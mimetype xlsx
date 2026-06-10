--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Concejo de Bogotá D. C.</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">52814721 </t>
   </si>
   <si>
     <t xml:space="preserve">79792363 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52027043 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -386,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D315"/>
+  <dimension ref="A1:D463"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52933954</v>
       </c>
@@ -4666,185 +4669,2257 @@
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>5</v>
       </c>
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
         <v>20866490</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>5</v>
       </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>20871042</v>
+        <v>43604629</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>5</v>
       </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>1018413928</v>
+        <v>20871042</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>35466582</v>
+        <v>1018413928</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>1019010308</v>
+        <v>35466582</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>1072705659</v>
+        <v>1019010308</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>74240774</v>
+        <v>1072705659</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>79046660</v>
+        <v>74240774</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>51607455</v>
+        <v>79046660</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>79517785</v>
+        <v>52727015</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
+        <v>51607455</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>79517785</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
         <v>53009265</v>
       </c>
-      <c r="B315" t="s">
-[...5 lines deleted...]
-      <c r="D315" t="s">
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>1013664831</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>53050737</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>1020839400</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>65556372</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>52332591</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>52183056</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>1083041537</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>40986496</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>51924281</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>80169586</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1010087690</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>52290412</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>45536538</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>79427418</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1032374548</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>1233509574</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>1032507675</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>51947342</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1015401548</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>14319161</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>1000520559</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1019843966</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>1004799511</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1115187216</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1127237406</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>79629085</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>79532538</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>30508806</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>15681669</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>79706146</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>52027769</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>79947772</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>60383894</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>79296920</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>1024472306</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>52912789</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>1018466637</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>51854766</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>79095483</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>79057688</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>1018504363</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1022371367</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>1065844376</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>52728315</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1127044126</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>51809449</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>1049636106</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>1098100967</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>53141135</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>1032441914</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>80131446</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>52107435</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>39819333</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1019081249</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1022390146</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>1022347786</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>22798361</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>52809147</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1118528402</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1023862723</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>1018433962</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>52440134</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1032449688</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>97446219</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>52027277</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>38281291</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>51880876</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>36454156</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>72271462</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>52620678</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1020712754</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>52758761</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1014192181</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>42092632</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>1069735790</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>79294769</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>80212074</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1001064987</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>80129403</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>51809587</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>80155750</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>79956926</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>1010200074</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>51632979</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1102850387</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>79961309</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>1010166333</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>52829722</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" t="s">
+        <v>9</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>11523362</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>52728615</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>79967653</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>53120892</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>52543090</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>79454890</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1016094070</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1018495388</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>79268667</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>1020773809</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>1010083663</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>1014305097</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>17351825</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>1015405806</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>79340985</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>79319763</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>28168143</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>79581317</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1020810986</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>51798931</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>51974009</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>1018469449</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>1144109583</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>1026297656</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1032384268</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>1010180014</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>53068937</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>1001065864</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>52222087</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1020714912</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>1001348269</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>1030589994</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>79766983</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>79953833</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>20953587</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>1004251818</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>79997084</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>19339102</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>52326626</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>52370497</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>79521331</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1083031106</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>79327734</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>1020784983</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>1032356184</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>80169378</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>80745310</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>1011322134</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>19269311</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1000035500</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>80030466</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>1000460375</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1030554325</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>1012376727</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>80873465</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>80147063</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>19339841</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>