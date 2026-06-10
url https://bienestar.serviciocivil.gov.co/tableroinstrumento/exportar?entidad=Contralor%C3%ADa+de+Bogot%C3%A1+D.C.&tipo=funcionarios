--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Contraloría de Bogotá D.C.</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1014204586 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D449"/>
+  <dimension ref="A1:D759"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>79724173</v>
       </c>
@@ -6606,115 +6609,4455 @@
         <v>4</v>
       </c>
       <c r="C443" t="s">
         <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
         <v>11185857</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>37392252</v>
+        <v>1022393058</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>1022413073</v>
+        <v>80055625</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>80768867</v>
+        <v>37392252</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>1001191130</v>
+        <v>1022413073</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
+        <v>80768867</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>1001191130</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
         <v>79313050</v>
       </c>
-      <c r="B449" t="s">
-[...5 lines deleted...]
-      <c r="D449" t="s">
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1104695516</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>1026261258</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>79875479</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1070705247</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>52561260</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>91104837</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>51632319</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>38255304</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>52196310</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>19294922</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>406815</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>1233498305</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>51584891</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>53082670</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>52369596</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>1018472943</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>1073670563</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>80418334</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>63314681</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1110539617</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>40316004</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>51642135</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>1101757933</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1014249454</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1020779482</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>52438704</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>1026582378</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>40025382</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1049432033</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>79955474</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>79528146</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>51721390</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>79569027</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>51858141</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>19381807</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>80756272</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>51873529</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>51875155</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>52144926</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>79702969</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>79498692</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>74322581</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>1031140493</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>41783366</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>80452968</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>19450786</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>79528005</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>52368293</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>51846365</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>80074290</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>52433050</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>51788901</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>41694347</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>19492838</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>1052382517</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>36310403</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>79101795</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>79815947</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>53108026</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>79368559</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>1033756593</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>79472050</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>19486923</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>1070983152</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>1075243632</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>51726102</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>13924681</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1014194841</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>19486874</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>1030549334</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>51743425</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>20477028</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>79652416</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>12988745</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>1032407434</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>91523898</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>79307808</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>2999612</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1007472999</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>1032471131</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>51572720</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>39697182</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1020735332</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>79794884</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>79519266</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>1121874074</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>19495346</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>51741425</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>51698565</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>5172227</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1120563392</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>79372880</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>53115990</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>79729839</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>24059444</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>11807093</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1001172274</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>52690616</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>51746417</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>1031180109</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>19361882</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1005660370</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>19271783</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>52018997</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>11441410</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>60382612</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>1002421244</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>51803581</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>93289157</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>79283513</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>80775256</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>7694769</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>79789786</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1121881919</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>1020776267</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>79909274</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>79340471</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>1136888402</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>52703023</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>51831744</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>39749617</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1032372137</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>79609467</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>80817586</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>51735082</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>52490732</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>19308220</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>52070542</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>40048999</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>39658484</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>51827776</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>1233692271</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>51709544</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>1075655399</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>52270867</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>1032403716</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>39692199</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>51878991</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>52730074</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>51797283</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>51871308</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>1014266735</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>52539608</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>79348670</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>80763896</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>79813651</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1031180010</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>19434019</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>7219831</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>79305298</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>51986117</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>39529783</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>52007662</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1032449032</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>4059439</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>79346698</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>19272246</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1049619313</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>52218503</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>52486640</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>4253185</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>47441296</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>1106395785</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>39528953</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>39611986</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>79393858</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>51931051</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>52907736</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>79460245</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>80021313</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>51966289</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>79413707</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>1015451248</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1018498885</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>1026560102</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>35463267</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>79426810</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>35450502</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>39536364</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>52789548</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>51883902</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1019140602</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1067950782</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>52553269</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>68296815</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>37256220</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>1030658545</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>49609309</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>19436706</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1031141954</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>79465761</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>1018409948</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>3189945</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>52711358</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>20905631</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>65717448</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>51674692</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>1144024018</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>7921822</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1012348874</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>79959809</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>19434403</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>52096637</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>51968675</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>1013607543</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>17336566</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>79712912</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>79515182</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>77035639</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>19397168</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>3209129</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>52308450</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>51851370</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>51651292</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>1061220004</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>79876351</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>53029477</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>3081572</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>1031150029</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>53893523</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>52383930</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>28894337</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>39532474</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>1010161193</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1002537460</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>20644745</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>80115710</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>51859669</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>80797151</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>1140896272</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>14276606</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>1013633215</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>79422754</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1023912375</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>11811828</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>79610276</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>38556964</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>23925374</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>1075678665</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>3224973</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>79843485</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>1033733966</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>52740199</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>19256240</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>52067088</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>1033741480</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>55150768</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>79956048</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>51812044</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>51869790</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1102852253</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>1032373498</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>73198738</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>1032412005</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>51915846</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>80231132</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>52112939</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>52276329</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>52176386</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>1055730135</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>52295081</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1083907538</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>1013590213</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>1049629274</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>41698165</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>79293159</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>1073241045</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>11434220</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1022380814</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>1136881971</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>39757236</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>74389882</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1019057898</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>51904880</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>39694818</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>88281606</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>79714975</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>4145322</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>1020837043</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>79633495</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>53040993</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>1031171467</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>79721878</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>84037632</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>1053586913</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>1013691542</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>93412498</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>79689449</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>52370535</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>17634977</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>39769404</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>19458108</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>19845114</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>1047477665</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>79291566</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>35263238</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>3033158</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>1026585989</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1143329616</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>1033755895</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1065627584</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>52023852</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>4882956</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>19421790</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>79129729</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>80052836</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>53113529</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>