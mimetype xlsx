--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D759"/>
+  <dimension ref="A1:D766"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>79724173</v>
       </c>
@@ -11014,50 +11014,148 @@
     <row r="758" spans="1:4">
       <c r="A758">
         <v>80052836</v>
       </c>
       <c r="B758" t="s">
         <v>4</v>
       </c>
       <c r="C758" t="s">
         <v>5</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
         <v>53113529</v>
       </c>
       <c r="B759" t="s">
         <v>4</v>
       </c>
       <c r="C759" t="s">
         <v>5</v>
       </c>
       <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>51810735</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>1042439353</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>1098602055</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>1032393196</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>52269973</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>52265349</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>1016055165</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>