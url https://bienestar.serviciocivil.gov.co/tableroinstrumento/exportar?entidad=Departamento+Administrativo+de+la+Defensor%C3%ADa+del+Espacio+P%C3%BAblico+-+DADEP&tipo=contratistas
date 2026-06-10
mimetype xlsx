--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D63"/>
+  <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1020760250</v>
       </c>
@@ -1267,50 +1267,162 @@
     <row r="62" spans="1:4">
       <c r="A62">
         <v>1014198747</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>79918514</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>19393071</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>1019102161</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>1013645098</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>1026557815</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>1171990</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>52087922</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1023952751</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>79263910</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>