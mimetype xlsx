--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D71"/>
+  <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1020760250</v>
       </c>
@@ -1379,50 +1379,106 @@
     <row r="70" spans="1:4">
       <c r="A70">
         <v>1023952751</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>79263910</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>1049626513</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>52261514</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>52813092</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>80768299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>