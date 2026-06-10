--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,74 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Empresa de Acueducto y Alcantarillado de Bogotá E.S.P. - EAAB</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">1071164636 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79347633 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -383,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D524"/>
+  <dimension ref="A1:D849"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>53122459</v>
       </c>
@@ -4985,2789 +4988,7339 @@
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
         <v>1016942498</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>52589465</v>
+        <v>1025522683</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>1082779178</v>
+        <v>52589465</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>1070611402</v>
+        <v>1082779178</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>1022444879</v>
+        <v>1070611402</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1018433848</v>
+        <v>1022444879</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>1022938014</v>
+        <v>1018433848</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>52392809</v>
+        <v>1022938014</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>1015456281</v>
+        <v>52392809</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>1072708841</v>
+        <v>1015456281</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>79938054</v>
+        <v>1072708841</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>1013598547</v>
+        <v>1010048103</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>1022385823</v>
+        <v>79938054</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>80037045</v>
+        <v>1013598547</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>80240267</v>
+        <v>1022385823</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>1010185494</v>
+        <v>80037045</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>1033736566</v>
+        <v>80240267</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1030616550</v>
+        <v>1010185494</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>1033771313</v>
+        <v>1033736566</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>1022421683</v>
+        <v>1030616550</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>80803723</v>
+        <v>1033771313</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>11448434</v>
+        <v>1022421683</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1003710089</v>
+        <v>80803723</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>1000834649</v>
+        <v>11448434</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>1010236223</v>
+        <v>1003710089</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>1126004769</v>
+        <v>1000834649</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>37291503</v>
+        <v>1010236223</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>1019144511</v>
+        <v>1126004769</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>79900997</v>
+        <v>37291503</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>1032481299</v>
+        <v>1019144511</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>1015999179</v>
+        <v>79900997</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>79974186</v>
+        <v>1032481299</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>1026306315</v>
+        <v>1015999179</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>1072714880</v>
+        <v>79974186</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>79563298</v>
+        <v>1026306315</v>
       </c>
       <c r="B362" t="s">
         <v>4</v>
       </c>
       <c r="C362" t="s">
         <v>5</v>
       </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>51954469</v>
+        <v>1072714880</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363" t="s">
         <v>5</v>
       </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>52982095</v>
+        <v>79563298</v>
       </c>
       <c r="B364" t="s">
         <v>4</v>
       </c>
       <c r="C364" t="s">
         <v>5</v>
       </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>79724315</v>
+        <v>51954469</v>
       </c>
       <c r="B365" t="s">
         <v>4</v>
       </c>
       <c r="C365" t="s">
         <v>5</v>
       </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>1000252991</v>
+        <v>52534831</v>
       </c>
       <c r="B366" t="s">
         <v>4</v>
       </c>
       <c r="C366" t="s">
         <v>5</v>
       </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>79266285</v>
+        <v>52982095</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367" t="s">
         <v>5</v>
       </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>52391378</v>
+        <v>79724315</v>
       </c>
       <c r="B368" t="s">
         <v>4</v>
       </c>
       <c r="C368" t="s">
         <v>5</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>1014254106</v>
+        <v>1000252991</v>
       </c>
       <c r="B369" t="s">
         <v>4</v>
       </c>
       <c r="C369" t="s">
         <v>5</v>
       </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>1061700796</v>
+        <v>79266285</v>
       </c>
       <c r="B370" t="s">
         <v>4</v>
       </c>
       <c r="C370" t="s">
         <v>5</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>79796900</v>
+        <v>52391378</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371" t="s">
         <v>5</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>1053341439</v>
+        <v>1014254106</v>
       </c>
       <c r="B372" t="s">
         <v>4</v>
       </c>
       <c r="C372" t="s">
         <v>5</v>
       </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>1013650478</v>
+        <v>1061700796</v>
       </c>
       <c r="B373" t="s">
         <v>4</v>
       </c>
       <c r="C373" t="s">
         <v>5</v>
       </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>52490099</v>
+        <v>79796900</v>
       </c>
       <c r="B374" t="s">
         <v>4</v>
       </c>
       <c r="C374" t="s">
         <v>5</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>1071168773</v>
+        <v>1053341439</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>4043104</v>
+        <v>1013650478</v>
       </c>
       <c r="B376" t="s">
         <v>4</v>
       </c>
       <c r="C376" t="s">
         <v>5</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>1052381399</v>
+        <v>52490099</v>
       </c>
       <c r="B377" t="s">
         <v>4</v>
       </c>
       <c r="C377" t="s">
         <v>5</v>
       </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>1030627112</v>
+        <v>1071168773</v>
       </c>
       <c r="B378" t="s">
         <v>4</v>
       </c>
       <c r="C378" t="s">
         <v>5</v>
       </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>1032428932</v>
+        <v>4043104</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379" t="s">
         <v>5</v>
       </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>93397390</v>
+        <v>1052381399</v>
       </c>
       <c r="B380" t="s">
         <v>4</v>
       </c>
       <c r="C380" t="s">
         <v>5</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>52067351</v>
+        <v>1030627112</v>
       </c>
       <c r="B381" t="s">
         <v>4</v>
       </c>
       <c r="C381" t="s">
         <v>5</v>
       </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>1022405290</v>
+        <v>1032428932</v>
       </c>
       <c r="B382" t="s">
         <v>4</v>
       </c>
       <c r="C382" t="s">
         <v>5</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>51938896</v>
+        <v>93397390</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383" t="s">
         <v>5</v>
       </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>1075653980</v>
+        <v>52067351</v>
       </c>
       <c r="B384" t="s">
         <v>4</v>
       </c>
       <c r="C384" t="s">
         <v>5</v>
       </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>1078370315</v>
+        <v>1022405290</v>
       </c>
       <c r="B385" t="s">
         <v>4</v>
       </c>
       <c r="C385" t="s">
         <v>5</v>
       </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>1015446287</v>
+        <v>51938896</v>
       </c>
       <c r="B386" t="s">
         <v>4</v>
       </c>
       <c r="C386" t="s">
         <v>5</v>
       </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>80819572</v>
+        <v>1075653980</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>1032496080</v>
+        <v>1078370315</v>
       </c>
       <c r="B388" t="s">
         <v>4</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>1016082649</v>
+        <v>1015446287</v>
       </c>
       <c r="B389" t="s">
         <v>4</v>
       </c>
       <c r="C389" t="s">
         <v>5</v>
       </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>80864791</v>
+        <v>80819572</v>
       </c>
       <c r="B390" t="s">
         <v>4</v>
       </c>
       <c r="C390" t="s">
         <v>5</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>52312179</v>
+        <v>1032496080</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391" t="s">
         <v>5</v>
       </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>1101760469</v>
+        <v>1016082649</v>
       </c>
       <c r="B392" t="s">
         <v>4</v>
       </c>
       <c r="C392" t="s">
         <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>52234365</v>
+        <v>80864791</v>
       </c>
       <c r="B393" t="s">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>5</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>1013667412</v>
+        <v>52312179</v>
       </c>
       <c r="B394" t="s">
         <v>4</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>1053338410</v>
+        <v>1101760469</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395" t="s">
         <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>52151948</v>
+        <v>52234365</v>
       </c>
       <c r="B396" t="s">
         <v>4</v>
       </c>
       <c r="C396" t="s">
         <v>5</v>
       </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>1032453359</v>
+        <v>1013667412</v>
       </c>
       <c r="B397" t="s">
         <v>4</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>52318645</v>
+        <v>1053338410</v>
       </c>
       <c r="B398" t="s">
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>80804316</v>
+        <v>52151948</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>52890200</v>
+        <v>1032453359</v>
       </c>
       <c r="B400" t="s">
         <v>4</v>
       </c>
       <c r="C400" t="s">
         <v>5</v>
       </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>1014270137</v>
+        <v>52318645</v>
       </c>
       <c r="B401" t="s">
         <v>4</v>
       </c>
       <c r="C401" t="s">
         <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>41775017</v>
+        <v>80804316</v>
       </c>
       <c r="B402" t="s">
         <v>4</v>
       </c>
       <c r="C402" t="s">
         <v>5</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>52219866</v>
+        <v>52890200</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403" t="s">
         <v>5</v>
       </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>52021202</v>
+        <v>1014270137</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>1030562623</v>
+        <v>41775017</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>80237700</v>
+        <v>52219866</v>
       </c>
       <c r="B406" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>5</v>
       </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>79487147</v>
+        <v>52021202</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407" t="s">
         <v>5</v>
       </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>1032394694</v>
+        <v>1030562623</v>
       </c>
       <c r="B408" t="s">
         <v>4</v>
       </c>
       <c r="C408" t="s">
         <v>5</v>
       </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>1018466923</v>
+        <v>80237700</v>
       </c>
       <c r="B409" t="s">
         <v>4</v>
       </c>
       <c r="C409" t="s">
         <v>5</v>
       </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>1070980457</v>
+        <v>79487147</v>
       </c>
       <c r="B410" t="s">
         <v>4</v>
       </c>
       <c r="C410" t="s">
         <v>5</v>
       </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>52728728</v>
+        <v>1032394694</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411" t="s">
         <v>5</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>1052380581</v>
+        <v>1018466923</v>
       </c>
       <c r="B412" t="s">
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>1024496344</v>
+        <v>1070980457</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>5626232</v>
+        <v>52728728</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>1075674505</v>
+        <v>1052380581</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>53039827</v>
+        <v>1024496344</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>1015441974</v>
+        <v>5626232</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>77190334</v>
+        <v>1075674505</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>1012425592</v>
+        <v>53039827</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>1030540796</v>
+        <v>1015441974</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>52830021</v>
+        <v>77190334</v>
       </c>
       <c r="B421" t="s">
         <v>4</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>53160650</v>
+        <v>1012425592</v>
       </c>
       <c r="B422" t="s">
         <v>4</v>
       </c>
       <c r="C422" t="s">
         <v>5</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>80749369</v>
+        <v>1030540796</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423" t="s">
         <v>5</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>51889624</v>
+        <v>52830021</v>
       </c>
       <c r="B424" t="s">
         <v>4</v>
       </c>
       <c r="C424" t="s">
         <v>5</v>
       </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>1070006546</v>
+        <v>53160650</v>
       </c>
       <c r="B425" t="s">
         <v>4</v>
       </c>
       <c r="C425" t="s">
         <v>5</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>1071165453</v>
+        <v>80749369</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426" t="s">
         <v>5</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>81717230</v>
+        <v>51889624</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427" t="s">
         <v>5</v>
       </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>80525645</v>
+        <v>1070006546</v>
       </c>
       <c r="B428" t="s">
         <v>4</v>
       </c>
       <c r="C428" t="s">
         <v>5</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>1020720462</v>
+        <v>1071165453</v>
       </c>
       <c r="B429" t="s">
         <v>4</v>
       </c>
       <c r="C429" t="s">
         <v>5</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>21022923</v>
+        <v>81717230</v>
       </c>
       <c r="B430" t="s">
         <v>4</v>
       </c>
       <c r="C430" t="s">
         <v>5</v>
       </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>1022421863</v>
+        <v>80525645</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431" t="s">
         <v>5</v>
       </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>23430678</v>
+        <v>1020720462</v>
       </c>
       <c r="B432" t="s">
         <v>4</v>
       </c>
       <c r="C432" t="s">
         <v>5</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>1019024237</v>
+        <v>21022923</v>
       </c>
       <c r="B433" t="s">
         <v>4</v>
       </c>
       <c r="C433" t="s">
         <v>5</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>1013623494</v>
+        <v>1022421863</v>
       </c>
       <c r="B434" t="s">
         <v>4</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>1001348763</v>
+        <v>23430678</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435" t="s">
         <v>5</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>1018497001</v>
+        <v>1019024237</v>
       </c>
       <c r="B436" t="s">
         <v>4</v>
       </c>
       <c r="C436" t="s">
         <v>5</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>1032498196</v>
+        <v>1013623494</v>
       </c>
       <c r="B437" t="s">
         <v>4</v>
       </c>
       <c r="C437" t="s">
         <v>5</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>1020834295</v>
+        <v>1001348763</v>
       </c>
       <c r="B438" t="s">
         <v>4</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>1020813068</v>
+        <v>1018497001</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439" t="s">
         <v>5</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>1015424157</v>
+        <v>1032498196</v>
       </c>
       <c r="B440" t="s">
         <v>4</v>
       </c>
       <c r="C440" t="s">
         <v>5</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>1022364568</v>
+        <v>1020834295</v>
       </c>
       <c r="B441" t="s">
         <v>4</v>
       </c>
       <c r="C441" t="s">
         <v>5</v>
       </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>1031126479</v>
+        <v>1020813068</v>
       </c>
       <c r="B442" t="s">
         <v>4</v>
       </c>
       <c r="C442" t="s">
         <v>5</v>
       </c>
       <c r="D442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>1026565539</v>
+        <v>1015424157</v>
       </c>
       <c r="B443" t="s">
         <v>4</v>
       </c>
       <c r="C443" t="s">
         <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>1018478242</v>
+        <v>1022364568</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>1136881184</v>
+        <v>1031126479</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>1010237409</v>
+        <v>1026565539</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>1007379332</v>
+        <v>1018478242</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>1001347925</v>
+        <v>1136881184</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>1010204572</v>
+        <v>1010237409</v>
       </c>
       <c r="B449" t="s">
         <v>4</v>
       </c>
       <c r="C449" t="s">
         <v>5</v>
       </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>1019075676</v>
+        <v>1007379332</v>
       </c>
       <c r="B450" t="s">
         <v>4</v>
       </c>
       <c r="C450" t="s">
         <v>5</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>79877831</v>
+        <v>1001347925</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451" t="s">
         <v>5</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>1022405119</v>
+        <v>1010204572</v>
       </c>
       <c r="B452" t="s">
         <v>4</v>
       </c>
       <c r="C452" t="s">
         <v>5</v>
       </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>52353478</v>
+        <v>1019075676</v>
       </c>
       <c r="B453" t="s">
         <v>4</v>
       </c>
       <c r="C453" t="s">
         <v>5</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>1019091652</v>
+        <v>79877831</v>
       </c>
       <c r="B454" t="s">
         <v>4</v>
       </c>
       <c r="C454" t="s">
         <v>5</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>53011705</v>
+        <v>1022405119</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455" t="s">
         <v>5</v>
       </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>1021667614</v>
+        <v>52353478</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>79149404</v>
+        <v>1019091652</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>94418313</v>
+        <v>53011705</v>
       </c>
       <c r="B458" t="s">
         <v>4</v>
       </c>
       <c r="C458" t="s">
         <v>5</v>
       </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>1105686585</v>
+        <v>1021667614</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459" t="s">
         <v>5</v>
       </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>1104071001</v>
+        <v>79149404</v>
       </c>
       <c r="B460" t="s">
         <v>4</v>
       </c>
       <c r="C460" t="s">
         <v>5</v>
       </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>1020786171</v>
+        <v>94418313</v>
       </c>
       <c r="B461" t="s">
         <v>4</v>
       </c>
       <c r="C461" t="s">
         <v>5</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>1023935881</v>
+        <v>1105686585</v>
       </c>
       <c r="B462" t="s">
         <v>4</v>
       </c>
       <c r="C462" t="s">
         <v>5</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>1033722733</v>
+        <v>1104071001</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463" t="s">
         <v>5</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>1000857656</v>
+        <v>1020786171</v>
       </c>
       <c r="B464" t="s">
         <v>4</v>
       </c>
       <c r="C464" t="s">
         <v>5</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>1014223407</v>
+        <v>1023935881</v>
       </c>
       <c r="B465" t="s">
         <v>4</v>
       </c>
       <c r="C465" t="s">
         <v>5</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>53050583</v>
+        <v>1033722733</v>
       </c>
       <c r="B466" t="s">
         <v>4</v>
       </c>
       <c r="C466" t="s">
         <v>5</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>1010007324</v>
+        <v>1000857656</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467" t="s">
         <v>5</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>52086623</v>
+        <v>1014223407</v>
       </c>
       <c r="B468" t="s">
         <v>4</v>
       </c>
       <c r="C468" t="s">
         <v>5</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>1003566400</v>
+        <v>53050583</v>
       </c>
       <c r="B469" t="s">
         <v>4</v>
       </c>
       <c r="C469" t="s">
         <v>5</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>1026552976</v>
+        <v>1010007324</v>
       </c>
       <c r="B470" t="s">
         <v>4</v>
       </c>
       <c r="C470" t="s">
         <v>5</v>
       </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>1014187561</v>
+        <v>52086623</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471" t="s">
         <v>5</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>1022447275</v>
+        <v>1003566400</v>
       </c>
       <c r="B472" t="s">
         <v>4</v>
       </c>
       <c r="C472" t="s">
         <v>5</v>
       </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>1073722275</v>
+        <v>1026552976</v>
       </c>
       <c r="B473" t="s">
         <v>4</v>
       </c>
       <c r="C473" t="s">
         <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>1001117501</v>
+        <v>1014187561</v>
       </c>
       <c r="B474" t="s">
         <v>4</v>
       </c>
       <c r="C474" t="s">
         <v>5</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>1032389159</v>
+        <v>1022447275</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475" t="s">
         <v>5</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>1010247421</v>
+        <v>1073722275</v>
       </c>
       <c r="B476" t="s">
         <v>4</v>
       </c>
       <c r="C476" t="s">
         <v>5</v>
       </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>1012418476</v>
+        <v>1001117501</v>
       </c>
       <c r="B477" t="s">
         <v>4</v>
       </c>
       <c r="C477" t="s">
         <v>5</v>
       </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>52731596</v>
+        <v>1032389159</v>
       </c>
       <c r="B478" t="s">
         <v>4</v>
       </c>
       <c r="C478" t="s">
         <v>5</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>1031152895</v>
+        <v>1010247421</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479" t="s">
         <v>5</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>1015410212</v>
+        <v>1012418476</v>
       </c>
       <c r="B480" t="s">
         <v>4</v>
       </c>
       <c r="C480" t="s">
         <v>5</v>
       </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>1010218255</v>
+        <v>52731596</v>
       </c>
       <c r="B481" t="s">
         <v>4</v>
       </c>
       <c r="C481" t="s">
         <v>5</v>
       </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>1032428269</v>
+        <v>1031152895</v>
       </c>
       <c r="B482" t="s">
         <v>4</v>
       </c>
       <c r="C482" t="s">
         <v>5</v>
       </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>1024545458</v>
+        <v>1015410212</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483" t="s">
         <v>5</v>
       </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>1000556981</v>
+        <v>1010218255</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>52839478</v>
+        <v>1032428269</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>1075686823</v>
+        <v>1024545458</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>7698732</v>
+        <v>1000556981</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487" t="s">
         <v>5</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>1022942074</v>
+        <v>52839478</v>
       </c>
       <c r="B488" t="s">
         <v>4</v>
       </c>
       <c r="C488" t="s">
         <v>5</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>1032382179</v>
+        <v>1075686823</v>
       </c>
       <c r="B489" t="s">
         <v>4</v>
       </c>
       <c r="C489" t="s">
         <v>5</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>13747641</v>
+        <v>7698732</v>
       </c>
       <c r="B490" t="s">
         <v>4</v>
       </c>
       <c r="C490" t="s">
         <v>5</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>1026260016</v>
+        <v>1022942074</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491" t="s">
         <v>5</v>
       </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>1000731922</v>
+        <v>1032382179</v>
       </c>
       <c r="B492" t="s">
         <v>4</v>
       </c>
       <c r="C492" t="s">
         <v>5</v>
       </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>1003699146</v>
+        <v>13747641</v>
       </c>
       <c r="B493" t="s">
         <v>4</v>
       </c>
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>52938578</v>
+        <v>1026260016</v>
       </c>
       <c r="B494" t="s">
         <v>4</v>
       </c>
       <c r="C494" t="s">
         <v>5</v>
       </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>52847650</v>
+        <v>1000731922</v>
       </c>
       <c r="B495" t="s">
         <v>4</v>
       </c>
       <c r="C495" t="s">
         <v>5</v>
       </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>1065245156</v>
+        <v>1003699146</v>
       </c>
       <c r="B496" t="s">
         <v>4</v>
       </c>
       <c r="C496" t="s">
         <v>5</v>
       </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>80544092</v>
+        <v>52938578</v>
       </c>
       <c r="B497" t="s">
         <v>4</v>
       </c>
       <c r="C497" t="s">
         <v>5</v>
       </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>1022374782</v>
+        <v>52847650</v>
       </c>
       <c r="B498" t="s">
         <v>4</v>
       </c>
       <c r="C498" t="s">
         <v>5</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>1121196620</v>
+        <v>1065245156</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499" t="s">
         <v>5</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>1005488886</v>
+        <v>80544092</v>
       </c>
       <c r="B500" t="s">
         <v>4</v>
       </c>
       <c r="C500" t="s">
         <v>5</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>1030691441</v>
+        <v>1022374782</v>
       </c>
       <c r="B501" t="s">
         <v>4</v>
       </c>
       <c r="C501" t="s">
         <v>5</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>53047553</v>
+        <v>1121196620</v>
       </c>
       <c r="B502" t="s">
         <v>4</v>
       </c>
       <c r="C502" t="s">
         <v>5</v>
       </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>79788446</v>
+        <v>1005488886</v>
       </c>
       <c r="B503" t="s">
         <v>4</v>
       </c>
       <c r="C503" t="s">
         <v>5</v>
       </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>1016016318</v>
+        <v>1030691441</v>
       </c>
       <c r="B504" t="s">
         <v>4</v>
       </c>
       <c r="C504" t="s">
         <v>5</v>
       </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>79052606</v>
+        <v>53047553</v>
       </c>
       <c r="B505" t="s">
         <v>4</v>
       </c>
       <c r="C505" t="s">
         <v>5</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>1020780469</v>
+        <v>79788446</v>
       </c>
       <c r="B506" t="s">
         <v>4</v>
       </c>
       <c r="C506" t="s">
         <v>5</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>74081592</v>
+        <v>1016016318</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507" t="s">
         <v>5</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>1075666242</v>
+        <v>79052606</v>
       </c>
       <c r="B508" t="s">
         <v>4</v>
       </c>
       <c r="C508" t="s">
         <v>5</v>
       </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>79826203</v>
+        <v>1020780469</v>
       </c>
       <c r="B509" t="s">
         <v>4</v>
       </c>
       <c r="C509" t="s">
         <v>5</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>1000223422</v>
+        <v>74081592</v>
       </c>
       <c r="B510" t="s">
         <v>4</v>
       </c>
       <c r="C510" t="s">
         <v>5</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>1019098769</v>
+        <v>1075666242</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>1018509490</v>
+        <v>79826203</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>1049646287</v>
+        <v>1000223422</v>
       </c>
       <c r="B513" t="s">
         <v>4</v>
       </c>
       <c r="C513" t="s">
         <v>5</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>1069853074</v>
+        <v>1019098769</v>
       </c>
       <c r="B514" t="s">
         <v>4</v>
       </c>
       <c r="C514" t="s">
         <v>5</v>
       </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>1071168739</v>
+        <v>1018509490</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515" t="s">
         <v>5</v>
       </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>52047236</v>
+        <v>1049646287</v>
       </c>
       <c r="B516" t="s">
         <v>4</v>
       </c>
       <c r="C516" t="s">
         <v>5</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>1007273912</v>
+        <v>1069853074</v>
       </c>
       <c r="B517" t="s">
         <v>4</v>
       </c>
       <c r="C517" t="s">
         <v>5</v>
       </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>1016090487</v>
+        <v>1140915562</v>
       </c>
       <c r="B518" t="s">
         <v>4</v>
       </c>
       <c r="C518" t="s">
         <v>5</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>1030530414</v>
+        <v>1071168739</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519" t="s">
         <v>5</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
-      <c r="A520" t="s">
-        <v>7</v>
+      <c r="A520">
+        <v>52047236</v>
       </c>
       <c r="B520" t="s">
         <v>4</v>
       </c>
       <c r="C520" t="s">
         <v>5</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>73198458</v>
+        <v>52432320</v>
       </c>
       <c r="B521" t="s">
         <v>4</v>
       </c>
       <c r="C521" t="s">
         <v>5</v>
       </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>35197594</v>
+        <v>1007273912</v>
       </c>
       <c r="B522" t="s">
         <v>4</v>
       </c>
       <c r="C522" t="s">
         <v>5</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>52963744</v>
+        <v>1016090487</v>
       </c>
       <c r="B523" t="s">
         <v>4</v>
       </c>
       <c r="C523" t="s">
         <v>5</v>
       </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
+        <v>1030530414</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>73198458</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>35197594</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>52963744</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
         <v>80039328</v>
       </c>
-      <c r="B524" t="s">
-[...5 lines deleted...]
-      <c r="D524" t="s">
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1032937385</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>11347062</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>24693876</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>1013615479</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1022363524</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>1019123180</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1024513122</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>1021666924</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>1110512284</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>1018510627</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>294667</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1020834811</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>79851260</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>1022446761</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>93368873</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>80919818</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1053329575</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>1019032726</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1012434227</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>1061626162</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1016067066</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>93287050</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>39745858</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1010055249</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>84458802</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>1015423301</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>52287553</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>1027520782</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>1012424952</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>1019075259</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>52183598</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>51738356</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>1019091177</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>79976583</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>44000718</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1024572764</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>46450478</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>1067951763</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>53003589</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>1098705382</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>40418956</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>80818074</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>1013644397</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1026567955</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>1020822996</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>1067714003</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>52892732</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>13276001</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>1076330565</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>1012340170</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>1019064722</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>80093228</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>1026569673</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>52760228</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>1024546527</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>1024551606</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>1070008701</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>1192780419</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>1014184527</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>1019031077</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1007604196</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>1109840895</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>11231137</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>1000372376</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1015449376</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>52933539</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>1068975302</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1075667547</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1130675884</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>1024507432</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>1022433169</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>1020719200</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1010050516</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1127603676</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>1010170466</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1001219355</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1020768210</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>1030524973</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>1020843061</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1031142792</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>1000005424</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1030557825</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>1001199808</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>1071163497</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>1000019328</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1030574737</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>52343587</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>1000622063</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>79963627</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>51920851</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>79527914</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>37626935</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1024590645</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1057592285</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>52499721</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1030634680</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>1030523883</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>1076651397</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>1016095396</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1016079765</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>52835779</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>52908787</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>1010038320</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1019043112</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>79628370</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>1023942525</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>1031152788</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1026573403</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>1007679616</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>40436987</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>80248703</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1010026272</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1022410652</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>7332523</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>79531569</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>1001200608</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>1000350696</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>1075540156</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>1015460062</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>1000117922</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>52764117</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1000240625</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1022981974</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1032456076</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>1070980460</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>1022432535</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>1193530901</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>79786639</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>1001043413</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>1023935459</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>52451643</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>1013638728</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>51955800</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>1052401984</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>1000116754</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>1024499533</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>1072716011</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>80072211</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>1073232067</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>1049632257</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>52239432</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>79685687</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>1015475159</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1012406069</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>1022428729</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>1000857889</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1102844088</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>79954393</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>52214153</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>1020770526</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>1092360660</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>1098745079</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>36314073</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>1012417887</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1020741264</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1022384149</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>1031135796</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>79859793</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>39685823</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>1014194241</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>33702892</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>79895509</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>1024524851</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>45508312</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>79760585</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1033716506</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>1019043414</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>53065199</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>1192759153</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>7228950</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>52712768</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>1085260700</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>79393709</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1233903078</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>1012357407</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>52409111</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>1020715249</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>1030560201</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1010196034</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1072663206</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>32540855</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1032375518</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>80844612</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>245414</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>79724988</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>51906496</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>1011091942</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1004371461</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>1018493715</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>36722369</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>1003479796</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>52215864</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>1013643074</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>1020812098</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>79792063</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1023021235</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>52488437</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>1110529575</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>1073163017</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>36752305</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>1022347736</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>51959446</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>1019154097</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>1014305610</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>51639229</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>51961895</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>1014191681</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>1049612288</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>80859582</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>86079600</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>1080932933</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>1020769128</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>1010044294</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>80824729</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>1001185869</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>1001077657</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>52524263</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>80025321</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>1015452477</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>80017445</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>1014220167</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1022378822</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>1010210616</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1010187037</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>1098695559</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>1032488263</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>6407923</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>1000225172</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>1001297573</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>72342400</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>1032421569</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>1007513347</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>80424761</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>52494615</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>37513788</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>52438752</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>1032432984</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>1020712346</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>79979605</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>52802286</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>24333375</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>1016074686</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>1023010481</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>80151232</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>79512847</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>80226815</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>1014237729</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>1030534079</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>1073704475</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>1031170548</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>1022322731</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>1000713303</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>1032388106</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>1083898599</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>1015398766</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>1026587941</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>79651811</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>53054962</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>53069501</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>52888971</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>1020831353</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>1049628905</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>79406499</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>1014276454</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>52104634</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>1023952001</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>66958449</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>1015993200</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>93402966</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>1024466657</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>1013620901</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>1001064853</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>1016019900</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>1072026713</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>1013596304</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>94432810</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>1016084938</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>1124511342</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>1032436595</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>1015468217</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>1016035588</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>1022327033</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>1014281891</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>80424862</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>1075214618</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>1002700039</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>1033688281</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>1056710253</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>1018407841</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>1068666530</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>1010161183</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>79347901</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>1000332940</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>1002522325</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>79973405</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>1000501545</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>1026584857</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>7121658</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>52950691</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>19384162</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>1030657252</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831" t="s">
+        <v>8</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>1016090584</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>1040744738</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>1022438191</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>1020802089</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>26366732</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>60403901</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>79650494</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>1010175787</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>79602363</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>1023905139</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>80051194</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>1118561796</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>94513585</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>52190177</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>1020789256</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>23493190</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>1012328267</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>1010220466</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>