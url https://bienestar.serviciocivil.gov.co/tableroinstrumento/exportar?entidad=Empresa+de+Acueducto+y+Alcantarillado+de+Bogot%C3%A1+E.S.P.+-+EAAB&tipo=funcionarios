--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,92 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Empresa de Acueducto y Alcantarillado de Bogotá E.S.P. - EAAB</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">79221541 </t>
   </si>
   <si>
     <t xml:space="preserve">79926460 </t>
   </si>
   <si>
     <t xml:space="preserve">1032383069 </t>
   </si>
   <si>
     <t xml:space="preserve">1007391953 </t>
   </si>
   <si>
     <t xml:space="preserve">79341884 </t>
   </si>
   <si>
     <t xml:space="preserve">79770614 </t>
   </si>
   <si>
     <t xml:space="preserve">1026258424 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80374367 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79444083 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">16692916 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80100829 </t>
+  </si>
+  <si>
+    <t>7945⁴⁵62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79361951 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79222290 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80815246 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79464199 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79119525 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1073230101 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023876686 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79811397 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1033712866 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79740671 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80052338 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -401,51 +449,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1362"/>
+  <dimension ref="A1:D2633"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51881578</v>
       </c>
@@ -6193,13331 +6241,31125 @@
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
         <v>1090387334</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>1026279696</v>
+        <v>52364370</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>51945463</v>
+        <v>1026279696</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>52355439</v>
+        <v>51945463</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>79906927</v>
+        <v>52355439</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>79315394</v>
+        <v>79906927</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>1022349279</v>
+        <v>79315394</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>79747735</v>
+        <v>1022349279</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>1026254936</v>
+        <v>79747735</v>
       </c>
       <c r="B421" t="s">
         <v>4</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>79289326</v>
+        <v>1026254936</v>
       </c>
       <c r="B422" t="s">
         <v>4</v>
       </c>
       <c r="C422" t="s">
         <v>5</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>1032407847</v>
+        <v>79289326</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423" t="s">
         <v>5</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>80742394</v>
+        <v>1032407847</v>
       </c>
       <c r="B424" t="s">
         <v>4</v>
       </c>
       <c r="C424" t="s">
         <v>5</v>
       </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>52315810</v>
+        <v>80742394</v>
       </c>
       <c r="B425" t="s">
         <v>4</v>
       </c>
       <c r="C425" t="s">
         <v>5</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>1030618363</v>
+        <v>52315810</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426" t="s">
         <v>5</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>79387359</v>
+        <v>1030618363</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427" t="s">
         <v>5</v>
       </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>79461538</v>
+        <v>79387359</v>
       </c>
       <c r="B428" t="s">
         <v>4</v>
       </c>
       <c r="C428" t="s">
         <v>5</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>46667283</v>
+        <v>79461538</v>
       </c>
       <c r="B429" t="s">
         <v>4</v>
       </c>
       <c r="C429" t="s">
         <v>5</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>79910742</v>
+        <v>46667283</v>
       </c>
       <c r="B430" t="s">
         <v>4</v>
       </c>
       <c r="C430" t="s">
         <v>5</v>
       </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>80815462</v>
+        <v>79910742</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431" t="s">
         <v>5</v>
       </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>52996274</v>
+        <v>80815462</v>
       </c>
       <c r="B432" t="s">
         <v>4</v>
       </c>
       <c r="C432" t="s">
         <v>5</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>79205004</v>
+        <v>52996274</v>
       </c>
       <c r="B433" t="s">
         <v>4</v>
       </c>
       <c r="C433" t="s">
         <v>5</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>79367197</v>
+        <v>79205004</v>
       </c>
       <c r="B434" t="s">
         <v>4</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>79392264</v>
+        <v>79367197</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435" t="s">
         <v>5</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>52996121</v>
+        <v>79392264</v>
       </c>
       <c r="B436" t="s">
         <v>4</v>
       </c>
       <c r="C436" t="s">
         <v>5</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>1016002811</v>
+        <v>52996121</v>
       </c>
       <c r="B437" t="s">
         <v>4</v>
       </c>
       <c r="C437" t="s">
         <v>5</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>1012336068</v>
+        <v>1016002811</v>
       </c>
       <c r="B438" t="s">
         <v>4</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>1053341627</v>
+        <v>1012336068</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439" t="s">
         <v>5</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>79505051</v>
+        <v>1053341627</v>
       </c>
       <c r="B440" t="s">
         <v>4</v>
       </c>
       <c r="C440" t="s">
         <v>5</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>79899259</v>
+        <v>79505051</v>
       </c>
       <c r="B441" t="s">
         <v>4</v>
       </c>
       <c r="C441" t="s">
         <v>5</v>
       </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>39573649</v>
+        <v>79899259</v>
       </c>
       <c r="B442" t="s">
         <v>4</v>
       </c>
       <c r="C442" t="s">
         <v>5</v>
       </c>
       <c r="D442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>1136888462</v>
+        <v>39573649</v>
       </c>
       <c r="B443" t="s">
         <v>4</v>
       </c>
       <c r="C443" t="s">
         <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>1023876846</v>
+        <v>1136888462</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>79642186</v>
+        <v>1023876846</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>80022625</v>
+        <v>79642186</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>80015213</v>
+        <v>80022625</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>79273260</v>
+        <v>80015213</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>79449465</v>
+        <v>79273260</v>
       </c>
       <c r="B449" t="s">
         <v>4</v>
       </c>
       <c r="C449" t="s">
         <v>5</v>
       </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>79906425</v>
+        <v>79449465</v>
       </c>
       <c r="B450" t="s">
         <v>4</v>
       </c>
       <c r="C450" t="s">
         <v>5</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>1026268250</v>
+        <v>79906425</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451" t="s">
         <v>5</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>13993668</v>
+        <v>1026268250</v>
       </c>
       <c r="B452" t="s">
         <v>4</v>
       </c>
       <c r="C452" t="s">
         <v>5</v>
       </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>46380491</v>
+        <v>13993668</v>
       </c>
       <c r="B453" t="s">
         <v>4</v>
       </c>
       <c r="C453" t="s">
         <v>5</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>52187659</v>
+        <v>46380491</v>
       </c>
       <c r="B454" t="s">
         <v>4</v>
       </c>
       <c r="C454" t="s">
         <v>5</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>79839407</v>
+        <v>52187659</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455" t="s">
         <v>5</v>
       </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>35197637</v>
+        <v>79839407</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>52881971</v>
+        <v>35197637</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>79604945</v>
+        <v>52881971</v>
       </c>
       <c r="B458" t="s">
         <v>4</v>
       </c>
       <c r="C458" t="s">
         <v>5</v>
       </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>79851174</v>
+        <v>79604945</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459" t="s">
         <v>5</v>
       </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>1022979998</v>
+        <v>79851174</v>
       </c>
       <c r="B460" t="s">
         <v>4</v>
       </c>
       <c r="C460" t="s">
         <v>5</v>
       </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>3096565</v>
+        <v>1022979998</v>
       </c>
       <c r="B461" t="s">
         <v>4</v>
       </c>
       <c r="C461" t="s">
         <v>5</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>79397825</v>
+        <v>3096565</v>
       </c>
       <c r="B462" t="s">
         <v>4</v>
       </c>
       <c r="C462" t="s">
         <v>5</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>79063306</v>
+        <v>79397825</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463" t="s">
         <v>5</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>52188641</v>
+        <v>79063306</v>
       </c>
       <c r="B464" t="s">
         <v>4</v>
       </c>
       <c r="C464" t="s">
         <v>5</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>52037302</v>
+        <v>52188641</v>
       </c>
       <c r="B465" t="s">
         <v>4</v>
       </c>
       <c r="C465" t="s">
         <v>5</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>1016080049</v>
+        <v>52037302</v>
       </c>
       <c r="B466" t="s">
         <v>4</v>
       </c>
       <c r="C466" t="s">
         <v>5</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>1031128683</v>
+        <v>1016080049</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467" t="s">
         <v>5</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>79243692</v>
+        <v>1031128683</v>
       </c>
       <c r="B468" t="s">
         <v>4</v>
       </c>
       <c r="C468" t="s">
         <v>5</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>79963371</v>
+        <v>79243692</v>
       </c>
       <c r="B469" t="s">
         <v>4</v>
       </c>
       <c r="C469" t="s">
         <v>5</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>79304092</v>
+        <v>79963371</v>
       </c>
       <c r="B470" t="s">
         <v>4</v>
       </c>
       <c r="C470" t="s">
         <v>5</v>
       </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>52480742</v>
+        <v>79304092</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471" t="s">
         <v>5</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>52938312</v>
+        <v>52480742</v>
       </c>
       <c r="B472" t="s">
         <v>4</v>
       </c>
       <c r="C472" t="s">
         <v>5</v>
       </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>83230653</v>
+        <v>52938312</v>
       </c>
       <c r="B473" t="s">
         <v>4</v>
       </c>
       <c r="C473" t="s">
         <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>79314815</v>
+        <v>83230653</v>
       </c>
       <c r="B474" t="s">
         <v>4</v>
       </c>
       <c r="C474" t="s">
         <v>5</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>13685783</v>
+        <v>79314815</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475" t="s">
         <v>5</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>1019005077</v>
+        <v>13685783</v>
       </c>
       <c r="B476" t="s">
         <v>4</v>
       </c>
       <c r="C476" t="s">
         <v>5</v>
       </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>39654875</v>
+        <v>1019005077</v>
       </c>
       <c r="B477" t="s">
         <v>4</v>
       </c>
       <c r="C477" t="s">
         <v>5</v>
       </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>52144515</v>
+        <v>39654875</v>
       </c>
       <c r="B478" t="s">
         <v>4</v>
       </c>
       <c r="C478" t="s">
         <v>5</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>51894639</v>
+        <v>52144515</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479" t="s">
         <v>5</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>1018415062</v>
+        <v>51894639</v>
       </c>
       <c r="B480" t="s">
         <v>4</v>
       </c>
       <c r="C480" t="s">
         <v>5</v>
       </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>80442955</v>
+        <v>1018415062</v>
       </c>
       <c r="B481" t="s">
         <v>4</v>
       </c>
       <c r="C481" t="s">
         <v>5</v>
       </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>79823077</v>
+        <v>80442955</v>
       </c>
       <c r="B482" t="s">
         <v>4</v>
       </c>
       <c r="C482" t="s">
         <v>5</v>
       </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>79430616</v>
+        <v>79823077</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483" t="s">
         <v>5</v>
       </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>79430267</v>
+        <v>79430616</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>80791214</v>
+        <v>79430267</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>4060961</v>
+        <v>80791214</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>19481948</v>
+        <v>4060961</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487" t="s">
         <v>5</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>1020730120</v>
+        <v>19481948</v>
       </c>
       <c r="B488" t="s">
         <v>4</v>
       </c>
       <c r="C488" t="s">
         <v>5</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>7175053</v>
+        <v>1020730120</v>
       </c>
       <c r="B489" t="s">
         <v>4</v>
       </c>
       <c r="C489" t="s">
         <v>5</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>1095485995</v>
+        <v>7175053</v>
       </c>
       <c r="B490" t="s">
         <v>4</v>
       </c>
       <c r="C490" t="s">
         <v>5</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>39665890</v>
+        <v>1095485995</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491" t="s">
         <v>5</v>
       </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>1019083859</v>
+        <v>39665890</v>
       </c>
       <c r="B492" t="s">
         <v>4</v>
       </c>
       <c r="C492" t="s">
         <v>5</v>
       </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>52964819</v>
+        <v>1019083859</v>
       </c>
       <c r="B493" t="s">
         <v>4</v>
       </c>
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>79308224</v>
+        <v>52964819</v>
       </c>
       <c r="B494" t="s">
         <v>4</v>
       </c>
       <c r="C494" t="s">
         <v>5</v>
       </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>79600640</v>
+        <v>79308224</v>
       </c>
       <c r="B495" t="s">
         <v>4</v>
       </c>
       <c r="C495" t="s">
         <v>5</v>
       </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>1019122576</v>
+        <v>79600640</v>
       </c>
       <c r="B496" t="s">
         <v>4</v>
       </c>
       <c r="C496" t="s">
         <v>5</v>
       </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>52030939</v>
+        <v>1019122576</v>
       </c>
       <c r="B497" t="s">
         <v>4</v>
       </c>
       <c r="C497" t="s">
         <v>5</v>
       </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>52542553</v>
+        <v>52030939</v>
       </c>
       <c r="B498" t="s">
         <v>4</v>
       </c>
       <c r="C498" t="s">
         <v>5</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>1032444375</v>
+        <v>52542553</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499" t="s">
         <v>5</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>52883728</v>
+        <v>1032444375</v>
       </c>
       <c r="B500" t="s">
         <v>4</v>
       </c>
       <c r="C500" t="s">
         <v>5</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>4229013</v>
+        <v>52883728</v>
       </c>
       <c r="B501" t="s">
         <v>4</v>
       </c>
       <c r="C501" t="s">
         <v>5</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>71700224</v>
+        <v>4229013</v>
       </c>
       <c r="B502" t="s">
         <v>4</v>
       </c>
       <c r="C502" t="s">
         <v>5</v>
       </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>36640572</v>
+        <v>71700224</v>
       </c>
       <c r="B503" t="s">
         <v>4</v>
       </c>
       <c r="C503" t="s">
         <v>5</v>
       </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>1016067101</v>
+        <v>36640572</v>
       </c>
       <c r="B504" t="s">
         <v>4</v>
       </c>
       <c r="C504" t="s">
         <v>5</v>
       </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>1032388238</v>
+        <v>1016067101</v>
       </c>
       <c r="B505" t="s">
         <v>4</v>
       </c>
       <c r="C505" t="s">
         <v>5</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>1018479241</v>
+        <v>1032388238</v>
       </c>
       <c r="B506" t="s">
         <v>4</v>
       </c>
       <c r="C506" t="s">
         <v>5</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>79494526</v>
+        <v>1018479241</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507" t="s">
         <v>5</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>79804891</v>
+        <v>79494526</v>
       </c>
       <c r="B508" t="s">
         <v>4</v>
       </c>
       <c r="C508" t="s">
         <v>5</v>
       </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>8355219</v>
+        <v>79804891</v>
       </c>
       <c r="B509" t="s">
         <v>4</v>
       </c>
       <c r="C509" t="s">
         <v>5</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>52740760</v>
+        <v>8355219</v>
       </c>
       <c r="B510" t="s">
         <v>4</v>
       </c>
       <c r="C510" t="s">
         <v>5</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>79740987</v>
+        <v>52740760</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>52829671</v>
+        <v>79740987</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>79941463</v>
+        <v>52829671</v>
       </c>
       <c r="B513" t="s">
         <v>4</v>
       </c>
       <c r="C513" t="s">
         <v>5</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>79418699</v>
+        <v>79941463</v>
       </c>
       <c r="B514" t="s">
         <v>4</v>
       </c>
       <c r="C514" t="s">
         <v>5</v>
       </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>1030622215</v>
+        <v>79418699</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515" t="s">
         <v>5</v>
       </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>80120570</v>
+        <v>1030622215</v>
       </c>
       <c r="B516" t="s">
         <v>4</v>
       </c>
       <c r="C516" t="s">
         <v>5</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>79658455</v>
+        <v>80120570</v>
       </c>
       <c r="B517" t="s">
         <v>4</v>
       </c>
       <c r="C517" t="s">
         <v>5</v>
       </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>1032433426</v>
+        <v>79658455</v>
       </c>
       <c r="B518" t="s">
         <v>4</v>
       </c>
       <c r="C518" t="s">
         <v>5</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>52084334</v>
+        <v>1032433426</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519" t="s">
         <v>5</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>33378038</v>
+        <v>52084334</v>
       </c>
       <c r="B520" t="s">
         <v>4</v>
       </c>
       <c r="C520" t="s">
         <v>5</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>1024476197</v>
+        <v>33378038</v>
       </c>
       <c r="B521" t="s">
         <v>4</v>
       </c>
       <c r="C521" t="s">
         <v>5</v>
       </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>52479193</v>
+        <v>1024476197</v>
       </c>
       <c r="B522" t="s">
         <v>4</v>
       </c>
       <c r="C522" t="s">
         <v>5</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>79410410</v>
+        <v>52479193</v>
       </c>
       <c r="B523" t="s">
         <v>4</v>
       </c>
       <c r="C523" t="s">
         <v>5</v>
       </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>80174742</v>
+        <v>79410410</v>
       </c>
       <c r="B524" t="s">
         <v>4</v>
       </c>
       <c r="C524" t="s">
         <v>5</v>
       </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>79520556</v>
+        <v>80174742</v>
       </c>
       <c r="B525" t="s">
         <v>4</v>
       </c>
       <c r="C525" t="s">
         <v>5</v>
       </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>79766261</v>
+        <v>79520556</v>
       </c>
       <c r="B526" t="s">
         <v>4</v>
       </c>
       <c r="C526" t="s">
         <v>5</v>
       </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>1080183945</v>
+        <v>79766261</v>
       </c>
       <c r="B527" t="s">
         <v>4</v>
       </c>
       <c r="C527" t="s">
         <v>5</v>
       </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>1032375014</v>
+        <v>1080183945</v>
       </c>
       <c r="B528" t="s">
         <v>4</v>
       </c>
       <c r="C528" t="s">
         <v>5</v>
       </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>1012341919</v>
+        <v>1032375014</v>
       </c>
       <c r="B529" t="s">
         <v>4</v>
       </c>
       <c r="C529" t="s">
         <v>5</v>
       </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>1000227526</v>
+        <v>1012341919</v>
       </c>
       <c r="B530" t="s">
         <v>4</v>
       </c>
       <c r="C530" t="s">
         <v>5</v>
       </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>79792694</v>
+        <v>1000227526</v>
       </c>
       <c r="B531" t="s">
         <v>4</v>
       </c>
       <c r="C531" t="s">
         <v>5</v>
       </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>1030675397</v>
+        <v>79792694</v>
       </c>
       <c r="B532" t="s">
         <v>4</v>
       </c>
       <c r="C532" t="s">
         <v>5</v>
       </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>80734925</v>
+        <v>1030675397</v>
       </c>
       <c r="B533" t="s">
         <v>4</v>
       </c>
       <c r="C533" t="s">
         <v>5</v>
       </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>1023895342</v>
+        <v>80734925</v>
       </c>
       <c r="B534" t="s">
         <v>4</v>
       </c>
       <c r="C534" t="s">
         <v>5</v>
       </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>1032489156</v>
+        <v>1023895342</v>
       </c>
       <c r="B535" t="s">
         <v>4</v>
       </c>
       <c r="C535" t="s">
         <v>5</v>
       </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>51800113</v>
+        <v>1032489156</v>
       </c>
       <c r="B536" t="s">
         <v>4</v>
       </c>
       <c r="C536" t="s">
         <v>5</v>
       </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>79139658</v>
+        <v>51800113</v>
       </c>
       <c r="B537" t="s">
         <v>4</v>
       </c>
       <c r="C537" t="s">
         <v>5</v>
       </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>52259587</v>
+        <v>79139658</v>
       </c>
       <c r="B538" t="s">
         <v>4</v>
       </c>
       <c r="C538" t="s">
         <v>5</v>
       </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>79050270</v>
+        <v>52259587</v>
       </c>
       <c r="B539" t="s">
         <v>4</v>
       </c>
       <c r="C539" t="s">
         <v>5</v>
       </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>79050094</v>
+        <v>79050270</v>
       </c>
       <c r="B540" t="s">
         <v>4</v>
       </c>
       <c r="C540" t="s">
         <v>5</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>93422341</v>
+        <v>79050094</v>
       </c>
       <c r="B541" t="s">
         <v>4</v>
       </c>
       <c r="C541" t="s">
         <v>5</v>
       </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>1105782072</v>
+        <v>93422341</v>
       </c>
       <c r="B542" t="s">
         <v>4</v>
       </c>
       <c r="C542" t="s">
         <v>5</v>
       </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>1022970938</v>
+        <v>1105782072</v>
       </c>
       <c r="B543" t="s">
         <v>4</v>
       </c>
       <c r="C543" t="s">
         <v>5</v>
       </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>79589987</v>
+        <v>1022970938</v>
       </c>
       <c r="B544" t="s">
         <v>4</v>
       </c>
       <c r="C544" t="s">
         <v>5</v>
       </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>51906569</v>
+        <v>79589987</v>
       </c>
       <c r="B545" t="s">
         <v>4</v>
       </c>
       <c r="C545" t="s">
         <v>5</v>
       </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>79733105</v>
+        <v>51906569</v>
       </c>
       <c r="B546" t="s">
         <v>4</v>
       </c>
       <c r="C546" t="s">
         <v>5</v>
       </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>4229359</v>
+        <v>79733105</v>
       </c>
       <c r="B547" t="s">
         <v>4</v>
       </c>
       <c r="C547" t="s">
         <v>5</v>
       </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>74375940</v>
+        <v>4229359</v>
       </c>
       <c r="B548" t="s">
         <v>4</v>
       </c>
       <c r="C548" t="s">
         <v>5</v>
       </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>1022407020</v>
+        <v>74375940</v>
       </c>
       <c r="B549" t="s">
         <v>4</v>
       </c>
       <c r="C549" t="s">
         <v>5</v>
       </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>1015415894</v>
+        <v>1022407020</v>
       </c>
       <c r="B550" t="s">
         <v>4</v>
       </c>
       <c r="C550" t="s">
         <v>5</v>
       </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>79400504</v>
+        <v>1015415894</v>
       </c>
       <c r="B551" t="s">
         <v>4</v>
       </c>
       <c r="C551" t="s">
         <v>5</v>
       </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>79664357</v>
+        <v>79400504</v>
       </c>
       <c r="B552" t="s">
         <v>4</v>
       </c>
       <c r="C552" t="s">
         <v>5</v>
       </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>53097453</v>
+        <v>79664357</v>
       </c>
       <c r="B553" t="s">
         <v>4</v>
       </c>
       <c r="C553" t="s">
         <v>5</v>
       </c>
       <c r="D553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>80091185</v>
+        <v>53097453</v>
       </c>
       <c r="B554" t="s">
         <v>4</v>
       </c>
       <c r="C554" t="s">
         <v>5</v>
       </c>
       <c r="D554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>79285121</v>
+        <v>80091185</v>
       </c>
       <c r="B555" t="s">
         <v>4</v>
       </c>
       <c r="C555" t="s">
         <v>5</v>
       </c>
       <c r="D555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>74242586</v>
+        <v>79285121</v>
       </c>
       <c r="B556" t="s">
         <v>4</v>
       </c>
       <c r="C556" t="s">
         <v>5</v>
       </c>
       <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>78692378</v>
+        <v>74242586</v>
       </c>
       <c r="B557" t="s">
         <v>4</v>
       </c>
       <c r="C557" t="s">
         <v>5</v>
       </c>
       <c r="D557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>4272191</v>
+        <v>78692378</v>
       </c>
       <c r="B558" t="s">
         <v>4</v>
       </c>
       <c r="C558" t="s">
         <v>5</v>
       </c>
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>79262881</v>
+        <v>4272191</v>
       </c>
       <c r="B559" t="s">
         <v>4</v>
       </c>
       <c r="C559" t="s">
         <v>5</v>
       </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>80004002</v>
+        <v>79262881</v>
       </c>
       <c r="B560" t="s">
         <v>4</v>
       </c>
       <c r="C560" t="s">
         <v>5</v>
       </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>21824220</v>
+        <v>80004002</v>
       </c>
       <c r="B561" t="s">
         <v>4</v>
       </c>
       <c r="C561" t="s">
         <v>5</v>
       </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>80161878</v>
+        <v>21824220</v>
       </c>
       <c r="B562" t="s">
         <v>4</v>
       </c>
       <c r="C562" t="s">
         <v>5</v>
       </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>79745923</v>
+        <v>80161878</v>
       </c>
       <c r="B563" t="s">
         <v>4</v>
       </c>
       <c r="C563" t="s">
         <v>5</v>
       </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>52032014</v>
+        <v>79745923</v>
       </c>
       <c r="B564" t="s">
         <v>4</v>
       </c>
       <c r="C564" t="s">
         <v>5</v>
       </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>52826420</v>
+        <v>52032014</v>
       </c>
       <c r="B565" t="s">
         <v>4</v>
       </c>
       <c r="C565" t="s">
         <v>5</v>
       </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>53122696</v>
+        <v>52826420</v>
       </c>
       <c r="B566" t="s">
         <v>4</v>
       </c>
       <c r="C566" t="s">
         <v>5</v>
       </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>1023914641</v>
+        <v>53122696</v>
       </c>
       <c r="B567" t="s">
         <v>4</v>
       </c>
       <c r="C567" t="s">
         <v>5</v>
       </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>1014300581</v>
+        <v>1023914641</v>
       </c>
       <c r="B568" t="s">
         <v>4</v>
       </c>
       <c r="C568" t="s">
         <v>5</v>
       </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>52826521</v>
+        <v>1014300581</v>
       </c>
       <c r="B569" t="s">
         <v>4</v>
       </c>
       <c r="C569" t="s">
         <v>5</v>
       </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>4130414</v>
+        <v>52826521</v>
       </c>
       <c r="B570" t="s">
         <v>4</v>
       </c>
       <c r="C570" t="s">
         <v>5</v>
       </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>73129686</v>
+        <v>4130414</v>
       </c>
       <c r="B571" t="s">
         <v>4</v>
       </c>
       <c r="C571" t="s">
         <v>5</v>
       </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>52084701</v>
+        <v>73129686</v>
       </c>
       <c r="B572" t="s">
         <v>4</v>
       </c>
       <c r="C572" t="s">
         <v>5</v>
       </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>52185517</v>
+        <v>52084701</v>
       </c>
       <c r="B573" t="s">
         <v>4</v>
       </c>
       <c r="C573" t="s">
         <v>5</v>
       </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>52466544</v>
+        <v>52185517</v>
       </c>
       <c r="B574" t="s">
         <v>4</v>
       </c>
       <c r="C574" t="s">
         <v>5</v>
       </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>53123443</v>
+        <v>52466544</v>
       </c>
       <c r="B575" t="s">
         <v>4</v>
       </c>
       <c r="C575" t="s">
         <v>5</v>
       </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>1024538010</v>
+        <v>53123443</v>
       </c>
       <c r="B576" t="s">
         <v>4</v>
       </c>
       <c r="C576" t="s">
         <v>5</v>
       </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>52847712</v>
+        <v>1024538010</v>
       </c>
       <c r="B577" t="s">
         <v>4</v>
       </c>
       <c r="C577" t="s">
         <v>5</v>
       </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>79760300</v>
+        <v>52847712</v>
       </c>
       <c r="B578" t="s">
         <v>4</v>
       </c>
       <c r="C578" t="s">
         <v>5</v>
       </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>52560124</v>
+        <v>79760300</v>
       </c>
       <c r="B579" t="s">
         <v>4</v>
       </c>
       <c r="C579" t="s">
         <v>5</v>
       </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>1110448700</v>
+        <v>52560124</v>
       </c>
       <c r="B580" t="s">
         <v>4</v>
       </c>
       <c r="C580" t="s">
         <v>5</v>
       </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>1018407762</v>
+        <v>1110448700</v>
       </c>
       <c r="B581" t="s">
         <v>4</v>
       </c>
       <c r="C581" t="s">
         <v>5</v>
       </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>80357059</v>
+        <v>1018407762</v>
       </c>
       <c r="B582" t="s">
         <v>4</v>
       </c>
       <c r="C582" t="s">
         <v>5</v>
       </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>79591489</v>
+        <v>80357059</v>
       </c>
       <c r="B583" t="s">
         <v>4</v>
       </c>
       <c r="C583" t="s">
         <v>5</v>
       </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>79114422</v>
+        <v>79591489</v>
       </c>
       <c r="B584" t="s">
         <v>4</v>
       </c>
       <c r="C584" t="s">
         <v>5</v>
       </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>52717901</v>
+        <v>79114422</v>
       </c>
       <c r="B585" t="s">
         <v>4</v>
       </c>
       <c r="C585" t="s">
         <v>5</v>
       </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>39775869</v>
+        <v>52717901</v>
       </c>
       <c r="B586" t="s">
         <v>4</v>
       </c>
       <c r="C586" t="s">
         <v>5</v>
       </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>11432113</v>
+        <v>39775869</v>
       </c>
       <c r="B587" t="s">
         <v>4</v>
       </c>
       <c r="C587" t="s">
         <v>5</v>
       </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>1026266003</v>
+        <v>11432113</v>
       </c>
       <c r="B588" t="s">
         <v>4</v>
       </c>
       <c r="C588" t="s">
         <v>5</v>
       </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>52832684</v>
+        <v>1026266003</v>
       </c>
       <c r="B589" t="s">
         <v>4</v>
       </c>
       <c r="C589" t="s">
         <v>5</v>
       </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>1015393832</v>
+        <v>52832684</v>
       </c>
       <c r="B590" t="s">
         <v>4</v>
       </c>
       <c r="C590" t="s">
         <v>5</v>
       </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>1030575974</v>
+        <v>1015393832</v>
       </c>
       <c r="B591" t="s">
         <v>4</v>
       </c>
       <c r="C591" t="s">
         <v>5</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>8691534</v>
+        <v>1030575974</v>
       </c>
       <c r="B592" t="s">
         <v>4</v>
       </c>
       <c r="C592" t="s">
         <v>5</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>1031128858</v>
+        <v>8691534</v>
       </c>
       <c r="B593" t="s">
         <v>4</v>
       </c>
       <c r="C593" t="s">
         <v>5</v>
       </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>19367101</v>
+        <v>1031128858</v>
       </c>
       <c r="B594" t="s">
         <v>4</v>
       </c>
       <c r="C594" t="s">
         <v>5</v>
       </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>39154395</v>
+        <v>19367101</v>
       </c>
       <c r="B595" t="s">
         <v>4</v>
       </c>
       <c r="C595" t="s">
         <v>5</v>
       </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>1124021331</v>
+        <v>39154395</v>
       </c>
       <c r="B596" t="s">
         <v>4</v>
       </c>
       <c r="C596" t="s">
         <v>5</v>
       </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>80028228</v>
+        <v>1124021331</v>
       </c>
       <c r="B597" t="s">
         <v>4</v>
       </c>
       <c r="C597" t="s">
         <v>5</v>
       </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>1000145164</v>
+        <v>80028228</v>
       </c>
       <c r="B598" t="s">
         <v>4</v>
       </c>
       <c r="C598" t="s">
         <v>5</v>
       </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>1020748391</v>
+        <v>1000145164</v>
       </c>
       <c r="B599" t="s">
         <v>4</v>
       </c>
       <c r="C599" t="s">
         <v>5</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>1032360458</v>
+        <v>1020748391</v>
       </c>
       <c r="B600" t="s">
         <v>4</v>
       </c>
       <c r="C600" t="s">
         <v>5</v>
       </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>1016049978</v>
+        <v>1032360458</v>
       </c>
       <c r="B601" t="s">
         <v>4</v>
       </c>
       <c r="C601" t="s">
         <v>5</v>
       </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>79341653</v>
+        <v>1016049978</v>
       </c>
       <c r="B602" t="s">
         <v>4</v>
       </c>
       <c r="C602" t="s">
         <v>5</v>
       </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>1032363965</v>
+        <v>79341653</v>
       </c>
       <c r="B603" t="s">
         <v>4</v>
       </c>
       <c r="C603" t="s">
         <v>5</v>
       </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>65743054</v>
+        <v>1032363965</v>
       </c>
       <c r="B604" t="s">
         <v>4</v>
       </c>
       <c r="C604" t="s">
         <v>5</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>52489160</v>
+        <v>65743054</v>
       </c>
       <c r="B605" t="s">
         <v>4</v>
       </c>
       <c r="C605" t="s">
         <v>5</v>
       </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>79297308</v>
+        <v>52489160</v>
       </c>
       <c r="B606" t="s">
         <v>4</v>
       </c>
       <c r="C606" t="s">
         <v>5</v>
       </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>51975636</v>
+        <v>79297308</v>
       </c>
       <c r="B607" t="s">
         <v>4</v>
       </c>
       <c r="C607" t="s">
         <v>5</v>
       </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>33367156</v>
+        <v>51975636</v>
       </c>
       <c r="B608" t="s">
         <v>4</v>
       </c>
       <c r="C608" t="s">
         <v>5</v>
       </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>1030532530</v>
+        <v>33367156</v>
       </c>
       <c r="B609" t="s">
         <v>4</v>
       </c>
       <c r="C609" t="s">
         <v>5</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>53002906</v>
+        <v>1030532530</v>
       </c>
       <c r="B610" t="s">
         <v>4</v>
       </c>
       <c r="C610" t="s">
         <v>5</v>
       </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>39547860</v>
+        <v>53002906</v>
       </c>
       <c r="B611" t="s">
         <v>4</v>
       </c>
       <c r="C611" t="s">
         <v>5</v>
       </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>1022417176</v>
+        <v>39547860</v>
       </c>
       <c r="B612" t="s">
         <v>4</v>
       </c>
       <c r="C612" t="s">
         <v>5</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>52453315</v>
+        <v>1022417176</v>
       </c>
       <c r="B613" t="s">
         <v>4</v>
       </c>
       <c r="C613" t="s">
         <v>5</v>
       </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>1111122897</v>
+        <v>52453315</v>
       </c>
       <c r="B614" t="s">
         <v>4</v>
       </c>
       <c r="C614" t="s">
         <v>5</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>39576181</v>
+        <v>1111122897</v>
       </c>
       <c r="B615" t="s">
         <v>4</v>
       </c>
       <c r="C615" t="s">
         <v>5</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>52463709</v>
+        <v>39576181</v>
       </c>
       <c r="B616" t="s">
         <v>4</v>
       </c>
       <c r="C616" t="s">
         <v>5</v>
       </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>98428211</v>
+        <v>52463709</v>
       </c>
       <c r="B617" t="s">
         <v>4</v>
       </c>
       <c r="C617" t="s">
         <v>5</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>19465968</v>
+        <v>98428211</v>
       </c>
       <c r="B618" t="s">
         <v>4</v>
       </c>
       <c r="C618" t="s">
         <v>5</v>
       </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>52515061</v>
+        <v>19465968</v>
       </c>
       <c r="B619" t="s">
         <v>4</v>
       </c>
       <c r="C619" t="s">
         <v>5</v>
       </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>35526125</v>
+        <v>52515061</v>
       </c>
       <c r="B620" t="s">
         <v>4</v>
       </c>
       <c r="C620" t="s">
         <v>5</v>
       </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>79577152</v>
+        <v>35526125</v>
       </c>
       <c r="B621" t="s">
         <v>4</v>
       </c>
       <c r="C621" t="s">
         <v>5</v>
       </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>52260963</v>
+        <v>79577152</v>
       </c>
       <c r="B622" t="s">
         <v>4</v>
       </c>
       <c r="C622" t="s">
         <v>5</v>
       </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>79053680</v>
+        <v>52260963</v>
       </c>
       <c r="B623" t="s">
         <v>4</v>
       </c>
       <c r="C623" t="s">
         <v>5</v>
       </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>1013581899</v>
+        <v>79053680</v>
       </c>
       <c r="B624" t="s">
         <v>4</v>
       </c>
       <c r="C624" t="s">
         <v>5</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>65554501</v>
+        <v>1013581899</v>
       </c>
       <c r="B625" t="s">
         <v>4</v>
       </c>
       <c r="C625" t="s">
         <v>5</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>79883558</v>
+        <v>65554501</v>
       </c>
       <c r="B626" t="s">
         <v>4</v>
       </c>
       <c r="C626" t="s">
         <v>5</v>
       </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>87450960</v>
+        <v>79883558</v>
       </c>
       <c r="B627" t="s">
         <v>4</v>
       </c>
       <c r="C627" t="s">
         <v>5</v>
       </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>79500143</v>
+        <v>87450960</v>
       </c>
       <c r="B628" t="s">
         <v>4</v>
       </c>
       <c r="C628" t="s">
         <v>5</v>
       </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>80540465</v>
+        <v>79500143</v>
       </c>
       <c r="B629" t="s">
         <v>4</v>
       </c>
       <c r="C629" t="s">
         <v>5</v>
       </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>52498999</v>
+        <v>80540465</v>
       </c>
       <c r="B630" t="s">
         <v>4</v>
       </c>
       <c r="C630" t="s">
         <v>5</v>
       </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>93011176</v>
+        <v>52498999</v>
       </c>
       <c r="B631" t="s">
         <v>4</v>
       </c>
       <c r="C631" t="s">
         <v>5</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>1014199943</v>
+        <v>93011176</v>
       </c>
       <c r="B632" t="s">
         <v>4</v>
       </c>
       <c r="C632" t="s">
         <v>5</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>32786331</v>
+        <v>1014199943</v>
       </c>
       <c r="B633" t="s">
         <v>4</v>
       </c>
       <c r="C633" t="s">
         <v>5</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>1032502636</v>
+        <v>32786331</v>
       </c>
       <c r="B634" t="s">
         <v>4</v>
       </c>
       <c r="C634" t="s">
         <v>5</v>
       </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>19420026</v>
+        <v>1032502636</v>
       </c>
       <c r="B635" t="s">
         <v>4</v>
       </c>
       <c r="C635" t="s">
         <v>5</v>
       </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>4080282</v>
+        <v>19420026</v>
       </c>
       <c r="B636" t="s">
         <v>4</v>
       </c>
       <c r="C636" t="s">
         <v>5</v>
       </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>80223921</v>
+        <v>4080282</v>
       </c>
       <c r="B637" t="s">
         <v>4</v>
       </c>
       <c r="C637" t="s">
         <v>5</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>98378095</v>
+        <v>80223921</v>
       </c>
       <c r="B638" t="s">
         <v>4</v>
       </c>
       <c r="C638" t="s">
         <v>5</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>1020770958</v>
+        <v>98378095</v>
       </c>
       <c r="B639" t="s">
         <v>4</v>
       </c>
       <c r="C639" t="s">
         <v>5</v>
       </c>
       <c r="D639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>79159774</v>
+        <v>1020770958</v>
       </c>
       <c r="B640" t="s">
         <v>4</v>
       </c>
       <c r="C640" t="s">
         <v>5</v>
       </c>
       <c r="D640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>79323740</v>
+        <v>79159774</v>
       </c>
       <c r="B641" t="s">
         <v>4</v>
       </c>
       <c r="C641" t="s">
         <v>5</v>
       </c>
       <c r="D641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>19470346</v>
+        <v>79323740</v>
       </c>
       <c r="B642" t="s">
         <v>4</v>
       </c>
       <c r="C642" t="s">
         <v>5</v>
       </c>
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>63325612</v>
+        <v>19470346</v>
       </c>
       <c r="B643" t="s">
         <v>4</v>
       </c>
       <c r="C643" t="s">
         <v>5</v>
       </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>74380370</v>
+        <v>63325612</v>
       </c>
       <c r="B644" t="s">
         <v>4</v>
       </c>
       <c r="C644" t="s">
         <v>5</v>
       </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>11254145</v>
+        <v>74380370</v>
       </c>
       <c r="B645" t="s">
         <v>4</v>
       </c>
       <c r="C645" t="s">
         <v>5</v>
       </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>79465117</v>
+        <v>11254145</v>
       </c>
       <c r="B646" t="s">
         <v>4</v>
       </c>
       <c r="C646" t="s">
         <v>5</v>
       </c>
       <c r="D646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>52230035</v>
+        <v>79465117</v>
       </c>
       <c r="B647" t="s">
         <v>4</v>
       </c>
       <c r="C647" t="s">
         <v>5</v>
       </c>
       <c r="D647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>1136879081</v>
+        <v>52230035</v>
       </c>
       <c r="B648" t="s">
         <v>4</v>
       </c>
       <c r="C648" t="s">
         <v>5</v>
       </c>
       <c r="D648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>80037411</v>
+        <v>1136879081</v>
       </c>
       <c r="B649" t="s">
         <v>4</v>
       </c>
       <c r="C649" t="s">
         <v>5</v>
       </c>
       <c r="D649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>52311836</v>
+        <v>80037411</v>
       </c>
       <c r="B650" t="s">
         <v>4</v>
       </c>
       <c r="C650" t="s">
         <v>5</v>
       </c>
       <c r="D650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>79559341</v>
+        <v>52311836</v>
       </c>
       <c r="B651" t="s">
         <v>4</v>
       </c>
       <c r="C651" t="s">
         <v>5</v>
       </c>
       <c r="D651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>1121879007</v>
+        <v>79559341</v>
       </c>
       <c r="B652" t="s">
         <v>4</v>
       </c>
       <c r="C652" t="s">
         <v>5</v>
       </c>
       <c r="D652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>79491609</v>
+        <v>1121879007</v>
       </c>
       <c r="B653" t="s">
         <v>4</v>
       </c>
       <c r="C653" t="s">
         <v>5</v>
       </c>
       <c r="D653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>79446136</v>
+        <v>79491609</v>
       </c>
       <c r="B654" t="s">
         <v>4</v>
       </c>
       <c r="C654" t="s">
         <v>5</v>
       </c>
       <c r="D654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>38140377</v>
+        <v>79446136</v>
       </c>
       <c r="B655" t="s">
         <v>4</v>
       </c>
       <c r="C655" t="s">
         <v>5</v>
       </c>
       <c r="D655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>53132447</v>
+        <v>38140377</v>
       </c>
       <c r="B656" t="s">
         <v>4</v>
       </c>
       <c r="C656" t="s">
         <v>5</v>
       </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>3210975</v>
+        <v>53132447</v>
       </c>
       <c r="B657" t="s">
         <v>4</v>
       </c>
       <c r="C657" t="s">
         <v>5</v>
       </c>
       <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>39671041</v>
+        <v>3210975</v>
       </c>
       <c r="B658" t="s">
         <v>4</v>
       </c>
       <c r="C658" t="s">
         <v>5</v>
       </c>
       <c r="D658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>80541196</v>
+        <v>39671041</v>
       </c>
       <c r="B659" t="s">
         <v>4</v>
       </c>
       <c r="C659" t="s">
         <v>5</v>
       </c>
       <c r="D659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>79155040</v>
+        <v>80541196</v>
       </c>
       <c r="B660" t="s">
         <v>4</v>
       </c>
       <c r="C660" t="s">
         <v>5</v>
       </c>
       <c r="D660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>43200281</v>
+        <v>79155040</v>
       </c>
       <c r="B661" t="s">
         <v>4</v>
       </c>
       <c r="C661" t="s">
         <v>5</v>
       </c>
       <c r="D661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>11232779</v>
+        <v>43200281</v>
       </c>
       <c r="B662" t="s">
         <v>4</v>
       </c>
       <c r="C662" t="s">
         <v>5</v>
       </c>
       <c r="D662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>52232199</v>
+        <v>11232779</v>
       </c>
       <c r="B663" t="s">
         <v>4</v>
       </c>
       <c r="C663" t="s">
         <v>5</v>
       </c>
       <c r="D663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>79414532</v>
+        <v>52232199</v>
       </c>
       <c r="B664" t="s">
         <v>4</v>
       </c>
       <c r="C664" t="s">
         <v>5</v>
       </c>
       <c r="D664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>1020787502</v>
+        <v>79414532</v>
       </c>
       <c r="B665" t="s">
         <v>4</v>
       </c>
       <c r="C665" t="s">
         <v>5</v>
       </c>
       <c r="D665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>1233496185</v>
+        <v>1020787502</v>
       </c>
       <c r="B666" t="s">
         <v>4</v>
       </c>
       <c r="C666" t="s">
         <v>5</v>
       </c>
       <c r="D666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>1026250896</v>
+        <v>1233496185</v>
       </c>
       <c r="B667" t="s">
         <v>4</v>
       </c>
       <c r="C667" t="s">
         <v>5</v>
       </c>
       <c r="D667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>1018443230</v>
+        <v>1026250896</v>
       </c>
       <c r="B668" t="s">
         <v>4</v>
       </c>
       <c r="C668" t="s">
         <v>5</v>
       </c>
       <c r="D668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>1030526770</v>
+        <v>1018443230</v>
       </c>
       <c r="B669" t="s">
         <v>4</v>
       </c>
       <c r="C669" t="s">
         <v>5</v>
       </c>
       <c r="D669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>1031182939</v>
+        <v>1030526770</v>
       </c>
       <c r="B670" t="s">
         <v>4</v>
       </c>
       <c r="C670" t="s">
         <v>5</v>
       </c>
       <c r="D670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>11346661</v>
+        <v>1031182939</v>
       </c>
       <c r="B671" t="s">
         <v>4</v>
       </c>
       <c r="C671" t="s">
         <v>5</v>
       </c>
       <c r="D671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>52966339</v>
+        <v>11346661</v>
       </c>
       <c r="B672" t="s">
         <v>4</v>
       </c>
       <c r="C672" t="s">
         <v>5</v>
       </c>
       <c r="D672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>79496208</v>
+        <v>52966339</v>
       </c>
       <c r="B673" t="s">
         <v>4</v>
       </c>
       <c r="C673" t="s">
         <v>5</v>
       </c>
       <c r="D673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>74184631</v>
+        <v>79496208</v>
       </c>
       <c r="B674" t="s">
         <v>4</v>
       </c>
       <c r="C674" t="s">
         <v>5</v>
       </c>
       <c r="D674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>79973917</v>
+        <v>74184631</v>
       </c>
       <c r="B675" t="s">
         <v>4</v>
       </c>
       <c r="C675" t="s">
         <v>5</v>
       </c>
       <c r="D675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>52663065</v>
+        <v>79973917</v>
       </c>
       <c r="B676" t="s">
         <v>4</v>
       </c>
       <c r="C676" t="s">
         <v>5</v>
       </c>
       <c r="D676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>1015440656</v>
+        <v>52663065</v>
       </c>
       <c r="B677" t="s">
         <v>4</v>
       </c>
       <c r="C677" t="s">
         <v>5</v>
       </c>
       <c r="D677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>51988758</v>
+        <v>1015440656</v>
       </c>
       <c r="B678" t="s">
         <v>4</v>
       </c>
       <c r="C678" t="s">
         <v>5</v>
       </c>
       <c r="D678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>80741151</v>
+        <v>51988758</v>
       </c>
       <c r="B679" t="s">
         <v>4</v>
       </c>
       <c r="C679" t="s">
         <v>5</v>
       </c>
       <c r="D679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>52813645</v>
+        <v>80741151</v>
       </c>
       <c r="B680" t="s">
         <v>4</v>
       </c>
       <c r="C680" t="s">
         <v>5</v>
       </c>
       <c r="D680" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>79497353</v>
+        <v>52813645</v>
       </c>
       <c r="B681" t="s">
         <v>4</v>
       </c>
       <c r="C681" t="s">
         <v>5</v>
       </c>
       <c r="D681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>1030531622</v>
+        <v>79497353</v>
       </c>
       <c r="B682" t="s">
         <v>4</v>
       </c>
       <c r="C682" t="s">
         <v>5</v>
       </c>
       <c r="D682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>52064296</v>
+        <v>1030531622</v>
       </c>
       <c r="B683" t="s">
         <v>4</v>
       </c>
       <c r="C683" t="s">
         <v>5</v>
       </c>
       <c r="D683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>1033695908</v>
+        <v>52064296</v>
       </c>
       <c r="B684" t="s">
         <v>4</v>
       </c>
       <c r="C684" t="s">
         <v>5</v>
       </c>
       <c r="D684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>5528589</v>
+        <v>1033695908</v>
       </c>
       <c r="B685" t="s">
         <v>4</v>
       </c>
       <c r="C685" t="s">
         <v>5</v>
       </c>
       <c r="D685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>80268930</v>
+        <v>5528589</v>
       </c>
       <c r="B686" t="s">
         <v>4</v>
       </c>
       <c r="C686" t="s">
         <v>5</v>
       </c>
       <c r="D686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>39548068</v>
+        <v>80268930</v>
       </c>
       <c r="B687" t="s">
         <v>4</v>
       </c>
       <c r="C687" t="s">
         <v>5</v>
       </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>1114359</v>
+        <v>39548068</v>
       </c>
       <c r="B688" t="s">
         <v>4</v>
       </c>
       <c r="C688" t="s">
         <v>5</v>
       </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>52602256</v>
+        <v>1114359</v>
       </c>
       <c r="B689" t="s">
         <v>4</v>
       </c>
       <c r="C689" t="s">
         <v>5</v>
       </c>
       <c r="D689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>52552884</v>
+        <v>52602256</v>
       </c>
       <c r="B690" t="s">
         <v>4</v>
       </c>
       <c r="C690" t="s">
         <v>5</v>
       </c>
       <c r="D690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>79760724</v>
+        <v>52552884</v>
       </c>
       <c r="B691" t="s">
         <v>4</v>
       </c>
       <c r="C691" t="s">
         <v>5</v>
       </c>
       <c r="D691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>1022928001</v>
+        <v>79760724</v>
       </c>
       <c r="B692" t="s">
         <v>4</v>
       </c>
       <c r="C692" t="s">
         <v>5</v>
       </c>
       <c r="D692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>1023914733</v>
+        <v>1022928001</v>
       </c>
       <c r="B693" t="s">
         <v>4</v>
       </c>
       <c r="C693" t="s">
         <v>5</v>
       </c>
       <c r="D693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>1030543999</v>
+        <v>1023914733</v>
       </c>
       <c r="B694" t="s">
         <v>4</v>
       </c>
       <c r="C694" t="s">
         <v>5</v>
       </c>
       <c r="D694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>59312170</v>
+        <v>1030543999</v>
       </c>
       <c r="B695" t="s">
         <v>4</v>
       </c>
       <c r="C695" t="s">
         <v>5</v>
       </c>
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>79350042</v>
+        <v>59312170</v>
       </c>
       <c r="B696" t="s">
         <v>4</v>
       </c>
       <c r="C696" t="s">
         <v>5</v>
       </c>
       <c r="D696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>1030603970</v>
+        <v>79350042</v>
       </c>
       <c r="B697" t="s">
         <v>4</v>
       </c>
       <c r="C697" t="s">
         <v>5</v>
       </c>
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>39757457</v>
+        <v>1030603970</v>
       </c>
       <c r="B698" t="s">
         <v>4</v>
       </c>
       <c r="C698" t="s">
         <v>5</v>
       </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>53178533</v>
+        <v>39757457</v>
       </c>
       <c r="B699" t="s">
         <v>4</v>
       </c>
       <c r="C699" t="s">
         <v>5</v>
       </c>
       <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>1030544477</v>
+        <v>53178533</v>
       </c>
       <c r="B700" t="s">
         <v>4</v>
       </c>
       <c r="C700" t="s">
         <v>5</v>
       </c>
       <c r="D700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>52540859</v>
+        <v>1030544477</v>
       </c>
       <c r="B701" t="s">
         <v>4</v>
       </c>
       <c r="C701" t="s">
         <v>5</v>
       </c>
       <c r="D701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>1121839142</v>
+        <v>52540859</v>
       </c>
       <c r="B702" t="s">
         <v>4</v>
       </c>
       <c r="C702" t="s">
         <v>5</v>
       </c>
       <c r="D702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>79427462</v>
+        <v>1121839142</v>
       </c>
       <c r="B703" t="s">
         <v>4</v>
       </c>
       <c r="C703" t="s">
         <v>5</v>
       </c>
       <c r="D703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>80057766</v>
+        <v>79427462</v>
       </c>
       <c r="B704" t="s">
         <v>4</v>
       </c>
       <c r="C704" t="s">
         <v>5</v>
       </c>
       <c r="D704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>79576834</v>
+        <v>80057766</v>
       </c>
       <c r="B705" t="s">
         <v>4</v>
       </c>
       <c r="C705" t="s">
         <v>5</v>
       </c>
       <c r="D705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>79270457</v>
+        <v>79576834</v>
       </c>
       <c r="B706" t="s">
         <v>4</v>
       </c>
       <c r="C706" t="s">
         <v>5</v>
       </c>
       <c r="D706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>80051475</v>
+        <v>79270457</v>
       </c>
       <c r="B707" t="s">
         <v>4</v>
       </c>
       <c r="C707" t="s">
         <v>5</v>
       </c>
       <c r="D707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>39545942</v>
+        <v>80051475</v>
       </c>
       <c r="B708" t="s">
         <v>4</v>
       </c>
       <c r="C708" t="s">
         <v>5</v>
       </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>52199107</v>
+        <v>39545942</v>
       </c>
       <c r="B709" t="s">
         <v>4</v>
       </c>
       <c r="C709" t="s">
         <v>5</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>75103868</v>
+        <v>52199107</v>
       </c>
       <c r="B710" t="s">
         <v>4</v>
       </c>
       <c r="C710" t="s">
         <v>5</v>
       </c>
       <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>52718224</v>
+        <v>75103868</v>
       </c>
       <c r="B711" t="s">
         <v>4</v>
       </c>
       <c r="C711" t="s">
         <v>5</v>
       </c>
       <c r="D711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>79989527</v>
+        <v>52718224</v>
       </c>
       <c r="B712" t="s">
         <v>4</v>
       </c>
       <c r="C712" t="s">
         <v>5</v>
       </c>
       <c r="D712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>52543806</v>
+        <v>79989527</v>
       </c>
       <c r="B713" t="s">
         <v>4</v>
       </c>
       <c r="C713" t="s">
         <v>5</v>
       </c>
       <c r="D713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>1018450898</v>
+        <v>52543806</v>
       </c>
       <c r="B714" t="s">
         <v>4</v>
       </c>
       <c r="C714" t="s">
         <v>5</v>
       </c>
       <c r="D714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>52779631</v>
+        <v>1018450898</v>
       </c>
       <c r="B715" t="s">
         <v>4</v>
       </c>
       <c r="C715" t="s">
         <v>5</v>
       </c>
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>19377666</v>
+        <v>52779631</v>
       </c>
       <c r="B716" t="s">
         <v>4</v>
       </c>
       <c r="C716" t="s">
         <v>5</v>
       </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>52825336</v>
+        <v>19377666</v>
       </c>
       <c r="B717" t="s">
         <v>4</v>
       </c>
       <c r="C717" t="s">
         <v>5</v>
       </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
-        <v>79513323</v>
+        <v>52825336</v>
       </c>
       <c r="B718" t="s">
         <v>4</v>
       </c>
       <c r="C718" t="s">
         <v>5</v>
       </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
-        <v>52787441</v>
+        <v>79513323</v>
       </c>
       <c r="B719" t="s">
         <v>4</v>
       </c>
       <c r="C719" t="s">
         <v>5</v>
       </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
-        <v>79742855</v>
+        <v>52787441</v>
       </c>
       <c r="B720" t="s">
         <v>4</v>
       </c>
       <c r="C720" t="s">
         <v>5</v>
       </c>
       <c r="D720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
-        <v>79394358</v>
+        <v>79742855</v>
       </c>
       <c r="B721" t="s">
         <v>4</v>
       </c>
       <c r="C721" t="s">
         <v>5</v>
       </c>
       <c r="D721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
-        <v>79234493</v>
+        <v>79394358</v>
       </c>
       <c r="B722" t="s">
         <v>4</v>
       </c>
       <c r="C722" t="s">
         <v>5</v>
       </c>
       <c r="D722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
-        <v>1148435467</v>
+        <v>79234493</v>
       </c>
       <c r="B723" t="s">
         <v>4</v>
       </c>
       <c r="C723" t="s">
         <v>5</v>
       </c>
       <c r="D723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
-        <v>79715913</v>
+        <v>1148435467</v>
       </c>
       <c r="B724" t="s">
         <v>4</v>
       </c>
       <c r="C724" t="s">
         <v>5</v>
       </c>
       <c r="D724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
-        <v>51947304</v>
+        <v>79715913</v>
       </c>
       <c r="B725" t="s">
         <v>4</v>
       </c>
       <c r="C725" t="s">
         <v>5</v>
       </c>
       <c r="D725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
-        <v>1030535836</v>
+        <v>51947304</v>
       </c>
       <c r="B726" t="s">
         <v>4</v>
       </c>
       <c r="C726" t="s">
         <v>5</v>
       </c>
       <c r="D726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
-        <v>85155411</v>
+        <v>1030535836</v>
       </c>
       <c r="B727" t="s">
         <v>4</v>
       </c>
       <c r="C727" t="s">
         <v>5</v>
       </c>
       <c r="D727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
-        <v>80456833</v>
+        <v>85155411</v>
       </c>
       <c r="B728" t="s">
         <v>4</v>
       </c>
       <c r="C728" t="s">
         <v>5</v>
       </c>
       <c r="D728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
-        <v>18396927</v>
+        <v>80456833</v>
       </c>
       <c r="B729" t="s">
         <v>4</v>
       </c>
       <c r="C729" t="s">
         <v>5</v>
       </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
-        <v>52446411</v>
+        <v>18396927</v>
       </c>
       <c r="B730" t="s">
         <v>4</v>
       </c>
       <c r="C730" t="s">
         <v>5</v>
       </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
-        <v>12123387</v>
+        <v>52446411</v>
       </c>
       <c r="B731" t="s">
         <v>4</v>
       </c>
       <c r="C731" t="s">
         <v>5</v>
       </c>
       <c r="D731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
-        <v>79147216</v>
+        <v>12123387</v>
       </c>
       <c r="B732" t="s">
         <v>4</v>
       </c>
       <c r="C732" t="s">
         <v>5</v>
       </c>
       <c r="D732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
-        <v>80219116</v>
+        <v>79147216</v>
       </c>
       <c r="B733" t="s">
         <v>4</v>
       </c>
       <c r="C733" t="s">
         <v>5</v>
       </c>
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
-        <v>80247031</v>
+        <v>80219116</v>
       </c>
       <c r="B734" t="s">
         <v>4</v>
       </c>
       <c r="C734" t="s">
         <v>5</v>
       </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
-        <v>52305362</v>
+        <v>80247031</v>
       </c>
       <c r="B735" t="s">
         <v>4</v>
       </c>
       <c r="C735" t="s">
         <v>5</v>
       </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
-        <v>11231231</v>
+        <v>52305362</v>
       </c>
       <c r="B736" t="s">
         <v>4</v>
       </c>
       <c r="C736" t="s">
         <v>5</v>
       </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
-        <v>19451079</v>
+        <v>11231231</v>
       </c>
       <c r="B737" t="s">
         <v>4</v>
       </c>
       <c r="C737" t="s">
         <v>5</v>
       </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
-        <v>46661859</v>
+        <v>19451079</v>
       </c>
       <c r="B738" t="s">
         <v>4</v>
       </c>
       <c r="C738" t="s">
         <v>5</v>
       </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
-        <v>52093252</v>
+        <v>46661859</v>
       </c>
       <c r="B739" t="s">
         <v>4</v>
       </c>
       <c r="C739" t="s">
         <v>5</v>
       </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>1032370593</v>
+        <v>52093252</v>
       </c>
       <c r="B740" t="s">
         <v>4</v>
       </c>
       <c r="C740" t="s">
         <v>5</v>
       </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>5827695</v>
+        <v>1032370593</v>
       </c>
       <c r="B741" t="s">
         <v>4</v>
       </c>
       <c r="C741" t="s">
         <v>5</v>
       </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>1013633500</v>
+        <v>5827695</v>
       </c>
       <c r="B742" t="s">
         <v>4</v>
       </c>
       <c r="C742" t="s">
         <v>5</v>
       </c>
       <c r="D742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>93380683</v>
+        <v>1013633500</v>
       </c>
       <c r="B743" t="s">
         <v>4</v>
       </c>
       <c r="C743" t="s">
         <v>5</v>
       </c>
       <c r="D743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>9532288</v>
+        <v>93380683</v>
       </c>
       <c r="B744" t="s">
         <v>4</v>
       </c>
       <c r="C744" t="s">
         <v>5</v>
       </c>
       <c r="D744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>79564140</v>
+        <v>9532288</v>
       </c>
       <c r="B745" t="s">
         <v>4</v>
       </c>
       <c r="C745" t="s">
         <v>5</v>
       </c>
       <c r="D745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>79993023</v>
+        <v>79564140</v>
       </c>
       <c r="B746" t="s">
         <v>4</v>
       </c>
       <c r="C746" t="s">
         <v>5</v>
       </c>
       <c r="D746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>51913398</v>
+        <v>79993023</v>
       </c>
       <c r="B747" t="s">
         <v>4</v>
       </c>
       <c r="C747" t="s">
         <v>5</v>
       </c>
       <c r="D747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>7170985</v>
+        <v>51913398</v>
       </c>
       <c r="B748" t="s">
         <v>4</v>
       </c>
       <c r="C748" t="s">
         <v>5</v>
       </c>
       <c r="D748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>52918504</v>
+        <v>7170985</v>
       </c>
       <c r="B749" t="s">
         <v>4</v>
       </c>
       <c r="C749" t="s">
         <v>5</v>
       </c>
       <c r="D749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>79968968</v>
+        <v>52918504</v>
       </c>
       <c r="B750" t="s">
         <v>4</v>
       </c>
       <c r="C750" t="s">
         <v>5</v>
       </c>
       <c r="D750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>11384484</v>
+        <v>79968968</v>
       </c>
       <c r="B751" t="s">
         <v>4</v>
       </c>
       <c r="C751" t="s">
         <v>5</v>
       </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>39067009</v>
+        <v>11384484</v>
       </c>
       <c r="B752" t="s">
         <v>4</v>
       </c>
       <c r="C752" t="s">
         <v>5</v>
       </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>51772968</v>
+        <v>39067009</v>
       </c>
       <c r="B753" t="s">
         <v>4</v>
       </c>
       <c r="C753" t="s">
         <v>5</v>
       </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>51958759</v>
+        <v>51772968</v>
       </c>
       <c r="B754" t="s">
         <v>4</v>
       </c>
       <c r="C754" t="s">
         <v>5</v>
       </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>79408072</v>
+        <v>51958759</v>
       </c>
       <c r="B755" t="s">
         <v>4</v>
       </c>
       <c r="C755" t="s">
         <v>5</v>
       </c>
       <c r="D755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
+        <v>79408072</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
         <v>1024478014</v>
       </c>
-      <c r="B756" t="s">
-[...10 lines deleted...]
-      <c r="A757" t="s">
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>1019052589</v>
       </c>
       <c r="B758" t="s">
         <v>4</v>
       </c>
       <c r="C758" t="s">
         <v>5</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>1023021620</v>
+        <v>1019052589</v>
       </c>
       <c r="B759" t="s">
         <v>4</v>
       </c>
       <c r="C759" t="s">
         <v>5</v>
       </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>19495177</v>
+        <v>1023021620</v>
       </c>
       <c r="B760" t="s">
         <v>4</v>
       </c>
       <c r="C760" t="s">
         <v>5</v>
       </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>1015998129</v>
+        <v>19495177</v>
       </c>
       <c r="B761" t="s">
         <v>4</v>
       </c>
       <c r="C761" t="s">
         <v>5</v>
       </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>39754587</v>
+        <v>1015998129</v>
       </c>
       <c r="B762" t="s">
         <v>4</v>
       </c>
       <c r="C762" t="s">
         <v>5</v>
       </c>
       <c r="D762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>52727863</v>
+        <v>39754587</v>
       </c>
       <c r="B763" t="s">
         <v>4</v>
       </c>
       <c r="C763" t="s">
         <v>5</v>
       </c>
       <c r="D763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>52047658</v>
+        <v>52727863</v>
       </c>
       <c r="B764" t="s">
         <v>4</v>
       </c>
       <c r="C764" t="s">
         <v>5</v>
       </c>
       <c r="D764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>1023910626</v>
+        <v>52047658</v>
       </c>
       <c r="B765" t="s">
         <v>4</v>
       </c>
       <c r="C765" t="s">
         <v>5</v>
       </c>
       <c r="D765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>79148319</v>
+        <v>1023910626</v>
       </c>
       <c r="B766" t="s">
         <v>4</v>
       </c>
       <c r="C766" t="s">
         <v>5</v>
       </c>
       <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
-        <v>79754535</v>
+        <v>79148319</v>
       </c>
       <c r="B767" t="s">
         <v>4</v>
       </c>
       <c r="C767" t="s">
         <v>5</v>
       </c>
       <c r="D767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
-        <v>80419669</v>
+        <v>79754535</v>
       </c>
       <c r="B768" t="s">
         <v>4</v>
       </c>
       <c r="C768" t="s">
         <v>5</v>
       </c>
       <c r="D768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
-        <v>1019051616</v>
+        <v>80419669</v>
       </c>
       <c r="B769" t="s">
         <v>4</v>
       </c>
       <c r="C769" t="s">
         <v>5</v>
       </c>
       <c r="D769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
-        <v>51825761</v>
+        <v>1019051616</v>
       </c>
       <c r="B770" t="s">
         <v>4</v>
       </c>
       <c r="C770" t="s">
         <v>5</v>
       </c>
       <c r="D770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
-        <v>5426736</v>
+        <v>51825761</v>
       </c>
       <c r="B771" t="s">
         <v>4</v>
       </c>
       <c r="C771" t="s">
         <v>5</v>
       </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>52915036</v>
+        <v>5426736</v>
       </c>
       <c r="B772" t="s">
         <v>4</v>
       </c>
       <c r="C772" t="s">
         <v>5</v>
       </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>1016017091</v>
+        <v>52915036</v>
       </c>
       <c r="B773" t="s">
         <v>4</v>
       </c>
       <c r="C773" t="s">
         <v>5</v>
       </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>51674602</v>
+        <v>1016017091</v>
       </c>
       <c r="B774" t="s">
         <v>4</v>
       </c>
       <c r="C774" t="s">
         <v>5</v>
       </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>1033792746</v>
+        <v>51674602</v>
       </c>
       <c r="B775" t="s">
         <v>4</v>
       </c>
       <c r="C775" t="s">
         <v>5</v>
       </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>79495114</v>
+        <v>1033792746</v>
       </c>
       <c r="B776" t="s">
         <v>4</v>
       </c>
       <c r="C776" t="s">
         <v>5</v>
       </c>
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>79324664</v>
+        <v>79495114</v>
       </c>
       <c r="B777" t="s">
         <v>4</v>
       </c>
       <c r="C777" t="s">
         <v>5</v>
       </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>53009944</v>
+        <v>79324664</v>
       </c>
       <c r="B778" t="s">
         <v>4</v>
       </c>
       <c r="C778" t="s">
         <v>5</v>
       </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>80363420</v>
+        <v>53009944</v>
       </c>
       <c r="B779" t="s">
         <v>4</v>
       </c>
       <c r="C779" t="s">
         <v>5</v>
       </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>19418593</v>
+        <v>80363420</v>
       </c>
       <c r="B780" t="s">
         <v>4</v>
       </c>
       <c r="C780" t="s">
         <v>5</v>
       </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>1077920936</v>
+        <v>19418593</v>
       </c>
       <c r="B781" t="s">
         <v>4</v>
       </c>
       <c r="C781" t="s">
         <v>5</v>
       </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>1023973026</v>
+        <v>1077920936</v>
       </c>
       <c r="B782" t="s">
         <v>4</v>
       </c>
       <c r="C782" t="s">
         <v>5</v>
       </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>52768011</v>
+        <v>1023973026</v>
       </c>
       <c r="B783" t="s">
         <v>4</v>
       </c>
       <c r="C783" t="s">
         <v>5</v>
       </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>1012328139</v>
+        <v>52768011</v>
       </c>
       <c r="B784" t="s">
         <v>4</v>
       </c>
       <c r="C784" t="s">
         <v>5</v>
       </c>
       <c r="D784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>79633000</v>
+        <v>1012328139</v>
       </c>
       <c r="B785" t="s">
         <v>4</v>
       </c>
       <c r="C785" t="s">
         <v>5</v>
       </c>
       <c r="D785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>1010177144</v>
+        <v>79633000</v>
       </c>
       <c r="B786" t="s">
         <v>4</v>
       </c>
       <c r="C786" t="s">
         <v>5</v>
       </c>
       <c r="D786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>51800490</v>
+        <v>1010177144</v>
       </c>
       <c r="B787" t="s">
         <v>4</v>
       </c>
       <c r="C787" t="s">
         <v>5</v>
       </c>
       <c r="D787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>51827189</v>
+        <v>51800490</v>
       </c>
       <c r="B788" t="s">
         <v>4</v>
       </c>
       <c r="C788" t="s">
         <v>5</v>
       </c>
       <c r="D788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>51990808</v>
+        <v>51827189</v>
       </c>
       <c r="B789" t="s">
         <v>4</v>
       </c>
       <c r="C789" t="s">
         <v>5</v>
       </c>
       <c r="D789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>1032409115</v>
+        <v>51990808</v>
       </c>
       <c r="B790" t="s">
         <v>4</v>
       </c>
       <c r="C790" t="s">
         <v>5</v>
       </c>
       <c r="D790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>53070652</v>
+        <v>1032409115</v>
       </c>
       <c r="B791" t="s">
         <v>4</v>
       </c>
       <c r="C791" t="s">
         <v>5</v>
       </c>
       <c r="D791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>11346190</v>
+        <v>53070652</v>
       </c>
       <c r="B792" t="s">
         <v>4</v>
       </c>
       <c r="C792" t="s">
         <v>5</v>
       </c>
       <c r="D792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>79758291</v>
+        <v>11346190</v>
       </c>
       <c r="B793" t="s">
         <v>4</v>
       </c>
       <c r="C793" t="s">
         <v>5</v>
       </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
-        <v>80035772</v>
+        <v>79758291</v>
       </c>
       <c r="B794" t="s">
         <v>4</v>
       </c>
       <c r="C794" t="s">
         <v>5</v>
       </c>
       <c r="D794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
-        <v>79650391</v>
+        <v>80035772</v>
       </c>
       <c r="B795" t="s">
         <v>4</v>
       </c>
       <c r="C795" t="s">
         <v>5</v>
       </c>
       <c r="D795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
-        <v>98399531</v>
+        <v>79650391</v>
       </c>
       <c r="B796" t="s">
         <v>4</v>
       </c>
       <c r="C796" t="s">
         <v>5</v>
       </c>
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>1022366283</v>
+        <v>98399531</v>
       </c>
       <c r="B797" t="s">
         <v>4</v>
       </c>
       <c r="C797" t="s">
         <v>5</v>
       </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>79124386</v>
+        <v>1022366283</v>
       </c>
       <c r="B798" t="s">
         <v>4</v>
       </c>
       <c r="C798" t="s">
         <v>5</v>
       </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>52811606</v>
+        <v>79124386</v>
       </c>
       <c r="B799" t="s">
         <v>4</v>
       </c>
       <c r="C799" t="s">
         <v>5</v>
       </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>79280237</v>
+        <v>52811606</v>
       </c>
       <c r="B800" t="s">
         <v>4</v>
       </c>
       <c r="C800" t="s">
         <v>5</v>
       </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>79045890</v>
+        <v>79280237</v>
       </c>
       <c r="B801" t="s">
         <v>4</v>
       </c>
       <c r="C801" t="s">
         <v>5</v>
       </c>
       <c r="D801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>80119292</v>
+        <v>79045890</v>
       </c>
       <c r="B802" t="s">
         <v>4</v>
       </c>
       <c r="C802" t="s">
         <v>5</v>
       </c>
       <c r="D802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>1014199463</v>
+        <v>80119292</v>
       </c>
       <c r="B803" t="s">
         <v>4</v>
       </c>
       <c r="C803" t="s">
         <v>5</v>
       </c>
       <c r="D803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>80749417</v>
+        <v>1014199463</v>
       </c>
       <c r="B804" t="s">
         <v>4</v>
       </c>
       <c r="C804" t="s">
         <v>5</v>
       </c>
       <c r="D804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>1000727881</v>
+        <v>80749417</v>
       </c>
       <c r="B805" t="s">
         <v>4</v>
       </c>
       <c r="C805" t="s">
         <v>5</v>
       </c>
       <c r="D805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>80052404</v>
+        <v>1000727881</v>
       </c>
       <c r="B806" t="s">
         <v>4</v>
       </c>
       <c r="C806" t="s">
         <v>5</v>
       </c>
       <c r="D806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>19373325</v>
+        <v>80052404</v>
       </c>
       <c r="B807" t="s">
         <v>4</v>
       </c>
       <c r="C807" t="s">
         <v>5</v>
       </c>
       <c r="D807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>79861837</v>
+        <v>19373325</v>
       </c>
       <c r="B808" t="s">
         <v>4</v>
       </c>
       <c r="C808" t="s">
         <v>5</v>
       </c>
       <c r="D808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>19496943</v>
+        <v>79861837</v>
       </c>
       <c r="B809" t="s">
         <v>4</v>
       </c>
       <c r="C809" t="s">
         <v>5</v>
       </c>
       <c r="D809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>79907755</v>
+        <v>19496943</v>
       </c>
       <c r="B810" t="s">
         <v>4</v>
       </c>
       <c r="C810" t="s">
         <v>5</v>
       </c>
       <c r="D810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>1057488118</v>
+        <v>79907755</v>
       </c>
       <c r="B811" t="s">
         <v>4</v>
       </c>
       <c r="C811" t="s">
         <v>5</v>
       </c>
       <c r="D811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>1033714969</v>
+        <v>1057488118</v>
       </c>
       <c r="B812" t="s">
         <v>4</v>
       </c>
       <c r="C812" t="s">
         <v>5</v>
       </c>
       <c r="D812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>1015998277</v>
+        <v>1033714969</v>
       </c>
       <c r="B813" t="s">
         <v>4</v>
       </c>
       <c r="C813" t="s">
         <v>5</v>
       </c>
       <c r="D813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>79263247</v>
+        <v>1015998277</v>
       </c>
       <c r="B814" t="s">
         <v>4</v>
       </c>
       <c r="C814" t="s">
         <v>5</v>
       </c>
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>1026254092</v>
+        <v>79263247</v>
       </c>
       <c r="B815" t="s">
         <v>4</v>
       </c>
       <c r="C815" t="s">
         <v>5</v>
       </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>51907398</v>
+        <v>1026254092</v>
       </c>
       <c r="B816" t="s">
         <v>4</v>
       </c>
       <c r="C816" t="s">
         <v>5</v>
       </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>51773506</v>
+        <v>51907398</v>
       </c>
       <c r="B817" t="s">
         <v>4</v>
       </c>
       <c r="C817" t="s">
         <v>5</v>
       </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>79505390</v>
+        <v>51773506</v>
       </c>
       <c r="B818" t="s">
         <v>4</v>
       </c>
       <c r="C818" t="s">
         <v>5</v>
       </c>
       <c r="D818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>11231596</v>
+        <v>79505390</v>
       </c>
       <c r="B819" t="s">
         <v>4</v>
       </c>
       <c r="C819" t="s">
         <v>5</v>
       </c>
       <c r="D819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>1024525269</v>
+        <v>11231596</v>
       </c>
       <c r="B820" t="s">
         <v>4</v>
       </c>
       <c r="C820" t="s">
         <v>5</v>
       </c>
       <c r="D820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>1070587557</v>
+        <v>1024525269</v>
       </c>
       <c r="B821" t="s">
         <v>4</v>
       </c>
       <c r="C821" t="s">
         <v>5</v>
       </c>
       <c r="D821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>79371274</v>
+        <v>1070587557</v>
       </c>
       <c r="B822" t="s">
         <v>4</v>
       </c>
       <c r="C822" t="s">
         <v>5</v>
       </c>
       <c r="D822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>79659418</v>
+        <v>79371274</v>
       </c>
       <c r="B823" t="s">
         <v>4</v>
       </c>
       <c r="C823" t="s">
         <v>5</v>
       </c>
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>80420069</v>
+        <v>79659418</v>
       </c>
       <c r="B824" t="s">
         <v>4</v>
       </c>
       <c r="C824" t="s">
         <v>5</v>
       </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>7316411</v>
+        <v>80420069</v>
       </c>
       <c r="B825" t="s">
         <v>4</v>
       </c>
       <c r="C825" t="s">
         <v>5</v>
       </c>
       <c r="D825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>52854411</v>
+        <v>7316411</v>
       </c>
       <c r="B826" t="s">
         <v>4</v>
       </c>
       <c r="C826" t="s">
         <v>5</v>
       </c>
       <c r="D826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>37728890</v>
+        <v>52854411</v>
       </c>
       <c r="B827" t="s">
         <v>4</v>
       </c>
       <c r="C827" t="s">
         <v>5</v>
       </c>
       <c r="D827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>79462736</v>
+        <v>37728890</v>
       </c>
       <c r="B828" t="s">
         <v>4</v>
       </c>
       <c r="C828" t="s">
         <v>5</v>
       </c>
       <c r="D828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>79902751</v>
+        <v>79462736</v>
       </c>
       <c r="B829" t="s">
         <v>4</v>
       </c>
       <c r="C829" t="s">
         <v>5</v>
       </c>
       <c r="D829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>1014185277</v>
+        <v>79902751</v>
       </c>
       <c r="B830" t="s">
         <v>4</v>
       </c>
       <c r="C830" t="s">
         <v>5</v>
       </c>
       <c r="D830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>52020652</v>
+        <v>1014185277</v>
       </c>
       <c r="B831" t="s">
         <v>4</v>
       </c>
       <c r="C831" t="s">
         <v>5</v>
       </c>
       <c r="D831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
+        <v>52020652</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
         <v>79483095</v>
       </c>
-      <c r="B832" t="s">
-[...10 lines deleted...]
-      <c r="A833" t="s">
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834" t="s">
         <v>11</v>
-      </c>
-[...12 lines deleted...]
-        <v>1015463559</v>
       </c>
       <c r="B834" t="s">
         <v>4</v>
       </c>
       <c r="C834" t="s">
         <v>5</v>
       </c>
       <c r="D834" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>1018493624</v>
+        <v>1015463559</v>
       </c>
       <c r="B835" t="s">
         <v>4</v>
       </c>
       <c r="C835" t="s">
         <v>5</v>
       </c>
       <c r="D835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>85486642</v>
+        <v>1018493624</v>
       </c>
       <c r="B836" t="s">
         <v>4</v>
       </c>
       <c r="C836" t="s">
         <v>5</v>
       </c>
       <c r="D836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>79920072</v>
+        <v>85486642</v>
       </c>
       <c r="B837" t="s">
         <v>4</v>
       </c>
       <c r="C837" t="s">
         <v>5</v>
       </c>
       <c r="D837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>1073512309</v>
+        <v>79920072</v>
       </c>
       <c r="B838" t="s">
         <v>4</v>
       </c>
       <c r="C838" t="s">
         <v>5</v>
       </c>
       <c r="D838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>1013612912</v>
+        <v>1073512309</v>
       </c>
       <c r="B839" t="s">
         <v>4</v>
       </c>
       <c r="C839" t="s">
         <v>5</v>
       </c>
       <c r="D839" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>1033728952</v>
+        <v>1013612912</v>
       </c>
       <c r="B840" t="s">
         <v>4</v>
       </c>
       <c r="C840" t="s">
         <v>5</v>
       </c>
       <c r="D840" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>20687473</v>
+        <v>1033728952</v>
       </c>
       <c r="B841" t="s">
         <v>4</v>
       </c>
       <c r="C841" t="s">
         <v>5</v>
       </c>
       <c r="D841" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>71369228</v>
+        <v>20687473</v>
       </c>
       <c r="B842" t="s">
         <v>4</v>
       </c>
       <c r="C842" t="s">
         <v>5</v>
       </c>
       <c r="D842" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>1014301996</v>
+        <v>71369228</v>
       </c>
       <c r="B843" t="s">
         <v>4</v>
       </c>
       <c r="C843" t="s">
         <v>5</v>
       </c>
       <c r="D843" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>79340021</v>
+        <v>1014301996</v>
       </c>
       <c r="B844" t="s">
         <v>4</v>
       </c>
       <c r="C844" t="s">
         <v>5</v>
       </c>
       <c r="D844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>79598952</v>
+        <v>79340021</v>
       </c>
       <c r="B845" t="s">
         <v>4</v>
       </c>
       <c r="C845" t="s">
         <v>5</v>
       </c>
       <c r="D845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>6716603</v>
+        <v>79598952</v>
       </c>
       <c r="B846" t="s">
         <v>4</v>
       </c>
       <c r="C846" t="s">
         <v>5</v>
       </c>
       <c r="D846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>1032404208</v>
+        <v>6716603</v>
       </c>
       <c r="B847" t="s">
         <v>4</v>
       </c>
       <c r="C847" t="s">
         <v>5</v>
       </c>
       <c r="D847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>51811975</v>
+        <v>1032404208</v>
       </c>
       <c r="B848" t="s">
         <v>4</v>
       </c>
       <c r="C848" t="s">
         <v>5</v>
       </c>
       <c r="D848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>83168972</v>
+        <v>51811975</v>
       </c>
       <c r="B849" t="s">
         <v>4</v>
       </c>
       <c r="C849" t="s">
         <v>5</v>
       </c>
       <c r="D849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>80027800</v>
+        <v>83168972</v>
       </c>
       <c r="B850" t="s">
         <v>4</v>
       </c>
       <c r="C850" t="s">
         <v>5</v>
       </c>
       <c r="D850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>79824419</v>
+        <v>80027800</v>
       </c>
       <c r="B851" t="s">
         <v>4</v>
       </c>
       <c r="C851" t="s">
         <v>5</v>
       </c>
       <c r="D851" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>51961714</v>
+        <v>79824419</v>
       </c>
       <c r="B852" t="s">
         <v>4</v>
       </c>
       <c r="C852" t="s">
         <v>5</v>
       </c>
       <c r="D852" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>51739771</v>
+        <v>51961714</v>
       </c>
       <c r="B853" t="s">
         <v>4</v>
       </c>
       <c r="C853" t="s">
         <v>5</v>
       </c>
       <c r="D853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>52527107</v>
+        <v>51739771</v>
       </c>
       <c r="B854" t="s">
         <v>4</v>
       </c>
       <c r="C854" t="s">
         <v>5</v>
       </c>
       <c r="D854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>52225036</v>
+        <v>52527107</v>
       </c>
       <c r="B855" t="s">
         <v>4</v>
       </c>
       <c r="C855" t="s">
         <v>5</v>
       </c>
       <c r="D855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>35460939</v>
+        <v>52225036</v>
       </c>
       <c r="B856" t="s">
         <v>4</v>
       </c>
       <c r="C856" t="s">
         <v>5</v>
       </c>
       <c r="D856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>79463095</v>
+        <v>35460939</v>
       </c>
       <c r="B857" t="s">
         <v>4</v>
       </c>
       <c r="C857" t="s">
         <v>5</v>
       </c>
       <c r="D857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>78077139</v>
+        <v>79463095</v>
       </c>
       <c r="B858" t="s">
         <v>4</v>
       </c>
       <c r="C858" t="s">
         <v>5</v>
       </c>
       <c r="D858" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>43652580</v>
+        <v>78077139</v>
       </c>
       <c r="B859" t="s">
         <v>4</v>
       </c>
       <c r="C859" t="s">
         <v>5</v>
       </c>
       <c r="D859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>80901231</v>
+        <v>43652580</v>
       </c>
       <c r="B860" t="s">
         <v>4</v>
       </c>
       <c r="C860" t="s">
         <v>5</v>
       </c>
       <c r="D860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>1013638090</v>
+        <v>80901231</v>
       </c>
       <c r="B861" t="s">
         <v>4</v>
       </c>
       <c r="C861" t="s">
         <v>5</v>
       </c>
       <c r="D861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>1032359457</v>
+        <v>1013638090</v>
       </c>
       <c r="B862" t="s">
         <v>4</v>
       </c>
       <c r="C862" t="s">
         <v>5</v>
       </c>
       <c r="D862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>6771035</v>
+        <v>1032359457</v>
       </c>
       <c r="B863" t="s">
         <v>4</v>
       </c>
       <c r="C863" t="s">
         <v>5</v>
       </c>
       <c r="D863" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>80900925</v>
+        <v>6771035</v>
       </c>
       <c r="B864" t="s">
         <v>4</v>
       </c>
       <c r="C864" t="s">
         <v>5</v>
       </c>
       <c r="D864" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>80912655</v>
+        <v>80900925</v>
       </c>
       <c r="B865" t="s">
         <v>4</v>
       </c>
       <c r="C865" t="s">
         <v>5</v>
       </c>
       <c r="D865" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>1053347495</v>
+        <v>80912655</v>
       </c>
       <c r="B866" t="s">
         <v>4</v>
       </c>
       <c r="C866" t="s">
         <v>5</v>
       </c>
       <c r="D866" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>79705352</v>
+        <v>1053347495</v>
       </c>
       <c r="B867" t="s">
         <v>4</v>
       </c>
       <c r="C867" t="s">
         <v>5</v>
       </c>
       <c r="D867" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>4114399</v>
+        <v>79705352</v>
       </c>
       <c r="B868" t="s">
         <v>4</v>
       </c>
       <c r="C868" t="s">
         <v>5</v>
       </c>
       <c r="D868" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>19459079</v>
+        <v>4114399</v>
       </c>
       <c r="B869" t="s">
         <v>4</v>
       </c>
       <c r="C869" t="s">
         <v>5</v>
       </c>
       <c r="D869" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>39578285</v>
+        <v>19459079</v>
       </c>
       <c r="B870" t="s">
         <v>4</v>
       </c>
       <c r="C870" t="s">
         <v>5</v>
       </c>
       <c r="D870" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>79042554</v>
+        <v>39578285</v>
       </c>
       <c r="B871" t="s">
         <v>4</v>
       </c>
       <c r="C871" t="s">
         <v>5</v>
       </c>
       <c r="D871" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>79805767</v>
+        <v>79042554</v>
       </c>
       <c r="B872" t="s">
         <v>4</v>
       </c>
       <c r="C872" t="s">
         <v>5</v>
       </c>
       <c r="D872" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>51795953</v>
+        <v>79805767</v>
       </c>
       <c r="B873" t="s">
         <v>4</v>
       </c>
       <c r="C873" t="s">
         <v>5</v>
       </c>
       <c r="D873" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>52330493</v>
+        <v>51795953</v>
       </c>
       <c r="B874" t="s">
         <v>4</v>
       </c>
       <c r="C874" t="s">
         <v>5</v>
       </c>
       <c r="D874" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>1152935294</v>
+        <v>52330493</v>
       </c>
       <c r="B875" t="s">
         <v>4</v>
       </c>
       <c r="C875" t="s">
         <v>5</v>
       </c>
       <c r="D875" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>79756960</v>
+        <v>1152935294</v>
       </c>
       <c r="B876" t="s">
         <v>4</v>
       </c>
       <c r="C876" t="s">
         <v>5</v>
       </c>
       <c r="D876" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>79782119</v>
+        <v>79756960</v>
       </c>
       <c r="B877" t="s">
         <v>4</v>
       </c>
       <c r="C877" t="s">
         <v>5</v>
       </c>
       <c r="D877" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>80415612</v>
+        <v>79782119</v>
       </c>
       <c r="B878" t="s">
         <v>4</v>
       </c>
       <c r="C878" t="s">
         <v>5</v>
       </c>
       <c r="D878" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>75087360</v>
+        <v>80415612</v>
       </c>
       <c r="B879" t="s">
         <v>4</v>
       </c>
       <c r="C879" t="s">
         <v>5</v>
       </c>
       <c r="D879" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>1019011233</v>
+        <v>75087360</v>
       </c>
       <c r="B880" t="s">
         <v>4</v>
       </c>
       <c r="C880" t="s">
         <v>5</v>
       </c>
       <c r="D880" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>79545516</v>
+        <v>1019011233</v>
       </c>
       <c r="B881" t="s">
         <v>4</v>
       </c>
       <c r="C881" t="s">
         <v>5</v>
       </c>
       <c r="D881" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>19491568</v>
+        <v>79545516</v>
       </c>
       <c r="B882" t="s">
         <v>4</v>
       </c>
       <c r="C882" t="s">
         <v>5</v>
       </c>
       <c r="D882" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>1032399710</v>
+        <v>19491568</v>
       </c>
       <c r="B883" t="s">
         <v>4</v>
       </c>
       <c r="C883" t="s">
         <v>5</v>
       </c>
       <c r="D883" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>20533435</v>
+        <v>1032399710</v>
       </c>
       <c r="B884" t="s">
         <v>4</v>
       </c>
       <c r="C884" t="s">
         <v>5</v>
       </c>
       <c r="D884" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>1016011746</v>
+        <v>20533435</v>
       </c>
       <c r="B885" t="s">
         <v>4</v>
       </c>
       <c r="C885" t="s">
         <v>5</v>
       </c>
       <c r="D885" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>1013593209</v>
+        <v>1016011746</v>
       </c>
       <c r="B886" t="s">
         <v>4</v>
       </c>
       <c r="C886" t="s">
         <v>5</v>
       </c>
       <c r="D886" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>79451506</v>
+        <v>1013593209</v>
       </c>
       <c r="B887" t="s">
         <v>4</v>
       </c>
       <c r="C887" t="s">
         <v>5</v>
       </c>
       <c r="D887" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>79743565</v>
+        <v>79451506</v>
       </c>
       <c r="B888" t="s">
         <v>4</v>
       </c>
       <c r="C888" t="s">
         <v>5</v>
       </c>
       <c r="D888" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>19477647</v>
+        <v>79743565</v>
       </c>
       <c r="B889" t="s">
         <v>4</v>
       </c>
       <c r="C889" t="s">
         <v>5</v>
       </c>
       <c r="D889" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>51960116</v>
+        <v>19477647</v>
       </c>
       <c r="B890" t="s">
         <v>4</v>
       </c>
       <c r="C890" t="s">
         <v>5</v>
       </c>
       <c r="D890" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>53097230</v>
+        <v>51960116</v>
       </c>
       <c r="B891" t="s">
         <v>4</v>
       </c>
       <c r="C891" t="s">
         <v>5</v>
       </c>
       <c r="D891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>79757599</v>
+        <v>53097230</v>
       </c>
       <c r="B892" t="s">
         <v>4</v>
       </c>
       <c r="C892" t="s">
         <v>5</v>
       </c>
       <c r="D892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>79731731</v>
+        <v>79757599</v>
       </c>
       <c r="B893" t="s">
         <v>4</v>
       </c>
       <c r="C893" t="s">
         <v>5</v>
       </c>
       <c r="D893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>79805026</v>
+        <v>79731731</v>
       </c>
       <c r="B894" t="s">
         <v>4</v>
       </c>
       <c r="C894" t="s">
         <v>5</v>
       </c>
       <c r="D894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>1030576124</v>
+        <v>79805026</v>
       </c>
       <c r="B895" t="s">
         <v>4</v>
       </c>
       <c r="C895" t="s">
         <v>5</v>
       </c>
       <c r="D895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>6023892</v>
+        <v>1030576124</v>
       </c>
       <c r="B896" t="s">
         <v>4</v>
       </c>
       <c r="C896" t="s">
         <v>5</v>
       </c>
       <c r="D896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>3033132</v>
+        <v>6023892</v>
       </c>
       <c r="B897" t="s">
         <v>4</v>
       </c>
       <c r="C897" t="s">
         <v>5</v>
       </c>
       <c r="D897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>80859401</v>
+        <v>3033132</v>
       </c>
       <c r="B898" t="s">
         <v>4</v>
       </c>
       <c r="C898" t="s">
         <v>5</v>
       </c>
       <c r="D898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>79052524</v>
+        <v>80859401</v>
       </c>
       <c r="B899" t="s">
         <v>4</v>
       </c>
       <c r="C899" t="s">
         <v>5</v>
       </c>
       <c r="D899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>52561057</v>
+        <v>79052524</v>
       </c>
       <c r="B900" t="s">
         <v>4</v>
       </c>
       <c r="C900" t="s">
         <v>5</v>
       </c>
       <c r="D900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>23653003</v>
+        <v>52561057</v>
       </c>
       <c r="B901" t="s">
         <v>4</v>
       </c>
       <c r="C901" t="s">
         <v>5</v>
       </c>
       <c r="D901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>79384146</v>
+        <v>23653003</v>
       </c>
       <c r="B902" t="s">
         <v>4</v>
       </c>
       <c r="C902" t="s">
         <v>5</v>
       </c>
       <c r="D902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>91201174</v>
+        <v>79384146</v>
       </c>
       <c r="B903" t="s">
         <v>4</v>
       </c>
       <c r="C903" t="s">
         <v>5</v>
       </c>
       <c r="D903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>80470963</v>
+        <v>91201174</v>
       </c>
       <c r="B904" t="s">
         <v>4</v>
       </c>
       <c r="C904" t="s">
         <v>5</v>
       </c>
       <c r="D904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>80362917</v>
+        <v>80470963</v>
       </c>
       <c r="B905" t="s">
         <v>4</v>
       </c>
       <c r="C905" t="s">
         <v>5</v>
       </c>
       <c r="D905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>1012366799</v>
+        <v>80362917</v>
       </c>
       <c r="B906" t="s">
         <v>4</v>
       </c>
       <c r="C906" t="s">
         <v>5</v>
       </c>
       <c r="D906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>52502130</v>
+        <v>1012366799</v>
       </c>
       <c r="B907" t="s">
         <v>4</v>
       </c>
       <c r="C907" t="s">
         <v>5</v>
       </c>
       <c r="D907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>19419765</v>
+        <v>52502130</v>
       </c>
       <c r="B908" t="s">
         <v>4</v>
       </c>
       <c r="C908" t="s">
         <v>5</v>
       </c>
       <c r="D908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>79696496</v>
+        <v>19419765</v>
       </c>
       <c r="B909" t="s">
         <v>4</v>
       </c>
       <c r="C909" t="s">
         <v>5</v>
       </c>
       <c r="D909" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>79619684</v>
+        <v>79696496</v>
       </c>
       <c r="B910" t="s">
         <v>4</v>
       </c>
       <c r="C910" t="s">
         <v>5</v>
       </c>
       <c r="D910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>1073708286</v>
+        <v>79619684</v>
       </c>
       <c r="B911" t="s">
         <v>4</v>
       </c>
       <c r="C911" t="s">
         <v>5</v>
       </c>
       <c r="D911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>1032357034</v>
+        <v>1073708286</v>
       </c>
       <c r="B912" t="s">
         <v>4</v>
       </c>
       <c r="C912" t="s">
         <v>5</v>
       </c>
       <c r="D912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>79473232</v>
+        <v>1032357034</v>
       </c>
       <c r="B913" t="s">
         <v>4</v>
       </c>
       <c r="C913" t="s">
         <v>5</v>
       </c>
       <c r="D913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>80746887</v>
+        <v>79473232</v>
       </c>
       <c r="B914" t="s">
         <v>4</v>
       </c>
       <c r="C914" t="s">
         <v>5</v>
       </c>
       <c r="D914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>5568529</v>
+        <v>80746887</v>
       </c>
       <c r="B915" t="s">
         <v>4</v>
       </c>
       <c r="C915" t="s">
         <v>5</v>
       </c>
       <c r="D915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>79443263</v>
+        <v>5568529</v>
       </c>
       <c r="B916" t="s">
         <v>4</v>
       </c>
       <c r="C916" t="s">
         <v>5</v>
       </c>
       <c r="D916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>1071914816</v>
+        <v>79443263</v>
       </c>
       <c r="B917" t="s">
         <v>4</v>
       </c>
       <c r="C917" t="s">
         <v>5</v>
       </c>
       <c r="D917" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>79056043</v>
+        <v>1071914816</v>
       </c>
       <c r="B918" t="s">
         <v>4</v>
       </c>
       <c r="C918" t="s">
         <v>5</v>
       </c>
       <c r="D918" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>51966863</v>
+        <v>79056043</v>
       </c>
       <c r="B919" t="s">
         <v>4</v>
       </c>
       <c r="C919" t="s">
         <v>5</v>
       </c>
       <c r="D919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>1018439601</v>
+        <v>51966863</v>
       </c>
       <c r="B920" t="s">
         <v>4</v>
       </c>
       <c r="C920" t="s">
         <v>5</v>
       </c>
       <c r="D920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>79716761</v>
+        <v>1018439601</v>
       </c>
       <c r="B921" t="s">
         <v>4</v>
       </c>
       <c r="C921" t="s">
         <v>5</v>
       </c>
       <c r="D921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>1022368814</v>
+        <v>79716761</v>
       </c>
       <c r="B922" t="s">
         <v>4</v>
       </c>
       <c r="C922" t="s">
         <v>5</v>
       </c>
       <c r="D922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>79964662</v>
+        <v>1022368814</v>
       </c>
       <c r="B923" t="s">
         <v>4</v>
       </c>
       <c r="C923" t="s">
         <v>5</v>
       </c>
       <c r="D923" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>51889182</v>
+        <v>79964662</v>
       </c>
       <c r="B924" t="s">
         <v>4</v>
       </c>
       <c r="C924" t="s">
         <v>5</v>
       </c>
       <c r="D924" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>80381892</v>
+        <v>51889182</v>
       </c>
       <c r="B925" t="s">
         <v>4</v>
       </c>
       <c r="C925" t="s">
         <v>5</v>
       </c>
       <c r="D925" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>3123490</v>
+        <v>80381892</v>
       </c>
       <c r="B926" t="s">
         <v>4</v>
       </c>
       <c r="C926" t="s">
         <v>5</v>
       </c>
       <c r="D926" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>13791795</v>
+        <v>3123490</v>
       </c>
       <c r="B927" t="s">
         <v>4</v>
       </c>
       <c r="C927" t="s">
         <v>5</v>
       </c>
       <c r="D927" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>52709155</v>
+        <v>13791795</v>
       </c>
       <c r="B928" t="s">
         <v>4</v>
       </c>
       <c r="C928" t="s">
         <v>5</v>
       </c>
       <c r="D928" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>79999315</v>
+        <v>52709155</v>
       </c>
       <c r="B929" t="s">
         <v>4</v>
       </c>
       <c r="C929" t="s">
         <v>5</v>
       </c>
       <c r="D929" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>4751918</v>
+        <v>79999315</v>
       </c>
       <c r="B930" t="s">
         <v>4</v>
       </c>
       <c r="C930" t="s">
         <v>5</v>
       </c>
       <c r="D930" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>80920312</v>
+        <v>4751918</v>
       </c>
       <c r="B931" t="s">
         <v>4</v>
       </c>
       <c r="C931" t="s">
         <v>5</v>
       </c>
       <c r="D931" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>79608744</v>
+        <v>80920312</v>
       </c>
       <c r="B932" t="s">
         <v>4</v>
       </c>
       <c r="C932" t="s">
         <v>5</v>
       </c>
       <c r="D932" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>93342860</v>
+        <v>79608744</v>
       </c>
       <c r="B933" t="s">
         <v>4</v>
       </c>
       <c r="C933" t="s">
         <v>5</v>
       </c>
       <c r="D933" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>79414003</v>
+        <v>93342860</v>
       </c>
       <c r="B934" t="s">
         <v>4</v>
       </c>
       <c r="C934" t="s">
         <v>5</v>
       </c>
       <c r="D934" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>1022380120</v>
+        <v>79414003</v>
       </c>
       <c r="B935" t="s">
         <v>4</v>
       </c>
       <c r="C935" t="s">
         <v>5</v>
       </c>
       <c r="D935" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>80321600</v>
+        <v>1022380120</v>
       </c>
       <c r="B936" t="s">
         <v>4</v>
       </c>
       <c r="C936" t="s">
         <v>5</v>
       </c>
       <c r="D936" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>79187755</v>
+        <v>80321600</v>
       </c>
       <c r="B937" t="s">
         <v>4</v>
       </c>
       <c r="C937" t="s">
         <v>5</v>
       </c>
       <c r="D937" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>12981557</v>
+        <v>79187755</v>
       </c>
       <c r="B938" t="s">
         <v>4</v>
       </c>
       <c r="C938" t="s">
         <v>5</v>
       </c>
       <c r="D938" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>1015999296</v>
+        <v>12981557</v>
       </c>
       <c r="B939" t="s">
         <v>4</v>
       </c>
       <c r="C939" t="s">
         <v>5</v>
       </c>
       <c r="D939" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>79830833</v>
+        <v>1015999296</v>
       </c>
       <c r="B940" t="s">
         <v>4</v>
       </c>
       <c r="C940" t="s">
         <v>5</v>
       </c>
       <c r="D940" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>79108131</v>
+        <v>79830833</v>
       </c>
       <c r="B941" t="s">
         <v>4</v>
       </c>
       <c r="C941" t="s">
         <v>5</v>
       </c>
       <c r="D941" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>79762022</v>
+        <v>79108131</v>
       </c>
       <c r="B942" t="s">
         <v>4</v>
       </c>
       <c r="C942" t="s">
         <v>5</v>
       </c>
       <c r="D942" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>1000934988</v>
+        <v>79762022</v>
       </c>
       <c r="B943" t="s">
         <v>4</v>
       </c>
       <c r="C943" t="s">
         <v>5</v>
       </c>
       <c r="D943" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>79979727</v>
+        <v>1000934988</v>
       </c>
       <c r="B944" t="s">
         <v>4</v>
       </c>
       <c r="C944" t="s">
         <v>5</v>
       </c>
       <c r="D944" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>79640550</v>
+        <v>79979727</v>
       </c>
       <c r="B945" t="s">
         <v>4</v>
       </c>
       <c r="C945" t="s">
         <v>5</v>
       </c>
       <c r="D945" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>1143380650</v>
+        <v>79640550</v>
       </c>
       <c r="B946" t="s">
         <v>4</v>
       </c>
       <c r="C946" t="s">
         <v>5</v>
       </c>
       <c r="D946" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
-        <v>80539507</v>
+        <v>1143380650</v>
       </c>
       <c r="B947" t="s">
         <v>4</v>
       </c>
       <c r="C947" t="s">
         <v>5</v>
       </c>
       <c r="D947" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948">
-        <v>80052427</v>
+        <v>80539507</v>
       </c>
       <c r="B948" t="s">
         <v>4</v>
       </c>
       <c r="C948" t="s">
         <v>5</v>
       </c>
       <c r="D948" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949">
-        <v>52115494</v>
+        <v>80052427</v>
       </c>
       <c r="B949" t="s">
         <v>4</v>
       </c>
       <c r="C949" t="s">
         <v>5</v>
       </c>
       <c r="D949" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950">
-        <v>79839058</v>
+        <v>52115494</v>
       </c>
       <c r="B950" t="s">
         <v>4</v>
       </c>
       <c r="C950" t="s">
         <v>5</v>
       </c>
       <c r="D950" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951">
-        <v>80069107</v>
+        <v>79839058</v>
       </c>
       <c r="B951" t="s">
         <v>4</v>
       </c>
       <c r="C951" t="s">
         <v>5</v>
       </c>
       <c r="D951" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952">
-        <v>1018483863</v>
+        <v>80069107</v>
       </c>
       <c r="B952" t="s">
         <v>4</v>
       </c>
       <c r="C952" t="s">
         <v>5</v>
       </c>
       <c r="D952" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953">
-        <v>1022371486</v>
+        <v>1018483863</v>
       </c>
       <c r="B953" t="s">
         <v>4</v>
       </c>
       <c r="C953" t="s">
         <v>5</v>
       </c>
       <c r="D953" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954">
-        <v>10267375</v>
+        <v>1022371486</v>
       </c>
       <c r="B954" t="s">
         <v>4</v>
       </c>
       <c r="C954" t="s">
         <v>5</v>
       </c>
       <c r="D954" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955">
-        <v>88197246</v>
+        <v>53114722</v>
       </c>
       <c r="B955" t="s">
         <v>4</v>
       </c>
       <c r="C955" t="s">
         <v>5</v>
       </c>
       <c r="D955" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956">
-        <v>52368804</v>
+        <v>10267375</v>
       </c>
       <c r="B956" t="s">
         <v>4</v>
       </c>
       <c r="C956" t="s">
         <v>5</v>
       </c>
       <c r="D956" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957">
-        <v>11800343</v>
+        <v>88197246</v>
       </c>
       <c r="B957" t="s">
         <v>4</v>
       </c>
       <c r="C957" t="s">
         <v>5</v>
       </c>
       <c r="D957" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958">
-        <v>1024493267</v>
+        <v>52368804</v>
       </c>
       <c r="B958" t="s">
         <v>4</v>
       </c>
       <c r="C958" t="s">
         <v>5</v>
       </c>
       <c r="D958" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959">
-        <v>1032419600</v>
+        <v>11800343</v>
       </c>
       <c r="B959" t="s">
         <v>4</v>
       </c>
       <c r="C959" t="s">
         <v>5</v>
       </c>
       <c r="D959" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960">
-        <v>80392308</v>
+        <v>1024493267</v>
       </c>
       <c r="B960" t="s">
         <v>4</v>
       </c>
       <c r="C960" t="s">
         <v>5</v>
       </c>
       <c r="D960" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
-        <v>1101178477</v>
+        <v>1032419600</v>
       </c>
       <c r="B961" t="s">
         <v>4</v>
       </c>
       <c r="C961" t="s">
         <v>5</v>
       </c>
       <c r="D961" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>1032463047</v>
+        <v>80392308</v>
       </c>
       <c r="B962" t="s">
         <v>4</v>
       </c>
       <c r="C962" t="s">
         <v>5</v>
       </c>
       <c r="D962" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>79546369</v>
+        <v>1101178477</v>
       </c>
       <c r="B963" t="s">
         <v>4</v>
       </c>
       <c r="C963" t="s">
         <v>5</v>
       </c>
       <c r="D963" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>93344706</v>
+        <v>1032463047</v>
       </c>
       <c r="B964" t="s">
         <v>4</v>
       </c>
       <c r="C964" t="s">
         <v>5</v>
       </c>
       <c r="D964" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>1018430044</v>
+        <v>79546369</v>
       </c>
       <c r="B965" t="s">
         <v>4</v>
       </c>
       <c r="C965" t="s">
         <v>5</v>
       </c>
       <c r="D965" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>80539206</v>
+        <v>93344706</v>
       </c>
       <c r="B966" t="s">
         <v>4</v>
       </c>
       <c r="C966" t="s">
         <v>5</v>
       </c>
       <c r="D966" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>1032403217</v>
+        <v>1018430044</v>
       </c>
       <c r="B967" t="s">
         <v>4</v>
       </c>
       <c r="C967" t="s">
         <v>5</v>
       </c>
       <c r="D967" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>79545777</v>
+        <v>80539206</v>
       </c>
       <c r="B968" t="s">
         <v>4</v>
       </c>
       <c r="C968" t="s">
         <v>5</v>
       </c>
       <c r="D968" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>1024474712</v>
+        <v>1032403217</v>
       </c>
       <c r="B969" t="s">
         <v>4</v>
       </c>
       <c r="C969" t="s">
         <v>5</v>
       </c>
       <c r="D969" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>80794833</v>
+        <v>79545777</v>
       </c>
       <c r="B970" t="s">
         <v>4</v>
       </c>
       <c r="C970" t="s">
         <v>5</v>
       </c>
       <c r="D970" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>52470103</v>
+        <v>1024474712</v>
       </c>
       <c r="B971" t="s">
         <v>4</v>
       </c>
       <c r="C971" t="s">
         <v>5</v>
       </c>
       <c r="D971" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>1022404706</v>
+        <v>80794833</v>
       </c>
       <c r="B972" t="s">
         <v>4</v>
       </c>
       <c r="C972" t="s">
         <v>5</v>
       </c>
       <c r="D972" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>51890887</v>
+        <v>52470103</v>
       </c>
       <c r="B973" t="s">
         <v>4</v>
       </c>
       <c r="C973" t="s">
         <v>5</v>
       </c>
       <c r="D973" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>52275201</v>
+        <v>1022404706</v>
       </c>
       <c r="B974" t="s">
         <v>4</v>
       </c>
       <c r="C974" t="s">
         <v>5</v>
       </c>
       <c r="D974" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>51903646</v>
+        <v>51890887</v>
       </c>
       <c r="B975" t="s">
         <v>4</v>
       </c>
       <c r="C975" t="s">
         <v>5</v>
       </c>
       <c r="D975" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>51965098</v>
+        <v>52275201</v>
       </c>
       <c r="B976" t="s">
         <v>4</v>
       </c>
       <c r="C976" t="s">
         <v>5</v>
       </c>
       <c r="D976" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>1073682219</v>
+        <v>51903646</v>
       </c>
       <c r="B977" t="s">
         <v>4</v>
       </c>
       <c r="C977" t="s">
         <v>5</v>
       </c>
       <c r="D977" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>52412419</v>
+        <v>51965098</v>
       </c>
       <c r="B978" t="s">
         <v>4</v>
       </c>
       <c r="C978" t="s">
         <v>5</v>
       </c>
       <c r="D978" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>52382765</v>
+        <v>1073682219</v>
       </c>
       <c r="B979" t="s">
         <v>4</v>
       </c>
       <c r="C979" t="s">
         <v>5</v>
       </c>
       <c r="D979" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>51828729</v>
+        <v>52412419</v>
       </c>
       <c r="B980" t="s">
         <v>4</v>
       </c>
       <c r="C980" t="s">
         <v>5</v>
       </c>
       <c r="D980" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>52339912</v>
+        <v>52382765</v>
       </c>
       <c r="B981" t="s">
         <v>4</v>
       </c>
       <c r="C981" t="s">
         <v>5</v>
       </c>
       <c r="D981" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>80376119</v>
+        <v>51828729</v>
       </c>
       <c r="B982" t="s">
         <v>4</v>
       </c>
       <c r="C982" t="s">
         <v>5</v>
       </c>
       <c r="D982" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>1032401987</v>
+        <v>52339912</v>
       </c>
       <c r="B983" t="s">
         <v>4</v>
       </c>
       <c r="C983" t="s">
         <v>5</v>
       </c>
       <c r="D983" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>80880188</v>
+        <v>80376119</v>
       </c>
       <c r="B984" t="s">
         <v>4</v>
       </c>
       <c r="C984" t="s">
         <v>5</v>
       </c>
       <c r="D984" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>11410922</v>
+        <v>1032401987</v>
       </c>
       <c r="B985" t="s">
         <v>4</v>
       </c>
       <c r="C985" t="s">
         <v>5</v>
       </c>
       <c r="D985" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>1030613919</v>
+        <v>80880188</v>
       </c>
       <c r="B986" t="s">
         <v>4</v>
       </c>
       <c r="C986" t="s">
         <v>5</v>
       </c>
       <c r="D986" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>79742238</v>
+        <v>11410922</v>
       </c>
       <c r="B987" t="s">
         <v>4</v>
       </c>
       <c r="C987" t="s">
         <v>5</v>
       </c>
       <c r="D987" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>1012351156</v>
+        <v>1030613919</v>
       </c>
       <c r="B988" t="s">
         <v>4</v>
       </c>
       <c r="C988" t="s">
         <v>5</v>
       </c>
       <c r="D988" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>80441952</v>
+        <v>79742238</v>
       </c>
       <c r="B989" t="s">
         <v>4</v>
       </c>
       <c r="C989" t="s">
         <v>5</v>
       </c>
       <c r="D989" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990">
-        <v>79870198</v>
+        <v>1012351156</v>
       </c>
       <c r="B990" t="s">
         <v>4</v>
       </c>
       <c r="C990" t="s">
         <v>5</v>
       </c>
       <c r="D990" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991">
-        <v>51975362</v>
+        <v>80441952</v>
       </c>
       <c r="B991" t="s">
         <v>4</v>
       </c>
       <c r="C991" t="s">
         <v>5</v>
       </c>
       <c r="D991" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>52787829</v>
+        <v>79870198</v>
       </c>
       <c r="B992" t="s">
         <v>4</v>
       </c>
       <c r="C992" t="s">
         <v>5</v>
       </c>
       <c r="D992" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>79770253</v>
+        <v>51975362</v>
       </c>
       <c r="B993" t="s">
         <v>4</v>
       </c>
       <c r="C993" t="s">
         <v>5</v>
       </c>
       <c r="D993" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>79581810</v>
+        <v>52787829</v>
       </c>
       <c r="B994" t="s">
         <v>4</v>
       </c>
       <c r="C994" t="s">
         <v>5</v>
       </c>
       <c r="D994" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>19470011</v>
+        <v>79770253</v>
       </c>
       <c r="B995" t="s">
         <v>4</v>
       </c>
       <c r="C995" t="s">
         <v>5</v>
       </c>
       <c r="D995" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>63507261</v>
+        <v>79581810</v>
       </c>
       <c r="B996" t="s">
         <v>4</v>
       </c>
       <c r="C996" t="s">
         <v>5</v>
       </c>
       <c r="D996" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>1000695545</v>
+        <v>19470011</v>
       </c>
       <c r="B997" t="s">
         <v>4</v>
       </c>
       <c r="C997" t="s">
         <v>5</v>
       </c>
       <c r="D997" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>80000813</v>
+        <v>63507261</v>
       </c>
       <c r="B998" t="s">
         <v>4</v>
       </c>
       <c r="C998" t="s">
         <v>5</v>
       </c>
       <c r="D998" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>1121146277</v>
+        <v>1000695545</v>
       </c>
       <c r="B999" t="s">
         <v>4</v>
       </c>
       <c r="C999" t="s">
         <v>5</v>
       </c>
       <c r="D999" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>79387344</v>
+        <v>80000813</v>
       </c>
       <c r="B1000" t="s">
         <v>4</v>
       </c>
       <c r="C1000" t="s">
         <v>5</v>
       </c>
       <c r="D1000" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>52809851</v>
+        <v>1121146277</v>
       </c>
       <c r="B1001" t="s">
         <v>4</v>
       </c>
       <c r="C1001" t="s">
         <v>5</v>
       </c>
       <c r="D1001" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>6030120</v>
+        <v>79387344</v>
       </c>
       <c r="B1002" t="s">
         <v>4</v>
       </c>
       <c r="C1002" t="s">
         <v>5</v>
       </c>
       <c r="D1002" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>79134696</v>
+        <v>52809851</v>
       </c>
       <c r="B1003" t="s">
         <v>4</v>
       </c>
       <c r="C1003" t="s">
         <v>5</v>
       </c>
       <c r="D1003" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>1022957323</v>
+        <v>6030120</v>
       </c>
       <c r="B1004" t="s">
         <v>4</v>
       </c>
       <c r="C1004" t="s">
         <v>5</v>
       </c>
       <c r="D1004" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>79838945</v>
+        <v>79134696</v>
       </c>
       <c r="B1005" t="s">
         <v>4</v>
       </c>
       <c r="C1005" t="s">
         <v>5</v>
       </c>
       <c r="D1005" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>1023890100</v>
+        <v>1022957323</v>
       </c>
       <c r="B1006" t="s">
         <v>4</v>
       </c>
       <c r="C1006" t="s">
         <v>5</v>
       </c>
       <c r="D1006" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>79418381</v>
+        <v>79838945</v>
       </c>
       <c r="B1007" t="s">
         <v>4</v>
       </c>
       <c r="C1007" t="s">
         <v>5</v>
       </c>
       <c r="D1007" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>12918763</v>
+        <v>1023890100</v>
       </c>
       <c r="B1008" t="s">
         <v>4</v>
       </c>
       <c r="C1008" t="s">
         <v>5</v>
       </c>
       <c r="D1008" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>79695854</v>
+        <v>79418381</v>
       </c>
       <c r="B1009" t="s">
         <v>4</v>
       </c>
       <c r="C1009" t="s">
         <v>5</v>
       </c>
       <c r="D1009" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>79597617</v>
+        <v>12918763</v>
       </c>
       <c r="B1010" t="s">
         <v>4</v>
       </c>
       <c r="C1010" t="s">
         <v>5</v>
       </c>
       <c r="D1010" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>80725072</v>
+        <v>79695854</v>
       </c>
       <c r="B1011" t="s">
         <v>4</v>
       </c>
       <c r="C1011" t="s">
         <v>5</v>
       </c>
       <c r="D1011" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>80150149</v>
+        <v>79597617</v>
       </c>
       <c r="B1012" t="s">
         <v>4</v>
       </c>
       <c r="C1012" t="s">
         <v>5</v>
       </c>
       <c r="D1012" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>1019029503</v>
+        <v>80725072</v>
       </c>
       <c r="B1013" t="s">
         <v>4</v>
       </c>
       <c r="C1013" t="s">
         <v>5</v>
       </c>
       <c r="D1013" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>79133599</v>
+        <v>80150149</v>
       </c>
       <c r="B1014" t="s">
         <v>4</v>
       </c>
       <c r="C1014" t="s">
         <v>5</v>
       </c>
       <c r="D1014" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>52187859</v>
+        <v>1019029503</v>
       </c>
       <c r="B1015" t="s">
         <v>4</v>
       </c>
       <c r="C1015" t="s">
         <v>5</v>
       </c>
       <c r="D1015" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>74241126</v>
+        <v>79133599</v>
       </c>
       <c r="B1016" t="s">
         <v>4</v>
       </c>
       <c r="C1016" t="s">
         <v>5</v>
       </c>
       <c r="D1016" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>79405179</v>
+        <v>52187859</v>
       </c>
       <c r="B1017" t="s">
         <v>4</v>
       </c>
       <c r="C1017" t="s">
         <v>5</v>
       </c>
       <c r="D1017" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>80011329</v>
+        <v>74241126</v>
       </c>
       <c r="B1018" t="s">
         <v>4</v>
       </c>
       <c r="C1018" t="s">
         <v>5</v>
       </c>
       <c r="D1018" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>52729981</v>
+        <v>79405179</v>
       </c>
       <c r="B1019" t="s">
         <v>4</v>
       </c>
       <c r="C1019" t="s">
         <v>5</v>
       </c>
       <c r="D1019" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>1015401197</v>
+        <v>80011329</v>
       </c>
       <c r="B1020" t="s">
         <v>4</v>
       </c>
       <c r="C1020" t="s">
         <v>5</v>
       </c>
       <c r="D1020" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>1020752313</v>
+        <v>52729981</v>
       </c>
       <c r="B1021" t="s">
         <v>4</v>
       </c>
       <c r="C1021" t="s">
         <v>5</v>
       </c>
       <c r="D1021" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>79249828</v>
+        <v>1015401197</v>
       </c>
       <c r="B1022" t="s">
         <v>4</v>
       </c>
       <c r="C1022" t="s">
         <v>5</v>
       </c>
       <c r="D1022" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>53053273</v>
+        <v>1020752313</v>
       </c>
       <c r="B1023" t="s">
         <v>4</v>
       </c>
       <c r="C1023" t="s">
         <v>5</v>
       </c>
       <c r="D1023" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>65800769</v>
+        <v>79249828</v>
       </c>
       <c r="B1024" t="s">
         <v>4</v>
       </c>
       <c r="C1024" t="s">
         <v>5</v>
       </c>
       <c r="D1024" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>79356592</v>
+        <v>53053273</v>
       </c>
       <c r="B1025" t="s">
         <v>4</v>
       </c>
       <c r="C1025" t="s">
         <v>5</v>
       </c>
       <c r="D1025" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>1022333469</v>
+        <v>65800769</v>
       </c>
       <c r="B1026" t="s">
         <v>4</v>
       </c>
       <c r="C1026" t="s">
         <v>5</v>
       </c>
       <c r="D1026" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>26482647</v>
+        <v>79356592</v>
       </c>
       <c r="B1027" t="s">
         <v>4</v>
       </c>
       <c r="C1027" t="s">
         <v>5</v>
       </c>
       <c r="D1027" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
-        <v>1030673877</v>
+        <v>1022333469</v>
       </c>
       <c r="B1028" t="s">
         <v>4</v>
       </c>
       <c r="C1028" t="s">
         <v>5</v>
       </c>
       <c r="D1028" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029">
-        <v>79555085</v>
+        <v>26482647</v>
       </c>
       <c r="B1029" t="s">
         <v>4</v>
       </c>
       <c r="C1029" t="s">
         <v>5</v>
       </c>
       <c r="D1029" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030">
-        <v>9528328</v>
+        <v>1030673877</v>
       </c>
       <c r="B1030" t="s">
         <v>4</v>
       </c>
       <c r="C1030" t="s">
         <v>5</v>
       </c>
       <c r="D1030" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031">
-        <v>79723246</v>
+        <v>79555085</v>
       </c>
       <c r="B1031" t="s">
         <v>4</v>
       </c>
       <c r="C1031" t="s">
         <v>5</v>
       </c>
       <c r="D1031" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032">
-        <v>80058950</v>
+        <v>9528328</v>
       </c>
       <c r="B1032" t="s">
         <v>4</v>
       </c>
       <c r="C1032" t="s">
         <v>5</v>
       </c>
       <c r="D1032" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033">
-        <v>40422299</v>
+        <v>79723246</v>
       </c>
       <c r="B1033" t="s">
         <v>4</v>
       </c>
       <c r="C1033" t="s">
         <v>5</v>
       </c>
       <c r="D1033" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034">
-        <v>1032430697</v>
+        <v>80058950</v>
       </c>
       <c r="B1034" t="s">
         <v>4</v>
       </c>
       <c r="C1034" t="s">
         <v>5</v>
       </c>
       <c r="D1034" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035">
-        <v>91441134</v>
+        <v>40422299</v>
       </c>
       <c r="B1035" t="s">
         <v>4</v>
       </c>
       <c r="C1035" t="s">
         <v>5</v>
       </c>
       <c r="D1035" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036">
-        <v>1023003964</v>
+        <v>1032430697</v>
       </c>
       <c r="B1036" t="s">
         <v>4</v>
       </c>
       <c r="C1036" t="s">
         <v>5</v>
       </c>
       <c r="D1036" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037">
-        <v>19313693</v>
+        <v>91441134</v>
       </c>
       <c r="B1037" t="s">
         <v>4</v>
       </c>
       <c r="C1037" t="s">
         <v>5</v>
       </c>
       <c r="D1037" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038">
-        <v>1071630713</v>
+        <v>1023003964</v>
       </c>
       <c r="B1038" t="s">
         <v>4</v>
       </c>
       <c r="C1038" t="s">
         <v>5</v>
       </c>
       <c r="D1038" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039">
-        <v>1019090004</v>
+        <v>19313693</v>
       </c>
       <c r="B1039" t="s">
         <v>4</v>
       </c>
       <c r="C1039" t="s">
         <v>5</v>
       </c>
       <c r="D1039" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040">
-        <v>79892280</v>
+        <v>1071630713</v>
       </c>
       <c r="B1040" t="s">
         <v>4</v>
       </c>
       <c r="C1040" t="s">
         <v>5</v>
       </c>
       <c r="D1040" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041">
-        <v>53071397</v>
+        <v>1019090004</v>
       </c>
       <c r="B1041" t="s">
         <v>4</v>
       </c>
       <c r="C1041" t="s">
         <v>5</v>
       </c>
       <c r="D1041" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042">
-        <v>7179093</v>
+        <v>79892280</v>
       </c>
       <c r="B1042" t="s">
         <v>4</v>
       </c>
       <c r="C1042" t="s">
         <v>5</v>
       </c>
       <c r="D1042" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043">
-        <v>1015449397</v>
+        <v>53071397</v>
       </c>
       <c r="B1043" t="s">
         <v>4</v>
       </c>
       <c r="C1043" t="s">
         <v>5</v>
       </c>
       <c r="D1043" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044">
-        <v>79878405</v>
+        <v>7179093</v>
       </c>
       <c r="B1044" t="s">
         <v>4</v>
       </c>
       <c r="C1044" t="s">
         <v>5</v>
       </c>
       <c r="D1044" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045">
-        <v>32352020</v>
+        <v>1015449397</v>
       </c>
       <c r="B1045" t="s">
         <v>4</v>
       </c>
       <c r="C1045" t="s">
         <v>5</v>
       </c>
       <c r="D1045" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046">
-        <v>52744024</v>
+        <v>79878405</v>
       </c>
       <c r="B1046" t="s">
         <v>4</v>
       </c>
       <c r="C1046" t="s">
         <v>5</v>
       </c>
       <c r="D1046" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047">
-        <v>80271862</v>
+        <v>32352020</v>
       </c>
       <c r="B1047" t="s">
         <v>4</v>
       </c>
       <c r="C1047" t="s">
         <v>5</v>
       </c>
       <c r="D1047" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048">
-        <v>11235464</v>
+        <v>52744024</v>
       </c>
       <c r="B1048" t="s">
         <v>4</v>
       </c>
       <c r="C1048" t="s">
         <v>5</v>
       </c>
       <c r="D1048" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049">
-        <v>1026271340</v>
+        <v>80271862</v>
       </c>
       <c r="B1049" t="s">
         <v>4</v>
       </c>
       <c r="C1049" t="s">
         <v>5</v>
       </c>
       <c r="D1049" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050">
-        <v>52788409</v>
+        <v>11235464</v>
       </c>
       <c r="B1050" t="s">
         <v>4</v>
       </c>
       <c r="C1050" t="s">
         <v>5</v>
       </c>
       <c r="D1050" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051">
-        <v>79463526</v>
+        <v>1026271340</v>
       </c>
       <c r="B1051" t="s">
         <v>4</v>
       </c>
       <c r="C1051" t="s">
         <v>5</v>
       </c>
       <c r="D1051" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052">
-        <v>80492778</v>
+        <v>52788409</v>
       </c>
       <c r="B1052" t="s">
         <v>4</v>
       </c>
       <c r="C1052" t="s">
         <v>5</v>
       </c>
       <c r="D1052" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053">
-        <v>1015999687</v>
+        <v>79463526</v>
       </c>
       <c r="B1053" t="s">
         <v>4</v>
       </c>
       <c r="C1053" t="s">
         <v>5</v>
       </c>
       <c r="D1053" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054">
-        <v>39671463</v>
+        <v>80492778</v>
       </c>
       <c r="B1054" t="s">
         <v>4</v>
       </c>
       <c r="C1054" t="s">
         <v>5</v>
       </c>
       <c r="D1054" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055">
-        <v>1016012122</v>
+        <v>1015999687</v>
       </c>
       <c r="B1055" t="s">
         <v>4</v>
       </c>
       <c r="C1055" t="s">
         <v>5</v>
       </c>
       <c r="D1055" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056">
-        <v>1014206666</v>
+        <v>39671463</v>
       </c>
       <c r="B1056" t="s">
         <v>4</v>
       </c>
       <c r="C1056" t="s">
         <v>5</v>
       </c>
       <c r="D1056" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057">
-        <v>30204693</v>
+        <v>1016012122</v>
       </c>
       <c r="B1057" t="s">
         <v>4</v>
       </c>
       <c r="C1057" t="s">
         <v>5</v>
       </c>
       <c r="D1057" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058">
-        <v>7217500</v>
+        <v>1014206666</v>
       </c>
       <c r="B1058" t="s">
         <v>4</v>
       </c>
       <c r="C1058" t="s">
         <v>5</v>
       </c>
       <c r="D1058" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059">
-        <v>80422127</v>
+        <v>30204693</v>
       </c>
       <c r="B1059" t="s">
         <v>4</v>
       </c>
       <c r="C1059" t="s">
         <v>5</v>
       </c>
       <c r="D1059" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060">
-        <v>11259034</v>
+        <v>7217500</v>
       </c>
       <c r="B1060" t="s">
         <v>4</v>
       </c>
       <c r="C1060" t="s">
         <v>5</v>
       </c>
       <c r="D1060" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061">
-        <v>79544952</v>
+        <v>80422127</v>
       </c>
       <c r="B1061" t="s">
         <v>4</v>
       </c>
       <c r="C1061" t="s">
         <v>5</v>
       </c>
       <c r="D1061" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062">
-        <v>79602509</v>
+        <v>11259034</v>
       </c>
       <c r="B1062" t="s">
         <v>4</v>
       </c>
       <c r="C1062" t="s">
         <v>5</v>
       </c>
       <c r="D1062" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063">
-        <v>75066023</v>
+        <v>79544952</v>
       </c>
       <c r="B1063" t="s">
         <v>4</v>
       </c>
       <c r="C1063" t="s">
         <v>5</v>
       </c>
       <c r="D1063" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064">
-        <v>53003284</v>
+        <v>79602509</v>
       </c>
       <c r="B1064" t="s">
         <v>4</v>
       </c>
       <c r="C1064" t="s">
         <v>5</v>
       </c>
       <c r="D1064" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065">
-        <v>79536756</v>
+        <v>75066023</v>
       </c>
       <c r="B1065" t="s">
         <v>4</v>
       </c>
       <c r="C1065" t="s">
         <v>5</v>
       </c>
       <c r="D1065" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066">
-        <v>19459692</v>
+        <v>53003284</v>
       </c>
       <c r="B1066" t="s">
         <v>4</v>
       </c>
       <c r="C1066" t="s">
         <v>5</v>
       </c>
       <c r="D1066" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067">
-        <v>51973269</v>
+        <v>79536756</v>
       </c>
       <c r="B1067" t="s">
         <v>4</v>
       </c>
       <c r="C1067" t="s">
         <v>5</v>
       </c>
       <c r="D1067" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068">
-        <v>1030528082</v>
+        <v>19459692</v>
       </c>
       <c r="B1068" t="s">
         <v>4</v>
       </c>
       <c r="C1068" t="s">
         <v>5</v>
       </c>
       <c r="D1068" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069">
-        <v>73242725</v>
+        <v>51973269</v>
       </c>
       <c r="B1069" t="s">
         <v>4</v>
       </c>
       <c r="C1069" t="s">
         <v>5</v>
       </c>
       <c r="D1069" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070">
-        <v>79838808</v>
+        <v>1030528082</v>
       </c>
       <c r="B1070" t="s">
         <v>4</v>
       </c>
       <c r="C1070" t="s">
         <v>5</v>
       </c>
       <c r="D1070" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071">
-        <v>79065823</v>
+        <v>73242725</v>
       </c>
       <c r="B1071" t="s">
         <v>4</v>
       </c>
       <c r="C1071" t="s">
         <v>5</v>
       </c>
       <c r="D1071" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072">
-        <v>52962731</v>
+        <v>79838808</v>
       </c>
       <c r="B1072" t="s">
         <v>4</v>
       </c>
       <c r="C1072" t="s">
         <v>5</v>
       </c>
       <c r="D1072" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073">
-        <v>79567089</v>
+        <v>79065823</v>
       </c>
       <c r="B1073" t="s">
         <v>4</v>
       </c>
       <c r="C1073" t="s">
         <v>5</v>
       </c>
       <c r="D1073" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074">
-        <v>1032366723</v>
+        <v>52962731</v>
       </c>
       <c r="B1074" t="s">
         <v>4</v>
       </c>
       <c r="C1074" t="s">
         <v>5</v>
       </c>
       <c r="D1074" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075">
-        <v>1033702193</v>
+        <v>79567089</v>
       </c>
       <c r="B1075" t="s">
         <v>4</v>
       </c>
       <c r="C1075" t="s">
         <v>5</v>
       </c>
       <c r="D1075" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076">
-        <v>79687539</v>
+        <v>1032366723</v>
       </c>
       <c r="B1076" t="s">
         <v>4</v>
       </c>
       <c r="C1076" t="s">
         <v>5</v>
       </c>
       <c r="D1076" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077">
-        <v>80737838</v>
+        <v>1033702193</v>
       </c>
       <c r="B1077" t="s">
         <v>4</v>
       </c>
       <c r="C1077" t="s">
         <v>5</v>
       </c>
       <c r="D1077" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078">
-        <v>52986414</v>
+        <v>79687539</v>
       </c>
       <c r="B1078" t="s">
         <v>4</v>
       </c>
       <c r="C1078" t="s">
         <v>5</v>
       </c>
       <c r="D1078" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079">
-        <v>31953632</v>
+        <v>80737838</v>
       </c>
       <c r="B1079" t="s">
         <v>4</v>
       </c>
       <c r="C1079" t="s">
         <v>5</v>
       </c>
       <c r="D1079" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080">
-        <v>80030266</v>
+        <v>52986414</v>
       </c>
       <c r="B1080" t="s">
         <v>4</v>
       </c>
       <c r="C1080" t="s">
         <v>5</v>
       </c>
       <c r="D1080" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081">
-        <v>51953323</v>
+        <v>31953632</v>
       </c>
       <c r="B1081" t="s">
         <v>4</v>
       </c>
       <c r="C1081" t="s">
         <v>5</v>
       </c>
       <c r="D1081" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082">
-        <v>79314302</v>
+        <v>80030266</v>
       </c>
       <c r="B1082" t="s">
         <v>4</v>
       </c>
       <c r="C1082" t="s">
         <v>5</v>
       </c>
       <c r="D1082" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083">
-        <v>79332519</v>
+        <v>51953323</v>
       </c>
       <c r="B1083" t="s">
         <v>4</v>
       </c>
       <c r="C1083" t="s">
         <v>5</v>
       </c>
       <c r="D1083" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084">
-        <v>79739469</v>
+        <v>79314302</v>
       </c>
       <c r="B1084" t="s">
         <v>4</v>
       </c>
       <c r="C1084" t="s">
         <v>5</v>
       </c>
       <c r="D1084" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085">
-        <v>79780172</v>
+        <v>79332519</v>
       </c>
       <c r="B1085" t="s">
         <v>4</v>
       </c>
       <c r="C1085" t="s">
         <v>5</v>
       </c>
       <c r="D1085" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086">
-        <v>21104408</v>
+        <v>79739469</v>
       </c>
       <c r="B1086" t="s">
         <v>4</v>
       </c>
       <c r="C1086" t="s">
         <v>5</v>
       </c>
       <c r="D1086" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087">
-        <v>79326795</v>
+        <v>79780172</v>
       </c>
       <c r="B1087" t="s">
         <v>4</v>
       </c>
       <c r="C1087" t="s">
         <v>5</v>
       </c>
       <c r="D1087" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088">
-        <v>1024504134</v>
+        <v>21104408</v>
       </c>
       <c r="B1088" t="s">
         <v>4</v>
       </c>
       <c r="C1088" t="s">
         <v>5</v>
       </c>
       <c r="D1088" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089">
-        <v>1014211998</v>
+        <v>79326795</v>
       </c>
       <c r="B1089" t="s">
         <v>4</v>
       </c>
       <c r="C1089" t="s">
         <v>5</v>
       </c>
       <c r="D1089" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090">
-        <v>1032368506</v>
+        <v>1024504134</v>
       </c>
       <c r="B1090" t="s">
         <v>4</v>
       </c>
       <c r="C1090" t="s">
         <v>5</v>
       </c>
       <c r="D1090" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091">
-        <v>79993695</v>
+        <v>1014211998</v>
       </c>
       <c r="B1091" t="s">
         <v>4</v>
       </c>
       <c r="C1091" t="s">
         <v>5</v>
       </c>
       <c r="D1091" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092">
-        <v>1000627097</v>
+        <v>1032368506</v>
       </c>
       <c r="B1092" t="s">
         <v>4</v>
       </c>
       <c r="C1092" t="s">
         <v>5</v>
       </c>
       <c r="D1092" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093">
-        <v>80248258</v>
+        <v>79993695</v>
       </c>
       <c r="B1093" t="s">
         <v>4</v>
       </c>
       <c r="C1093" t="s">
         <v>5</v>
       </c>
       <c r="D1093" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094">
-        <v>80020105</v>
+        <v>1000627097</v>
       </c>
       <c r="B1094" t="s">
         <v>4</v>
       </c>
       <c r="C1094" t="s">
         <v>5</v>
       </c>
       <c r="D1094" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095">
-        <v>80543900</v>
+        <v>80248258</v>
       </c>
       <c r="B1095" t="s">
         <v>4</v>
       </c>
       <c r="C1095" t="s">
         <v>5</v>
       </c>
       <c r="D1095" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096">
-        <v>1026284927</v>
+        <v>80020105</v>
       </c>
       <c r="B1096" t="s">
         <v>4</v>
       </c>
       <c r="C1096" t="s">
         <v>5</v>
       </c>
       <c r="D1096" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097">
-        <v>1023915163</v>
+        <v>80543900</v>
       </c>
       <c r="B1097" t="s">
         <v>4</v>
       </c>
       <c r="C1097" t="s">
         <v>5</v>
       </c>
       <c r="D1097" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098">
-        <v>1071330347</v>
+        <v>1026284927</v>
       </c>
       <c r="B1098" t="s">
         <v>4</v>
       </c>
       <c r="C1098" t="s">
         <v>5</v>
       </c>
       <c r="D1098" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099">
-        <v>14138870</v>
+        <v>1023915163</v>
       </c>
       <c r="B1099" t="s">
         <v>4</v>
       </c>
       <c r="C1099" t="s">
         <v>5</v>
       </c>
       <c r="D1099" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100">
-        <v>98396500</v>
+        <v>1071330347</v>
       </c>
       <c r="B1100" t="s">
         <v>4</v>
       </c>
       <c r="C1100" t="s">
         <v>5</v>
       </c>
       <c r="D1100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101">
-        <v>80820268</v>
+        <v>14138870</v>
       </c>
       <c r="B1101" t="s">
         <v>4</v>
       </c>
       <c r="C1101" t="s">
         <v>5</v>
       </c>
       <c r="D1101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102">
-        <v>39539221</v>
+        <v>98396500</v>
       </c>
       <c r="B1102" t="s">
         <v>4</v>
       </c>
       <c r="C1102" t="s">
         <v>5</v>
       </c>
       <c r="D1102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103">
-        <v>79044698</v>
+        <v>80820268</v>
       </c>
       <c r="B1103" t="s">
         <v>4</v>
       </c>
       <c r="C1103" t="s">
         <v>5</v>
       </c>
       <c r="D1103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104">
-        <v>11187452</v>
+        <v>39539221</v>
       </c>
       <c r="B1104" t="s">
         <v>4</v>
       </c>
       <c r="C1104" t="s">
         <v>5</v>
       </c>
       <c r="D1104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105">
-        <v>80181064</v>
+        <v>79044698</v>
       </c>
       <c r="B1105" t="s">
         <v>4</v>
       </c>
       <c r="C1105" t="s">
         <v>5</v>
       </c>
       <c r="D1105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106">
-        <v>71761265</v>
+        <v>11187452</v>
       </c>
       <c r="B1106" t="s">
         <v>4</v>
       </c>
       <c r="C1106" t="s">
         <v>5</v>
       </c>
       <c r="D1106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107">
-        <v>79630615</v>
+        <v>80181064</v>
       </c>
       <c r="B1107" t="s">
         <v>4</v>
       </c>
       <c r="C1107" t="s">
         <v>5</v>
       </c>
       <c r="D1107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108">
-        <v>79808414</v>
+        <v>71761265</v>
       </c>
       <c r="B1108" t="s">
         <v>4</v>
       </c>
       <c r="C1108" t="s">
         <v>5</v>
       </c>
       <c r="D1108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109">
-        <v>79755669</v>
+        <v>79630615</v>
       </c>
       <c r="B1109" t="s">
         <v>4</v>
       </c>
       <c r="C1109" t="s">
         <v>5</v>
       </c>
       <c r="D1109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110">
-        <v>14136481</v>
+        <v>79808414</v>
       </c>
       <c r="B1110" t="s">
         <v>4</v>
       </c>
       <c r="C1110" t="s">
         <v>5</v>
       </c>
       <c r="D1110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111">
-        <v>1233693358</v>
+        <v>79755669</v>
       </c>
       <c r="B1111" t="s">
         <v>4</v>
       </c>
       <c r="C1111" t="s">
         <v>5</v>
       </c>
       <c r="D1111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112">
-        <v>79614411</v>
+        <v>14136481</v>
       </c>
       <c r="B1112" t="s">
         <v>4</v>
       </c>
       <c r="C1112" t="s">
         <v>5</v>
       </c>
       <c r="D1112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113">
-        <v>80853082</v>
+        <v>1233693358</v>
       </c>
       <c r="B1113" t="s">
         <v>4</v>
       </c>
       <c r="C1113" t="s">
         <v>5</v>
       </c>
       <c r="D1113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114">
-        <v>87942094</v>
+        <v>79614411</v>
       </c>
       <c r="B1114" t="s">
         <v>4</v>
       </c>
       <c r="C1114" t="s">
         <v>5</v>
       </c>
       <c r="D1114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115">
-        <v>80149730</v>
+        <v>80853082</v>
       </c>
       <c r="B1115" t="s">
         <v>4</v>
       </c>
       <c r="C1115" t="s">
         <v>5</v>
       </c>
       <c r="D1115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116">
-        <v>1020762595</v>
+        <v>87942094</v>
       </c>
       <c r="B1116" t="s">
         <v>4</v>
       </c>
       <c r="C1116" t="s">
         <v>5</v>
       </c>
       <c r="D1116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117">
-        <v>79766810</v>
+        <v>80149730</v>
       </c>
       <c r="B1117" t="s">
         <v>4</v>
       </c>
       <c r="C1117" t="s">
         <v>5</v>
       </c>
       <c r="D1117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118">
-        <v>1030529710</v>
+        <v>1020762595</v>
       </c>
       <c r="B1118" t="s">
         <v>4</v>
       </c>
       <c r="C1118" t="s">
         <v>5</v>
       </c>
       <c r="D1118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119">
-        <v>80796099</v>
+        <v>79766810</v>
       </c>
       <c r="B1119" t="s">
         <v>4</v>
       </c>
       <c r="C1119" t="s">
         <v>5</v>
       </c>
       <c r="D1119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120">
-        <v>1020824004</v>
+        <v>1030529710</v>
       </c>
       <c r="B1120" t="s">
         <v>4</v>
       </c>
       <c r="C1120" t="s">
         <v>5</v>
       </c>
       <c r="D1120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121">
-        <v>80222507</v>
+        <v>80796099</v>
       </c>
       <c r="B1121" t="s">
         <v>4</v>
       </c>
       <c r="C1121" t="s">
         <v>5</v>
       </c>
       <c r="D1121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122">
-        <v>79621491</v>
+        <v>1020824004</v>
       </c>
       <c r="B1122" t="s">
         <v>4</v>
       </c>
       <c r="C1122" t="s">
         <v>5</v>
       </c>
       <c r="D1122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123">
-        <v>79546710</v>
+        <v>80222507</v>
       </c>
       <c r="B1123" t="s">
         <v>4</v>
       </c>
       <c r="C1123" t="s">
         <v>5</v>
       </c>
       <c r="D1123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124">
-        <v>1022345167</v>
+        <v>79621491</v>
       </c>
       <c r="B1124" t="s">
         <v>4</v>
       </c>
       <c r="C1124" t="s">
         <v>5</v>
       </c>
       <c r="D1124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125">
-        <v>79608826</v>
+        <v>79546710</v>
       </c>
       <c r="B1125" t="s">
         <v>4</v>
       </c>
       <c r="C1125" t="s">
         <v>5</v>
       </c>
       <c r="D1125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126">
-        <v>1019005084</v>
+        <v>1022345167</v>
       </c>
       <c r="B1126" t="s">
         <v>4</v>
       </c>
       <c r="C1126" t="s">
         <v>5</v>
       </c>
       <c r="D1126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127">
-        <v>1013582183</v>
+        <v>79608826</v>
       </c>
       <c r="B1127" t="s">
         <v>4</v>
       </c>
       <c r="C1127" t="s">
         <v>5</v>
       </c>
       <c r="D1127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128">
-        <v>1033711680</v>
+        <v>1019005084</v>
       </c>
       <c r="B1128" t="s">
         <v>4</v>
       </c>
       <c r="C1128" t="s">
         <v>5</v>
       </c>
       <c r="D1128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129">
-        <v>80392930</v>
+        <v>1013582183</v>
       </c>
       <c r="B1129" t="s">
         <v>4</v>
       </c>
       <c r="C1129" t="s">
         <v>5</v>
       </c>
       <c r="D1129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130">
-        <v>1007468248</v>
+        <v>1033711680</v>
       </c>
       <c r="B1130" t="s">
         <v>4</v>
       </c>
       <c r="C1130" t="s">
         <v>5</v>
       </c>
       <c r="D1130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131">
-        <v>1026265741</v>
+        <v>80392930</v>
       </c>
       <c r="B1131" t="s">
         <v>4</v>
       </c>
       <c r="C1131" t="s">
         <v>5</v>
       </c>
       <c r="D1131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132">
-        <v>79836436</v>
+        <v>1007468248</v>
       </c>
       <c r="B1132" t="s">
         <v>4</v>
       </c>
       <c r="C1132" t="s">
         <v>5</v>
       </c>
       <c r="D1132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133">
-        <v>1012352122</v>
+        <v>1026265741</v>
       </c>
       <c r="B1133" t="s">
         <v>4</v>
       </c>
       <c r="C1133" t="s">
         <v>5</v>
       </c>
       <c r="D1133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134">
-        <v>19498881</v>
+        <v>79836436</v>
       </c>
       <c r="B1134" t="s">
         <v>4</v>
       </c>
       <c r="C1134" t="s">
         <v>5</v>
       </c>
       <c r="D1134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
-      <c r="A1135" t="s">
-        <v>12</v>
+      <c r="A1135">
+        <v>1012352122</v>
       </c>
       <c r="B1135" t="s">
         <v>4</v>
       </c>
       <c r="C1135" t="s">
         <v>5</v>
       </c>
       <c r="D1135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136">
-        <v>79447023</v>
+        <v>19498881</v>
       </c>
       <c r="B1136" t="s">
         <v>4</v>
       </c>
       <c r="C1136" t="s">
         <v>5</v>
       </c>
       <c r="D1136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
-      <c r="A1137">
-        <v>1022970288</v>
+      <c r="A1137" t="s">
+        <v>12</v>
       </c>
       <c r="B1137" t="s">
         <v>4</v>
       </c>
       <c r="C1137" t="s">
         <v>5</v>
       </c>
       <c r="D1137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138">
-        <v>79541987</v>
+        <v>79447023</v>
       </c>
       <c r="B1138" t="s">
         <v>4</v>
       </c>
       <c r="C1138" t="s">
         <v>5</v>
       </c>
       <c r="D1138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139">
-        <v>79133641</v>
+        <v>1022970288</v>
       </c>
       <c r="B1139" t="s">
         <v>4</v>
       </c>
       <c r="C1139" t="s">
         <v>5</v>
       </c>
       <c r="D1139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140">
-        <v>91433549</v>
+        <v>79541987</v>
       </c>
       <c r="B1140" t="s">
         <v>4</v>
       </c>
       <c r="C1140" t="s">
         <v>5</v>
       </c>
       <c r="D1140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141">
-        <v>80158466</v>
+        <v>1033682171</v>
       </c>
       <c r="B1141" t="s">
         <v>4</v>
       </c>
       <c r="C1141" t="s">
         <v>5</v>
       </c>
       <c r="D1141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142">
-        <v>1022926902</v>
+        <v>79133641</v>
       </c>
       <c r="B1142" t="s">
         <v>4</v>
       </c>
       <c r="C1142" t="s">
         <v>5</v>
       </c>
       <c r="D1142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143">
-        <v>80256233</v>
+        <v>91433549</v>
       </c>
       <c r="B1143" t="s">
         <v>4</v>
       </c>
       <c r="C1143" t="s">
         <v>5</v>
       </c>
       <c r="D1143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144">
-        <v>80005495</v>
+        <v>80158466</v>
       </c>
       <c r="B1144" t="s">
         <v>4</v>
       </c>
       <c r="C1144" t="s">
         <v>5</v>
       </c>
       <c r="D1144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145">
-        <v>79771990</v>
+        <v>1022926902</v>
       </c>
       <c r="B1145" t="s">
         <v>4</v>
       </c>
       <c r="C1145" t="s">
         <v>5</v>
       </c>
       <c r="D1145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146">
-        <v>1233693924</v>
+        <v>80256233</v>
       </c>
       <c r="B1146" t="s">
         <v>4</v>
       </c>
       <c r="C1146" t="s">
         <v>5</v>
       </c>
       <c r="D1146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147">
-        <v>79410516</v>
+        <v>80005495</v>
       </c>
       <c r="B1147" t="s">
         <v>4</v>
       </c>
       <c r="C1147" t="s">
         <v>5</v>
       </c>
       <c r="D1147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148">
-        <v>79236642</v>
+        <v>79771990</v>
       </c>
       <c r="B1148" t="s">
         <v>4</v>
       </c>
       <c r="C1148" t="s">
         <v>5</v>
       </c>
       <c r="D1148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149">
-        <v>1024532733</v>
+        <v>1233693924</v>
       </c>
       <c r="B1149" t="s">
         <v>4</v>
       </c>
       <c r="C1149" t="s">
         <v>5</v>
       </c>
       <c r="D1149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150">
-        <v>79805384</v>
+        <v>79410516</v>
       </c>
       <c r="B1150" t="s">
         <v>4</v>
       </c>
       <c r="C1150" t="s">
         <v>5</v>
       </c>
       <c r="D1150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151">
-        <v>79131349</v>
+        <v>79236642</v>
       </c>
       <c r="B1151" t="s">
         <v>4</v>
       </c>
       <c r="C1151" t="s">
         <v>5</v>
       </c>
       <c r="D1151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152">
-        <v>80051749</v>
+        <v>1024532733</v>
       </c>
       <c r="B1152" t="s">
         <v>4</v>
       </c>
       <c r="C1152" t="s">
         <v>5</v>
       </c>
       <c r="D1152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153">
-        <v>3155070</v>
+        <v>79805384</v>
       </c>
       <c r="B1153" t="s">
         <v>4</v>
       </c>
       <c r="C1153" t="s">
         <v>5</v>
       </c>
       <c r="D1153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154">
-        <v>79630107</v>
+        <v>79131349</v>
       </c>
       <c r="B1154" t="s">
         <v>4</v>
       </c>
       <c r="C1154" t="s">
         <v>5</v>
       </c>
       <c r="D1154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155">
-        <v>1007749689</v>
+        <v>80051749</v>
       </c>
       <c r="B1155" t="s">
         <v>4</v>
       </c>
       <c r="C1155" t="s">
         <v>5</v>
       </c>
       <c r="D1155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156">
-        <v>4113774</v>
+        <v>3155070</v>
       </c>
       <c r="B1156" t="s">
         <v>4</v>
       </c>
       <c r="C1156" t="s">
         <v>5</v>
       </c>
       <c r="D1156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157">
-        <v>80053423</v>
+        <v>79630107</v>
       </c>
       <c r="B1157" t="s">
         <v>4</v>
       </c>
       <c r="C1157" t="s">
         <v>5</v>
       </c>
       <c r="D1157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158">
-        <v>1013604545</v>
+        <v>1007749689</v>
       </c>
       <c r="B1158" t="s">
         <v>4</v>
       </c>
       <c r="C1158" t="s">
         <v>5</v>
       </c>
       <c r="D1158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159">
-        <v>78758398</v>
+        <v>4113774</v>
       </c>
       <c r="B1159" t="s">
         <v>4</v>
       </c>
       <c r="C1159" t="s">
         <v>5</v>
       </c>
       <c r="D1159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
-        <v>79453798</v>
+        <v>80053423</v>
       </c>
       <c r="B1160" t="s">
         <v>4</v>
       </c>
       <c r="C1160" t="s">
         <v>5</v>
       </c>
       <c r="D1160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161">
-        <v>52194227</v>
+        <v>1013604545</v>
       </c>
       <c r="B1161" t="s">
         <v>4</v>
       </c>
       <c r="C1161" t="s">
         <v>5</v>
       </c>
       <c r="D1161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162">
-        <v>1023886666</v>
+        <v>78758398</v>
       </c>
       <c r="B1162" t="s">
         <v>4</v>
       </c>
       <c r="C1162" t="s">
         <v>5</v>
       </c>
       <c r="D1162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163">
-        <v>1024597712</v>
+        <v>79453798</v>
       </c>
       <c r="B1163" t="s">
         <v>4</v>
       </c>
       <c r="C1163" t="s">
         <v>5</v>
       </c>
       <c r="D1163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164">
-        <v>1012359099</v>
+        <v>52194227</v>
       </c>
       <c r="B1164" t="s">
         <v>4</v>
       </c>
       <c r="C1164" t="s">
         <v>5</v>
       </c>
       <c r="D1164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165">
-        <v>7168128</v>
+        <v>1023886666</v>
       </c>
       <c r="B1165" t="s">
         <v>4</v>
       </c>
       <c r="C1165" t="s">
         <v>5</v>
       </c>
       <c r="D1165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166">
-        <v>91012969</v>
+        <v>1024597712</v>
       </c>
       <c r="B1166" t="s">
         <v>4</v>
       </c>
       <c r="C1166" t="s">
         <v>5</v>
       </c>
       <c r="D1166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167">
-        <v>79735866</v>
+        <v>1012359099</v>
       </c>
       <c r="B1167" t="s">
         <v>4</v>
       </c>
       <c r="C1167" t="s">
         <v>5</v>
       </c>
       <c r="D1167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168">
-        <v>1032398451</v>
+        <v>7168128</v>
       </c>
       <c r="B1168" t="s">
         <v>4</v>
       </c>
       <c r="C1168" t="s">
         <v>5</v>
       </c>
       <c r="D1168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169">
-        <v>79414809</v>
+        <v>91012969</v>
       </c>
       <c r="B1169" t="s">
         <v>4</v>
       </c>
       <c r="C1169" t="s">
         <v>5</v>
       </c>
       <c r="D1169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170">
-        <v>52530998</v>
+        <v>79735866</v>
       </c>
       <c r="B1170" t="s">
         <v>4</v>
       </c>
       <c r="C1170" t="s">
         <v>5</v>
       </c>
       <c r="D1170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171">
-        <v>1022995405</v>
+        <v>1032398451</v>
       </c>
       <c r="B1171" t="s">
         <v>4</v>
       </c>
       <c r="C1171" t="s">
         <v>5</v>
       </c>
       <c r="D1171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172">
-        <v>52156981</v>
+        <v>79414809</v>
       </c>
       <c r="B1172" t="s">
         <v>4</v>
       </c>
       <c r="C1172" t="s">
         <v>5</v>
       </c>
       <c r="D1172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173">
-        <v>10300173</v>
+        <v>52530998</v>
       </c>
       <c r="B1173" t="s">
         <v>4</v>
       </c>
       <c r="C1173" t="s">
         <v>5</v>
       </c>
       <c r="D1173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174">
-        <v>35504788</v>
+        <v>1022995405</v>
       </c>
       <c r="B1174" t="s">
         <v>4</v>
       </c>
       <c r="C1174" t="s">
         <v>5</v>
       </c>
       <c r="D1174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175">
-        <v>1018423894</v>
+        <v>52156981</v>
       </c>
       <c r="B1175" t="s">
         <v>4</v>
       </c>
       <c r="C1175" t="s">
         <v>5</v>
       </c>
       <c r="D1175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176">
-        <v>1099207477</v>
+        <v>10300173</v>
       </c>
       <c r="B1176" t="s">
         <v>4</v>
       </c>
       <c r="C1176" t="s">
         <v>5</v>
       </c>
       <c r="D1176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177">
-        <v>1033729828</v>
+        <v>35504788</v>
       </c>
       <c r="B1177" t="s">
         <v>4</v>
       </c>
       <c r="C1177" t="s">
         <v>5</v>
       </c>
       <c r="D1177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178">
-        <v>80083070</v>
+        <v>1018423894</v>
       </c>
       <c r="B1178" t="s">
         <v>4</v>
       </c>
       <c r="C1178" t="s">
         <v>5</v>
       </c>
       <c r="D1178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179">
-        <v>19270836</v>
+        <v>1099207477</v>
       </c>
       <c r="B1179" t="s">
         <v>4</v>
       </c>
       <c r="C1179" t="s">
         <v>5</v>
       </c>
       <c r="D1179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180">
-        <v>1022406120</v>
+        <v>1033729828</v>
       </c>
       <c r="B1180" t="s">
         <v>4</v>
       </c>
       <c r="C1180" t="s">
         <v>5</v>
       </c>
       <c r="D1180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181">
-        <v>91227448</v>
+        <v>80083070</v>
       </c>
       <c r="B1181" t="s">
         <v>4</v>
       </c>
       <c r="C1181" t="s">
         <v>5</v>
       </c>
       <c r="D1181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182">
-        <v>73153558</v>
+        <v>19270836</v>
       </c>
       <c r="B1182" t="s">
         <v>4</v>
       </c>
       <c r="C1182" t="s">
         <v>5</v>
       </c>
       <c r="D1182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183">
-        <v>1032402761</v>
+        <v>1022406120</v>
       </c>
       <c r="B1183" t="s">
         <v>4</v>
       </c>
       <c r="C1183" t="s">
         <v>5</v>
       </c>
       <c r="D1183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184">
-        <v>1016087338</v>
+        <v>91227448</v>
       </c>
       <c r="B1184" t="s">
         <v>4</v>
       </c>
       <c r="C1184" t="s">
         <v>5</v>
       </c>
       <c r="D1184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185">
-        <v>79685123</v>
+        <v>73153558</v>
       </c>
       <c r="B1185" t="s">
         <v>4</v>
       </c>
       <c r="C1185" t="s">
         <v>5</v>
       </c>
       <c r="D1185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186">
-        <v>1073674554</v>
+        <v>1032402761</v>
       </c>
       <c r="B1186" t="s">
         <v>4</v>
       </c>
       <c r="C1186" t="s">
         <v>5</v>
       </c>
       <c r="D1186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187">
-        <v>79473640</v>
+        <v>1016087338</v>
       </c>
       <c r="B1187" t="s">
         <v>4</v>
       </c>
       <c r="C1187" t="s">
         <v>5</v>
       </c>
       <c r="D1187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188">
-        <v>1016087432</v>
+        <v>79685123</v>
       </c>
       <c r="B1188" t="s">
         <v>4</v>
       </c>
       <c r="C1188" t="s">
         <v>5</v>
       </c>
       <c r="D1188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189">
-        <v>19416023</v>
+        <v>1073674554</v>
       </c>
       <c r="B1189" t="s">
         <v>4</v>
       </c>
       <c r="C1189" t="s">
         <v>5</v>
       </c>
       <c r="D1189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190">
-        <v>1015401256</v>
+        <v>79473640</v>
       </c>
       <c r="B1190" t="s">
         <v>4</v>
       </c>
       <c r="C1190" t="s">
         <v>5</v>
       </c>
       <c r="D1190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191">
-        <v>80759542</v>
+        <v>1016087432</v>
       </c>
       <c r="B1191" t="s">
         <v>4</v>
       </c>
       <c r="C1191" t="s">
         <v>5</v>
       </c>
       <c r="D1191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192">
-        <v>51878288</v>
+        <v>19416023</v>
       </c>
       <c r="B1192" t="s">
         <v>4</v>
       </c>
       <c r="C1192" t="s">
         <v>5</v>
       </c>
       <c r="D1192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193">
-        <v>52705175</v>
+        <v>1015401256</v>
       </c>
       <c r="B1193" t="s">
         <v>4</v>
       </c>
       <c r="C1193" t="s">
         <v>5</v>
       </c>
       <c r="D1193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194">
-        <v>1010170134</v>
+        <v>80759542</v>
       </c>
       <c r="B1194" t="s">
         <v>4</v>
       </c>
       <c r="C1194" t="s">
         <v>5</v>
       </c>
       <c r="D1194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195">
-        <v>79524046</v>
+        <v>51878288</v>
       </c>
       <c r="B1195" t="s">
         <v>4</v>
       </c>
       <c r="C1195" t="s">
         <v>5</v>
       </c>
       <c r="D1195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196">
-        <v>52488652</v>
+        <v>52705175</v>
       </c>
       <c r="B1196" t="s">
         <v>4</v>
       </c>
       <c r="C1196" t="s">
         <v>5</v>
       </c>
       <c r="D1196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197">
-        <v>80266138</v>
+        <v>1010170134</v>
       </c>
       <c r="B1197" t="s">
         <v>4</v>
       </c>
       <c r="C1197" t="s">
         <v>5</v>
       </c>
       <c r="D1197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198">
-        <v>1033815449</v>
+        <v>79524046</v>
       </c>
       <c r="B1198" t="s">
         <v>4</v>
       </c>
       <c r="C1198" t="s">
         <v>5</v>
       </c>
       <c r="D1198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199">
-        <v>1000227172</v>
+        <v>52488652</v>
       </c>
       <c r="B1199" t="s">
         <v>4</v>
       </c>
       <c r="C1199" t="s">
         <v>5</v>
       </c>
       <c r="D1199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200">
-        <v>1014203386</v>
+        <v>80266138</v>
       </c>
       <c r="B1200" t="s">
         <v>4</v>
       </c>
       <c r="C1200" t="s">
         <v>5</v>
       </c>
       <c r="D1200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201">
-        <v>80005104</v>
+        <v>1033815449</v>
       </c>
       <c r="B1201" t="s">
         <v>4</v>
       </c>
       <c r="C1201" t="s">
         <v>5</v>
       </c>
       <c r="D1201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202">
-        <v>13462435</v>
+        <v>1000227172</v>
       </c>
       <c r="B1202" t="s">
         <v>4</v>
       </c>
       <c r="C1202" t="s">
         <v>5</v>
       </c>
       <c r="D1202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203">
-        <v>1023928863</v>
+        <v>1014203386</v>
       </c>
       <c r="B1203" t="s">
         <v>4</v>
       </c>
       <c r="C1203" t="s">
         <v>5</v>
       </c>
       <c r="D1203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204">
-        <v>80171580</v>
+        <v>80005104</v>
       </c>
       <c r="B1204" t="s">
         <v>4</v>
       </c>
       <c r="C1204" t="s">
         <v>5</v>
       </c>
       <c r="D1204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205">
-        <v>1022946053</v>
+        <v>13462435</v>
       </c>
       <c r="B1205" t="s">
         <v>4</v>
       </c>
       <c r="C1205" t="s">
         <v>5</v>
       </c>
       <c r="D1205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206">
-        <v>1102825924</v>
+        <v>1023928863</v>
       </c>
       <c r="B1206" t="s">
         <v>4</v>
       </c>
       <c r="C1206" t="s">
         <v>5</v>
       </c>
       <c r="D1206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207">
-        <v>52213506</v>
+        <v>80171580</v>
       </c>
       <c r="B1207" t="s">
         <v>4</v>
       </c>
       <c r="C1207" t="s">
         <v>5</v>
       </c>
       <c r="D1207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208">
-        <v>79826155</v>
+        <v>1022946053</v>
       </c>
       <c r="B1208" t="s">
         <v>4</v>
       </c>
       <c r="C1208" t="s">
         <v>5</v>
       </c>
       <c r="D1208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209">
-        <v>80371872</v>
+        <v>1102825924</v>
       </c>
       <c r="B1209" t="s">
         <v>4</v>
       </c>
       <c r="C1209" t="s">
         <v>5</v>
       </c>
       <c r="D1209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210">
-        <v>79346872</v>
+        <v>52213506</v>
       </c>
       <c r="B1210" t="s">
         <v>4</v>
       </c>
       <c r="C1210" t="s">
         <v>5</v>
       </c>
       <c r="D1210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211">
-        <v>79465439</v>
+        <v>79826155</v>
       </c>
       <c r="B1211" t="s">
         <v>4</v>
       </c>
       <c r="C1211" t="s">
         <v>5</v>
       </c>
       <c r="D1211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212">
-        <v>79808151</v>
+        <v>80371872</v>
       </c>
       <c r="B1212" t="s">
         <v>4</v>
       </c>
       <c r="C1212" t="s">
         <v>5</v>
       </c>
       <c r="D1212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213">
-        <v>79762161</v>
+        <v>79346872</v>
       </c>
       <c r="B1213" t="s">
         <v>4</v>
       </c>
       <c r="C1213" t="s">
         <v>5</v>
       </c>
       <c r="D1213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214">
-        <v>79047476</v>
+        <v>79465439</v>
       </c>
       <c r="B1214" t="s">
         <v>4</v>
       </c>
       <c r="C1214" t="s">
         <v>5</v>
       </c>
       <c r="D1214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215">
-        <v>1022943864</v>
+        <v>79808151</v>
       </c>
       <c r="B1215" t="s">
         <v>4</v>
       </c>
       <c r="C1215" t="s">
         <v>5</v>
       </c>
       <c r="D1215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216">
-        <v>19476211</v>
+        <v>79762161</v>
       </c>
       <c r="B1216" t="s">
         <v>4</v>
       </c>
       <c r="C1216" t="s">
         <v>5</v>
       </c>
       <c r="D1216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217">
-        <v>52022892</v>
+        <v>79047476</v>
       </c>
       <c r="B1217" t="s">
         <v>4</v>
       </c>
       <c r="C1217" t="s">
         <v>5</v>
       </c>
       <c r="D1217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218">
-        <v>79520565</v>
+        <v>1022943864</v>
       </c>
       <c r="B1218" t="s">
         <v>4</v>
       </c>
       <c r="C1218" t="s">
         <v>5</v>
       </c>
       <c r="D1218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219">
-        <v>1030609473</v>
+        <v>19476211</v>
       </c>
       <c r="B1219" t="s">
         <v>4</v>
       </c>
       <c r="C1219" t="s">
         <v>5</v>
       </c>
       <c r="D1219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220">
-        <v>52828233</v>
+        <v>52022892</v>
       </c>
       <c r="B1220" t="s">
         <v>4</v>
       </c>
       <c r="C1220" t="s">
         <v>5</v>
       </c>
       <c r="D1220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221">
-        <v>80897681</v>
+        <v>79520565</v>
       </c>
       <c r="B1221" t="s">
         <v>4</v>
       </c>
       <c r="C1221" t="s">
         <v>5</v>
       </c>
       <c r="D1221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222">
-        <v>79446142</v>
+        <v>1030609473</v>
       </c>
       <c r="B1222" t="s">
         <v>4</v>
       </c>
       <c r="C1222" t="s">
         <v>5</v>
       </c>
       <c r="D1222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223">
-        <v>1015400304</v>
+        <v>52828233</v>
       </c>
       <c r="B1223" t="s">
         <v>4</v>
       </c>
       <c r="C1223" t="s">
         <v>5</v>
       </c>
       <c r="D1223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224">
-        <v>52802259</v>
+        <v>80897681</v>
       </c>
       <c r="B1224" t="s">
         <v>4</v>
       </c>
       <c r="C1224" t="s">
         <v>5</v>
       </c>
       <c r="D1224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225">
-        <v>79220574</v>
+        <v>79446142</v>
       </c>
       <c r="B1225" t="s">
         <v>4</v>
       </c>
       <c r="C1225" t="s">
         <v>5</v>
       </c>
       <c r="D1225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226">
-        <v>80921651</v>
+        <v>1015400304</v>
       </c>
       <c r="B1226" t="s">
         <v>4</v>
       </c>
       <c r="C1226" t="s">
         <v>5</v>
       </c>
       <c r="D1226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227">
-        <v>8746808</v>
+        <v>52802259</v>
       </c>
       <c r="B1227" t="s">
         <v>4</v>
       </c>
       <c r="C1227" t="s">
         <v>5</v>
       </c>
       <c r="D1227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228">
-        <v>79508588</v>
+        <v>79220574</v>
       </c>
       <c r="B1228" t="s">
         <v>4</v>
       </c>
       <c r="C1228" t="s">
         <v>5</v>
       </c>
       <c r="D1228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229">
-        <v>79466438</v>
+        <v>80921651</v>
       </c>
       <c r="B1229" t="s">
         <v>4</v>
       </c>
       <c r="C1229" t="s">
         <v>5</v>
       </c>
       <c r="D1229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230">
-        <v>4151869</v>
+        <v>8746808</v>
       </c>
       <c r="B1230" t="s">
         <v>4</v>
       </c>
       <c r="C1230" t="s">
         <v>5</v>
       </c>
       <c r="D1230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231">
-        <v>52850584</v>
+        <v>79508588</v>
       </c>
       <c r="B1231" t="s">
         <v>4</v>
       </c>
       <c r="C1231" t="s">
         <v>5</v>
       </c>
       <c r="D1231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232">
-        <v>52705065</v>
+        <v>79466438</v>
       </c>
       <c r="B1232" t="s">
         <v>4</v>
       </c>
       <c r="C1232" t="s">
         <v>5</v>
       </c>
       <c r="D1232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233">
-        <v>79999991</v>
+        <v>4151869</v>
       </c>
       <c r="B1233" t="s">
         <v>4</v>
       </c>
       <c r="C1233" t="s">
         <v>5</v>
       </c>
       <c r="D1233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234">
-        <v>80850351</v>
+        <v>52850584</v>
       </c>
       <c r="B1234" t="s">
         <v>4</v>
       </c>
       <c r="C1234" t="s">
         <v>5</v>
       </c>
       <c r="D1234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235">
-        <v>51877454</v>
+        <v>52705065</v>
       </c>
       <c r="B1235" t="s">
         <v>4</v>
       </c>
       <c r="C1235" t="s">
         <v>5</v>
       </c>
       <c r="D1235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236">
-        <v>1024501786</v>
+        <v>79999991</v>
       </c>
       <c r="B1236" t="s">
         <v>4</v>
       </c>
       <c r="C1236" t="s">
         <v>5</v>
       </c>
       <c r="D1236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237">
-        <v>1032359695</v>
+        <v>80850351</v>
       </c>
       <c r="B1237" t="s">
         <v>4</v>
       </c>
       <c r="C1237" t="s">
         <v>5</v>
       </c>
       <c r="D1237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238">
-        <v>3158241</v>
+        <v>51877454</v>
       </c>
       <c r="B1238" t="s">
         <v>4</v>
       </c>
       <c r="C1238" t="s">
         <v>5</v>
       </c>
       <c r="D1238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239">
-        <v>79972357</v>
+        <v>1024501786</v>
       </c>
       <c r="B1239" t="s">
         <v>4</v>
       </c>
       <c r="C1239" t="s">
         <v>5</v>
       </c>
       <c r="D1239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240">
-        <v>79903446</v>
+        <v>1032359695</v>
       </c>
       <c r="B1240" t="s">
         <v>4</v>
       </c>
       <c r="C1240" t="s">
         <v>5</v>
       </c>
       <c r="D1240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241">
-        <v>1019028180</v>
+        <v>3158241</v>
       </c>
       <c r="B1241" t="s">
         <v>4</v>
       </c>
       <c r="C1241" t="s">
         <v>5</v>
       </c>
       <c r="D1241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242">
-        <v>1054372735</v>
+        <v>79972357</v>
       </c>
       <c r="B1242" t="s">
         <v>4</v>
       </c>
       <c r="C1242" t="s">
         <v>5</v>
       </c>
       <c r="D1242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243">
-        <v>52843472</v>
+        <v>79903446</v>
       </c>
       <c r="B1243" t="s">
         <v>4</v>
       </c>
       <c r="C1243" t="s">
         <v>5</v>
       </c>
       <c r="D1243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244">
-        <v>63527047</v>
+        <v>1019028180</v>
       </c>
       <c r="B1244" t="s">
         <v>4</v>
       </c>
       <c r="C1244" t="s">
         <v>5</v>
       </c>
       <c r="D1244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245">
-        <v>51751383</v>
+        <v>1054372735</v>
       </c>
       <c r="B1245" t="s">
         <v>4</v>
       </c>
       <c r="C1245" t="s">
         <v>5</v>
       </c>
       <c r="D1245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246">
-        <v>35509005</v>
+        <v>52843472</v>
       </c>
       <c r="B1246" t="s">
         <v>4</v>
       </c>
       <c r="C1246" t="s">
         <v>5</v>
       </c>
       <c r="D1246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247">
-        <v>79300743</v>
+        <v>63527047</v>
       </c>
       <c r="B1247" t="s">
         <v>4</v>
       </c>
       <c r="C1247" t="s">
         <v>5</v>
       </c>
       <c r="D1247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248">
-        <v>1010207676</v>
+        <v>51751383</v>
       </c>
       <c r="B1248" t="s">
         <v>4</v>
       </c>
       <c r="C1248" t="s">
         <v>5</v>
       </c>
       <c r="D1248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249">
-        <v>80172837</v>
+        <v>35509005</v>
       </c>
       <c r="B1249" t="s">
         <v>4</v>
       </c>
       <c r="C1249" t="s">
         <v>5</v>
       </c>
       <c r="D1249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250">
-        <v>80243955</v>
+        <v>79300743</v>
       </c>
       <c r="B1250" t="s">
         <v>4</v>
       </c>
       <c r="C1250" t="s">
         <v>5</v>
       </c>
       <c r="D1250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251">
-        <v>21018946</v>
+        <v>1010207676</v>
       </c>
       <c r="B1251" t="s">
         <v>4</v>
       </c>
       <c r="C1251" t="s">
         <v>5</v>
       </c>
       <c r="D1251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252">
-        <v>79316415</v>
+        <v>80172837</v>
       </c>
       <c r="B1252" t="s">
         <v>4</v>
       </c>
       <c r="C1252" t="s">
         <v>5</v>
       </c>
       <c r="D1252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253">
-        <v>1015995517</v>
+        <v>80243955</v>
       </c>
       <c r="B1253" t="s">
         <v>4</v>
       </c>
       <c r="C1253" t="s">
         <v>5</v>
       </c>
       <c r="D1253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254">
-        <v>35851077</v>
+        <v>21018946</v>
       </c>
       <c r="B1254" t="s">
         <v>4</v>
       </c>
       <c r="C1254" t="s">
         <v>5</v>
       </c>
       <c r="D1254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255">
-        <v>79105401</v>
+        <v>79316415</v>
       </c>
       <c r="B1255" t="s">
         <v>4</v>
       </c>
       <c r="C1255" t="s">
         <v>5</v>
       </c>
       <c r="D1255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256">
-        <v>53014798</v>
+        <v>1015995517</v>
       </c>
       <c r="B1256" t="s">
         <v>4</v>
       </c>
       <c r="C1256" t="s">
         <v>5</v>
       </c>
       <c r="D1256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257">
-        <v>52977620</v>
+        <v>35851077</v>
       </c>
       <c r="B1257" t="s">
         <v>4</v>
       </c>
       <c r="C1257" t="s">
         <v>5</v>
       </c>
       <c r="D1257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258">
-        <v>53104132</v>
+        <v>79105401</v>
       </c>
       <c r="B1258" t="s">
         <v>4</v>
       </c>
       <c r="C1258" t="s">
         <v>5</v>
       </c>
       <c r="D1258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259">
-        <v>1019029235</v>
+        <v>53014798</v>
       </c>
       <c r="B1259" t="s">
         <v>4</v>
       </c>
       <c r="C1259" t="s">
         <v>5</v>
       </c>
       <c r="D1259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260">
-        <v>79698180</v>
+        <v>52977620</v>
       </c>
       <c r="B1260" t="s">
         <v>4</v>
       </c>
       <c r="C1260" t="s">
         <v>5</v>
       </c>
       <c r="D1260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261">
-        <v>52467695</v>
+        <v>53104132</v>
       </c>
       <c r="B1261" t="s">
         <v>4</v>
       </c>
       <c r="C1261" t="s">
         <v>5</v>
       </c>
       <c r="D1261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262">
-        <v>80381596</v>
+        <v>1019029235</v>
       </c>
       <c r="B1262" t="s">
         <v>4</v>
       </c>
       <c r="C1262" t="s">
         <v>5</v>
       </c>
       <c r="D1262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263">
-        <v>19450104</v>
+        <v>79698180</v>
       </c>
       <c r="B1263" t="s">
         <v>4</v>
       </c>
       <c r="C1263" t="s">
         <v>5</v>
       </c>
       <c r="D1263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264">
-        <v>77193575</v>
+        <v>52467695</v>
       </c>
       <c r="B1264" t="s">
         <v>4</v>
       </c>
       <c r="C1264" t="s">
         <v>5</v>
       </c>
       <c r="D1264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265">
-        <v>80220279</v>
+        <v>80381596</v>
       </c>
       <c r="B1265" t="s">
         <v>4</v>
       </c>
       <c r="C1265" t="s">
         <v>5</v>
       </c>
       <c r="D1265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266">
-        <v>52725653</v>
+        <v>19450104</v>
       </c>
       <c r="B1266" t="s">
         <v>4</v>
       </c>
       <c r="C1266" t="s">
         <v>5</v>
       </c>
       <c r="D1266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267">
-        <v>19341974</v>
+        <v>77193575</v>
       </c>
       <c r="B1267" t="s">
         <v>4</v>
       </c>
       <c r="C1267" t="s">
         <v>5</v>
       </c>
       <c r="D1267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268">
-        <v>51568315</v>
+        <v>80220279</v>
       </c>
       <c r="B1268" t="s">
         <v>4</v>
       </c>
       <c r="C1268" t="s">
         <v>5</v>
       </c>
       <c r="D1268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269">
-        <v>10100558</v>
+        <v>52725653</v>
       </c>
       <c r="B1269" t="s">
         <v>4</v>
       </c>
       <c r="C1269" t="s">
         <v>5</v>
       </c>
       <c r="D1269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270">
-        <v>79514711</v>
+        <v>19341974</v>
       </c>
       <c r="B1270" t="s">
         <v>4</v>
       </c>
       <c r="C1270" t="s">
         <v>5</v>
       </c>
       <c r="D1270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271">
-        <v>80813979</v>
+        <v>51568315</v>
       </c>
       <c r="B1271" t="s">
         <v>4</v>
       </c>
       <c r="C1271" t="s">
         <v>5</v>
       </c>
       <c r="D1271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272">
-        <v>1024493555</v>
+        <v>10100558</v>
       </c>
       <c r="B1272" t="s">
         <v>4</v>
       </c>
       <c r="C1272" t="s">
         <v>5</v>
       </c>
       <c r="D1272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273">
-        <v>52551263</v>
+        <v>79514711</v>
       </c>
       <c r="B1273" t="s">
         <v>4</v>
       </c>
       <c r="C1273" t="s">
         <v>5</v>
       </c>
       <c r="D1273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274">
-        <v>16734926</v>
+        <v>80813979</v>
       </c>
       <c r="B1274" t="s">
         <v>4</v>
       </c>
       <c r="C1274" t="s">
         <v>5</v>
       </c>
       <c r="D1274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275">
-        <v>79468055</v>
+        <v>1024493555</v>
       </c>
       <c r="B1275" t="s">
         <v>4</v>
       </c>
       <c r="C1275" t="s">
         <v>5</v>
       </c>
       <c r="D1275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276">
-        <v>1023928315</v>
+        <v>52551263</v>
       </c>
       <c r="B1276" t="s">
         <v>4</v>
       </c>
       <c r="C1276" t="s">
         <v>5</v>
       </c>
       <c r="D1276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277">
-        <v>39769103</v>
+        <v>16734926</v>
       </c>
       <c r="B1277" t="s">
         <v>4</v>
       </c>
       <c r="C1277" t="s">
         <v>5</v>
       </c>
       <c r="D1277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
-      <c r="A1278" t="s">
-        <v>13</v>
+      <c r="A1278">
+        <v>79468055</v>
       </c>
       <c r="B1278" t="s">
         <v>4</v>
       </c>
       <c r="C1278" t="s">
         <v>5</v>
       </c>
       <c r="D1278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279">
-        <v>1069480619</v>
+        <v>1023928315</v>
       </c>
       <c r="B1279" t="s">
         <v>4</v>
       </c>
       <c r="C1279" t="s">
         <v>5</v>
       </c>
       <c r="D1279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280">
-        <v>79882562</v>
+        <v>39769103</v>
       </c>
       <c r="B1280" t="s">
         <v>4</v>
       </c>
       <c r="C1280" t="s">
         <v>5</v>
       </c>
       <c r="D1280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281">
-        <v>1014183673</v>
+        <v>1023915254</v>
       </c>
       <c r="B1281" t="s">
         <v>4</v>
       </c>
       <c r="C1281" t="s">
         <v>5</v>
       </c>
       <c r="D1281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
-      <c r="A1282">
-        <v>261622</v>
+      <c r="A1282" t="s">
+        <v>13</v>
       </c>
       <c r="B1282" t="s">
         <v>4</v>
       </c>
       <c r="C1282" t="s">
         <v>5</v>
       </c>
       <c r="D1282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283">
-        <v>1022426319</v>
+        <v>1069480619</v>
       </c>
       <c r="B1283" t="s">
         <v>4</v>
       </c>
       <c r="C1283" t="s">
         <v>5</v>
       </c>
       <c r="D1283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284">
-        <v>1032399256</v>
+        <v>79882562</v>
       </c>
       <c r="B1284" t="s">
         <v>4</v>
       </c>
       <c r="C1284" t="s">
         <v>5</v>
       </c>
       <c r="D1284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285">
-        <v>52131623</v>
+        <v>1014183673</v>
       </c>
       <c r="B1285" t="s">
         <v>4</v>
       </c>
       <c r="C1285" t="s">
         <v>5</v>
       </c>
       <c r="D1285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286">
-        <v>52370866</v>
+        <v>261622</v>
       </c>
       <c r="B1286" t="s">
         <v>4</v>
       </c>
       <c r="C1286" t="s">
         <v>5</v>
       </c>
       <c r="D1286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287">
-        <v>79346767</v>
+        <v>1022426319</v>
       </c>
       <c r="B1287" t="s">
         <v>4</v>
       </c>
       <c r="C1287" t="s">
         <v>5</v>
       </c>
       <c r="D1287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288">
-        <v>21018233</v>
+        <v>1032399256</v>
       </c>
       <c r="B1288" t="s">
         <v>4</v>
       </c>
       <c r="C1288" t="s">
         <v>5</v>
       </c>
       <c r="D1288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289">
-        <v>79126904</v>
+        <v>52131623</v>
       </c>
       <c r="B1289" t="s">
         <v>4</v>
       </c>
       <c r="C1289" t="s">
         <v>5</v>
       </c>
       <c r="D1289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290">
-        <v>1001059827</v>
+        <v>52370866</v>
       </c>
       <c r="B1290" t="s">
         <v>4</v>
       </c>
       <c r="C1290" t="s">
         <v>5</v>
       </c>
       <c r="D1290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291">
-        <v>80904155</v>
+        <v>79346767</v>
       </c>
       <c r="B1291" t="s">
         <v>4</v>
       </c>
       <c r="C1291" t="s">
         <v>5</v>
       </c>
       <c r="D1291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292">
-        <v>1026264971</v>
+        <v>21018233</v>
       </c>
       <c r="B1292" t="s">
         <v>4</v>
       </c>
       <c r="C1292" t="s">
         <v>5</v>
       </c>
       <c r="D1292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293">
-        <v>80233547</v>
+        <v>79126904</v>
       </c>
       <c r="B1293" t="s">
         <v>4</v>
       </c>
       <c r="C1293" t="s">
         <v>5</v>
       </c>
       <c r="D1293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294">
-        <v>1018422254</v>
+        <v>1001059827</v>
       </c>
       <c r="B1294" t="s">
         <v>4</v>
       </c>
       <c r="C1294" t="s">
         <v>5</v>
       </c>
       <c r="D1294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295">
-        <v>1012323436</v>
+        <v>80904155</v>
       </c>
       <c r="B1295" t="s">
         <v>4</v>
       </c>
       <c r="C1295" t="s">
         <v>5</v>
       </c>
       <c r="D1295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296">
-        <v>1032362407</v>
+        <v>1026264971</v>
       </c>
       <c r="B1296" t="s">
         <v>4</v>
       </c>
       <c r="C1296" t="s">
         <v>5</v>
       </c>
       <c r="D1296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297">
-        <v>19348597</v>
+        <v>80233547</v>
       </c>
       <c r="B1297" t="s">
         <v>4</v>
       </c>
       <c r="C1297" t="s">
         <v>5</v>
       </c>
       <c r="D1297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298">
-        <v>1024566984</v>
+        <v>1018422254</v>
       </c>
       <c r="B1298" t="s">
         <v>4</v>
       </c>
       <c r="C1298" t="s">
         <v>5</v>
       </c>
       <c r="D1298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299">
-        <v>81715038</v>
+        <v>1012323436</v>
       </c>
       <c r="B1299" t="s">
         <v>4</v>
       </c>
       <c r="C1299" t="s">
         <v>5</v>
       </c>
       <c r="D1299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300">
-        <v>79400669</v>
+        <v>1032362407</v>
       </c>
       <c r="B1300" t="s">
         <v>4</v>
       </c>
       <c r="C1300" t="s">
         <v>5</v>
       </c>
       <c r="D1300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301">
-        <v>79494831</v>
+        <v>19348597</v>
       </c>
       <c r="B1301" t="s">
         <v>4</v>
       </c>
       <c r="C1301" t="s">
         <v>5</v>
       </c>
       <c r="D1301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302">
-        <v>53092560</v>
+        <v>1024566984</v>
       </c>
       <c r="B1302" t="s">
         <v>4</v>
       </c>
       <c r="C1302" t="s">
         <v>5</v>
       </c>
       <c r="D1302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303">
-        <v>51873490</v>
+        <v>81715038</v>
       </c>
       <c r="B1303" t="s">
         <v>4</v>
       </c>
       <c r="C1303" t="s">
         <v>5</v>
       </c>
       <c r="D1303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304">
-        <v>79311467</v>
+        <v>79400669</v>
       </c>
       <c r="B1304" t="s">
         <v>4</v>
       </c>
       <c r="C1304" t="s">
         <v>5</v>
       </c>
       <c r="D1304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305">
-        <v>52331240</v>
+        <v>79494831</v>
       </c>
       <c r="B1305" t="s">
         <v>4</v>
       </c>
       <c r="C1305" t="s">
         <v>5</v>
       </c>
       <c r="D1305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306">
-        <v>79582209</v>
+        <v>53092560</v>
       </c>
       <c r="B1306" t="s">
         <v>4</v>
       </c>
       <c r="C1306" t="s">
         <v>5</v>
       </c>
       <c r="D1306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307">
-        <v>79368612</v>
+        <v>51873490</v>
       </c>
       <c r="B1307" t="s">
         <v>4</v>
       </c>
       <c r="C1307" t="s">
         <v>5</v>
       </c>
       <c r="D1307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308">
-        <v>79331543</v>
+        <v>79311467</v>
       </c>
       <c r="B1308" t="s">
         <v>4</v>
       </c>
       <c r="C1308" t="s">
         <v>5</v>
       </c>
       <c r="D1308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309">
-        <v>79040020</v>
+        <v>52331240</v>
       </c>
       <c r="B1309" t="s">
         <v>4</v>
       </c>
       <c r="C1309" t="s">
         <v>5</v>
       </c>
       <c r="D1309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310">
-        <v>79486981</v>
+        <v>79582209</v>
       </c>
       <c r="B1310" t="s">
         <v>4</v>
       </c>
       <c r="C1310" t="s">
         <v>5</v>
       </c>
       <c r="D1310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311">
-        <v>79400153</v>
+        <v>79368612</v>
       </c>
       <c r="B1311" t="s">
         <v>4</v>
       </c>
       <c r="C1311" t="s">
         <v>5</v>
       </c>
       <c r="D1311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312">
-        <v>40398330</v>
+        <v>79331543</v>
       </c>
       <c r="B1312" t="s">
         <v>4</v>
       </c>
       <c r="C1312" t="s">
         <v>5</v>
       </c>
       <c r="D1312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313">
-        <v>79272589</v>
+        <v>79040020</v>
       </c>
       <c r="B1313" t="s">
         <v>4</v>
       </c>
       <c r="C1313" t="s">
         <v>5</v>
       </c>
       <c r="D1313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314">
-        <v>79606386</v>
+        <v>79486981</v>
       </c>
       <c r="B1314" t="s">
         <v>4</v>
       </c>
       <c r="C1314" t="s">
         <v>5</v>
       </c>
       <c r="D1314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315">
-        <v>79806009</v>
+        <v>79400153</v>
       </c>
       <c r="B1315" t="s">
         <v>4</v>
       </c>
       <c r="C1315" t="s">
         <v>5</v>
       </c>
       <c r="D1315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316">
-        <v>80452644</v>
+        <v>40398330</v>
       </c>
       <c r="B1316" t="s">
         <v>4</v>
       </c>
       <c r="C1316" t="s">
         <v>5</v>
       </c>
       <c r="D1316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317">
-        <v>1026251703</v>
+        <v>79272589</v>
       </c>
       <c r="B1317" t="s">
         <v>4</v>
       </c>
       <c r="C1317" t="s">
         <v>5</v>
       </c>
       <c r="D1317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318">
-        <v>1014278934</v>
+        <v>79606386</v>
       </c>
       <c r="B1318" t="s">
         <v>4</v>
       </c>
       <c r="C1318" t="s">
         <v>5</v>
       </c>
       <c r="D1318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319">
-        <v>1075668126</v>
+        <v>79806009</v>
       </c>
       <c r="B1319" t="s">
         <v>4</v>
       </c>
       <c r="C1319" t="s">
         <v>5</v>
       </c>
       <c r="D1319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320">
-        <v>79203511</v>
+        <v>80452644</v>
       </c>
       <c r="B1320" t="s">
         <v>4</v>
       </c>
       <c r="C1320" t="s">
         <v>5</v>
       </c>
       <c r="D1320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321">
-        <v>79356953</v>
+        <v>1026251703</v>
       </c>
       <c r="B1321" t="s">
         <v>4</v>
       </c>
       <c r="C1321" t="s">
         <v>5</v>
       </c>
       <c r="D1321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322">
-        <v>1023924660</v>
+        <v>1014278934</v>
       </c>
       <c r="B1322" t="s">
         <v>4</v>
       </c>
       <c r="C1322" t="s">
         <v>5</v>
       </c>
       <c r="D1322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323">
-        <v>80413435</v>
+        <v>1075668126</v>
       </c>
       <c r="B1323" t="s">
         <v>4</v>
       </c>
       <c r="C1323" t="s">
         <v>5</v>
       </c>
       <c r="D1323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324">
-        <v>51947718</v>
+        <v>79203511</v>
       </c>
       <c r="B1324" t="s">
         <v>4</v>
       </c>
       <c r="C1324" t="s">
         <v>5</v>
       </c>
       <c r="D1324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325">
-        <v>79662499</v>
+        <v>79356953</v>
       </c>
       <c r="B1325" t="s">
         <v>4</v>
       </c>
       <c r="C1325" t="s">
         <v>5</v>
       </c>
       <c r="D1325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326">
-        <v>52435602</v>
+        <v>1023924660</v>
       </c>
       <c r="B1326" t="s">
         <v>4</v>
       </c>
       <c r="C1326" t="s">
         <v>5</v>
       </c>
       <c r="D1326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327">
-        <v>79516330</v>
+        <v>80413435</v>
       </c>
       <c r="B1327" t="s">
         <v>4</v>
       </c>
       <c r="C1327" t="s">
         <v>5</v>
       </c>
       <c r="D1327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328">
-        <v>1075676152</v>
+        <v>51947718</v>
       </c>
       <c r="B1328" t="s">
         <v>4</v>
       </c>
       <c r="C1328" t="s">
         <v>5</v>
       </c>
       <c r="D1328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329">
-        <v>12280163</v>
+        <v>79662499</v>
       </c>
       <c r="B1329" t="s">
         <v>4</v>
       </c>
       <c r="C1329" t="s">
         <v>5</v>
       </c>
       <c r="D1329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330">
-        <v>15379369</v>
+        <v>52435602</v>
       </c>
       <c r="B1330" t="s">
         <v>4</v>
       </c>
       <c r="C1330" t="s">
         <v>5</v>
       </c>
       <c r="D1330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331">
-        <v>80559640</v>
+        <v>79516330</v>
       </c>
       <c r="B1331" t="s">
         <v>4</v>
       </c>
       <c r="C1331" t="s">
         <v>5</v>
       </c>
       <c r="D1331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332">
-        <v>27805128</v>
+        <v>1075676152</v>
       </c>
       <c r="B1332" t="s">
         <v>4</v>
       </c>
       <c r="C1332" t="s">
         <v>5</v>
       </c>
       <c r="D1332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333">
-        <v>80234098</v>
+        <v>52819649</v>
       </c>
       <c r="B1333" t="s">
         <v>4</v>
       </c>
       <c r="C1333" t="s">
         <v>5</v>
       </c>
       <c r="D1333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334">
-        <v>19473596</v>
+        <v>12280163</v>
       </c>
       <c r="B1334" t="s">
         <v>4</v>
       </c>
       <c r="C1334" t="s">
         <v>5</v>
       </c>
       <c r="D1334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335">
-        <v>1076736689</v>
+        <v>15379369</v>
       </c>
       <c r="B1335" t="s">
         <v>4</v>
       </c>
       <c r="C1335" t="s">
         <v>5</v>
       </c>
       <c r="D1335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336">
-        <v>1032376039</v>
+        <v>80559640</v>
       </c>
       <c r="B1336" t="s">
         <v>4</v>
       </c>
       <c r="C1336" t="s">
         <v>5</v>
       </c>
       <c r="D1336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337">
-        <v>1030579328</v>
+        <v>27805128</v>
       </c>
       <c r="B1337" t="s">
         <v>4</v>
       </c>
       <c r="C1337" t="s">
         <v>5</v>
       </c>
       <c r="D1337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338">
-        <v>52504953</v>
+        <v>80234098</v>
       </c>
       <c r="B1338" t="s">
         <v>4</v>
       </c>
       <c r="C1338" t="s">
         <v>5</v>
       </c>
       <c r="D1338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339">
-        <v>1002538004</v>
+        <v>19473596</v>
       </c>
       <c r="B1339" t="s">
         <v>4</v>
       </c>
       <c r="C1339" t="s">
         <v>5</v>
       </c>
       <c r="D1339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340">
-        <v>80381433</v>
+        <v>79109664</v>
       </c>
       <c r="B1340" t="s">
         <v>4</v>
       </c>
       <c r="C1340" t="s">
         <v>5</v>
       </c>
       <c r="D1340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341">
-        <v>19378410</v>
+        <v>1076736689</v>
       </c>
       <c r="B1341" t="s">
         <v>4</v>
       </c>
       <c r="C1341" t="s">
         <v>5</v>
       </c>
       <c r="D1341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342">
-        <v>1030523015</v>
+        <v>1032376039</v>
       </c>
       <c r="B1342" t="s">
         <v>4</v>
       </c>
       <c r="C1342" t="s">
         <v>5</v>
       </c>
       <c r="D1342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343">
-        <v>80539215</v>
+        <v>1030579328</v>
       </c>
       <c r="B1343" t="s">
         <v>4</v>
       </c>
       <c r="C1343" t="s">
         <v>5</v>
       </c>
       <c r="D1343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344">
-        <v>98461802</v>
+        <v>52504953</v>
       </c>
       <c r="B1344" t="s">
         <v>4</v>
       </c>
       <c r="C1344" t="s">
         <v>5</v>
       </c>
       <c r="D1344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345">
-        <v>80001090</v>
+        <v>79494901</v>
       </c>
       <c r="B1345" t="s">
         <v>4</v>
       </c>
       <c r="C1345" t="s">
         <v>5</v>
       </c>
       <c r="D1345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346">
-        <v>9142885</v>
+        <v>1002538004</v>
       </c>
       <c r="B1346" t="s">
         <v>4</v>
       </c>
       <c r="C1346" t="s">
         <v>5</v>
       </c>
       <c r="D1346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347">
-        <v>52527834</v>
+        <v>79997823</v>
       </c>
       <c r="B1347" t="s">
         <v>4</v>
       </c>
       <c r="C1347" t="s">
         <v>5</v>
       </c>
       <c r="D1347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348">
-        <v>79306632</v>
+        <v>80381433</v>
       </c>
       <c r="B1348" t="s">
         <v>4</v>
       </c>
       <c r="C1348" t="s">
         <v>5</v>
       </c>
       <c r="D1348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349">
-        <v>80865561</v>
+        <v>19378410</v>
       </c>
       <c r="B1349" t="s">
         <v>4</v>
       </c>
       <c r="C1349" t="s">
         <v>5</v>
       </c>
       <c r="D1349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350">
-        <v>37315356</v>
+        <v>1030523015</v>
       </c>
       <c r="B1350" t="s">
         <v>4</v>
       </c>
       <c r="C1350" t="s">
         <v>5</v>
       </c>
       <c r="D1350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351">
-        <v>74240411</v>
+        <v>80539215</v>
       </c>
       <c r="B1351" t="s">
         <v>4</v>
       </c>
       <c r="C1351" t="s">
         <v>5</v>
       </c>
       <c r="D1351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352">
-        <v>1015480395</v>
+        <v>98461802</v>
       </c>
       <c r="B1352" t="s">
         <v>4</v>
       </c>
       <c r="C1352" t="s">
         <v>5</v>
       </c>
       <c r="D1352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353">
-        <v>79419479</v>
+        <v>80001090</v>
       </c>
       <c r="B1353" t="s">
         <v>4</v>
       </c>
       <c r="C1353" t="s">
         <v>5</v>
       </c>
       <c r="D1353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354">
-        <v>52553584</v>
+        <v>9142885</v>
       </c>
       <c r="B1354" t="s">
         <v>4</v>
       </c>
       <c r="C1354" t="s">
         <v>5</v>
       </c>
       <c r="D1354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355">
-        <v>1026295925</v>
+        <v>52527834</v>
       </c>
       <c r="B1355" t="s">
         <v>4</v>
       </c>
       <c r="C1355" t="s">
         <v>5</v>
       </c>
       <c r="D1355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356">
-        <v>1032502250</v>
+        <v>79306632</v>
       </c>
       <c r="B1356" t="s">
         <v>4</v>
       </c>
       <c r="C1356" t="s">
         <v>5</v>
       </c>
       <c r="D1356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357">
-        <v>79260482</v>
+        <v>5863310</v>
       </c>
       <c r="B1357" t="s">
         <v>4</v>
       </c>
       <c r="C1357" t="s">
         <v>5</v>
       </c>
       <c r="D1357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358">
-        <v>1110591470</v>
+        <v>80865561</v>
       </c>
       <c r="B1358" t="s">
         <v>4</v>
       </c>
       <c r="C1358" t="s">
         <v>5</v>
       </c>
       <c r="D1358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359">
-        <v>52962996</v>
+        <v>52066882</v>
       </c>
       <c r="B1359" t="s">
         <v>4</v>
       </c>
       <c r="C1359" t="s">
         <v>5</v>
       </c>
       <c r="D1359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360">
-        <v>19434816</v>
+        <v>37315356</v>
       </c>
       <c r="B1360" t="s">
         <v>4</v>
       </c>
       <c r="C1360" t="s">
         <v>5</v>
       </c>
       <c r="D1360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361">
-        <v>1022338344</v>
+        <v>74240411</v>
       </c>
       <c r="B1361" t="s">
         <v>4</v>
       </c>
       <c r="C1361" t="s">
         <v>5</v>
       </c>
       <c r="D1361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362">
+        <v>1015480395</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>79419479</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>52553584</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>1026295925</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>79367142</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>1032502250</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>79260482</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>1110591470</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>52962996</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>79108562</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>80386851</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>12550898</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>19434816</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>1023957144</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>1022338344</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>51818067</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
         <v>1026552535</v>
       </c>
-      <c r="B1362" t="s">
-[...5 lines deleted...]
-      <c r="D1362" t="s">
+      <c r="B1378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>80429151</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>1023923101</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>1090227405</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>1000790190</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>1022984599</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>79988921</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>1033736042</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>7143604</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>1019092620</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>1023888580</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>79395147</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>43522159</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>19468602</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>79798974</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>79890261</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>1012373675</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>80131550</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>1012335976</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>80144011</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>79559147</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>1031125991</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>51901809</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>79498432</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>1023872359</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>1010162872</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>5934989</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>1120006512</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>1013598424</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>80853798</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>52917142</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>79385840</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>5166760</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>93367292</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>80827498</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>1022335634</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>80192454</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>1030618404</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>1193086060</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>79574164</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>1032377441</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>80794765</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>1082860686</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>52234797</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>80228730</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>1031162395</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>79278091</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>19458389</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>80442617</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>84079262</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>80367538</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>52840572</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>1030564768</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>11220993</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>1022356488</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>1071163245</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>79959217</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>1022329866</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>79620364</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>79708528</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>1014243210</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>52766759</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>1010041923</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>1033811014</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>52775961</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>52342994</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>1116663215</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>79972928</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>52332808</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>77015803</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>80233135</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>52494530</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>80189890</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>80205248</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>1069432127</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456">
+        <v>7175485</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>52846812</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>52738181</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>1015403741</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>80255337</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>79609438</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>1023874781</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>79883693</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>19432564</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>79703571</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>5712588</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>51972292</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>80026082</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469">
+        <v>79806825</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>79910230</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>79420952</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>74182015</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473">
+        <v>74283201</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>1023881558</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>52646357</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477">
+        <v>79144666</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>80200341</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>52013260</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>80363199</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>1022402884</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>80436953</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>79843968</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>1068975081</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>79978907</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>53100087</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>80746895</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>1010168336</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>52520897</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>79539279</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>1022949429</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>1012423466</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>1033749860</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>80124685</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>51990664</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>79284854</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>79222234</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>1023030773</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>80913171</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>1030657803</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>1032440268</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>79203291</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>52439477</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>65555853</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>1070946598</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>12971760</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>1110452535</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>87491355</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>19465623</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>1020812713</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>52484009</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>1033714412</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>79841172</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>52831206</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>79507854</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>80177812</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517">
+        <v>79459757</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>1016091005</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>1015440638</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>79345939</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>1106778936</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>80433206</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>79368592</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>79770716</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>1069432602</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>73212059</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>1023017928</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>1022416775</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>79309696</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>1024552900</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>79041641</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>93477976</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>19453170</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>1071630436</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>79755690</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>1022358700</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>80449015</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>80497263</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>79398775</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>79660227</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>80016742</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>79688751</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>79442297</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544">
+        <v>1148448472</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>1053664144</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>52711154</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>1030550590</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>1018418809</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>79536771</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>80810023</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>20927875</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>79964788</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>1031142673</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>1033697401</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>3250270</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>1014214846</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>1024475540</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>11449475</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>1024574669</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>79739114</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>1030536077</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>1073381606</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>1012355419</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>1026565482</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>1073670549</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>80921385</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>1024547124</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>51955591</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>79558556</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>79743058</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>80801504</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>1032394418</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>79757219</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>79946639</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>79593603</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>79423185</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>1033717158</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>79043965</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>1012447205</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>1069282221</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>1024578130</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>79993071</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>1050945084</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>79390631</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>11481166</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>79968913</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>79545741</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>79047731</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>79767076</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>19498372</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>5882645</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>79319679</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>91013604</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>19354856</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>39545932</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>79486002</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>80747536</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>79114233</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>80101480</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>3242664</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>1023959803</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>80233040</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>79756049</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>1022923994</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607">
+        <v>1030696690</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>1002772505</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>80748840</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="A1610">
+        <v>19449068</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="A1611">
+        <v>1031149001</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612">
+        <v>79387505</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614">
+        <v>11431490</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615">
+        <v>79252925</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="A1616">
+        <v>1023953540</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617">
+        <v>1000329236</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="A1618">
+        <v>39695645</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619">
+        <v>79341502</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620">
+        <v>1032471904</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621">
+        <v>1070019025</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622">
+        <v>80385750</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623">
+        <v>11344141</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624">
+        <v>11232617</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625">
+        <v>80727960</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626">
+        <v>80366753</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627">
+        <v>1069176108</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="A1628">
+        <v>1032460154</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="A1629">
+        <v>1016007661</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="A1630">
+        <v>41649489</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="A1631">
+        <v>5651745</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="A1632">
+        <v>79900287</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="A1633">
+        <v>79886671</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="A1634">
+        <v>53046502</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="A1635">
+        <v>2986677</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="A1636">
+        <v>80797362</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="A1637">
+        <v>79990036</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="A1638">
+        <v>79951326</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="A1639">
+        <v>1018438554</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="A1640">
+        <v>79560049</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="A1641">
+        <v>79892379</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="A1642">
+        <v>1010172091</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="A1643">
+        <v>1048848986</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="A1644">
+        <v>79059838</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="A1645">
+        <v>39768097</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="A1646">
+        <v>10280556</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="A1647">
+        <v>1077173437</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="A1648">
+        <v>1012457666</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="A1649">
+        <v>80396617</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="A1650">
+        <v>80232641</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="A1651">
+        <v>5290880</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="A1652">
+        <v>74244570</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="A1653">
+        <v>1032475685</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="A1654">
+        <v>1102859047</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="A1655">
+        <v>79244132</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="A1656">
+        <v>79896902</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="A1657">
+        <v>93085513</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="A1658">
+        <v>1015405564</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="A1659">
+        <v>1006827006</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="A1660">
+        <v>79539111</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="A1661">
+        <v>52442389</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="A1662">
+        <v>1024557342</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="A1663">
+        <v>1233491486</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="A1664">
+        <v>3004905</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="A1665">
+        <v>79791653</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="A1666">
+        <v>85433969</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="A1667">
+        <v>80439008</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="A1668">
+        <v>79704194</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="A1669">
+        <v>1030577218</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="A1670">
+        <v>91351790</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="A1671">
+        <v>52844810</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="A1672">
+        <v>1026300744</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="A1673">
+        <v>3096821</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="A1674">
+        <v>1024565972</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="A1675">
+        <v>1015392923</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="A1676">
+        <v>1030582502</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="A1677">
+        <v>11348309</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="A1678">
+        <v>11344925</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="A1679">
+        <v>79353438</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="A1680">
+        <v>37510547</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="A1681">
+        <v>3096936</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="A1682">
+        <v>79055401</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="A1683">
+        <v>1014188820</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="A1684">
+        <v>13927214</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="A1685">
+        <v>79128652</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="A1686">
+        <v>52278613</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="A1687">
+        <v>52282125</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="A1688">
+        <v>80415384</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="A1689">
+        <v>78732490</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="A1690">
+        <v>80436113</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="A1691">
+        <v>1019053535</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="A1692">
+        <v>79457777</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="A1693">
+        <v>9295399</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="A1694">
+        <v>40030405</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="A1695">
+        <v>53051831</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="A1696">
+        <v>79335154</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="A1697">
+        <v>79332067</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="A1698">
+        <v>19461237</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="A1699">
+        <v>79575285</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="A1700">
+        <v>80813700</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="A1701">
+        <v>1108933265</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="A1702">
+        <v>79769147</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="A1703">
+        <v>79315154</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="A1704">
+        <v>52213204</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="A1705">
+        <v>79442159</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="A1706">
+        <v>79752979</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="A1707">
+        <v>79536689</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="A1708">
+        <v>51848979</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="A1709">
+        <v>10980819</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="A1710">
+        <v>1013679904</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="A1711">
+        <v>1006052757</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="A1712">
+        <v>5957992</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="A1713">
+        <v>38237477</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="A1714">
+        <v>1104697249</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="A1715">
+        <v>51726777</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="A1716">
+        <v>97613942</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="A1717">
+        <v>1032409598</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="A1718">
+        <v>79483563</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="A1719">
+        <v>79560240</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="A1720">
+        <v>80033423</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="A1721">
+        <v>79615414</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="A1722">
+        <v>4228598</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="A1723">
+        <v>1024507602</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="A1724">
+        <v>79543870</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="A1725">
+        <v>80256511</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="A1726">
+        <v>39675677</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="A1727">
+        <v>1024513223</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728">
+        <v>91238423</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729">
+        <v>80543183</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730">
+        <v>14228864</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731">
+        <v>39766709</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732">
+        <v>1022351840</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733">
+        <v>52773036</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734">
+        <v>1015444753</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735">
+        <v>79846094</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736">
+        <v>79284812</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737">
+        <v>1010194695</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738">
+        <v>79735514</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739">
+        <v>79132362</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="A1740">
+        <v>80543741</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="A1741">
+        <v>80361718</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="A1742">
+        <v>1013596945</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="A1743">
+        <v>52118785</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="A1744">
+        <v>79907413</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="A1745">
+        <v>1013616974</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="A1746">
+        <v>80271978</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="A1747">
+        <v>79891740</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="A1748">
+        <v>1019056228</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="A1749">
+        <v>79720740</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="A1750">
+        <v>52097546</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="A1751">
+        <v>79469277</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="A1752">
+        <v>80176096</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="A1753">
+        <v>79322386</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="A1754">
+        <v>79793500</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="A1755">
+        <v>79120506</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="A1756">
+        <v>63505871</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="A1757">
+        <v>79695242</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="A1758">
+        <v>1078346839</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="A1759">
+        <v>79555063</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="A1760">
+        <v>1026306680</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="A1761">
+        <v>79059584</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="A1762">
+        <v>79218793</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="A1763">
+        <v>7531207</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="A1764">
+        <v>1032380297</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="A1765">
+        <v>80047194</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="A1766">
+        <v>1015480454</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="A1767">
+        <v>79106547</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="A1768">
+        <v>52802958</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="A1769">
+        <v>80843548</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="A1770">
+        <v>11800295</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="A1771">
+        <v>80467607</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="A1772">
+        <v>79958369</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773">
+        <v>79435550</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="A1774">
+        <v>80354943</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="A1775">
+        <v>1233691269</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="A1776">
+        <v>79643776</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="A1777">
+        <v>11348546</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="A1778">
+        <v>79353927</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="A1779">
+        <v>13741440</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="A1780">
+        <v>79620872</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="A1781">
+        <v>1022415052</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="A1782">
+        <v>13956890</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="A1783">
+        <v>1031139011</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="A1784">
+        <v>79126032</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="A1785">
+        <v>80904378</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="A1786">
+        <v>1026262449</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="A1787">
+        <v>52858097</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="A1788">
+        <v>1081554</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="A1789">
+        <v>79898239</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="A1790">
+        <v>80050662</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="A1791">
+        <v>1022361242</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="A1792">
+        <v>1023869116</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="A1793">
+        <v>79856429</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="A1794">
+        <v>19438969</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="A1795">
+        <v>80735684</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="A1796">
+        <v>79988898</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="A1797">
+        <v>53010231</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="A1798">
+        <v>1030615017</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="A1799">
+        <v>1033742832</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="A1800">
+        <v>80745042</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="A1801">
+        <v>1000974590</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="A1802">
+        <v>79728273</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="A1803">
+        <v>1031121857</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="A1804">
+        <v>80168170</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="A1805">
+        <v>5599444</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="A1806">
+        <v>52189220</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="A1807">
+        <v>1024551911</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="A1808">
+        <v>79299320</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="A1809">
+        <v>53070918</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="A1810">
+        <v>11346042</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="A1811">
+        <v>1007679615</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="A1812">
+        <v>1032416951</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="A1813">
+        <v>80364072</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="A1814">
+        <v>79885498</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="A1815">
+        <v>16789990</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="A1816">
+        <v>1020729357</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="A1817">
+        <v>7792934</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="A1818">
+        <v>79561067</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="A1819">
+        <v>11231131</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="A1820">
+        <v>1019058594</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="A1821">
+        <v>79798516</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="A1822">
+        <v>11344187</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="A1823">
+        <v>1118022540</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="A1824">
+        <v>79443869</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="A1825">
+        <v>1032416107</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="A1826">
+        <v>1019046913</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="A1827">
+        <v>80832053</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="A1828">
+        <v>79715616</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="A1829">
+        <v>53043897</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="A1830">
+        <v>79411719</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="A1831">
+        <v>79901308</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="A1832">
+        <v>80415829</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="A1833">
+        <v>1075674904</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="A1834">
+        <v>1022976030</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="A1835">
+        <v>79652347</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="A1836">
+        <v>1012432265</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="A1837">
+        <v>7167898</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="A1838">
+        <v>79525468</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="A1839">
+        <v>91249570</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="A1840">
+        <v>1013577705</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="A1841">
+        <v>1014221513</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="A1842">
+        <v>1014198786</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="A1843">
+        <v>79165468</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="A1844">
+        <v>52073302</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="A1845">
+        <v>79990705</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="A1846">
+        <v>1032383791</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:4">
+      <c r="A1847">
+        <v>52168193</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:4">
+      <c r="A1848">
+        <v>79324935</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:4">
+      <c r="A1849">
+        <v>79313912</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:4">
+      <c r="A1850">
+        <v>79789868</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:4">
+      <c r="A1851">
+        <v>23429848</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:4">
+      <c r="A1852">
+        <v>79984537</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:4">
+      <c r="A1853">
+        <v>1013644033</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:4">
+      <c r="A1854">
+        <v>79283813</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:4">
+      <c r="A1855">
+        <v>73545861</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:4">
+      <c r="A1856">
+        <v>1020739052</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:4">
+      <c r="A1857">
+        <v>51961010</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:4">
+      <c r="A1858">
+        <v>79504880</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:4">
+      <c r="A1859">
+        <v>80056279</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:4">
+      <c r="A1860">
+        <v>80125633</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:4">
+      <c r="A1861">
+        <v>80854887</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:4">
+      <c r="A1862">
+        <v>1024466657</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:4">
+      <c r="A1863">
+        <v>79046482</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:4">
+      <c r="A1864">
+        <v>79451466</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:4">
+      <c r="A1865">
+        <v>79216543</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:4">
+      <c r="A1866">
+        <v>79410753</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:4">
+      <c r="A1867">
+        <v>78689268</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:4">
+      <c r="A1868">
+        <v>52147047</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:4">
+      <c r="A1869">
+        <v>11231283</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:4">
+      <c r="A1870">
+        <v>79380422</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:4">
+      <c r="A1871">
+        <v>79277287</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:4">
+      <c r="A1872">
+        <v>79660591</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:4">
+      <c r="A1873">
+        <v>14325688</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:4">
+      <c r="A1874">
+        <v>1022990691</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:4">
+      <c r="A1875">
+        <v>19381725</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:4">
+      <c r="A1876">
+        <v>1022925688</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:4">
+      <c r="A1877">
+        <v>53072746</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:4">
+      <c r="A1878">
+        <v>79404522</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:4">
+      <c r="A1879">
+        <v>4059562</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:4">
+      <c r="A1880">
+        <v>1114398</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:4">
+      <c r="A1881">
+        <v>79470361</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:4">
+      <c r="A1882">
+        <v>1014197795</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:4">
+      <c r="A1883">
+        <v>79406505</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:4">
+      <c r="A1884">
+        <v>10119270</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:4">
+      <c r="A1885">
+        <v>11308532</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:4">
+      <c r="A1886">
+        <v>79794647</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:4">
+      <c r="A1887">
+        <v>93350153</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:4">
+      <c r="A1888">
+        <v>80245215</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:4">
+      <c r="A1889">
+        <v>79321517</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:4">
+      <c r="A1890">
+        <v>79734772</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:4">
+      <c r="A1891">
+        <v>79612301</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:4">
+      <c r="A1892">
+        <v>79965833</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:4">
+      <c r="A1893">
+        <v>80213890</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:4">
+      <c r="A1894">
+        <v>40040126</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:4">
+      <c r="A1895">
+        <v>5991850</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:4">
+      <c r="A1896">
+        <v>1024479528</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:4">
+      <c r="A1897">
+        <v>79576508</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:4">
+      <c r="A1898">
+        <v>79808652</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:4">
+      <c r="A1899">
+        <v>1022964268</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:4">
+      <c r="A1900">
+        <v>14282266</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:4">
+      <c r="A1901">
+        <v>19424044</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:4">
+      <c r="A1902">
+        <v>1016009389</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:4">
+      <c r="A1903">
+        <v>80262691</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:4">
+      <c r="A1904">
+        <v>65585283</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:4">
+      <c r="A1905">
+        <v>8329717</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:4">
+      <c r="A1906">
+        <v>1015994916</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:4">
+      <c r="A1907">
+        <v>1024478152</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:4">
+      <c r="A1908">
+        <v>80179839</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:4">
+      <c r="A1909" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:4">
+      <c r="A1910">
+        <v>79489182</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:4">
+      <c r="A1911">
+        <v>80260208</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:4">
+      <c r="A1912">
+        <v>80815137</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:4">
+      <c r="A1913">
+        <v>79164942</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:4">
+      <c r="A1914">
+        <v>11345240</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:4">
+      <c r="A1915">
+        <v>79488160</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:4">
+      <c r="A1916">
+        <v>78033670</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:4">
+      <c r="A1917">
+        <v>1030532350</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:4">
+      <c r="A1918">
+        <v>80879795</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:4">
+      <c r="A1919">
+        <v>79472992</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:4">
+      <c r="A1920">
+        <v>52748877</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:4">
+      <c r="A1921">
+        <v>79717724</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:4">
+      <c r="A1922">
+        <v>4133829</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:4">
+      <c r="A1923">
+        <v>13706765</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:4">
+      <c r="A1924">
+        <v>79641500</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:4">
+      <c r="A1925">
+        <v>79266320</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:4">
+      <c r="A1926">
+        <v>1032359468</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:4">
+      <c r="A1927">
+        <v>1030576226</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:4">
+      <c r="A1928">
+        <v>11636792</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:4">
+      <c r="A1929">
+        <v>80765210</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:4">
+      <c r="A1930">
+        <v>1073234005</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:4">
+      <c r="A1931">
+        <v>79311922</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:4">
+      <c r="A1932">
+        <v>19382532</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:4">
+      <c r="A1933">
+        <v>1016004586</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:4">
+      <c r="A1934">
+        <v>79301700</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:4">
+      <c r="A1935">
+        <v>1012460061</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:4">
+      <c r="A1936">
+        <v>79404894</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:4">
+      <c r="A1937">
+        <v>80779438</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:4">
+      <c r="A1938">
+        <v>93384136</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:4">
+      <c r="A1939">
+        <v>79317367</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:4">
+      <c r="A1940">
+        <v>93089283</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:4">
+      <c r="A1941">
+        <v>3217304</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:4">
+      <c r="A1942">
+        <v>79350328</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:4">
+      <c r="A1943">
+        <v>80003903</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:4">
+      <c r="A1944">
+        <v>79560186</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:4">
+      <c r="A1945">
+        <v>79290841</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:4">
+      <c r="A1946">
+        <v>5569888</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:4">
+      <c r="A1947" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:4">
+      <c r="A1948">
+        <v>79259827</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:4">
+      <c r="A1949">
+        <v>4122709</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:4">
+      <c r="A1950">
+        <v>14237964</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:4">
+      <c r="A1951">
+        <v>19427066</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:4">
+      <c r="A1952">
+        <v>80411280</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:4">
+      <c r="A1953">
+        <v>80251542</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:4">
+      <c r="A1954">
+        <v>79339381</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:4">
+      <c r="A1955">
+        <v>19496245</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:4">
+      <c r="A1956">
+        <v>79424490</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:4">
+      <c r="A1957">
+        <v>1023924337</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:4">
+      <c r="A1958">
+        <v>5712693</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:4">
+      <c r="A1959">
+        <v>1100956022</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:4">
+      <c r="A1960">
+        <v>80144896</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:4">
+      <c r="A1961">
+        <v>3202980</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:4">
+      <c r="A1962">
+        <v>79325372</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:4">
+      <c r="A1963">
+        <v>80901861</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:4">
+      <c r="A1964">
+        <v>19490120</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:4">
+      <c r="A1965">
+        <v>1019078116</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:4">
+      <c r="A1966">
+        <v>1024484063</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:4">
+      <c r="A1967">
+        <v>79366712</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:4">
+      <c r="A1968">
+        <v>37935624</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:4">
+      <c r="A1969">
+        <v>19386060</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:4">
+      <c r="A1970">
+        <v>78295235</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:4">
+      <c r="A1971">
+        <v>19425328</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:4">
+      <c r="A1972">
+        <v>52826347</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:4">
+      <c r="A1973">
+        <v>78744823</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:4">
+      <c r="A1974">
+        <v>1136881816</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:4">
+      <c r="A1975">
+        <v>79769356</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:4">
+      <c r="A1976">
+        <v>79855211</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:4">
+      <c r="A1977">
+        <v>79348431</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:4">
+      <c r="A1978">
+        <v>23783487</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:4">
+      <c r="A1979">
+        <v>1019098824</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:4">
+      <c r="A1980">
+        <v>80310560</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:4">
+      <c r="A1981">
+        <v>79662869</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:4">
+      <c r="A1982">
+        <v>78748637</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:4">
+      <c r="A1983">
+        <v>1022348671</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:4">
+      <c r="A1984">
+        <v>79300411</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:4">
+      <c r="A1985">
+        <v>19452556</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:4">
+      <c r="A1986">
+        <v>79275461</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:4">
+      <c r="A1987">
+        <v>1023868608</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:4">
+      <c r="A1988">
+        <v>1024553098</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:4">
+      <c r="A1989">
+        <v>1013599980</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:4">
+      <c r="A1990">
+        <v>52468237</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:4">
+      <c r="A1991">
+        <v>80768882</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:4">
+      <c r="A1992">
+        <v>6104618</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:4">
+      <c r="A1993">
+        <v>79772215</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:4">
+      <c r="A1994">
+        <v>80513384</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:4">
+      <c r="A1995">
+        <v>80247771</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:4">
+      <c r="A1996">
+        <v>80250816</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:4">
+      <c r="A1997">
+        <v>79248485</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:4">
+      <c r="A1998">
+        <v>79343606</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:4">
+      <c r="A1999">
+        <v>80048788</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:4">
+      <c r="A2000">
+        <v>1016066786</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:4">
+      <c r="A2001" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:4">
+      <c r="A2002">
+        <v>79163194</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:4">
+      <c r="A2003">
+        <v>85457999</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:4">
+      <c r="A2004">
+        <v>17974044</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:4">
+      <c r="A2005">
+        <v>94526489</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:4">
+      <c r="A2006">
+        <v>5771599</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:4">
+      <c r="A2007">
+        <v>79725716</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:4">
+      <c r="A2008">
+        <v>1024475208</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:4">
+      <c r="A2009">
+        <v>1019105033</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:4">
+      <c r="A2010">
+        <v>79626880</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:4">
+      <c r="A2011">
+        <v>1053795470</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:4">
+      <c r="A2012">
+        <v>1016029663</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:4">
+      <c r="A2013">
+        <v>53047445</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:4">
+      <c r="A2014">
+        <v>1033815350</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:4">
+      <c r="A2015">
+        <v>1032413919</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:4">
+      <c r="A2016">
+        <v>52459764</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:4">
+      <c r="A2017">
+        <v>79684757</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:4">
+      <c r="A2018">
+        <v>79046982</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:4">
+      <c r="A2019">
+        <v>79808114</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:4">
+      <c r="A2020">
+        <v>1014181650</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:4">
+      <c r="A2021">
+        <v>79405409</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:4">
+      <c r="A2022">
+        <v>4895420</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:4">
+      <c r="A2023">
+        <v>79805936</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:4">
+      <c r="A2024">
+        <v>1023871176</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:4">
+      <c r="A2025">
+        <v>1016033833</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:4">
+      <c r="A2026">
+        <v>1023960902</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:4">
+      <c r="A2027">
+        <v>91077907</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:4">
+      <c r="A2028">
+        <v>11231278</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:4">
+      <c r="A2029">
+        <v>1022408669</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:4">
+      <c r="A2030">
+        <v>10967509</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:4">
+      <c r="A2031">
+        <v>1016041755</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:4">
+      <c r="A2032">
+        <v>1026580371</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:4">
+      <c r="A2033">
+        <v>1010181600</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:4">
+      <c r="A2034">
+        <v>1012395883</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:4">
+      <c r="A2035">
+        <v>79131546</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:4">
+      <c r="A2036">
+        <v>1016084297</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:4">
+      <c r="A2037">
+        <v>422472</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:4">
+      <c r="A2038">
+        <v>80198099</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:4">
+      <c r="A2039">
+        <v>19399238</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:4">
+      <c r="A2040">
+        <v>52975440</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:4">
+      <c r="A2041">
+        <v>1016087792</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:4">
+      <c r="A2042">
+        <v>1069852927</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:4">
+      <c r="A2043">
+        <v>19473570</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:4">
+      <c r="A2044">
+        <v>1013585140</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:4">
+      <c r="A2045">
+        <v>79043301</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:4">
+      <c r="A2046">
+        <v>1023876553</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:4">
+      <c r="A2047">
+        <v>1019101219</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:4">
+      <c r="A2048">
+        <v>79369557</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:4">
+      <c r="A2049">
+        <v>80780629</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:4">
+      <c r="A2050">
+        <v>1019153538</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:4">
+      <c r="A2051">
+        <v>19403215</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:4">
+      <c r="A2052">
+        <v>2986985</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:4">
+      <c r="A2053">
+        <v>11517159</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:4">
+      <c r="A2054">
+        <v>1014212231</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:4">
+      <c r="A2055">
+        <v>1024487801</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:4">
+      <c r="A2056">
+        <v>80191796</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:4">
+      <c r="A2057">
+        <v>1075652323</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:4">
+      <c r="A2058" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:4">
+      <c r="A2059">
+        <v>1130584386</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:4">
+      <c r="A2060">
+        <v>85155437</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:4">
+      <c r="A2061">
+        <v>80048315</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:4">
+      <c r="A2062">
+        <v>1026574159</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:4">
+      <c r="A2063">
+        <v>1030544307</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:4">
+      <c r="A2064">
+        <v>79749216</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:4">
+      <c r="A2065">
+        <v>79965698</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:4">
+      <c r="A2066">
+        <v>79394431</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:4">
+      <c r="A2067">
+        <v>79291198</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:4">
+      <c r="A2068">
+        <v>11323544</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:4">
+      <c r="A2069">
+        <v>52188622</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:4">
+      <c r="A2070">
+        <v>79401995</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:4">
+      <c r="A2071">
+        <v>79398607</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:4">
+      <c r="A2072">
+        <v>75142504</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:4">
+      <c r="A2073">
+        <v>1013671431</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:4">
+      <c r="A2074">
+        <v>79901893</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:4">
+      <c r="A2075">
+        <v>1031170307</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:4">
+      <c r="A2076">
+        <v>1105780231</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:4">
+      <c r="A2077">
+        <v>1014191487</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:4">
+      <c r="A2078">
+        <v>80066149</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:4">
+      <c r="A2079">
+        <v>79402392</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:4">
+      <c r="A2080">
+        <v>79452008</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:4">
+      <c r="A2081">
+        <v>1040356410</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:4">
+      <c r="A2082">
+        <v>79369855</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:4">
+      <c r="A2083">
+        <v>79047620</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:4">
+      <c r="A2084">
+        <v>1012339905</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:4">
+      <c r="A2085">
+        <v>80195182</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:4">
+      <c r="A2086">
+        <v>80216921</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:4">
+      <c r="A2087">
+        <v>80012656</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:4">
+      <c r="A2088">
+        <v>11382092</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:4">
+      <c r="A2089">
+        <v>79545844</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:4">
+      <c r="A2090">
+        <v>80057582</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:4">
+      <c r="A2091">
+        <v>1001090592</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:4">
+      <c r="A2092">
+        <v>79313738</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:4">
+      <c r="A2093">
+        <v>1030549001</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:4">
+      <c r="A2094">
+        <v>79490210</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:4">
+      <c r="A2095">
+        <v>1000617208</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:4">
+      <c r="A2096">
+        <v>74082555</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:4">
+      <c r="A2097">
+        <v>79430401</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:4">
+      <c r="A2098">
+        <v>19406586</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:4">
+      <c r="A2099">
+        <v>79525140</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:4">
+      <c r="A2100">
+        <v>1024465679</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:4">
+      <c r="A2101">
+        <v>1014194518</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:4">
+      <c r="A2102">
+        <v>1068929095</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:4">
+      <c r="A2103">
+        <v>1032417036</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:4">
+      <c r="A2104">
+        <v>1010179711</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:4">
+      <c r="A2105">
+        <v>1026277401</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:4">
+      <c r="A2106">
+        <v>1000697907</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:4">
+      <c r="A2107">
+        <v>5973318</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:4">
+      <c r="A2108">
+        <v>79544493</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:4">
+      <c r="A2109">
+        <v>19450091</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:4">
+      <c r="A2110">
+        <v>79573707</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:4">
+      <c r="A2111">
+        <v>80223749</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:4">
+      <c r="A2112">
+        <v>1012318747</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:4">
+      <c r="A2113">
+        <v>1022948671</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:4">
+      <c r="A2114">
+        <v>1000862347</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:4">
+      <c r="A2115">
+        <v>80492103</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:4">
+      <c r="A2116">
+        <v>2976805</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:4">
+      <c r="A2117">
+        <v>79327552</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:4">
+      <c r="A2118">
+        <v>1032373273</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:4">
+      <c r="A2119">
+        <v>80025653</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:4">
+      <c r="A2120">
+        <v>80750232</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:4">
+      <c r="A2121">
+        <v>79370755</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:4">
+      <c r="A2122">
+        <v>80874952</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:4">
+      <c r="A2123">
+        <v>79183302</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:4">
+      <c r="A2124">
+        <v>79411596</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:4">
+      <c r="A2125">
+        <v>79304473</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:4">
+      <c r="A2126">
+        <v>55158065</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:4">
+      <c r="A2127">
+        <v>4208219</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:4">
+      <c r="A2128">
+        <v>80383384</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:4">
+      <c r="A2129">
+        <v>80118639</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:4">
+      <c r="A2130">
+        <v>19404256</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:4">
+      <c r="A2131">
+        <v>1032383984</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:4">
+      <c r="A2132">
+        <v>1022334963</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:4">
+      <c r="A2133">
+        <v>79742220</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:4">
+      <c r="A2134">
+        <v>46454723</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:4">
+      <c r="A2135">
+        <v>79955863</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:4">
+      <c r="A2136">
+        <v>79317286</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:4">
+      <c r="A2137">
+        <v>52997162</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:4">
+      <c r="A2138">
+        <v>79259930</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:4">
+      <c r="A2139">
+        <v>1023918898</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:4">
+      <c r="A2140">
+        <v>79851034</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:4">
+      <c r="A2141">
+        <v>37722212</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:4">
+      <c r="A2142">
+        <v>51838211</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:4">
+      <c r="A2143">
+        <v>11205172</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:4">
+      <c r="A2144">
+        <v>81717385</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:4">
+      <c r="A2145">
+        <v>79511158</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:4">
+      <c r="A2146">
+        <v>51919006</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:4">
+      <c r="A2147">
+        <v>4085533</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:4">
+      <c r="A2148">
+        <v>79511632</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:4">
+      <c r="A2149">
+        <v>1030576573</v>
+      </c>
+      <c r="B2149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:4">
+      <c r="A2150">
+        <v>1022942700</v>
+      </c>
+      <c r="B2150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:4">
+      <c r="A2151">
+        <v>2972437</v>
+      </c>
+      <c r="B2151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:4">
+      <c r="A2152">
+        <v>1070707447</v>
+      </c>
+      <c r="B2152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:4">
+      <c r="A2153">
+        <v>79212201</v>
+      </c>
+      <c r="B2153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:4">
+      <c r="A2154">
+        <v>35508693</v>
+      </c>
+      <c r="B2154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:4">
+      <c r="A2155">
+        <v>51605659</v>
+      </c>
+      <c r="B2155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:4">
+      <c r="A2156">
+        <v>79812597</v>
+      </c>
+      <c r="B2156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:4">
+      <c r="A2157">
+        <v>1014235201</v>
+      </c>
+      <c r="B2157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:4">
+      <c r="A2158">
+        <v>52934006</v>
+      </c>
+      <c r="B2158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:4">
+      <c r="A2159">
+        <v>1018443844</v>
+      </c>
+      <c r="B2159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:4">
+      <c r="A2160">
+        <v>8775548</v>
+      </c>
+      <c r="B2160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:4">
+      <c r="A2161">
+        <v>80145710</v>
+      </c>
+      <c r="B2161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:4">
+      <c r="A2162">
+        <v>51954860</v>
+      </c>
+      <c r="B2162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:4">
+      <c r="A2163">
+        <v>80127851</v>
+      </c>
+      <c r="B2163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:4">
+      <c r="A2164">
+        <v>39722360</v>
+      </c>
+      <c r="B2164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:4">
+      <c r="A2165">
+        <v>1012335060</v>
+      </c>
+      <c r="B2165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:4">
+      <c r="A2166">
+        <v>79810443</v>
+      </c>
+      <c r="B2166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:4">
+      <c r="A2167">
+        <v>17656529</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:4">
+      <c r="A2168">
+        <v>79974755</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:4">
+      <c r="A2169">
+        <v>1013491</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:4">
+      <c r="A2170">
+        <v>1010203239</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:4">
+      <c r="A2171">
+        <v>11233135</v>
+      </c>
+      <c r="B2171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:4">
+      <c r="A2172">
+        <v>1033687920</v>
+      </c>
+      <c r="B2172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:4">
+      <c r="A2173">
+        <v>78078730</v>
+      </c>
+      <c r="B2173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:4">
+      <c r="A2174">
+        <v>52473451</v>
+      </c>
+      <c r="B2174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:4">
+      <c r="A2175">
+        <v>1032377925</v>
+      </c>
+      <c r="B2175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:4">
+      <c r="A2176">
+        <v>1033679127</v>
+      </c>
+      <c r="B2176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:4">
+      <c r="A2177">
+        <v>1019110480</v>
+      </c>
+      <c r="B2177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:4">
+      <c r="A2178">
+        <v>79666021</v>
+      </c>
+      <c r="B2178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:4">
+      <c r="A2179">
+        <v>11342706</v>
+      </c>
+      <c r="B2179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:4">
+      <c r="A2180">
+        <v>1015444284</v>
+      </c>
+      <c r="B2180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:4">
+      <c r="A2181">
+        <v>1010187628</v>
+      </c>
+      <c r="B2181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:4">
+      <c r="A2182">
+        <v>80391427</v>
+      </c>
+      <c r="B2182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:4">
+      <c r="A2183">
+        <v>1075669096</v>
+      </c>
+      <c r="B2183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:4">
+      <c r="A2184">
+        <v>80897760</v>
+      </c>
+      <c r="B2184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:4">
+      <c r="A2185">
+        <v>1065623163</v>
+      </c>
+      <c r="B2185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:4">
+      <c r="A2186">
+        <v>80219736</v>
+      </c>
+      <c r="B2186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:4">
+      <c r="A2187">
+        <v>79355912</v>
+      </c>
+      <c r="B2187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:4">
+      <c r="A2188">
+        <v>1063151568</v>
+      </c>
+      <c r="B2188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:4">
+      <c r="A2189">
+        <v>79397224</v>
+      </c>
+      <c r="B2189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:4">
+      <c r="A2190">
+        <v>79878301</v>
+      </c>
+      <c r="B2190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:4">
+      <c r="A2191">
+        <v>1033722254</v>
+      </c>
+      <c r="B2191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:4">
+      <c r="A2192">
+        <v>1032385121</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:4">
+      <c r="A2193">
+        <v>1018420432</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:4">
+      <c r="A2194">
+        <v>80017071</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:4">
+      <c r="A2195">
+        <v>1030647091</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:4">
+      <c r="A2196">
+        <v>31928494</v>
+      </c>
+      <c r="B2196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:4">
+      <c r="A2197">
+        <v>52475870</v>
+      </c>
+      <c r="B2197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:4">
+      <c r="A2198">
+        <v>79899992</v>
+      </c>
+      <c r="B2198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:4">
+      <c r="A2199">
+        <v>63527627</v>
+      </c>
+      <c r="B2199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:4">
+      <c r="A2200">
+        <v>1018408183</v>
+      </c>
+      <c r="B2200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:4">
+      <c r="A2201">
+        <v>1010172607</v>
+      </c>
+      <c r="B2201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:4">
+      <c r="A2202">
+        <v>80724253</v>
+      </c>
+      <c r="B2202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:4">
+      <c r="A2203">
+        <v>1032456143</v>
+      </c>
+      <c r="B2203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:4">
+      <c r="A2204">
+        <v>1022345854</v>
+      </c>
+      <c r="B2204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:4">
+      <c r="A2205">
+        <v>79630590</v>
+      </c>
+      <c r="B2205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:4">
+      <c r="A2206">
+        <v>79719618</v>
+      </c>
+      <c r="B2206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:4">
+      <c r="A2207">
+        <v>1013643669</v>
+      </c>
+      <c r="B2207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:4">
+      <c r="A2208">
+        <v>1000620218</v>
+      </c>
+      <c r="B2208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:4">
+      <c r="A2209">
+        <v>1024462129</v>
+      </c>
+      <c r="B2209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:4">
+      <c r="A2210">
+        <v>80829976</v>
+      </c>
+      <c r="B2210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:4">
+      <c r="A2211">
+        <v>19474324</v>
+      </c>
+      <c r="B2211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:4">
+      <c r="A2212">
+        <v>4684617</v>
+      </c>
+      <c r="B2212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:4">
+      <c r="A2213">
+        <v>16259631</v>
+      </c>
+      <c r="B2213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:4">
+      <c r="A2214">
+        <v>38643753</v>
+      </c>
+      <c r="B2214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:4">
+      <c r="A2215">
+        <v>4060457</v>
+      </c>
+      <c r="B2215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:4">
+      <c r="A2216">
+        <v>79315785</v>
+      </c>
+      <c r="B2216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:4">
+      <c r="A2217">
+        <v>79735285</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:4">
+      <c r="A2218">
+        <v>79442577</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:4">
+      <c r="A2219">
+        <v>52534960</v>
+      </c>
+      <c r="B2219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:4">
+      <c r="A2220">
+        <v>80071559</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:4">
+      <c r="A2221">
+        <v>52860594</v>
+      </c>
+      <c r="B2221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:4">
+      <c r="A2222">
+        <v>1022360623</v>
+      </c>
+      <c r="B2222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:4">
+      <c r="A2223">
+        <v>79795233</v>
+      </c>
+      <c r="B2223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:4">
+      <c r="A2224">
+        <v>52184371</v>
+      </c>
+      <c r="B2224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:4">
+      <c r="A2225">
+        <v>53052015</v>
+      </c>
+      <c r="B2225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:4">
+      <c r="A2226">
+        <v>80017055</v>
+      </c>
+      <c r="B2226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:4">
+      <c r="A2227">
+        <v>1023863563</v>
+      </c>
+      <c r="B2227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:4">
+      <c r="A2228">
+        <v>79448310</v>
+      </c>
+      <c r="B2228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:4">
+      <c r="A2229">
+        <v>80021362</v>
+      </c>
+      <c r="B2229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:4">
+      <c r="A2230">
+        <v>51982522</v>
+      </c>
+      <c r="B2230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:4">
+      <c r="A2231">
+        <v>52958586</v>
+      </c>
+      <c r="B2231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:4">
+      <c r="A2232">
+        <v>1031156691</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:4">
+      <c r="A2233">
+        <v>8715022</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:4">
+      <c r="A2234">
+        <v>1032442989</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:4">
+      <c r="A2235">
+        <v>51948670</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:4">
+      <c r="A2236">
+        <v>79151852</v>
+      </c>
+      <c r="B2236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:4">
+      <c r="A2237">
+        <v>80543340</v>
+      </c>
+      <c r="B2237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:4">
+      <c r="A2238">
+        <v>1073234164</v>
+      </c>
+      <c r="B2238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:4">
+      <c r="A2239" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:4">
+      <c r="A2240">
+        <v>79916881</v>
+      </c>
+      <c r="B2240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:4">
+      <c r="A2241">
+        <v>9635652</v>
+      </c>
+      <c r="B2241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:4">
+      <c r="A2242">
+        <v>80053172</v>
+      </c>
+      <c r="B2242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:4">
+      <c r="A2243">
+        <v>80263471</v>
+      </c>
+      <c r="B2243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:4">
+      <c r="A2244">
+        <v>19394442</v>
+      </c>
+      <c r="B2244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:4">
+      <c r="A2245">
+        <v>80878545</v>
+      </c>
+      <c r="B2245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:4">
+      <c r="A2246">
+        <v>1015437519</v>
+      </c>
+      <c r="B2246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:4">
+      <c r="A2247">
+        <v>1018501329</v>
+      </c>
+      <c r="B2247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:4">
+      <c r="A2248">
+        <v>79353335</v>
+      </c>
+      <c r="B2248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:4">
+      <c r="A2249">
+        <v>80833531</v>
+      </c>
+      <c r="B2249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:4">
+      <c r="A2250">
+        <v>51653010</v>
+      </c>
+      <c r="B2250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:4">
+      <c r="A2251">
+        <v>79984595</v>
+      </c>
+      <c r="B2251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:4">
+      <c r="A2252">
+        <v>1057411942</v>
+      </c>
+      <c r="B2252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:4">
+      <c r="A2253">
+        <v>1077967498</v>
+      </c>
+      <c r="B2253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:4">
+      <c r="A2254">
+        <v>1014266222</v>
+      </c>
+      <c r="B2254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:4">
+      <c r="A2255">
+        <v>52008134</v>
+      </c>
+      <c r="B2255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:4">
+      <c r="A2256">
+        <v>4133482</v>
+      </c>
+      <c r="B2256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:4">
+      <c r="A2257">
+        <v>52457376</v>
+      </c>
+      <c r="B2257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:4">
+      <c r="A2258">
+        <v>79488776</v>
+      </c>
+      <c r="B2258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:4">
+      <c r="A2259">
+        <v>79810116</v>
+      </c>
+      <c r="B2259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:4">
+      <c r="A2260">
+        <v>80224584</v>
+      </c>
+      <c r="B2260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:4">
+      <c r="A2261">
+        <v>79468322</v>
+      </c>
+      <c r="B2261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:4">
+      <c r="A2262">
+        <v>79470818</v>
+      </c>
+      <c r="B2262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:4">
+      <c r="A2263">
+        <v>52872235</v>
+      </c>
+      <c r="B2263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:4">
+      <c r="A2264">
+        <v>1030649607</v>
+      </c>
+      <c r="B2264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:4">
+      <c r="A2265">
+        <v>19405261</v>
+      </c>
+      <c r="B2265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:4">
+      <c r="A2266">
+        <v>1032444016</v>
+      </c>
+      <c r="B2266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:4">
+      <c r="A2267">
+        <v>79460530</v>
+      </c>
+      <c r="B2267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:4">
+      <c r="A2268">
+        <v>19421457</v>
+      </c>
+      <c r="B2268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:4">
+      <c r="A2269">
+        <v>19361233</v>
+      </c>
+      <c r="B2269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:4">
+      <c r="A2270">
+        <v>51932051</v>
+      </c>
+      <c r="B2270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:4">
+      <c r="A2271">
+        <v>52537039</v>
+      </c>
+      <c r="B2271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:4">
+      <c r="A2272">
+        <v>79592732</v>
+      </c>
+      <c r="B2272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:4">
+      <c r="A2273">
+        <v>1022986544</v>
+      </c>
+      <c r="B2273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:4">
+      <c r="A2274">
+        <v>39549937</v>
+      </c>
+      <c r="B2274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:4">
+      <c r="A2275">
+        <v>52795514</v>
+      </c>
+      <c r="B2275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:4">
+      <c r="A2276">
+        <v>14011941</v>
+      </c>
+      <c r="B2276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:4">
+      <c r="A2277">
+        <v>1076622866</v>
+      </c>
+      <c r="B2277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:4">
+      <c r="A2278">
+        <v>63394493</v>
+      </c>
+      <c r="B2278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:4">
+      <c r="A2279">
+        <v>79546445</v>
+      </c>
+      <c r="B2279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:4">
+      <c r="A2280">
+        <v>79607129</v>
+      </c>
+      <c r="B2280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:4">
+      <c r="A2281">
+        <v>19475981</v>
+      </c>
+      <c r="B2281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:4">
+      <c r="A2282">
+        <v>1010180429</v>
+      </c>
+      <c r="B2282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:4">
+      <c r="A2283">
+        <v>79369595</v>
+      </c>
+      <c r="B2283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:4">
+      <c r="A2284">
+        <v>79397277</v>
+      </c>
+      <c r="B2284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:4">
+      <c r="A2285">
+        <v>79049782</v>
+      </c>
+      <c r="B2285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:4">
+      <c r="A2286">
+        <v>52104119</v>
+      </c>
+      <c r="B2286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:4">
+      <c r="A2287">
+        <v>79501663</v>
+      </c>
+      <c r="B2287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:4">
+      <c r="A2288">
+        <v>79741808</v>
+      </c>
+      <c r="B2288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:4">
+      <c r="A2289">
+        <v>79955986</v>
+      </c>
+      <c r="B2289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:4">
+      <c r="A2290">
+        <v>52320166</v>
+      </c>
+      <c r="B2290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:4">
+      <c r="A2291">
+        <v>1067712707</v>
+      </c>
+      <c r="B2291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:4">
+      <c r="A2292">
+        <v>1033705097</v>
+      </c>
+      <c r="B2292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:4">
+      <c r="A2293">
+        <v>7177651</v>
+      </c>
+      <c r="B2293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:4">
+      <c r="A2294">
+        <v>52498225</v>
+      </c>
+      <c r="B2294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:4">
+      <c r="A2295">
+        <v>79768781</v>
+      </c>
+      <c r="B2295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:4">
+      <c r="A2296">
+        <v>1123630798</v>
+      </c>
+      <c r="B2296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:4">
+      <c r="A2297">
+        <v>1071168690</v>
+      </c>
+      <c r="B2297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:4">
+      <c r="A2298">
+        <v>52781325</v>
+      </c>
+      <c r="B2298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:4">
+      <c r="A2299">
+        <v>52837256</v>
+      </c>
+      <c r="B2299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:4">
+      <c r="A2300">
+        <v>1024503108</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:4">
+      <c r="A2301">
+        <v>52054834</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:4">
+      <c r="A2302">
+        <v>35514255</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:4">
+      <c r="A2303">
+        <v>79873613</v>
+      </c>
+      <c r="B2303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:4">
+      <c r="A2304">
+        <v>80368365</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:4">
+      <c r="A2305">
+        <v>52884611</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:4">
+      <c r="A2306">
+        <v>79972924</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:4">
+      <c r="A2307">
+        <v>79390221</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:4">
+      <c r="A2308">
+        <v>19496536</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:4">
+      <c r="A2309">
+        <v>52827623</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:4">
+      <c r="A2310">
+        <v>79132287</v>
+      </c>
+      <c r="B2310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:4">
+      <c r="A2311">
+        <v>98613146</v>
+      </c>
+      <c r="B2311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:4">
+      <c r="A2312">
+        <v>1073628346</v>
+      </c>
+      <c r="B2312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:4">
+      <c r="A2313">
+        <v>51641067</v>
+      </c>
+      <c r="B2313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:4">
+      <c r="A2314">
+        <v>80214447</v>
+      </c>
+      <c r="B2314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:4">
+      <c r="A2315">
+        <v>1032476084</v>
+      </c>
+      <c r="B2315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:4">
+      <c r="A2316">
+        <v>80757849</v>
+      </c>
+      <c r="B2316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:4">
+      <c r="A2317">
+        <v>1032378216</v>
+      </c>
+      <c r="B2317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:4">
+      <c r="A2318">
+        <v>7164337</v>
+      </c>
+      <c r="B2318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:4">
+      <c r="A2319">
+        <v>80183860</v>
+      </c>
+      <c r="B2319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:4">
+      <c r="A2320">
+        <v>79814246</v>
+      </c>
+      <c r="B2320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:4">
+      <c r="A2321">
+        <v>1082980348</v>
+      </c>
+      <c r="B2321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:4">
+      <c r="A2322">
+        <v>79891163</v>
+      </c>
+      <c r="B2322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:4">
+      <c r="A2323">
+        <v>80167444</v>
+      </c>
+      <c r="B2323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:4">
+      <c r="A2324">
+        <v>1026279831</v>
+      </c>
+      <c r="B2324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:4">
+      <c r="A2325">
+        <v>53130924</v>
+      </c>
+      <c r="B2325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:4">
+      <c r="A2326">
+        <v>8775906</v>
+      </c>
+      <c r="B2326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:4">
+      <c r="A2327">
+        <v>1019073225</v>
+      </c>
+      <c r="B2327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:4">
+      <c r="A2328">
+        <v>5873370</v>
+      </c>
+      <c r="B2328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:4">
+      <c r="A2329">
+        <v>80250356</v>
+      </c>
+      <c r="B2329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:4">
+      <c r="A2330">
+        <v>1002656205</v>
+      </c>
+      <c r="B2330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:4">
+      <c r="A2331">
+        <v>1014187112</v>
+      </c>
+      <c r="B2331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:4">
+      <c r="A2332">
+        <v>3056400</v>
+      </c>
+      <c r="B2332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:4">
+      <c r="A2333">
+        <v>80803889</v>
+      </c>
+      <c r="B2333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:4">
+      <c r="A2334">
+        <v>79117014</v>
+      </c>
+      <c r="B2334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:4">
+      <c r="A2335">
+        <v>210717</v>
+      </c>
+      <c r="B2335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:4">
+      <c r="A2336">
+        <v>79650945</v>
+      </c>
+      <c r="B2336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:4">
+      <c r="A2337">
+        <v>11232470</v>
+      </c>
+      <c r="B2337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:4">
+      <c r="A2338">
+        <v>4133632</v>
+      </c>
+      <c r="B2338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:4">
+      <c r="A2339">
+        <v>4085780</v>
+      </c>
+      <c r="B2339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:4">
+      <c r="A2340">
+        <v>52035307</v>
+      </c>
+      <c r="B2340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:4">
+      <c r="A2341">
+        <v>1005822849</v>
+      </c>
+      <c r="B2341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:4">
+      <c r="A2342">
+        <v>79402459</v>
+      </c>
+      <c r="B2342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:4">
+      <c r="A2343">
+        <v>1016003684</v>
+      </c>
+      <c r="B2343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:4">
+      <c r="A2344">
+        <v>52206685</v>
+      </c>
+      <c r="B2344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:4">
+      <c r="A2345">
+        <v>1030572086</v>
+      </c>
+      <c r="B2345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:4">
+      <c r="A2346">
+        <v>91075757</v>
+      </c>
+      <c r="B2346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:4">
+      <c r="A2347">
+        <v>79316678</v>
+      </c>
+      <c r="B2347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:4">
+      <c r="A2348">
+        <v>52853831</v>
+      </c>
+      <c r="B2348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:4">
+      <c r="A2349">
+        <v>79800684</v>
+      </c>
+      <c r="B2349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:4">
+      <c r="A2350">
+        <v>52431596</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:4">
+      <c r="A2351">
+        <v>20871587</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:4">
+      <c r="A2352">
+        <v>79235838</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:4">
+      <c r="A2353">
+        <v>19477917</v>
+      </c>
+      <c r="B2353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:4">
+      <c r="A2354">
+        <v>1014285251</v>
+      </c>
+      <c r="B2354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:4">
+      <c r="A2355">
+        <v>1013615472</v>
+      </c>
+      <c r="B2355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:4">
+      <c r="A2356">
+        <v>1013659641</v>
+      </c>
+      <c r="B2356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:4">
+      <c r="A2357">
+        <v>80140007</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:4">
+      <c r="A2358">
+        <v>53071634</v>
+      </c>
+      <c r="B2358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:4">
+      <c r="A2359">
+        <v>79299393</v>
+      </c>
+      <c r="B2359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:4">
+      <c r="A2360">
+        <v>11230783</v>
+      </c>
+      <c r="B2360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:4">
+      <c r="A2361">
+        <v>13467077</v>
+      </c>
+      <c r="B2361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:4">
+      <c r="A2362">
+        <v>11428934</v>
+      </c>
+      <c r="B2362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:4">
+      <c r="A2363">
+        <v>79048241</v>
+      </c>
+      <c r="B2363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:4">
+      <c r="A2364">
+        <v>79318458</v>
+      </c>
+      <c r="B2364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:4">
+      <c r="A2365">
+        <v>1121954625</v>
+      </c>
+      <c r="B2365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:4">
+      <c r="A2366">
+        <v>1030546918</v>
+      </c>
+      <c r="B2366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:4">
+      <c r="A2367">
+        <v>1000326955</v>
+      </c>
+      <c r="B2367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:4">
+      <c r="A2368">
+        <v>79422940</v>
+      </c>
+      <c r="B2368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:4">
+      <c r="A2369">
+        <v>1072668366</v>
+      </c>
+      <c r="B2369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:4">
+      <c r="A2370">
+        <v>1012326182</v>
+      </c>
+      <c r="B2370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:4">
+      <c r="A2371">
+        <v>79727561</v>
+      </c>
+      <c r="B2371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:4">
+      <c r="A2372">
+        <v>53032543</v>
+      </c>
+      <c r="B2372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:4">
+      <c r="A2373">
+        <v>1000224903</v>
+      </c>
+      <c r="B2373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:4">
+      <c r="A2374">
+        <v>1031135073</v>
+      </c>
+      <c r="B2374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:4">
+      <c r="A2375">
+        <v>1013586526</v>
+      </c>
+      <c r="B2375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:4">
+      <c r="A2376">
+        <v>1023954547</v>
+      </c>
+      <c r="B2376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:4">
+      <c r="A2377">
+        <v>79435011</v>
+      </c>
+      <c r="B2377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:4">
+      <c r="A2378">
+        <v>79361033</v>
+      </c>
+      <c r="B2378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:4">
+      <c r="A2379">
+        <v>1013601960</v>
+      </c>
+      <c r="B2379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:4">
+      <c r="A2380">
+        <v>80177094</v>
+      </c>
+      <c r="B2380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:4">
+      <c r="A2381">
+        <v>80130835</v>
+      </c>
+      <c r="B2381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:4">
+      <c r="A2382">
+        <v>79595060</v>
+      </c>
+      <c r="B2382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:4">
+      <c r="A2383">
+        <v>79215875</v>
+      </c>
+      <c r="B2383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:4">
+      <c r="A2384">
+        <v>79566303</v>
+      </c>
+      <c r="B2384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:4">
+      <c r="A2385">
+        <v>1099211402</v>
+      </c>
+      <c r="B2385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:4">
+      <c r="A2386">
+        <v>1013681575</v>
+      </c>
+      <c r="B2386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:4">
+      <c r="A2387">
+        <v>11223515</v>
+      </c>
+      <c r="B2387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:4">
+      <c r="A2388">
+        <v>1012367366</v>
+      </c>
+      <c r="B2388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:4">
+      <c r="A2389">
+        <v>79058439</v>
+      </c>
+      <c r="B2389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:4">
+      <c r="A2390">
+        <v>79384629</v>
+      </c>
+      <c r="B2390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:4">
+      <c r="A2391">
+        <v>3141121</v>
+      </c>
+      <c r="B2391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:4">
+      <c r="A2392">
+        <v>52216407</v>
+      </c>
+      <c r="B2392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:4">
+      <c r="A2393">
+        <v>1061716286</v>
+      </c>
+      <c r="B2393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:4">
+      <c r="A2394">
+        <v>19497847</v>
+      </c>
+      <c r="B2394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:4">
+      <c r="A2395">
+        <v>79763782</v>
+      </c>
+      <c r="B2395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:4">
+      <c r="A2396">
+        <v>39721848</v>
+      </c>
+      <c r="B2396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:4">
+      <c r="A2397">
+        <v>52104298</v>
+      </c>
+      <c r="B2397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:4">
+      <c r="A2398">
+        <v>79501854</v>
+      </c>
+      <c r="B2398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:4">
+      <c r="A2399">
+        <v>1010192057</v>
+      </c>
+      <c r="B2399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:4">
+      <c r="A2400">
+        <v>1023943343</v>
+      </c>
+      <c r="B2400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:4">
+      <c r="A2401">
+        <v>1023900804</v>
+      </c>
+      <c r="B2401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:4">
+      <c r="A2402">
+        <v>80726718</v>
+      </c>
+      <c r="B2402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:4">
+      <c r="A2403">
+        <v>80201759</v>
+      </c>
+      <c r="B2403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:4">
+      <c r="A2404">
+        <v>79635635</v>
+      </c>
+      <c r="B2404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:4">
+      <c r="A2405">
+        <v>1016712306</v>
+      </c>
+      <c r="B2405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:4">
+      <c r="A2406">
+        <v>79103767</v>
+      </c>
+      <c r="B2406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:4">
+      <c r="A2407">
+        <v>51611039</v>
+      </c>
+      <c r="B2407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:4">
+      <c r="A2408">
+        <v>17319830</v>
+      </c>
+      <c r="B2408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:4">
+      <c r="A2409">
+        <v>80169366</v>
+      </c>
+      <c r="B2409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:4">
+      <c r="A2410">
+        <v>79726674</v>
+      </c>
+      <c r="B2410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:4">
+      <c r="A2411">
+        <v>12281904</v>
+      </c>
+      <c r="B2411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:4">
+      <c r="A2412">
+        <v>79663391</v>
+      </c>
+      <c r="B2412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:4">
+      <c r="A2413">
+        <v>79745090</v>
+      </c>
+      <c r="B2413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:4">
+      <c r="A2414">
+        <v>1023896992</v>
+      </c>
+      <c r="B2414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:4">
+      <c r="A2415">
+        <v>80829329</v>
+      </c>
+      <c r="B2415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:4">
+      <c r="A2416">
+        <v>1022416357</v>
+      </c>
+      <c r="B2416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:4">
+      <c r="A2417">
+        <v>79757721</v>
+      </c>
+      <c r="B2417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:4">
+      <c r="A2418">
+        <v>1022933410</v>
+      </c>
+      <c r="B2418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:4">
+      <c r="A2419">
+        <v>1030556396</v>
+      </c>
+      <c r="B2419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:4">
+      <c r="A2420">
+        <v>79693751</v>
+      </c>
+      <c r="B2420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:4">
+      <c r="A2421">
+        <v>1013601646</v>
+      </c>
+      <c r="B2421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:4">
+      <c r="A2422">
+        <v>51971787</v>
+      </c>
+      <c r="B2422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:4">
+      <c r="A2423">
+        <v>79116716</v>
+      </c>
+      <c r="B2423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:4">
+      <c r="A2424" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:4">
+      <c r="A2425">
+        <v>80439845</v>
+      </c>
+      <c r="B2425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:4">
+      <c r="A2426">
+        <v>80011970</v>
+      </c>
+      <c r="B2426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:4">
+      <c r="A2427">
+        <v>1018435415</v>
+      </c>
+      <c r="B2427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:4">
+      <c r="A2428">
+        <v>53081380</v>
+      </c>
+      <c r="B2428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:4">
+      <c r="A2429">
+        <v>80920148</v>
+      </c>
+      <c r="B2429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:4">
+      <c r="A2430">
+        <v>79703711</v>
+      </c>
+      <c r="B2430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:4">
+      <c r="A2431">
+        <v>79135324</v>
+      </c>
+      <c r="B2431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:4">
+      <c r="A2432">
+        <v>80228185</v>
+      </c>
+      <c r="B2432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:4">
+      <c r="A2433">
+        <v>79525862</v>
+      </c>
+      <c r="B2433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:4">
+      <c r="A2434">
+        <v>1024502465</v>
+      </c>
+      <c r="B2434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:4">
+      <c r="A2435">
+        <v>1014283403</v>
+      </c>
+      <c r="B2435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:4">
+      <c r="A2436">
+        <v>19487803</v>
+      </c>
+      <c r="B2436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:4">
+      <c r="A2437">
+        <v>52882598</v>
+      </c>
+      <c r="B2437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:4">
+      <c r="A2438">
+        <v>80811026</v>
+      </c>
+      <c r="B2438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:4">
+      <c r="A2439">
+        <v>80913302</v>
+      </c>
+      <c r="B2439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:4">
+      <c r="A2440">
+        <v>80830872</v>
+      </c>
+      <c r="B2440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:4">
+      <c r="A2441">
+        <v>80179347</v>
+      </c>
+      <c r="B2441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:4">
+      <c r="A2442">
+        <v>80182506</v>
+      </c>
+      <c r="B2442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:4">
+      <c r="A2443">
+        <v>19335747</v>
+      </c>
+      <c r="B2443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:4">
+      <c r="A2444">
+        <v>46450306</v>
+      </c>
+      <c r="B2444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:4">
+      <c r="A2445">
+        <v>93291567</v>
+      </c>
+      <c r="B2445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:4">
+      <c r="A2446">
+        <v>1033798468</v>
+      </c>
+      <c r="B2446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:4">
+      <c r="A2447">
+        <v>79693589</v>
+      </c>
+      <c r="B2447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:4">
+      <c r="A2448">
+        <v>79434172</v>
+      </c>
+      <c r="B2448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:4">
+      <c r="A2449">
+        <v>80854499</v>
+      </c>
+      <c r="B2449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:4">
+      <c r="A2450">
+        <v>79299547</v>
+      </c>
+      <c r="B2450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:4">
+      <c r="A2451">
+        <v>1010165438</v>
+      </c>
+      <c r="B2451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:4">
+      <c r="A2452">
+        <v>79763427</v>
+      </c>
+      <c r="B2452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:4">
+      <c r="A2453">
+        <v>11223170</v>
+      </c>
+      <c r="B2453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:4">
+      <c r="A2454" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:4">
+      <c r="A2455">
+        <v>1031134526</v>
+      </c>
+      <c r="B2455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:4">
+      <c r="A2456">
+        <v>79313368</v>
+      </c>
+      <c r="B2456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:4">
+      <c r="A2457">
+        <v>80926406</v>
+      </c>
+      <c r="B2457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:4">
+      <c r="A2458">
+        <v>52860939</v>
+      </c>
+      <c r="B2458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:4">
+      <c r="A2459">
+        <v>1018478981</v>
+      </c>
+      <c r="B2459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:4">
+      <c r="A2460">
+        <v>79797447</v>
+      </c>
+      <c r="B2460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:4">
+      <c r="A2461">
+        <v>1093764362</v>
+      </c>
+      <c r="B2461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:4">
+      <c r="A2462">
+        <v>55170384</v>
+      </c>
+      <c r="B2462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:4">
+      <c r="A2463">
+        <v>1000470631</v>
+      </c>
+      <c r="B2463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:4">
+      <c r="A2464">
+        <v>79987461</v>
+      </c>
+      <c r="B2464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:4">
+      <c r="A2465">
+        <v>52214223</v>
+      </c>
+      <c r="B2465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:4">
+      <c r="A2466">
+        <v>79886038</v>
+      </c>
+      <c r="B2466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:4">
+      <c r="A2467">
+        <v>1018424418</v>
+      </c>
+      <c r="B2467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:4">
+      <c r="A2468">
+        <v>79921765</v>
+      </c>
+      <c r="B2468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:4">
+      <c r="A2469">
+        <v>51662937</v>
+      </c>
+      <c r="B2469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:4">
+      <c r="A2470">
+        <v>79413260</v>
+      </c>
+      <c r="B2470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:4">
+      <c r="A2471">
+        <v>1026562180</v>
+      </c>
+      <c r="B2471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:4">
+      <c r="A2472">
+        <v>80765100</v>
+      </c>
+      <c r="B2472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:4">
+      <c r="A2473">
+        <v>80189273</v>
+      </c>
+      <c r="B2473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:4">
+      <c r="A2474">
+        <v>79953417</v>
+      </c>
+      <c r="B2474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:4">
+      <c r="A2475">
+        <v>52115880</v>
+      </c>
+      <c r="B2475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:4">
+      <c r="A2476">
+        <v>79430408</v>
+      </c>
+      <c r="B2476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:4">
+      <c r="A2477">
+        <v>79811619</v>
+      </c>
+      <c r="B2477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:4">
+      <c r="A2478">
+        <v>1024595395</v>
+      </c>
+      <c r="B2478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:4">
+      <c r="A2479">
+        <v>79813307</v>
+      </c>
+      <c r="B2479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:4">
+      <c r="A2480" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:4">
+      <c r="A2481">
+        <v>79432716</v>
+      </c>
+      <c r="B2481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:4">
+      <c r="A2482">
+        <v>79991805</v>
+      </c>
+      <c r="B2482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:4">
+      <c r="A2483">
+        <v>79451957</v>
+      </c>
+      <c r="B2483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:4">
+      <c r="A2484">
+        <v>19690750</v>
+      </c>
+      <c r="B2484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:4">
+      <c r="A2485">
+        <v>39573115</v>
+      </c>
+      <c r="B2485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:4">
+      <c r="A2486">
+        <v>79262087</v>
+      </c>
+      <c r="B2486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:4">
+      <c r="A2487">
+        <v>79525430</v>
+      </c>
+      <c r="B2487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:4">
+      <c r="A2488">
+        <v>52343154</v>
+      </c>
+      <c r="B2488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:4">
+      <c r="A2489">
+        <v>19351102</v>
+      </c>
+      <c r="B2489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490">
+        <v>80756736</v>
+      </c>
+      <c r="B2490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491">
+        <v>422322</v>
+      </c>
+      <c r="B2491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492">
+        <v>19419518</v>
+      </c>
+      <c r="B2492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493">
+        <v>1026578025</v>
+      </c>
+      <c r="B2493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494">
+        <v>1013603177</v>
+      </c>
+      <c r="B2494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495">
+        <v>80820571</v>
+      </c>
+      <c r="B2495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496">
+        <v>1015425904</v>
+      </c>
+      <c r="B2496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497">
+        <v>80826774</v>
+      </c>
+      <c r="B2497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498">
+        <v>52836273</v>
+      </c>
+      <c r="B2498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499">
+        <v>51864729</v>
+      </c>
+      <c r="B2499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500">
+        <v>79912991</v>
+      </c>
+      <c r="B2500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501">
+        <v>52965864</v>
+      </c>
+      <c r="B2501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502">
+        <v>52888818</v>
+      </c>
+      <c r="B2502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503">
+        <v>42877561</v>
+      </c>
+      <c r="B2503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504">
+        <v>79382685</v>
+      </c>
+      <c r="B2504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505">
+        <v>79862508</v>
+      </c>
+      <c r="B2505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506">
+        <v>53101838</v>
+      </c>
+      <c r="B2506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507">
+        <v>79308869</v>
+      </c>
+      <c r="B2507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508">
+        <v>80023863</v>
+      </c>
+      <c r="B2508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509">
+        <v>1015419356</v>
+      </c>
+      <c r="B2509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510">
+        <v>52353385</v>
+      </c>
+      <c r="B2510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511">
+        <v>1018426272</v>
+      </c>
+      <c r="B2511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512">
+        <v>80005950</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="A2513">
+        <v>52361806</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:4">
+      <c r="A2514">
+        <v>80128251</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:4">
+      <c r="A2515">
+        <v>1033713409</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:4">
+      <c r="A2516">
+        <v>1032489590</v>
+      </c>
+      <c r="B2516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:4">
+      <c r="A2517">
+        <v>80071533</v>
+      </c>
+      <c r="B2517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:4">
+      <c r="A2518">
+        <v>1067916636</v>
+      </c>
+      <c r="B2518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:4">
+      <c r="A2519">
+        <v>46380809</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:4">
+      <c r="A2520">
+        <v>79757270</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:4">
+      <c r="A2521">
+        <v>51864678</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:4">
+      <c r="A2522">
+        <v>10179170</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:4">
+      <c r="A2523">
+        <v>37751665</v>
+      </c>
+      <c r="B2523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:4">
+      <c r="A2524">
+        <v>80192681</v>
+      </c>
+      <c r="B2524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:4">
+      <c r="A2525">
+        <v>79244671</v>
+      </c>
+      <c r="B2525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:4">
+      <c r="A2526">
+        <v>79305727</v>
+      </c>
+      <c r="B2526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:4">
+      <c r="A2527">
+        <v>79815204</v>
+      </c>
+      <c r="B2527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:4">
+      <c r="A2528">
+        <v>19471118</v>
+      </c>
+      <c r="B2528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:4">
+      <c r="A2529">
+        <v>79435383</v>
+      </c>
+      <c r="B2529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:4">
+      <c r="A2530">
+        <v>79324064</v>
+      </c>
+      <c r="B2530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:4">
+      <c r="A2531">
+        <v>19494181</v>
+      </c>
+      <c r="B2531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:4">
+      <c r="A2532">
+        <v>1014273071</v>
+      </c>
+      <c r="B2532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:4">
+      <c r="A2533">
+        <v>79610926</v>
+      </c>
+      <c r="B2533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:4">
+      <c r="A2534">
+        <v>52851803</v>
+      </c>
+      <c r="B2534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:4">
+      <c r="A2535">
+        <v>11201011</v>
+      </c>
+      <c r="B2535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:4">
+      <c r="A2536">
+        <v>79451068</v>
+      </c>
+      <c r="B2536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:4">
+      <c r="A2537">
+        <v>80807570</v>
+      </c>
+      <c r="B2537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538">
+        <v>80029697</v>
+      </c>
+      <c r="B2538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539">
+        <v>79909109</v>
+      </c>
+      <c r="B2539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540">
+        <v>1024498318</v>
+      </c>
+      <c r="B2540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541">
+        <v>1022943837</v>
+      </c>
+      <c r="B2541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542">
+        <v>79252148</v>
+      </c>
+      <c r="B2542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543">
+        <v>80200790</v>
+      </c>
+      <c r="B2543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544">
+        <v>79302842</v>
+      </c>
+      <c r="B2544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545">
+        <v>8671980</v>
+      </c>
+      <c r="B2545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546">
+        <v>7726292</v>
+      </c>
+      <c r="B2546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547">
+        <v>52769806</v>
+      </c>
+      <c r="B2547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548">
+        <v>80490417</v>
+      </c>
+      <c r="B2548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549">
+        <v>52051324</v>
+      </c>
+      <c r="B2549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550">
+        <v>1015450498</v>
+      </c>
+      <c r="B2550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551">
+        <v>3254455</v>
+      </c>
+      <c r="B2551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552">
+        <v>79650411</v>
+      </c>
+      <c r="B2552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553">
+        <v>51611451</v>
+      </c>
+      <c r="B2553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554">
+        <v>1001329743</v>
+      </c>
+      <c r="B2554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555">
+        <v>79667543</v>
+      </c>
+      <c r="B2555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556">
+        <v>79293076</v>
+      </c>
+      <c r="B2556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557">
+        <v>4228378</v>
+      </c>
+      <c r="B2557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558">
+        <v>79834496</v>
+      </c>
+      <c r="B2558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559">
+        <v>79426436</v>
+      </c>
+      <c r="B2559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560">
+        <v>79483949</v>
+      </c>
+      <c r="B2560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561">
+        <v>4935847</v>
+      </c>
+      <c r="B2561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562">
+        <v>7528005</v>
+      </c>
+      <c r="B2562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563">
+        <v>79626647</v>
+      </c>
+      <c r="B2563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564">
+        <v>1085263581</v>
+      </c>
+      <c r="B2564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565">
+        <v>1069282562</v>
+      </c>
+      <c r="B2565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566">
+        <v>1022968979</v>
+      </c>
+      <c r="B2566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567">
+        <v>91475542</v>
+      </c>
+      <c r="B2567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568">
+        <v>11342240</v>
+      </c>
+      <c r="B2568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569">
+        <v>79924461</v>
+      </c>
+      <c r="B2569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570">
+        <v>19434363</v>
+      </c>
+      <c r="B2570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571">
+        <v>19478899</v>
+      </c>
+      <c r="B2571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572">
+        <v>5658792</v>
+      </c>
+      <c r="B2572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573">
+        <v>19452963</v>
+      </c>
+      <c r="B2573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574">
+        <v>19479355</v>
+      </c>
+      <c r="B2574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575">
+        <v>79153082</v>
+      </c>
+      <c r="B2575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576">
+        <v>79252521</v>
+      </c>
+      <c r="B2576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577">
+        <v>79268003</v>
+      </c>
+      <c r="B2577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:4">
+      <c r="A2578">
+        <v>80150853</v>
+      </c>
+      <c r="B2578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:4">
+      <c r="A2579">
+        <v>79277904</v>
+      </c>
+      <c r="B2579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:4">
+      <c r="A2580">
+        <v>79306730</v>
+      </c>
+      <c r="B2580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:4">
+      <c r="A2581">
+        <v>79323799</v>
+      </c>
+      <c r="B2581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:4">
+      <c r="A2582">
+        <v>79343980</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:4">
+      <c r="A2583">
+        <v>79355805</v>
+      </c>
+      <c r="B2583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:4">
+      <c r="A2584">
+        <v>79453537</v>
+      </c>
+      <c r="B2584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:4">
+      <c r="A2585">
+        <v>79501219</v>
+      </c>
+      <c r="B2585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:4">
+      <c r="A2586">
+        <v>79566364</v>
+      </c>
+      <c r="B2586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:4">
+      <c r="A2587">
+        <v>79573811</v>
+      </c>
+      <c r="B2587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:4">
+      <c r="A2588">
+        <v>80015063</v>
+      </c>
+      <c r="B2588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:4">
+      <c r="A2589">
+        <v>24017149</v>
+      </c>
+      <c r="B2589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:4">
+      <c r="A2590">
+        <v>79799835</v>
+      </c>
+      <c r="B2590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:4">
+      <c r="A2591">
+        <v>1018468233</v>
+      </c>
+      <c r="B2591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:4">
+      <c r="A2592">
+        <v>79563966</v>
+      </c>
+      <c r="B2592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:4">
+      <c r="A2593">
+        <v>80820095</v>
+      </c>
+      <c r="B2593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:4">
+      <c r="A2594">
+        <v>79846150</v>
+      </c>
+      <c r="B2594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:4">
+      <c r="A2595">
+        <v>80247256</v>
+      </c>
+      <c r="B2595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:4">
+      <c r="A2596">
+        <v>80112769</v>
+      </c>
+      <c r="B2596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:4">
+      <c r="A2597">
+        <v>79666113</v>
+      </c>
+      <c r="B2597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:4">
+      <c r="A2598">
+        <v>79345437</v>
+      </c>
+      <c r="B2598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:4">
+      <c r="A2599">
+        <v>1013660959</v>
+      </c>
+      <c r="B2599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:4">
+      <c r="A2600">
+        <v>1015455455</v>
+      </c>
+      <c r="B2600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:4">
+      <c r="A2601">
+        <v>1022923526</v>
+      </c>
+      <c r="B2601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:4">
+      <c r="A2602">
+        <v>1233493013</v>
+      </c>
+      <c r="B2602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:4">
+      <c r="A2603">
+        <v>79669337</v>
+      </c>
+      <c r="B2603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:4">
+      <c r="A2604">
+        <v>52352232</v>
+      </c>
+      <c r="B2604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:4">
+      <c r="A2605">
+        <v>11389800</v>
+      </c>
+      <c r="B2605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:4">
+      <c r="A2606">
+        <v>1026558898</v>
+      </c>
+      <c r="B2606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:4">
+      <c r="A2607">
+        <v>80802925</v>
+      </c>
+      <c r="B2607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:4">
+      <c r="A2608">
+        <v>79317769</v>
+      </c>
+      <c r="B2608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:4">
+      <c r="A2609">
+        <v>79769502</v>
+      </c>
+      <c r="B2609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:4">
+      <c r="A2610">
+        <v>79618290</v>
+      </c>
+      <c r="B2610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:4">
+      <c r="A2611">
+        <v>1054253227</v>
+      </c>
+      <c r="B2611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:4">
+      <c r="A2612">
+        <v>80267321</v>
+      </c>
+      <c r="B2612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:4">
+      <c r="A2613">
+        <v>79354589</v>
+      </c>
+      <c r="B2613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:4">
+      <c r="A2614">
+        <v>79914623</v>
+      </c>
+      <c r="B2614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:4">
+      <c r="A2615">
+        <v>79606738</v>
+      </c>
+      <c r="B2615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="A2616">
+        <v>80353346</v>
+      </c>
+      <c r="B2616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="A2617">
+        <v>51992331</v>
+      </c>
+      <c r="B2617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:4">
+      <c r="A2618">
+        <v>1048730674</v>
+      </c>
+      <c r="B2618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="A2619">
+        <v>79716443</v>
+      </c>
+      <c r="B2619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:4">
+      <c r="A2620">
+        <v>80102264</v>
+      </c>
+      <c r="B2620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:4">
+      <c r="A2621" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:4">
+      <c r="A2622">
+        <v>79714661</v>
+      </c>
+      <c r="B2622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:4">
+      <c r="A2623">
+        <v>1032403397</v>
+      </c>
+      <c r="B2623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:4">
+      <c r="A2624">
+        <v>16927720</v>
+      </c>
+      <c r="B2624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="A2625">
+        <v>1022366617</v>
+      </c>
+      <c r="B2625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="A2626">
+        <v>79267362</v>
+      </c>
+      <c r="B2626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:4">
+      <c r="A2627">
+        <v>19259303</v>
+      </c>
+      <c r="B2627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="A2628">
+        <v>1026285353</v>
+      </c>
+      <c r="B2628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:4">
+      <c r="A2629">
+        <v>80264857</v>
+      </c>
+      <c r="B2629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:4">
+      <c r="A2630">
+        <v>79855327</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:4">
+      <c r="A2631">
+        <v>80757290</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="A2632">
+        <v>79541454</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:4">
+      <c r="A2633">
+        <v>80109351</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2633" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>