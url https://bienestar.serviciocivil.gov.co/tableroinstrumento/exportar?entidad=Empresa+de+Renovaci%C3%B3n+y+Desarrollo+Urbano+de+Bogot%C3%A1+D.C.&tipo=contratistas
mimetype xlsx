--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D132"/>
+  <dimension ref="A1:D219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1023959002</v>
       </c>
@@ -2233,50 +2233,1268 @@
     <row r="131" spans="1:4">
       <c r="A131">
         <v>1024490890</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
         <v>1075876426</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1063494059</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>52260074</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>52172255</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>1019005190</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1020807495</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1023869611</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1000794102</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1032418608</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>52443628</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>52896897</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>80796575</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>51868527</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>53139204</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1000953552</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>1014183502</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>79594187</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>1032379268</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>52377637</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1000213383</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>52269351</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>79304457</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>1071171100</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1143855710</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>52429565</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>80108657</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1094242018</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1081822339</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>52515314</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>52156135</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>52351629</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>41963126</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1130205070</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>1026261783</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>1110552575</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>1014279227</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>42118537</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>1012322528</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>1015422267</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>1030677773</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>1001167736</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>1030532019</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>79487377</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1143854885</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>1032453935</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>1001780993</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>1053341479</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>1014294647</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>1070920583</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>1098651715</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>1094937847</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>79980301</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1032402351</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>52906670</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>1077034063</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1136888215</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>1030700117</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1007658125</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>37392111</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1020760268</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>51705317</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>52956495</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>79792259</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>52062586</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1020829428</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1026297599</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>25026067</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1000941372</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>1022372771</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>80038313</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>1033805478</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1032478205</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1110549228</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1110452488</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1126004836</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>25026898</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1014235202</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>74379731</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1047447041</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1026303458</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1136889574</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>1193427990</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1026292966</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>53074534</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>3481752</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1020823293</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>1032457851</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>52086416</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>