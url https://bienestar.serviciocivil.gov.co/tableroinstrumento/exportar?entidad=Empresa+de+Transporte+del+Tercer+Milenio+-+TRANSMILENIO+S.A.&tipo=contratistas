--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Empresa de Transporte del Tercer Milenio - TRANSMILENIO S.A.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1076329755 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1024543369 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1032374498 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1102853176 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79599651 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1022962568 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52147653</v>
       </c>
@@ -721,50 +739,8912 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>1233908205</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>1014209630</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>88252540</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>1075667933</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>53001491</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>80357835</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>52256765</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>1018479454</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>1001299455</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>1012337157</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>1016026378</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>52269030</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>79469619</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>46363158</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>80259177</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>1022979171</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>75084251</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>1030568876</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>53028482</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>1032404677</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>1015446763</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>1031168506</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>1033799362</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>52485867</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>1023969420</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>1034312442</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>1053608976</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>1022396610</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>1022390307</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>52534149</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52731689</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>1030625735</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>1018480895</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>1018487536</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>1019089455</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>1031129264</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>80736928</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>80111040</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>1069584357</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>1019135337</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>1013689643</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>1014229193</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>1013622629</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>1014272690</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>1073246076</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>1069712098</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>80161240</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1072195271</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>1049637998</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>1030653883</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>1026276422</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1073505207</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>1016100167</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>74180443</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>1018482584</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1022356980</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>1030599780</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>53094901</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>1003289617</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>80246955</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1010232143</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>79843295</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1022365699</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>79745190</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>52829669</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1049618292</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1033735846</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>52546131</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1030630047</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>1012349585</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>80720079</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1121954496</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>53044508</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1072193886</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1033788508</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>1010230080</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>1015433977</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1026272604</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>1069743971</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1016081009</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>1010226565</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1018477422</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>1018470889</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>1023873000</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1023372799</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>1006127323</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>1032485262</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>1000223516</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>1022419751</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>1000469582</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>1018438647</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1022428330</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>1097333014</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1030537741</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>1049643936</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>80101276</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>1140874705</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>80736854</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>1109492067</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1016100972</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>1032439543</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>81715600</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>1007799250</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>1098100581</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>1015437635</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>1012344699</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>1024568361</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>1023887348</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>52540165</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>1015464064</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1049603941</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>1022377435</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>1053867964</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>31970210</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>52200576</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1072720442</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>7176182</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1033756108</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>1007158903</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>52045284</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1014264012</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>74379409</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>79216763</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>79568084</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>36309000</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>80833604</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>1026274958</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>1072750179</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1022994958</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>1049642263</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>1049631987</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>52907659</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1010212931</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>52829486</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>984372</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1075876831</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1024513088</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>1010163150</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>1073601485</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>1010175481</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>52816770</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1057575102</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>19377551</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>1024545891</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>1144154295</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>1000465759</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>1001288394</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>1020825009</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>51796272</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>79876575</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>1030544594</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>79899393</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1047421718</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>79980096</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>79720199</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>1085266865</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>93415427</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>51941337</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>1014227008</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>1069098381</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>1018449294</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1072963198</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>1049617517</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>1000596599</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>46452503</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>1014246537</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1014217914</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>80038985</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>79866378</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>1020777861</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>1023936661</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>1110464698</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>52753938</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1018487393</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1000123989</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>1060102813</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1019120065</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>1023970556</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>1026276969</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>1033782110</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>85082901</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1019122847</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>26423433</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1033707500</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1000118790</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1022344744</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1030562305</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1072169007</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1000226812</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>52199016</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>1023014251</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1013658022</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>1023889689</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>1032448728</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1054802574</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>1073606744</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>52153770</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>1013655790</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>52300835</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>52436053</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>1012386373</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1023011349</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1000163216</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>1020822987</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>80182866</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1031120685</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>1193532076</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>52814164</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>1103096523</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>45551303</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>53124419</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>51977497</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1034396576</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1022359718</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>80086665</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>1000623673</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>52495691</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>80207429</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>51987941</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1005090869</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1233690306</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>52583354</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>42403486</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>17330261</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>52465383</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>79364745</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1012450977</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>52857949</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1016079146</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1004301730</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1013591456</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>52438432</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1016046288</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>80775681</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1022361679</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>1014226363</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1001167439</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>80819477</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1033781449</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>53050715</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1020770268</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1192724861</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1032471239</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1006487893</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1024495731</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1015446459</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1010226501</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1032449532</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1000807773</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>80828548</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1032506778</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>80068828</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1106393594</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>79998496</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1014259488</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>98624460</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1033774170</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>79579620</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1032477662</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>80013469</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>1000492968</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>1018485202</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1007401610</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>53063586</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>79604205</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>80256445</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>1056054348</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>52163187</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>52951815</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>1095840447</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>79057805</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>24017264</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>1024478414</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>52796442</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>1023908520</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>4251538</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>80168625</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>52448779</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>79434192</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>52101588</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>79606437</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>79757905</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>79802218</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>26802452</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1069746424</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>1010036621</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>80732691</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>1019018635</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>1016114165</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>1031132894</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>1066729895</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>1000706357</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>78038303</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>80071412</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>1010240339</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>1022326736</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>1082963638</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>1073712406</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>36285325</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>79052196</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>80179447</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1023946200</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>39797127</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1011085859</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>79555916</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>1030692004</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>1075260238</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>52356261</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>80804324</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>80878094</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>80772085</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1022391753</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>79725549</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" t="s">
+        <v>9</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>80000181</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>63253734</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1013579658</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>40038808</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>1030648194</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>1003237202</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>1030693340</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>79580315</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>52499549</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>1024525472</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>26260688</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>19162236</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>1019010249</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>1035580674</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>51937921</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>13462629</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>63360156</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>35418367</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1022437445</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>79257994</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1019049211</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>52522253</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>1014739006</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1010005700</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>79952062</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>1003487869</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>79810945</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>7305887</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>56087444</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>1096241079</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>1000131344</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>53039914</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1010069198</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1014249063</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>1030523845</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1000323543</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1023968199</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1014201520</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1049620581</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>52850500</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>51967645</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>52786752</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>1024514414</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>79905799</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>79643019</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>79965462</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>52849373</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>53910185</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>79761170</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1022402952</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" t="s">
+        <v>10</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>51946764</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>52441210</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>52383921</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>80030896</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1193032606</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>79559626</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>1024479290</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1000942073</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>1001184390</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>52841910</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>91301232</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>1026586577</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1020808595</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>1018503285</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>52749716</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1032369320</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>1106399613</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>1020761106</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1000119311</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1022326268</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>53117569</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>1015436302</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>1019128942</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>79628347</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>52284213</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1065831955</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>1032429375</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>52067350</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>79862338</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>1019119482</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>80241942</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>1014248460</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1018502266</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>1077871475</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>1022438552</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1003634693</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1030657784</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>52177036</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>1030682930</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>5970465</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>53063161</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>79641414</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>1013617764</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>79974087</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>1094884578</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>1110467386</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1010208319</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>79793697</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>38791590</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>1023029770</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>1056370133</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>1032389865</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>1023906708</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1013651241</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>1049617261</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>91278128</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>1069752448</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>1018502299</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1023933965</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>80057326</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>68297087</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>52275474</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1031180470</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>52951906</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>52276659</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>52522119</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1030663196</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>80055078</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>1015429272</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>53013228</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>80743862</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>79610406</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>7188720</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>80858519</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>80879084</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>1033704884</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>79990831</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>1030664862</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>57106387</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>1012425742</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>1018471932</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1073522597</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>1030673708</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>66830270</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>1073514439</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>35526137</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1098761466</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>1002524448</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>52767389</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>52422438</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1049623904</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>79138470</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>46455128</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>1022367467</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1054095383</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>1007200617</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>1010247221</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1049639630</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>80180299</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>1018500873</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1024510892</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>52901530</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>52956116</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>1022951206</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>1114872622</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1026570298</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>1020714418</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>1030528577</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>53177753</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>1032504984</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>82395105</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1000354588</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>52972743</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>52297990</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>1010215864</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>5935241</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>31875446</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>1031165669</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>1032430398</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>52442909</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>1053341131</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>1010169956</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>1016092197</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>1022380491</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>1024551737</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>1130624833</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>52809184</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>1234642329</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>52440020</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1014301209</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>1007645989</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>1102355138</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>1012367403</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>1026272700</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>1014305409</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>11318384</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>1088281495</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>1019135420</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>1010242146</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1032466943</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1016018535</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>1071608811</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>1136880584</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>1018500190</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1010203922</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>80863569</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1013580304</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>1033790029</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>1020826567</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>1013686626</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>1061688646</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1033729643</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1030541720</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>1000221746</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1012403385</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>1022335585</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>80019116</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>2991456</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>52828145</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>1032413052</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1032503550</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>52901796</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>1000593986</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1011088499</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>1019107194</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>79747589</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" t="s">
+        <v>11</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>1233692003</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>1013101876</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>1030646287</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>1023037110</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>1001196176</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>1001328410</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>80055983</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>1022345702</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1000693155</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>1072638874</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>1010224746</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>1023366852</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>79957754</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>1070951937</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>1117805492</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" t="s">
+        <v>12</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>29928170</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>1030700317</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>1013631714</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>80880162</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>1124830298</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>1005912384</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>28020304</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>1033732880</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>1001189162</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>1013618084</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>80244034</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>1010025420</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>52859456</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>1081398416</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>52128170</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>1013685284</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>1012404152</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1020722064</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>1030524200</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>1026272216</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>1007106231</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1001916378</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>1018508826</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>8031510</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1022924009</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1033705378</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>10186276</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>1018457617</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>79960888</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1070011604</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1005713490</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>1001185335</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>52908304</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1000855368</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>79757538</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>1023035178</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1001043166</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>1007425538</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1023962278</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>79346539</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>1003660286</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>1070619258</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1026260556</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>1049622088</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>1022379259</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>1012441177</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>1030614269</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>39694668</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>1232392257</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1018481617</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1074929901</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>80856999</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1015398240</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>93364341</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>80054575</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>1082965816</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1136889959</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>52801335</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>1033778937</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>29816270</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1012355920</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1016109296</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>1001054761</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>52458579</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1018510985</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>91495045</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>1020791578</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1019127543</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1069749467</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1072658142</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>1058847879</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>1069944524</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>79943833</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>1012370900</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>79991036</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>92522928</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>1030642333</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>1033811252</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>80548800</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1019036654</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1013612176</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>52494046</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>52967655</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>1012420584</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>1024485391</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>