--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -398,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D657"/>
+  <dimension ref="A1:D699"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52147653</v>
       </c>
@@ -9601,50 +9601,638 @@
     <row r="656" spans="1:4">
       <c r="A656">
         <v>1012420584</v>
       </c>
       <c r="B656" t="s">
         <v>4</v>
       </c>
       <c r="C656" t="s">
         <v>5</v>
       </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
         <v>1024485391</v>
       </c>
       <c r="B657" t="s">
         <v>4</v>
       </c>
       <c r="C657" t="s">
         <v>5</v>
       </c>
       <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>63394038</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>1024474366</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>41740108</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>1024563012</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>1016106287</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>1097391470</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>79351807</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>1032388397</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>53053382</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>11432075</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>37121324</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>79144513</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>52534670</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>1014228851</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>1235040453</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1071915227</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>46454797</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>52952703</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1007387622</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>79265854</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>19277782</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>39773462</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>1014259063</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>79470386</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>51867156</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>52116771</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1032424789</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1024519894</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>1049636276</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>52523002</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>19490827</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>79573076</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>79366088</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>1032357826</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>19426549</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>1001854388</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>80250269</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1085940256</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>20644838</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>51965680</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>1076200022</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>52847097</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>