--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>17344074</v>
       </c>
@@ -721,50 +721,92 @@
     <row r="23" spans="1:4">
       <c r="A23">
         <v>1026284328</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>1010008138</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>1073692216</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>52379202</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>1022327851</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>