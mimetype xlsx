--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>17344074</v>
       </c>
@@ -763,50 +763,64 @@
     <row r="26" spans="1:4">
       <c r="A26">
         <v>52379202</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>1022327851</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>1001077289</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>