--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:D119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>45561889</v>
       </c>
@@ -1956,50 +1956,148 @@
     <row r="111" spans="1:4">
       <c r="A111">
         <v>1033775359</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>52372021</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>1023885471</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1001170017</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>1032656560</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1023011538</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>1012398831</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>52463042</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>1032410294</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>