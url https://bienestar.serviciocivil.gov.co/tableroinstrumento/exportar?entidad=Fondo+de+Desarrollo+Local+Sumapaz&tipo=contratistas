--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D119"/>
+  <dimension ref="A1:D120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>45561889</v>
       </c>
@@ -785,1319 +785,1333 @@
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
         <v>1005028215</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1032430789</v>
+        <v>1019026289</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1019026289</v>
+        <v>40400301</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>40400301</v>
+        <v>80208389</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>80208389</v>
+        <v>1000156751</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1000156751</v>
+        <v>80255050</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>80255050</v>
+        <v>1193222303</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1193222303</v>
+        <v>1072894576</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1072894576</v>
+        <v>1018461220</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1018461220</v>
+        <v>1069736877</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1069736877</v>
+        <v>52748956</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>52748956</v>
+        <v>1003517886</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1003517886</v>
+        <v>1022993622</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1022993622</v>
+        <v>1030641865</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1030641865</v>
+        <v>1022998108</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1022998108</v>
+        <v>1022971492</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1022971492</v>
+        <v>38070837</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>38070837</v>
+        <v>1034397147</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1034397147</v>
+        <v>1010175132</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1010175132</v>
+        <v>1023008547</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1023008547</v>
+        <v>1000458049</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>1000458049</v>
+        <v>52310015</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>52310015</v>
+        <v>52729051</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>52729051</v>
+        <v>1019088970</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1019088970</v>
+        <v>52779922</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>52779922</v>
+        <v>1022972260</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1022972260</v>
+        <v>11434456</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>11434456</v>
+        <v>52967448</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>52967448</v>
+        <v>79128526</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>79128526</v>
+        <v>1030538532</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1030538532</v>
+        <v>1022977504</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1022977504</v>
+        <v>1140915144</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>1140915144</v>
+        <v>1001170050</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>1001170050</v>
+        <v>1069751551</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1069751551</v>
+        <v>1031143143</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1031143143</v>
+        <v>1032656109</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1032656109</v>
+        <v>79381209</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>79381209</v>
+        <v>1053860281</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1053860281</v>
+        <v>1014237959</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1014237959</v>
+        <v>1026265853</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1026265853</v>
+        <v>79623621</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>79623621</v>
+        <v>1032656124</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1032656124</v>
+        <v>36696956</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>36696956</v>
+        <v>1072896400</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1072896400</v>
+        <v>1019076155</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1019076155</v>
+        <v>1018418402</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1018418402</v>
+        <v>1032656551</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1032656551</v>
+        <v>1022934297</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1022934297</v>
+        <v>1013602193</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1013602193</v>
+        <v>1001274803</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1001274803</v>
+        <v>79519517</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>79519517</v>
+        <v>1032460215</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1032460215</v>
+        <v>1001169943</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1001169943</v>
+        <v>1016098648</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>1016098648</v>
+        <v>82389886</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>82389886</v>
+        <v>1001170014</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>1001170014</v>
+        <v>1000066660</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>1000066660</v>
+        <v>1032462292</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>1032462292</v>
+        <v>1018427956</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>1018427956</v>
+        <v>1012436498</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>1012436498</v>
+        <v>1056802356</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>1056802356</v>
+        <v>80217750</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>80217750</v>
+        <v>52818138</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>52818138</v>
+        <v>52730999</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>52730999</v>
+        <v>52931401</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>52931401</v>
+        <v>1024497752</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>1024497752</v>
+        <v>1000005054</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>1000005054</v>
+        <v>1023905930</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>1023905930</v>
+        <v>1013636939</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>1013636939</v>
+        <v>52231511</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>52231511</v>
+        <v>1032483972</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>1032483972</v>
+        <v>1032656009</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>1032656009</v>
+        <v>1032656565</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>1032656565</v>
+        <v>1015443462</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>1015443462</v>
+        <v>1022422381</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>1022422381</v>
+        <v>1014260513</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>1014260513</v>
+        <v>51962673</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
-      <c r="A105">
-        <v>51962673</v>
+      <c r="A105" t="s">
+        <v>7</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
-      <c r="A106" t="s">
-        <v>7</v>
+      <c r="A106">
+        <v>79424927</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>79424927</v>
+        <v>79658217</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>79658217</v>
+        <v>1022934873</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>1022934873</v>
+        <v>1010193626</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>1010193626</v>
+        <v>1033775359</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>1033775359</v>
+        <v>52372021</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>52372021</v>
+        <v>1023885471</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>1023885471</v>
+        <v>1001170017</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>1001170017</v>
+        <v>1032656560</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>1032656560</v>
+        <v>1023011538</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>1023011538</v>
+        <v>1012398831</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>1012398831</v>
+        <v>52463042</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>52463042</v>
+        <v>1032410294</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>1032410294</v>
+        <v>1007101395</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>53071242</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>