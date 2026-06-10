--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>80041468</v>
       </c>
@@ -808,50 +808,92 @@
     <row r="29" spans="1:4">
       <c r="A29">
         <v>52118124</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>1024600100</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>1030683454</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>52481834</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>1007365162</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>