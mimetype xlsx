--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>80041468</v>
       </c>
@@ -850,50 +850,92 @@
     <row r="32" spans="1:4">
       <c r="A32">
         <v>52481834</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>1007365162</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>52189766</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>1007401134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>1001098128</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>