--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Instituto Distrital de Recreación y Deporte – IDRD</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">40215953 </t>
   </si>
   <si>
     <t xml:space="preserve">80188801 </t>
   </si>
   <si>
     <t xml:space="preserve">79739738 </t>
   </si>
   <si>
     <t xml:space="preserve">79968772 </t>
   </si>
   <si>
     <t xml:space="preserve">79500000 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79883093 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -395,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D188"/>
+  <dimension ref="A1:D258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>34000594</v>
       </c>
@@ -3032,50 +3035,1030 @@
     <row r="187" spans="1:4">
       <c r="A187">
         <v>1034656557</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>5</v>
       </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
         <v>1033706575</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>5</v>
       </c>
       <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1001315847</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>1023862747</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1073711497</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>52917306</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" t="s">
+        <v>12</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>1007794280</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>1013650075</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1030559070</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>80853739</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>1030665039</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1031172048</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>1022972087</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>80730267</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>79696945</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1120367184</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1014236445</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1032451952</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1030646668</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1033770981</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1018463536</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1001065604</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1023876580</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1026550187</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1000383676</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>51772602</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1000472626</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>53088092</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>53103983</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1094907260</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>1000047679</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>91015957</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>3110154</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>1019007024</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>1023915418</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>79996837</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1023946305</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1000148639</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>1032469721</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1026552950</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1030595702</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>52433517</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>1023924197</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>1001299215</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>1023929573</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1023882254</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1012438296</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>60386345</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1000938354</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>1015483699</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>1014239760</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1000775038</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>52814124</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>1030675921</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1023903174</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1022439312</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>80815012</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1030699668</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>1010039479</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>1000162015</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1000160653</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1014302297</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>1020797855</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1073165952</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1030612858</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1000377130</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1022407953</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1010215026</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>79370698</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>43997810</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>80858354</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>