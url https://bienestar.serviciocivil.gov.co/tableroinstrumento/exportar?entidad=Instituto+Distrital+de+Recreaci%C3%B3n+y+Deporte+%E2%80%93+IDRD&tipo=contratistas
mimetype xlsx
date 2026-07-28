--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -398,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D258"/>
+  <dimension ref="A1:D264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>34000594</v>
       </c>
@@ -4015,50 +4015,134 @@
     <row r="257" spans="1:4">
       <c r="A257">
         <v>43997810</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
         <v>80858354</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1022385803</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1019023316</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>1002555570</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>52330186</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1013650729</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>52198046</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>