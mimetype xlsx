--- v0 (2026-05-30)
+++ v1 (2026-07-28)
@@ -380,755 +380,1483 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>1032494236</v>
+        <v>1032430789</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>1013579913</v>
+        <v>1032494236</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1018450016</v>
+        <v>1013579913</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>1032490986</v>
+        <v>1018450016</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>1071550222</v>
+        <v>1032490986</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>53030145</v>
+        <v>1071550222</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>79986051</v>
+        <v>53030145</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1002524861</v>
+        <v>79986051</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>1030693017</v>
+        <v>1002524861</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>53932261</v>
+        <v>1030693017</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1032485331</v>
+        <v>53932261</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>94552563</v>
+        <v>1032485331</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1020817769</v>
+        <v>94552563</v>
       </c>
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1015441123</v>
+        <v>1020817769</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1030528205</v>
+        <v>1015441123</v>
       </c>
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1015418391</v>
+        <v>1030528205</v>
       </c>
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1033738368</v>
+        <v>1015418391</v>
       </c>
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1016108941</v>
+        <v>1033738368</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>1020754080</v>
+        <v>1016108941</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1025060097</v>
+        <v>1020754080</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>1022375897</v>
+        <v>1025060097</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>53020896</v>
+        <v>1022375897</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>52422505</v>
+        <v>53020896</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>80010919</v>
+        <v>52422505</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>1015418815</v>
+        <v>80010919</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>1013100664</v>
+        <v>1015418815</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>79878468</v>
+        <v>1013100664</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>52876189</v>
+        <v>79878468</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1033761283</v>
+        <v>52876189</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1026582328</v>
+        <v>1033761283</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>1020739563</v>
+        <v>1026582328</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1001090156</v>
+        <v>1020739563</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1000384594</v>
+        <v>1001090156</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1026279006</v>
+        <v>1000384594</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>21032549</v>
+        <v>1026279006</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>80722967</v>
+        <v>21032549</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>38360234</v>
+        <v>80722967</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1019139686</v>
+        <v>38360234</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1072667880</v>
+        <v>1019139686</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1015437186</v>
+        <v>1072667880</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1022399121</v>
+        <v>1015437186</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>52908029</v>
+        <v>1022399121</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>91507999</v>
+        <v>52908029</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>33375857</v>
+        <v>91507999</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1010204490</v>
+        <v>33375857</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1010203305</v>
+        <v>1010204490</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1118297651</v>
+        <v>1010203305</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>1024537681</v>
+        <v>1118297651</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
+        <v>1024537681</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
         <v>1026278163</v>
       </c>
-      <c r="B50" t="s">
-[...5 lines deleted...]
-      <c r="D50" t="s">
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>1014302766</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>1001058764</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>15030116</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>1032462060</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>1047435546</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>1013675334</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>1004247011</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>1070970988</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>1020832533</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>1121196659</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>1010055282</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>79964188</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>1104544387</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>52962823</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>51987055</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>1024571510</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>1026287553</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>53102990</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>52424532</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>1023937049</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>79847194</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>52210034</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>13457352</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>1020745783</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>79686148</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>1067842214</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1023922855</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>1020752045</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1030611936</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>52498143</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>1013658372</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>52933917</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1110467928</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1121863349</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>26987203</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1022379204</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1020751420</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1216463299</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>25773985</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1022386551</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>1020844097</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1016010183</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1018477801</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>80087533</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1018469824</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1110512583</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>80058824</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>52754243</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1015417405</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>6033882</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1018454325</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>