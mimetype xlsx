--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Instituto Distrital de las Artes - IDARTES</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1006106903 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1001183727 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D588"/>
+  <dimension ref="A1:D1219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1015463946</v>
       </c>
@@ -5038,3629 +5044,12463 @@
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
         <v>1019010631</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1143835530</v>
+        <v>52692603</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>1020744645</v>
+        <v>1143835530</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>80055995</v>
+        <v>1020744645</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>1010208126</v>
+        <v>80055995</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>1032438792</v>
+        <v>1010208126</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>79401091</v>
+        <v>1032438792</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>52199566</v>
+        <v>79401091</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>1016045499</v>
+        <v>52199566</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>1013577126</v>
+        <v>1016045499</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>1032456093</v>
+        <v>1013577126</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>1032442642</v>
+        <v>1032456093</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>53015957</v>
+        <v>1032442642</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1000513331</v>
+        <v>53015957</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>1015424388</v>
+        <v>1000513331</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>79131784</v>
+        <v>1015424388</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>52983850</v>
+        <v>79131784</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>1023036759</v>
+        <v>52983850</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1032480108</v>
+        <v>1023036759</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>1018486352</v>
+        <v>1032480108</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>52730543</v>
+        <v>1018486352</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>1018419389</v>
+        <v>52730543</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>1023916146</v>
+        <v>1018419389</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>1118557622</v>
+        <v>1023916146</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>79695698</v>
+        <v>1118557622</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>1000365459</v>
+        <v>79695698</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>79804691</v>
+        <v>1000365459</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>1022339406</v>
+        <v>79804691</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>79797699</v>
+        <v>1022339406</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>1019153514</v>
+        <v>79797699</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>52888011</v>
+        <v>1019153514</v>
       </c>
       <c r="B362" t="s">
         <v>4</v>
       </c>
       <c r="C362" t="s">
         <v>5</v>
       </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>1030583558</v>
+        <v>52888011</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363" t="s">
         <v>5</v>
       </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>1014221045</v>
+        <v>1030583558</v>
       </c>
       <c r="B364" t="s">
         <v>4</v>
       </c>
       <c r="C364" t="s">
         <v>5</v>
       </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>79958456</v>
+        <v>1014221045</v>
       </c>
       <c r="B365" t="s">
         <v>4</v>
       </c>
       <c r="C365" t="s">
         <v>5</v>
       </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>1015482932</v>
+        <v>79958456</v>
       </c>
       <c r="B366" t="s">
         <v>4</v>
       </c>
       <c r="C366" t="s">
         <v>5</v>
       </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>52155748</v>
+        <v>1015482932</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367" t="s">
         <v>5</v>
       </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>53000317</v>
+        <v>52155748</v>
       </c>
       <c r="B368" t="s">
         <v>4</v>
       </c>
       <c r="C368" t="s">
         <v>5</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>80256822</v>
+        <v>53000317</v>
       </c>
       <c r="B369" t="s">
         <v>4</v>
       </c>
       <c r="C369" t="s">
         <v>5</v>
       </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>1010212689</v>
+        <v>80256822</v>
       </c>
       <c r="B370" t="s">
         <v>4</v>
       </c>
       <c r="C370" t="s">
         <v>5</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>52936979</v>
+        <v>1010212689</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371" t="s">
         <v>5</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>52428451</v>
+        <v>52936979</v>
       </c>
       <c r="B372" t="s">
         <v>4</v>
       </c>
       <c r="C372" t="s">
         <v>5</v>
       </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>1000625860</v>
+        <v>52428451</v>
       </c>
       <c r="B373" t="s">
         <v>4</v>
       </c>
       <c r="C373" t="s">
         <v>5</v>
       </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>53910752</v>
+        <v>1000625860</v>
       </c>
       <c r="B374" t="s">
         <v>4</v>
       </c>
       <c r="C374" t="s">
         <v>5</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>79970227</v>
+        <v>53910752</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>52862423</v>
+        <v>79970227</v>
       </c>
       <c r="B376" t="s">
         <v>4</v>
       </c>
       <c r="C376" t="s">
         <v>5</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>1018465387</v>
+        <v>52862423</v>
       </c>
       <c r="B377" t="s">
         <v>4</v>
       </c>
       <c r="C377" t="s">
         <v>5</v>
       </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>1018448620</v>
+        <v>1018465387</v>
       </c>
       <c r="B378" t="s">
         <v>4</v>
       </c>
       <c r="C378" t="s">
         <v>5</v>
       </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>79709059</v>
+        <v>1018448620</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379" t="s">
         <v>5</v>
       </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>52717376</v>
+        <v>79709059</v>
       </c>
       <c r="B380" t="s">
         <v>4</v>
       </c>
       <c r="C380" t="s">
         <v>5</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>80184323</v>
+        <v>52717376</v>
       </c>
       <c r="B381" t="s">
         <v>4</v>
       </c>
       <c r="C381" t="s">
         <v>5</v>
       </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>79846275</v>
+        <v>80184323</v>
       </c>
       <c r="B382" t="s">
         <v>4</v>
       </c>
       <c r="C382" t="s">
         <v>5</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>80244363</v>
+        <v>79846275</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383" t="s">
         <v>5</v>
       </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>1031176913</v>
+        <v>80244363</v>
       </c>
       <c r="B384" t="s">
         <v>4</v>
       </c>
       <c r="C384" t="s">
         <v>5</v>
       </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>79683907</v>
+        <v>1031176913</v>
       </c>
       <c r="B385" t="s">
         <v>4</v>
       </c>
       <c r="C385" t="s">
         <v>5</v>
       </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>1095794550</v>
+        <v>79683907</v>
       </c>
       <c r="B386" t="s">
         <v>4</v>
       </c>
       <c r="C386" t="s">
         <v>5</v>
       </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>30391893</v>
+        <v>1095794550</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>1013588834</v>
+        <v>30391893</v>
       </c>
       <c r="B388" t="s">
         <v>4</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>80745461</v>
+        <v>1013588834</v>
       </c>
       <c r="B389" t="s">
         <v>4</v>
       </c>
       <c r="C389" t="s">
         <v>5</v>
       </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>1020787654</v>
+        <v>80745461</v>
       </c>
       <c r="B390" t="s">
         <v>4</v>
       </c>
       <c r="C390" t="s">
         <v>5</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>1019118891</v>
+        <v>1020787654</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391" t="s">
         <v>5</v>
       </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>1023958520</v>
+        <v>1019118891</v>
       </c>
       <c r="B392" t="s">
         <v>4</v>
       </c>
       <c r="C392" t="s">
         <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>1022334537</v>
+        <v>1023958520</v>
       </c>
       <c r="B393" t="s">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>5</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>1033745851</v>
+        <v>1022334537</v>
       </c>
       <c r="B394" t="s">
         <v>4</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>1100952898</v>
+        <v>1033745851</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395" t="s">
         <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>80720683</v>
+        <v>1100952898</v>
       </c>
       <c r="B396" t="s">
         <v>4</v>
       </c>
       <c r="C396" t="s">
         <v>5</v>
       </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>1033689255</v>
+        <v>80720683</v>
       </c>
       <c r="B397" t="s">
         <v>4</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>1020785379</v>
+        <v>1033689255</v>
       </c>
       <c r="B398" t="s">
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>1067840866</v>
+        <v>1020785379</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>1001218610</v>
+        <v>1067840866</v>
       </c>
       <c r="B400" t="s">
         <v>4</v>
       </c>
       <c r="C400" t="s">
         <v>5</v>
       </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>1090383176</v>
+        <v>1001218610</v>
       </c>
       <c r="B401" t="s">
         <v>4</v>
       </c>
       <c r="C401" t="s">
         <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>79799443</v>
+        <v>1090383176</v>
       </c>
       <c r="B402" t="s">
         <v>4</v>
       </c>
       <c r="C402" t="s">
         <v>5</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>1014214893</v>
+        <v>79799443</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403" t="s">
         <v>5</v>
       </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>1032452320</v>
+        <v>1014214893</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>1018409713</v>
+        <v>1032452320</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>1020722773</v>
+        <v>1018409713</v>
       </c>
       <c r="B406" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>5</v>
       </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>1020725034</v>
+        <v>1020722773</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407" t="s">
         <v>5</v>
       </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>1024474816</v>
+        <v>1020725034</v>
       </c>
       <c r="B408" t="s">
         <v>4</v>
       </c>
       <c r="C408" t="s">
         <v>5</v>
       </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>1018419668</v>
+        <v>1024474816</v>
       </c>
       <c r="B409" t="s">
         <v>4</v>
       </c>
       <c r="C409" t="s">
         <v>5</v>
       </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>80491335</v>
+        <v>1018419668</v>
       </c>
       <c r="B410" t="s">
         <v>4</v>
       </c>
       <c r="C410" t="s">
         <v>5</v>
       </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>1030601385</v>
+        <v>80491335</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411" t="s">
         <v>5</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>1049630666</v>
+        <v>1030601385</v>
       </c>
       <c r="B412" t="s">
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>1072717567</v>
+        <v>1049630666</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>1013613361</v>
+        <v>1072717567</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>1041258335</v>
+        <v>1013613361</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>19221174</v>
+        <v>1041258335</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>1032440140</v>
+        <v>19221174</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>79592194</v>
+        <v>1032440140</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>1000273179</v>
+        <v>79592194</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>83090994</v>
+        <v>1000273179</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>1026280608</v>
+        <v>83090994</v>
       </c>
       <c r="B421" t="s">
         <v>4</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>79625533</v>
+        <v>1026280608</v>
       </c>
       <c r="B422" t="s">
         <v>4</v>
       </c>
       <c r="C422" t="s">
         <v>5</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>80809689</v>
+        <v>79625533</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423" t="s">
         <v>5</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>1053855758</v>
+        <v>80809689</v>
       </c>
       <c r="B424" t="s">
         <v>4</v>
       </c>
       <c r="C424" t="s">
         <v>5</v>
       </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>80135003</v>
+        <v>1053855758</v>
       </c>
       <c r="B425" t="s">
         <v>4</v>
       </c>
       <c r="C425" t="s">
         <v>5</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>1022336407</v>
+        <v>80135003</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426" t="s">
         <v>5</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>1033798319</v>
+        <v>1022336407</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427" t="s">
         <v>5</v>
       </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>1032445764</v>
+        <v>1033798319</v>
       </c>
       <c r="B428" t="s">
         <v>4</v>
       </c>
       <c r="C428" t="s">
         <v>5</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>1121853181</v>
+        <v>1032445764</v>
       </c>
       <c r="B429" t="s">
         <v>4</v>
       </c>
       <c r="C429" t="s">
         <v>5</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>79950905</v>
+        <v>1121853181</v>
       </c>
       <c r="B430" t="s">
         <v>4</v>
       </c>
       <c r="C430" t="s">
         <v>5</v>
       </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>1010002216</v>
+        <v>79950905</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431" t="s">
         <v>5</v>
       </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>1032504117</v>
+        <v>1010002216</v>
       </c>
       <c r="B432" t="s">
         <v>4</v>
       </c>
       <c r="C432" t="s">
         <v>5</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>1018459063</v>
+        <v>1032504117</v>
       </c>
       <c r="B433" t="s">
         <v>4</v>
       </c>
       <c r="C433" t="s">
         <v>5</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>1032373530</v>
+        <v>1018459063</v>
       </c>
       <c r="B434" t="s">
         <v>4</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>1026277889</v>
+        <v>1032373530</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435" t="s">
         <v>5</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>1020823229</v>
+        <v>1026277889</v>
       </c>
       <c r="B436" t="s">
         <v>4</v>
       </c>
       <c r="C436" t="s">
         <v>5</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>1019083257</v>
+        <v>1020823229</v>
       </c>
       <c r="B437" t="s">
         <v>4</v>
       </c>
       <c r="C437" t="s">
         <v>5</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>1030610204</v>
+        <v>1019083257</v>
       </c>
       <c r="B438" t="s">
         <v>4</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>1014179021</v>
+        <v>1030610204</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439" t="s">
         <v>5</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>1007296376</v>
+        <v>1014179021</v>
       </c>
       <c r="B440" t="s">
         <v>4</v>
       </c>
       <c r="C440" t="s">
         <v>5</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>1144041417</v>
+        <v>1007296376</v>
       </c>
       <c r="B441" t="s">
         <v>4</v>
       </c>
       <c r="C441" t="s">
         <v>5</v>
       </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>79897327</v>
+        <v>1144041417</v>
       </c>
       <c r="B442" t="s">
         <v>4</v>
       </c>
       <c r="C442" t="s">
         <v>5</v>
       </c>
       <c r="D442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>52316252</v>
+        <v>79897327</v>
       </c>
       <c r="B443" t="s">
         <v>4</v>
       </c>
       <c r="C443" t="s">
         <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>9868531</v>
+        <v>52316252</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>52381644</v>
+        <v>9868531</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>1032469976</v>
+        <v>52381644</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>1031165642</v>
+        <v>1032469976</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>79688483</v>
+        <v>1031165642</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>1032401259</v>
+        <v>79688483</v>
       </c>
       <c r="B449" t="s">
         <v>4</v>
       </c>
       <c r="C449" t="s">
         <v>5</v>
       </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>1018419401</v>
+        <v>1032401259</v>
       </c>
       <c r="B450" t="s">
         <v>4</v>
       </c>
       <c r="C450" t="s">
         <v>5</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>1193126814</v>
+        <v>1018419401</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451" t="s">
         <v>5</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>79790729</v>
+        <v>1193126814</v>
       </c>
       <c r="B452" t="s">
         <v>4</v>
       </c>
       <c r="C452" t="s">
         <v>5</v>
       </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>1071164352</v>
+        <v>79790729</v>
       </c>
       <c r="B453" t="s">
         <v>4</v>
       </c>
       <c r="C453" t="s">
         <v>5</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>79793778</v>
+        <v>1071164352</v>
       </c>
       <c r="B454" t="s">
         <v>4</v>
       </c>
       <c r="C454" t="s">
         <v>5</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>1121832876</v>
+        <v>79793778</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455" t="s">
         <v>5</v>
       </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>1000323279</v>
+        <v>1121832876</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>1110598017</v>
+        <v>1000323279</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>1073705529</v>
+        <v>1110598017</v>
       </c>
       <c r="B458" t="s">
         <v>4</v>
       </c>
       <c r="C458" t="s">
         <v>5</v>
       </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>52289519</v>
+        <v>1073705529</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459" t="s">
         <v>5</v>
       </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>1010178520</v>
+        <v>52289519</v>
       </c>
       <c r="B460" t="s">
         <v>4</v>
       </c>
       <c r="C460" t="s">
         <v>5</v>
       </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>65781620</v>
+        <v>1010178520</v>
       </c>
       <c r="B461" t="s">
         <v>4</v>
       </c>
       <c r="C461" t="s">
         <v>5</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>80843879</v>
+        <v>65781620</v>
       </c>
       <c r="B462" t="s">
         <v>4</v>
       </c>
       <c r="C462" t="s">
         <v>5</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>13068915</v>
+        <v>80843879</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463" t="s">
         <v>5</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>1000338646</v>
+        <v>13068915</v>
       </c>
       <c r="B464" t="s">
         <v>4</v>
       </c>
       <c r="C464" t="s">
         <v>5</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>52200084</v>
+        <v>1000338646</v>
       </c>
       <c r="B465" t="s">
         <v>4</v>
       </c>
       <c r="C465" t="s">
         <v>5</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>1030553159</v>
+        <v>52200084</v>
       </c>
       <c r="B466" t="s">
         <v>4</v>
       </c>
       <c r="C466" t="s">
         <v>5</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>1070944336</v>
+        <v>1030553159</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467" t="s">
         <v>5</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>51999792</v>
+        <v>1070944336</v>
       </c>
       <c r="B468" t="s">
         <v>4</v>
       </c>
       <c r="C468" t="s">
         <v>5</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>80845690</v>
+        <v>51999792</v>
       </c>
       <c r="B469" t="s">
         <v>4</v>
       </c>
       <c r="C469" t="s">
         <v>5</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>79956277</v>
+        <v>80845690</v>
       </c>
       <c r="B470" t="s">
         <v>4</v>
       </c>
       <c r="C470" t="s">
         <v>5</v>
       </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>1018497781</v>
+        <v>79956277</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471" t="s">
         <v>5</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>1032415992</v>
+        <v>1018497781</v>
       </c>
       <c r="B472" t="s">
         <v>4</v>
       </c>
       <c r="C472" t="s">
         <v>5</v>
       </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>79049107</v>
+        <v>1032415992</v>
       </c>
       <c r="B473" t="s">
         <v>4</v>
       </c>
       <c r="C473" t="s">
         <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>79812411</v>
+        <v>79049107</v>
       </c>
       <c r="B474" t="s">
         <v>4</v>
       </c>
       <c r="C474" t="s">
         <v>5</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>1019030981</v>
+        <v>79812411</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475" t="s">
         <v>5</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>1019094048</v>
+        <v>1019030981</v>
       </c>
       <c r="B476" t="s">
         <v>4</v>
       </c>
       <c r="C476" t="s">
         <v>5</v>
       </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>1033784405</v>
+        <v>1019094048</v>
       </c>
       <c r="B477" t="s">
         <v>4</v>
       </c>
       <c r="C477" t="s">
         <v>5</v>
       </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>1030552747</v>
+        <v>1033784405</v>
       </c>
       <c r="B478" t="s">
         <v>4</v>
       </c>
       <c r="C478" t="s">
         <v>5</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>80089646</v>
+        <v>1030552747</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479" t="s">
         <v>5</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>1033789476</v>
+        <v>80089646</v>
       </c>
       <c r="B480" t="s">
         <v>4</v>
       </c>
       <c r="C480" t="s">
         <v>5</v>
       </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>79869818</v>
+        <v>1033789476</v>
       </c>
       <c r="B481" t="s">
         <v>4</v>
       </c>
       <c r="C481" t="s">
         <v>5</v>
       </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>1013615768</v>
+        <v>79869818</v>
       </c>
       <c r="B482" t="s">
         <v>4</v>
       </c>
       <c r="C482" t="s">
         <v>5</v>
       </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>52708671</v>
+        <v>1013615768</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483" t="s">
         <v>5</v>
       </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>1031178584</v>
+        <v>52708671</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>53083976</v>
+        <v>1031178584</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>80775376</v>
+        <v>53083976</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>33751093</v>
+        <v>80775376</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487" t="s">
         <v>5</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>79369014</v>
+        <v>33751093</v>
       </c>
       <c r="B488" t="s">
         <v>4</v>
       </c>
       <c r="C488" t="s">
         <v>5</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>80195859</v>
+        <v>79369014</v>
       </c>
       <c r="B489" t="s">
         <v>4</v>
       </c>
       <c r="C489" t="s">
         <v>5</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>1010214560</v>
+        <v>80195859</v>
       </c>
       <c r="B490" t="s">
         <v>4</v>
       </c>
       <c r="C490" t="s">
         <v>5</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>53108681</v>
+        <v>1010214560</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491" t="s">
         <v>5</v>
       </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>1026283117</v>
+        <v>53108681</v>
       </c>
       <c r="B492" t="s">
         <v>4</v>
       </c>
       <c r="C492" t="s">
         <v>5</v>
       </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>53029212</v>
+        <v>1026283117</v>
       </c>
       <c r="B493" t="s">
         <v>4</v>
       </c>
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>1010177172</v>
+        <v>1007308197</v>
       </c>
       <c r="B494" t="s">
         <v>4</v>
       </c>
       <c r="C494" t="s">
         <v>5</v>
       </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>79811172</v>
+        <v>53029212</v>
       </c>
       <c r="B495" t="s">
         <v>4</v>
       </c>
       <c r="C495" t="s">
         <v>5</v>
       </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>79860605</v>
+        <v>1010177172</v>
       </c>
       <c r="B496" t="s">
         <v>4</v>
       </c>
       <c r="C496" t="s">
         <v>5</v>
       </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>1001044444</v>
+        <v>79811172</v>
       </c>
       <c r="B497" t="s">
         <v>4</v>
       </c>
       <c r="C497" t="s">
         <v>5</v>
       </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>1013677847</v>
+        <v>79860605</v>
       </c>
       <c r="B498" t="s">
         <v>4</v>
       </c>
       <c r="C498" t="s">
         <v>5</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>1012426768</v>
+        <v>1001044444</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499" t="s">
         <v>5</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>1031157454</v>
+        <v>1013677847</v>
       </c>
       <c r="B500" t="s">
         <v>4</v>
       </c>
       <c r="C500" t="s">
         <v>5</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>80724139</v>
+        <v>1012426768</v>
       </c>
       <c r="B501" t="s">
         <v>4</v>
       </c>
       <c r="C501" t="s">
         <v>5</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>52888928</v>
+        <v>1031157454</v>
       </c>
       <c r="B502" t="s">
         <v>4</v>
       </c>
       <c r="C502" t="s">
         <v>5</v>
       </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
-        <v>80127675</v>
+        <v>80724139</v>
       </c>
       <c r="B503" t="s">
         <v>4</v>
       </c>
       <c r="C503" t="s">
         <v>5</v>
       </c>
       <c r="D503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504">
-        <v>1020472009</v>
+        <v>52888928</v>
       </c>
       <c r="B504" t="s">
         <v>4</v>
       </c>
       <c r="C504" t="s">
         <v>5</v>
       </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>1014295541</v>
+        <v>80127675</v>
       </c>
       <c r="B505" t="s">
         <v>4</v>
       </c>
       <c r="C505" t="s">
         <v>5</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>1006866896</v>
+        <v>1020472009</v>
       </c>
       <c r="B506" t="s">
         <v>4</v>
       </c>
       <c r="C506" t="s">
         <v>5</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>1018466603</v>
+        <v>1014295541</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507" t="s">
         <v>5</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>52928663</v>
+        <v>1006866896</v>
       </c>
       <c r="B508" t="s">
         <v>4</v>
       </c>
       <c r="C508" t="s">
         <v>5</v>
       </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>1080293593</v>
+        <v>1018466603</v>
       </c>
       <c r="B509" t="s">
         <v>4</v>
       </c>
       <c r="C509" t="s">
         <v>5</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>1030667288</v>
+        <v>52928663</v>
       </c>
       <c r="B510" t="s">
         <v>4</v>
       </c>
       <c r="C510" t="s">
         <v>5</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>1030550059</v>
+        <v>1080293593</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>1018457650</v>
+        <v>1030667288</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>528099</v>
+        <v>1030550059</v>
       </c>
       <c r="B513" t="s">
         <v>4</v>
       </c>
       <c r="C513" t="s">
         <v>5</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>52887332</v>
+        <v>1018457650</v>
       </c>
       <c r="B514" t="s">
         <v>4</v>
       </c>
       <c r="C514" t="s">
         <v>5</v>
       </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>1010086057</v>
+        <v>528099</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515" t="s">
         <v>5</v>
       </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>11185918</v>
+        <v>52887332</v>
       </c>
       <c r="B516" t="s">
         <v>4</v>
       </c>
       <c r="C516" t="s">
         <v>5</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>80040123</v>
+        <v>1010086057</v>
       </c>
       <c r="B517" t="s">
         <v>4</v>
       </c>
       <c r="C517" t="s">
         <v>5</v>
       </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>53073496</v>
+        <v>11185918</v>
       </c>
       <c r="B518" t="s">
         <v>4</v>
       </c>
       <c r="C518" t="s">
         <v>5</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>80236102</v>
+        <v>1010194156</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519" t="s">
         <v>5</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>1026570444</v>
+        <v>80040123</v>
       </c>
       <c r="B520" t="s">
         <v>4</v>
       </c>
       <c r="C520" t="s">
         <v>5</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>1233897013</v>
+        <v>53073496</v>
       </c>
       <c r="B521" t="s">
         <v>4</v>
       </c>
       <c r="C521" t="s">
         <v>5</v>
       </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>79999329</v>
+        <v>80236102</v>
       </c>
       <c r="B522" t="s">
         <v>4</v>
       </c>
       <c r="C522" t="s">
         <v>5</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>53047012</v>
+        <v>1026570444</v>
       </c>
       <c r="B523" t="s">
         <v>4</v>
       </c>
       <c r="C523" t="s">
         <v>5</v>
       </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>1016031873</v>
+        <v>1233897013</v>
       </c>
       <c r="B524" t="s">
         <v>4</v>
       </c>
       <c r="C524" t="s">
         <v>5</v>
       </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>1032419835</v>
+        <v>79999329</v>
       </c>
       <c r="B525" t="s">
         <v>4</v>
       </c>
       <c r="C525" t="s">
         <v>5</v>
       </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>7728657</v>
+        <v>53047012</v>
       </c>
       <c r="B526" t="s">
         <v>4</v>
       </c>
       <c r="C526" t="s">
         <v>5</v>
       </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>53106231</v>
+        <v>1016031873</v>
       </c>
       <c r="B527" t="s">
         <v>4</v>
       </c>
       <c r="C527" t="s">
         <v>5</v>
       </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>1026305387</v>
+        <v>1233493154</v>
       </c>
       <c r="B528" t="s">
         <v>4</v>
       </c>
       <c r="C528" t="s">
         <v>5</v>
       </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>79718231</v>
+        <v>1032419835</v>
       </c>
       <c r="B529" t="s">
         <v>4</v>
       </c>
       <c r="C529" t="s">
         <v>5</v>
       </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>1070964383</v>
+        <v>7728657</v>
       </c>
       <c r="B530" t="s">
         <v>4</v>
       </c>
       <c r="C530" t="s">
         <v>5</v>
       </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>52392058</v>
+        <v>53106231</v>
       </c>
       <c r="B531" t="s">
         <v>4</v>
       </c>
       <c r="C531" t="s">
         <v>5</v>
       </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>1022423947</v>
+        <v>1026305387</v>
       </c>
       <c r="B532" t="s">
         <v>4</v>
       </c>
       <c r="C532" t="s">
         <v>5</v>
       </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>52198042</v>
+        <v>79718231</v>
       </c>
       <c r="B533" t="s">
         <v>4</v>
       </c>
       <c r="C533" t="s">
         <v>5</v>
       </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>31579398</v>
+        <v>1070964383</v>
       </c>
       <c r="B534" t="s">
         <v>4</v>
       </c>
       <c r="C534" t="s">
         <v>5</v>
       </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>1019005954</v>
+        <v>52392058</v>
       </c>
       <c r="B535" t="s">
         <v>4</v>
       </c>
       <c r="C535" t="s">
         <v>5</v>
       </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>1020763655</v>
+        <v>1022423947</v>
       </c>
       <c r="B536" t="s">
         <v>4</v>
       </c>
       <c r="C536" t="s">
         <v>5</v>
       </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>1031138133</v>
+        <v>52198042</v>
       </c>
       <c r="B537" t="s">
         <v>4</v>
       </c>
       <c r="C537" t="s">
         <v>5</v>
       </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>52738913</v>
+        <v>31579398</v>
       </c>
       <c r="B538" t="s">
         <v>4</v>
       </c>
       <c r="C538" t="s">
         <v>5</v>
       </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>1026596630</v>
+        <v>1019005954</v>
       </c>
       <c r="B539" t="s">
         <v>4</v>
       </c>
       <c r="C539" t="s">
         <v>5</v>
       </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>1026262301</v>
+        <v>1020763655</v>
       </c>
       <c r="B540" t="s">
         <v>4</v>
       </c>
       <c r="C540" t="s">
         <v>5</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>91110756</v>
+        <v>1031138133</v>
       </c>
       <c r="B541" t="s">
         <v>4</v>
       </c>
       <c r="C541" t="s">
         <v>5</v>
       </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>52446954</v>
+        <v>52738913</v>
       </c>
       <c r="B542" t="s">
         <v>4</v>
       </c>
       <c r="C542" t="s">
         <v>5</v>
       </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>1013596721</v>
+        <v>1026596630</v>
       </c>
       <c r="B543" t="s">
         <v>4</v>
       </c>
       <c r="C543" t="s">
         <v>5</v>
       </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>1026562773</v>
+        <v>1026262301</v>
       </c>
       <c r="B544" t="s">
         <v>4</v>
       </c>
       <c r="C544" t="s">
         <v>5</v>
       </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>1031159001</v>
+        <v>91110756</v>
       </c>
       <c r="B545" t="s">
         <v>4</v>
       </c>
       <c r="C545" t="s">
         <v>5</v>
       </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>80231925</v>
+        <v>52446954</v>
       </c>
       <c r="B546" t="s">
         <v>4</v>
       </c>
       <c r="C546" t="s">
         <v>5</v>
       </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>1018448034</v>
+        <v>1013596721</v>
       </c>
       <c r="B547" t="s">
         <v>4</v>
       </c>
       <c r="C547" t="s">
         <v>5</v>
       </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>1023017245</v>
+        <v>1026562773</v>
       </c>
       <c r="B548" t="s">
         <v>4</v>
       </c>
       <c r="C548" t="s">
         <v>5</v>
       </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>1013616846</v>
+        <v>1031159001</v>
       </c>
       <c r="B549" t="s">
         <v>4</v>
       </c>
       <c r="C549" t="s">
         <v>5</v>
       </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>80126496</v>
+        <v>80231925</v>
       </c>
       <c r="B550" t="s">
         <v>4</v>
       </c>
       <c r="C550" t="s">
         <v>5</v>
       </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>1233891028</v>
+        <v>1018448034</v>
       </c>
       <c r="B551" t="s">
         <v>4</v>
       </c>
       <c r="C551" t="s">
         <v>5</v>
       </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>1023945265</v>
+        <v>1023017245</v>
       </c>
       <c r="B552" t="s">
         <v>4</v>
       </c>
       <c r="C552" t="s">
         <v>5</v>
       </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>1033727283</v>
+        <v>1013616846</v>
       </c>
       <c r="B553" t="s">
         <v>4</v>
       </c>
       <c r="C553" t="s">
         <v>5</v>
       </c>
       <c r="D553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>1070970585</v>
+        <v>80126496</v>
       </c>
       <c r="B554" t="s">
         <v>4</v>
       </c>
       <c r="C554" t="s">
         <v>5</v>
       </c>
       <c r="D554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>1018464249</v>
+        <v>1233891028</v>
       </c>
       <c r="B555" t="s">
         <v>4</v>
       </c>
       <c r="C555" t="s">
         <v>5</v>
       </c>
       <c r="D555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>52697389</v>
+        <v>1023945265</v>
       </c>
       <c r="B556" t="s">
         <v>4</v>
       </c>
       <c r="C556" t="s">
         <v>5</v>
       </c>
       <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>1094912928</v>
+        <v>1033727283</v>
       </c>
       <c r="B557" t="s">
         <v>4</v>
       </c>
       <c r="C557" t="s">
         <v>5</v>
       </c>
       <c r="D557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>1018500835</v>
+        <v>1070970585</v>
       </c>
       <c r="B558" t="s">
         <v>4</v>
       </c>
       <c r="C558" t="s">
         <v>5</v>
       </c>
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>1075247233</v>
+        <v>1018464249</v>
       </c>
       <c r="B559" t="s">
         <v>4</v>
       </c>
       <c r="C559" t="s">
         <v>5</v>
       </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>1016080553</v>
+        <v>52697389</v>
       </c>
       <c r="B560" t="s">
         <v>4</v>
       </c>
       <c r="C560" t="s">
         <v>5</v>
       </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>1012383472</v>
+        <v>1094912928</v>
       </c>
       <c r="B561" t="s">
         <v>4</v>
       </c>
       <c r="C561" t="s">
         <v>5</v>
       </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>79725284</v>
+        <v>1018500835</v>
       </c>
       <c r="B562" t="s">
         <v>4</v>
       </c>
       <c r="C562" t="s">
         <v>5</v>
       </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>1022411434</v>
+        <v>1075247233</v>
       </c>
       <c r="B563" t="s">
         <v>4</v>
       </c>
       <c r="C563" t="s">
         <v>5</v>
       </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>79791030</v>
+        <v>1016080553</v>
       </c>
       <c r="B564" t="s">
         <v>4</v>
       </c>
       <c r="C564" t="s">
         <v>5</v>
       </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>1032472978</v>
+        <v>1012383472</v>
       </c>
       <c r="B565" t="s">
         <v>4</v>
       </c>
       <c r="C565" t="s">
         <v>5</v>
       </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>1000125752</v>
+        <v>79725284</v>
       </c>
       <c r="B566" t="s">
         <v>4</v>
       </c>
       <c r="C566" t="s">
         <v>5</v>
       </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>1019086363</v>
+        <v>1022411434</v>
       </c>
       <c r="B567" t="s">
         <v>4</v>
       </c>
       <c r="C567" t="s">
         <v>5</v>
       </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>80822295</v>
+        <v>79791030</v>
       </c>
       <c r="B568" t="s">
         <v>4</v>
       </c>
       <c r="C568" t="s">
         <v>5</v>
       </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>79762355</v>
+        <v>1032472978</v>
       </c>
       <c r="B569" t="s">
         <v>4</v>
       </c>
       <c r="C569" t="s">
         <v>5</v>
       </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>53100844</v>
+        <v>1000125752</v>
       </c>
       <c r="B570" t="s">
         <v>4</v>
       </c>
       <c r="C570" t="s">
         <v>5</v>
       </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>1023938623</v>
+        <v>1019086363</v>
       </c>
       <c r="B571" t="s">
         <v>4</v>
       </c>
       <c r="C571" t="s">
         <v>5</v>
       </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>1013593585</v>
+        <v>80822295</v>
       </c>
       <c r="B572" t="s">
         <v>4</v>
       </c>
       <c r="C572" t="s">
         <v>5</v>
       </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>1020720581</v>
+        <v>79762355</v>
       </c>
       <c r="B573" t="s">
         <v>4</v>
       </c>
       <c r="C573" t="s">
         <v>5</v>
       </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>1032430396</v>
+        <v>53100844</v>
       </c>
       <c r="B574" t="s">
         <v>4</v>
       </c>
       <c r="C574" t="s">
         <v>5</v>
       </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>1016050324</v>
+        <v>1023938623</v>
       </c>
       <c r="B575" t="s">
         <v>4</v>
       </c>
       <c r="C575" t="s">
         <v>5</v>
       </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>1000854270</v>
+        <v>1013593585</v>
       </c>
       <c r="B576" t="s">
         <v>4</v>
       </c>
       <c r="C576" t="s">
         <v>5</v>
       </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>1022397676</v>
+        <v>1020720581</v>
       </c>
       <c r="B577" t="s">
         <v>4</v>
       </c>
       <c r="C577" t="s">
         <v>5</v>
       </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>1012375853</v>
+        <v>1032430396</v>
       </c>
       <c r="B578" t="s">
         <v>4</v>
       </c>
       <c r="C578" t="s">
         <v>5</v>
       </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>80206370</v>
+        <v>1016050324</v>
       </c>
       <c r="B579" t="s">
         <v>4</v>
       </c>
       <c r="C579" t="s">
         <v>5</v>
       </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>79800637</v>
+        <v>1000854270</v>
       </c>
       <c r="B580" t="s">
         <v>4</v>
       </c>
       <c r="C580" t="s">
         <v>5</v>
       </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>79894717</v>
+        <v>1022397676</v>
       </c>
       <c r="B581" t="s">
         <v>4</v>
       </c>
       <c r="C581" t="s">
         <v>5</v>
       </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>1020817616</v>
+        <v>1012375853</v>
       </c>
       <c r="B582" t="s">
         <v>4</v>
       </c>
       <c r="C582" t="s">
         <v>5</v>
       </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>1233501142</v>
+        <v>80206370</v>
       </c>
       <c r="B583" t="s">
         <v>4</v>
       </c>
       <c r="C583" t="s">
         <v>5</v>
       </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>1026155200</v>
+        <v>79800637</v>
       </c>
       <c r="B584" t="s">
         <v>4</v>
       </c>
       <c r="C584" t="s">
         <v>5</v>
       </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>1014244324</v>
+        <v>79894717</v>
       </c>
       <c r="B585" t="s">
         <v>4</v>
       </c>
       <c r="C585" t="s">
         <v>5</v>
       </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>1049372689</v>
+        <v>1020817616</v>
       </c>
       <c r="B586" t="s">
         <v>4</v>
       </c>
       <c r="C586" t="s">
         <v>5</v>
       </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>79843337</v>
+        <v>1233501142</v>
       </c>
       <c r="B587" t="s">
         <v>4</v>
       </c>
       <c r="C587" t="s">
         <v>5</v>
       </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
+        <v>1026155200</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>1014244324</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1049372689</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>79843337</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
         <v>79979486</v>
       </c>
-      <c r="B588" t="s">
-[...5 lines deleted...]
-      <c r="D588" t="s">
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>52586011</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1032446209</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>80093875</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>52975547</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1019090270</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1032439185</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>1070707622</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>1013628478</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>80912261</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1090457843</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>52937898</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>1022361897</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1030609595</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1032457933</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>1127597362</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>1026256559</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1016105620</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>1014202679</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1016103459</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>52386345</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>52821669</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>53090456</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1010179586</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>1026299253</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>98340485</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>1020780535</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>1016087186</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>46453473</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>52965801</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>80901713</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1033732108</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>1018487800</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1020719840</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>1019065331</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>80226850</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>52902101</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>79704686</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>1032378453</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>51851821</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>1022364701</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>80013517</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1023877694</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>24050122</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>1032505393</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1015418234</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>79836289</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>1019023979</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1018465158</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1033679692</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1013598456</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>1024517628</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>1019099174</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>79807596</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>80203863</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>1033752709</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>1030684727</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>7700143</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>79924993</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1125229126</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1033729535</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1030566584</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>80004500</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>1013692196</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>80729153</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>41776683</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>1023880568</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>1026590295</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>51718636</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>80902866</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>1019086947</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>52460953</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>1018484721</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>1015458761</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>1026287959</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>1032428597</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>80828576</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>1032477839</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>52439425</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>1013641258</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>1022339265</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1024473300</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>80253278</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>1023867784</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>75106339</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>1032426488</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>79921253</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>1121902885</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>1033781625</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>1012346364</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>1010222770</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>52715390</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1023910554</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1015998219</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>1023002115</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>7730600</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>52718646</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>1022374631</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>1033767772</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>1022952728</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>53068560</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>1014259832</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>1026286746</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1026287804</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>80013169</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>1013636998</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>52538049</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>52854536</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>1012347543</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>1022425728</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>1072651129</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>80759985</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>1018444622</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>52057281</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>52827959</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1019132248</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1233690903</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>1000252201</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1072746130</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>1020789275</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>1016000455</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1033778996</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>1010132263</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>1012383959</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1018470513</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>1022380400</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>79852529</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>23913863</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1023949692</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>1015423663</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>52197912</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>53003776</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1016075457</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>80181464</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>79223054</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>1023955451</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>79710599</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>87066922</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>1024558206</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>1144136491</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>1019066586</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>1140867669</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>1032402001</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>1018440599</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>1030673737</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>52787777</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>1031139727</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>1018417671</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>1032406648</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>53047239</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>1136881110</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>1013637484</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>1022414122</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>1016043548</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>79644600</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>1095788591</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>53907366</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>43205247</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1030647220</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>1018419972</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1013676319</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>52492941</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>79997249</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>79733979</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>1030627226</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>1022379954</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>1016090849</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>80073334</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>80865190</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>52434493</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>1030547342</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>1076622474</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>1032466336</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>1013602874</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>1000007197</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>1012412428</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>1014209574</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>38853288</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>1030611058</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>1022324974</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>1000719321</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>1115914659</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>1023876830</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>79696786</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>1013644444</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>80094237</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>1073253903</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>1030573932</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>1022438361</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>52493023</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>93235688</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>80230565</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>1032434579</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>1012344102</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>1030642606</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>1024560959</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>1193402001</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>1030543822</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>1030676744</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>1024562384</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>1023951350</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>1020730447</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>52783500</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>1026569924</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>86065790</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>1073668734</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>79784973</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>1022381515</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>1125228064</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>1023021794</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>1024509517</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>80235027</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>1007596766</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>1030617091</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>1026293863</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>52815788</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>1030634269</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>1085259459</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>1026576025</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>1032491677</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>1016001047</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>1019028823</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>80212915</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>1026564703</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>1023027703</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>53015682</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>1021670877</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>80034999</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>1000943003</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>1018417484</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>1032442828</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>16073340</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>80242702</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>1136886592</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>52087185</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>1019099143</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>1136883418</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>79921046</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>52915325</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>80179235</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>1013641412</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>52969390</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>79405107</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>1030693833</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>1026299173</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>1032481975</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>53179169</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>1013671745</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>52533227</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>80220414</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>1020780962</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>79757215</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>1019090198</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>80101124</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>1233504538</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>1031140586</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>1073672024</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>1022447407</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>79850845</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>1032394343</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>1031147291</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>1010228898</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>1000505486</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>1023000367</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>1075667461</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>1031152645</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>1032472041</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>1095915875</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>1023912571</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>39778517</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>1014215278</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>1016110328</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>1012324545</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>1020791468</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>80220197</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>1136912166</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>1012426009</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>1013607102</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>1018402328</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>1022325328</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>1010242813</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>1012397855</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>1022413933</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>1020750802</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>1012411496</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>1012342386</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>52900176</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>1018505123</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>1022955570</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>8853423</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>1001077279</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>1031163403</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>39698690</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>1010046803</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>52423709</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>1023880823</v>
+      </c>
+      <c r="B888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>52935103</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>52424158</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>1016017027</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>1030596599</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>1026300933</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>1010962564</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>52985160</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>79996039</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>80816409</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>80074297</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>1030680214</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>1024526869</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>1023936498</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>1001347363</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>80738096</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>1023012706</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>31324076</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>1007462626</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>79671786</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>52252945</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>1031167967</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>1013648232</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>79291491</v>
+      </c>
+      <c r="B911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>80809684</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>1069762439</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>1000468305</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>1073236237</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>1090433042</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>1023898257</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>1005024716</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>1032396129</v>
+      </c>
+      <c r="B919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>79906752</v>
+      </c>
+      <c r="B920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>1020762481</v>
+      </c>
+      <c r="B921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>1018479211</v>
+      </c>
+      <c r="B922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>1015438462</v>
+      </c>
+      <c r="B923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>1113627863</v>
+      </c>
+      <c r="B924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>1032483715</v>
+      </c>
+      <c r="B925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>52114508</v>
+      </c>
+      <c r="B926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>1122141669</v>
+      </c>
+      <c r="B927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>1072712358</v>
+      </c>
+      <c r="B928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>40439005</v>
+      </c>
+      <c r="B929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>52219814</v>
+      </c>
+      <c r="B930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>11200675</v>
+      </c>
+      <c r="B931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>1019048418</v>
+      </c>
+      <c r="B932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>1020714233</v>
+      </c>
+      <c r="B933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>1010213349</v>
+      </c>
+      <c r="B934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>11605610</v>
+      </c>
+      <c r="B935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>1014237328</v>
+      </c>
+      <c r="B936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>52858466</v>
+      </c>
+      <c r="B937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>6333488</v>
+      </c>
+      <c r="B938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>1023031576</v>
+      </c>
+      <c r="B939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>1054373917</v>
+      </c>
+      <c r="B940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>1023891420</v>
+      </c>
+      <c r="B941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>1033683976</v>
+      </c>
+      <c r="B942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>52732641</v>
+      </c>
+      <c r="B943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>1026266938</v>
+      </c>
+      <c r="B944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>79356548</v>
+      </c>
+      <c r="B945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>1030672041</v>
+      </c>
+      <c r="B946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>1193097497</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>11233877</v>
+      </c>
+      <c r="B948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
+        <v>79989089</v>
+      </c>
+      <c r="B949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950">
+        <v>52436838</v>
+      </c>
+      <c r="B950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>1014265347</v>
+      </c>
+      <c r="B951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>1032426286</v>
+      </c>
+      <c r="B952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>52414952</v>
+      </c>
+      <c r="B953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954">
+        <v>1024577906</v>
+      </c>
+      <c r="B954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>79949591</v>
+      </c>
+      <c r="B955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>1014221642</v>
+      </c>
+      <c r="B956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>63527923</v>
+      </c>
+      <c r="B957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>74081973</v>
+      </c>
+      <c r="B958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>51780088</v>
+      </c>
+      <c r="B959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>1022371657</v>
+      </c>
+      <c r="B960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>1075661260</v>
+      </c>
+      <c r="B961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>1026284169</v>
+      </c>
+      <c r="B962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>80436205</v>
+      </c>
+      <c r="B963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>1101760061</v>
+      </c>
+      <c r="B964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>1013677971</v>
+      </c>
+      <c r="B965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>43876129</v>
+      </c>
+      <c r="B966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>1032410835</v>
+      </c>
+      <c r="B967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>1000134535</v>
+      </c>
+      <c r="B968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>1193393252</v>
+      </c>
+      <c r="B969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>1020740822</v>
+      </c>
+      <c r="B970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>1015419837</v>
+      </c>
+      <c r="B971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>1031136259</v>
+      </c>
+      <c r="B972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>1022370760</v>
+      </c>
+      <c r="B973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>79660658</v>
+      </c>
+      <c r="B974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>1000943867</v>
+      </c>
+      <c r="B975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>80237799</v>
+      </c>
+      <c r="B976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>79981501</v>
+      </c>
+      <c r="B977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>1136909462</v>
+      </c>
+      <c r="B978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>1033683605</v>
+      </c>
+      <c r="B979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>1015995292</v>
+      </c>
+      <c r="B980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>1070605068</v>
+      </c>
+      <c r="B981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>1012354420</v>
+      </c>
+      <c r="B982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>1013657333</v>
+      </c>
+      <c r="B983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>80470245</v>
+      </c>
+      <c r="B984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>1022358729</v>
+      </c>
+      <c r="B985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>52486050</v>
+      </c>
+      <c r="B986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>1031156708</v>
+      </c>
+      <c r="B987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>1130612819</v>
+      </c>
+      <c r="B988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>1023918153</v>
+      </c>
+      <c r="B989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>80122018</v>
+      </c>
+      <c r="B990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>1015410417</v>
+      </c>
+      <c r="B991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>1010131490</v>
+      </c>
+      <c r="B992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>79903121</v>
+      </c>
+      <c r="B993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>1016019606</v>
+      </c>
+      <c r="B994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995">
+        <v>79821873</v>
+      </c>
+      <c r="B995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>1073703183</v>
+      </c>
+      <c r="B996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>1010192961</v>
+      </c>
+      <c r="B997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>79828494</v>
+      </c>
+      <c r="B998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>53133770</v>
+      </c>
+      <c r="B999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>1010163976</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>1022397962</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>79955413</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>1013675458</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>1000251330</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>1023897475</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>1121943888</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>1000506693</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>1026252265</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>1073514702</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>1026570415</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>1036392300</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>1030620084</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>1010173776</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>14318078</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>80208323</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>1020818274</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>1013617247</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>1032476212</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>1015409505</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>1026258476</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>1023964798</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>80740750</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>1013610740</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>1000283527</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>80228066</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>1026283262</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>1026285163</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>52917750</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>1036954383</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>1010183704</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>1010241839</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>1032370292</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>52823542</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>1031154388</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>1024585984</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>1024497048</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>25100672</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>52718426</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>1032422830</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>1031121197</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>1233896681</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>52333617</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>1020752000</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>52888226</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>1026307306</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>1010110751</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>1022342628</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>1024513680</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>1020718833</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>1016060953</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>52501935</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>52811071</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>1013655478</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>53065260</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>1032470265</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>1075671451</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>7335948</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>1013655747</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>1030703216</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>1015430201</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>1013603026</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>1032453920</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>1022409561</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>1012384153</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>52436666</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>80727987</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>1019030968</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>1000793754</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>1032479551</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>80758425</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>1000220720</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>1018507369</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>1024483043</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>1023962976</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>79988989</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>80175934</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>1032465884</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>1022427045</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>1000465357</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>87065186</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>80039985</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>1020799312</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>1013101713</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>1032473339</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>1021313230</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>1022334080</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>1018410611</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>79703195</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>1071332011</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>1052359234</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>80059847</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>1010172557</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>52957888</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>52926827</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096">
+        <v>1012378693</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="A1097">
+        <v>79870343</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="A1098">
+        <v>1020729617</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="A1099">
+        <v>1032449438</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100">
+        <v>1020756252</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101">
+        <v>52747027</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102">
+        <v>52265112</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="A1103">
+        <v>1015484521</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104">
+        <v>1011082296</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105">
+        <v>1003710609</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106">
+        <v>79671311</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107">
+        <v>1000137095</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108">
+        <v>1016110325</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109">
+        <v>1121827781</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="A1110">
+        <v>53114383</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111">
+        <v>1013656863</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112">
+        <v>1016058419</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="A1113">
+        <v>80069742</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114">
+        <v>1016013242</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115">
+        <v>52979999</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="A1116">
+        <v>52384425</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="A1117">
+        <v>1023928312</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="A1118">
+        <v>1013620331</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119">
+        <v>1073503353</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120">
+        <v>80197865</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="A1121">
+        <v>1026279869</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="A1122">
+        <v>52864446</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="A1123">
+        <v>79694066</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="A1124">
+        <v>19387657</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="A1125">
+        <v>1022355109</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="A1126">
+        <v>52300519</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127">
+        <v>1010016784</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128">
+        <v>12973707</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129">
+        <v>1069722076</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130">
+        <v>1033781613</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131">
+        <v>53139562</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132">
+        <v>1020737209</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133">
+        <v>1019080682</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134">
+        <v>1022382892</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135">
+        <v>1053612198</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136">
+        <v>1014225605</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="A1137">
+        <v>80473281</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="A1138">
+        <v>1010220185</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139">
+        <v>1037322371</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140">
+        <v>1070925615</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141">
+        <v>80723970</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="A1142">
+        <v>52737158</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143">
+        <v>79504154</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="A1144">
+        <v>1024539927</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145">
+        <v>1030596334</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="A1146">
+        <v>52429257</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="A1147">
+        <v>80233562</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="A1148">
+        <v>1013659075</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="A1149">
+        <v>1072195260</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="A1150">
+        <v>80101928</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="A1151">
+        <v>43184409</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152">
+        <v>79272656</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153">
+        <v>1018513306</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="A1154">
+        <v>1030659886</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="A1155">
+        <v>1015484286</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156">
+        <v>1018479866</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157">
+        <v>82394162</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="A1158">
+        <v>1014199219</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="A1159">
+        <v>1070926444</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="A1160">
+        <v>1121210741</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161">
+        <v>79154012</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162">
+        <v>1019152796</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163">
+        <v>79985419</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164">
+        <v>79243507</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="A1165">
+        <v>1193422373</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166">
+        <v>1033703424</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167">
+        <v>52348496</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="A1168">
+        <v>1014217692</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="A1169">
+        <v>1026276905</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="A1170">
+        <v>1018466813</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="A1171">
+        <v>1013657362</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="A1172">
+        <v>1020815603</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173">
+        <v>52253392</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174">
+        <v>1016109499</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175">
+        <v>1019079900</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176">
+        <v>52837215</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177">
+        <v>79626013</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="A1178">
+        <v>1023955368</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="A1179">
+        <v>37086145</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="A1180">
+        <v>1013635181</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181">
+        <v>52516748</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182">
+        <v>1018487788</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183">
+        <v>1026586461</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184">
+        <v>1032477714</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="A1185">
+        <v>1013652832</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186">
+        <v>1014302413</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187">
+        <v>73119902</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188">
+        <v>1024481140</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="A1189">
+        <v>80229875</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="A1190">
+        <v>1020784702</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="A1191">
+        <v>1072710280</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192">
+        <v>1033763088</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193">
+        <v>1136886448</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="A1194">
+        <v>19363913</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195">
+        <v>19266326</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196">
+        <v>1032433921</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197">
+        <v>79786739</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198">
+        <v>1020795193</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199">
+        <v>52747354</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200">
+        <v>1032400017</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201">
+        <v>1023877138</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202">
+        <v>79795460</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="A1203">
+        <v>39726451</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204">
+        <v>80162897</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205">
+        <v>1016088677</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206">
+        <v>19331914</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207">
+        <v>1030556392</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208">
+        <v>1072656307</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="A1209">
+        <v>79686843</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="A1210">
+        <v>1015458641</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="A1211">
+        <v>52745530</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="A1212">
+        <v>79780847</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="A1213">
+        <v>13510284</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="A1214">
+        <v>1003586638</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="A1215">
+        <v>1026271158</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="A1216">
+        <v>79754696</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="A1217">
+        <v>80098626</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="A1218">
+        <v>79807455</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="A1219">
+        <v>1015470283</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1219" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>