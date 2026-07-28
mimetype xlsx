--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Instituto Distrital de las Artes - IDARTES</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">1006106903 </t>
   </si>
   <si>
     <t xml:space="preserve">1001183727 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52353692 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -386,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1219"/>
+  <dimension ref="A1:D1354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1015463946</v>
       </c>
@@ -16118,1389 +16121,3279 @@
         <v>4</v>
       </c>
       <c r="C1122" t="s">
         <v>5</v>
       </c>
       <c r="D1122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123">
         <v>79694066</v>
       </c>
       <c r="B1123" t="s">
         <v>4</v>
       </c>
       <c r="C1123" t="s">
         <v>5</v>
       </c>
       <c r="D1123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124">
-        <v>19387657</v>
+        <v>79713040</v>
       </c>
       <c r="B1124" t="s">
         <v>4</v>
       </c>
       <c r="C1124" t="s">
         <v>5</v>
       </c>
       <c r="D1124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125">
-        <v>1022355109</v>
+        <v>19387657</v>
       </c>
       <c r="B1125" t="s">
         <v>4</v>
       </c>
       <c r="C1125" t="s">
         <v>5</v>
       </c>
       <c r="D1125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126">
-        <v>52300519</v>
+        <v>1022355109</v>
       </c>
       <c r="B1126" t="s">
         <v>4</v>
       </c>
       <c r="C1126" t="s">
         <v>5</v>
       </c>
       <c r="D1126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127">
-        <v>1010016784</v>
+        <v>52300519</v>
       </c>
       <c r="B1127" t="s">
         <v>4</v>
       </c>
       <c r="C1127" t="s">
         <v>5</v>
       </c>
       <c r="D1127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128">
-        <v>12973707</v>
+        <v>80203599</v>
       </c>
       <c r="B1128" t="s">
         <v>4</v>
       </c>
       <c r="C1128" t="s">
         <v>5</v>
       </c>
       <c r="D1128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129">
-        <v>1069722076</v>
+        <v>1010016784</v>
       </c>
       <c r="B1129" t="s">
         <v>4</v>
       </c>
       <c r="C1129" t="s">
         <v>5</v>
       </c>
       <c r="D1129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130">
-        <v>1033781613</v>
+        <v>12973707</v>
       </c>
       <c r="B1130" t="s">
         <v>4</v>
       </c>
       <c r="C1130" t="s">
         <v>5</v>
       </c>
       <c r="D1130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131">
-        <v>53139562</v>
+        <v>1069722076</v>
       </c>
       <c r="B1131" t="s">
         <v>4</v>
       </c>
       <c r="C1131" t="s">
         <v>5</v>
       </c>
       <c r="D1131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132">
-        <v>1020737209</v>
+        <v>1033781613</v>
       </c>
       <c r="B1132" t="s">
         <v>4</v>
       </c>
       <c r="C1132" t="s">
         <v>5</v>
       </c>
       <c r="D1132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133">
-        <v>1019080682</v>
+        <v>53139562</v>
       </c>
       <c r="B1133" t="s">
         <v>4</v>
       </c>
       <c r="C1133" t="s">
         <v>5</v>
       </c>
       <c r="D1133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134">
-        <v>1022382892</v>
+        <v>1020737209</v>
       </c>
       <c r="B1134" t="s">
         <v>4</v>
       </c>
       <c r="C1134" t="s">
         <v>5</v>
       </c>
       <c r="D1134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135">
-        <v>1053612198</v>
+        <v>1032452756</v>
       </c>
       <c r="B1135" t="s">
         <v>4</v>
       </c>
       <c r="C1135" t="s">
         <v>5</v>
       </c>
       <c r="D1135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136">
-        <v>1014225605</v>
+        <v>1019080682</v>
       </c>
       <c r="B1136" t="s">
         <v>4</v>
       </c>
       <c r="C1136" t="s">
         <v>5</v>
       </c>
       <c r="D1136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137">
-        <v>80473281</v>
+        <v>1026284965</v>
       </c>
       <c r="B1137" t="s">
         <v>4</v>
       </c>
       <c r="C1137" t="s">
         <v>5</v>
       </c>
       <c r="D1137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138">
-        <v>1010220185</v>
+        <v>52755246</v>
       </c>
       <c r="B1138" t="s">
         <v>4</v>
       </c>
       <c r="C1138" t="s">
         <v>5</v>
       </c>
       <c r="D1138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139">
-        <v>1037322371</v>
+        <v>1022382892</v>
       </c>
       <c r="B1139" t="s">
         <v>4</v>
       </c>
       <c r="C1139" t="s">
         <v>5</v>
       </c>
       <c r="D1139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140">
-        <v>1070925615</v>
+        <v>1053612198</v>
       </c>
       <c r="B1140" t="s">
         <v>4</v>
       </c>
       <c r="C1140" t="s">
         <v>5</v>
       </c>
       <c r="D1140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141">
-        <v>80723970</v>
+        <v>1014225605</v>
       </c>
       <c r="B1141" t="s">
         <v>4</v>
       </c>
       <c r="C1141" t="s">
         <v>5</v>
       </c>
       <c r="D1141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142">
-        <v>52737158</v>
+        <v>80473281</v>
       </c>
       <c r="B1142" t="s">
         <v>4</v>
       </c>
       <c r="C1142" t="s">
         <v>5</v>
       </c>
       <c r="D1142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143">
-        <v>79504154</v>
+        <v>1010220185</v>
       </c>
       <c r="B1143" t="s">
         <v>4</v>
       </c>
       <c r="C1143" t="s">
         <v>5</v>
       </c>
       <c r="D1143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144">
-        <v>1024539927</v>
+        <v>1037322371</v>
       </c>
       <c r="B1144" t="s">
         <v>4</v>
       </c>
       <c r="C1144" t="s">
         <v>5</v>
       </c>
       <c r="D1144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145">
-        <v>1030596334</v>
+        <v>1015416592</v>
       </c>
       <c r="B1145" t="s">
         <v>4</v>
       </c>
       <c r="C1145" t="s">
         <v>5</v>
       </c>
       <c r="D1145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146">
-        <v>52429257</v>
+        <v>1070925615</v>
       </c>
       <c r="B1146" t="s">
         <v>4</v>
       </c>
       <c r="C1146" t="s">
         <v>5</v>
       </c>
       <c r="D1146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147">
-        <v>80233562</v>
+        <v>80723970</v>
       </c>
       <c r="B1147" t="s">
         <v>4</v>
       </c>
       <c r="C1147" t="s">
         <v>5</v>
       </c>
       <c r="D1147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148">
-        <v>1013659075</v>
+        <v>52737158</v>
       </c>
       <c r="B1148" t="s">
         <v>4</v>
       </c>
       <c r="C1148" t="s">
         <v>5</v>
       </c>
       <c r="D1148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149">
-        <v>1072195260</v>
+        <v>79504154</v>
       </c>
       <c r="B1149" t="s">
         <v>4</v>
       </c>
       <c r="C1149" t="s">
         <v>5</v>
       </c>
       <c r="D1149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150">
-        <v>80101928</v>
+        <v>1024539927</v>
       </c>
       <c r="B1150" t="s">
         <v>4</v>
       </c>
       <c r="C1150" t="s">
         <v>5</v>
       </c>
       <c r="D1150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151">
-        <v>43184409</v>
+        <v>1030596334</v>
       </c>
       <c r="B1151" t="s">
         <v>4</v>
       </c>
       <c r="C1151" t="s">
         <v>5</v>
       </c>
       <c r="D1151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152">
-        <v>79272656</v>
+        <v>52429257</v>
       </c>
       <c r="B1152" t="s">
         <v>4</v>
       </c>
       <c r="C1152" t="s">
         <v>5</v>
       </c>
       <c r="D1152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153">
-        <v>1018513306</v>
+        <v>80233562</v>
       </c>
       <c r="B1153" t="s">
         <v>4</v>
       </c>
       <c r="C1153" t="s">
         <v>5</v>
       </c>
       <c r="D1153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154">
-        <v>1030659886</v>
+        <v>1013659075</v>
       </c>
       <c r="B1154" t="s">
         <v>4</v>
       </c>
       <c r="C1154" t="s">
         <v>5</v>
       </c>
       <c r="D1154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155">
-        <v>1015484286</v>
+        <v>1072195260</v>
       </c>
       <c r="B1155" t="s">
         <v>4</v>
       </c>
       <c r="C1155" t="s">
         <v>5</v>
       </c>
       <c r="D1155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156">
-        <v>1018479866</v>
+        <v>80101928</v>
       </c>
       <c r="B1156" t="s">
         <v>4</v>
       </c>
       <c r="C1156" t="s">
         <v>5</v>
       </c>
       <c r="D1156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157">
-        <v>82394162</v>
+        <v>43184409</v>
       </c>
       <c r="B1157" t="s">
         <v>4</v>
       </c>
       <c r="C1157" t="s">
         <v>5</v>
       </c>
       <c r="D1157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158">
-        <v>1014199219</v>
+        <v>79272656</v>
       </c>
       <c r="B1158" t="s">
         <v>4</v>
       </c>
       <c r="C1158" t="s">
         <v>5</v>
       </c>
       <c r="D1158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159">
-        <v>1070926444</v>
+        <v>1018513306</v>
       </c>
       <c r="B1159" t="s">
         <v>4</v>
       </c>
       <c r="C1159" t="s">
         <v>5</v>
       </c>
       <c r="D1159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
-        <v>1121210741</v>
+        <v>1030659886</v>
       </c>
       <c r="B1160" t="s">
         <v>4</v>
       </c>
       <c r="C1160" t="s">
         <v>5</v>
       </c>
       <c r="D1160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161">
-        <v>79154012</v>
+        <v>1015484286</v>
       </c>
       <c r="B1161" t="s">
         <v>4</v>
       </c>
       <c r="C1161" t="s">
         <v>5</v>
       </c>
       <c r="D1161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162">
-        <v>1019152796</v>
+        <v>1018479866</v>
       </c>
       <c r="B1162" t="s">
         <v>4</v>
       </c>
       <c r="C1162" t="s">
         <v>5</v>
       </c>
       <c r="D1162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163">
-        <v>79985419</v>
+        <v>82394162</v>
       </c>
       <c r="B1163" t="s">
         <v>4</v>
       </c>
       <c r="C1163" t="s">
         <v>5</v>
       </c>
       <c r="D1163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164">
-        <v>79243507</v>
+        <v>1014199219</v>
       </c>
       <c r="B1164" t="s">
         <v>4</v>
       </c>
       <c r="C1164" t="s">
         <v>5</v>
       </c>
       <c r="D1164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165">
-        <v>1193422373</v>
+        <v>1070926444</v>
       </c>
       <c r="B1165" t="s">
         <v>4</v>
       </c>
       <c r="C1165" t="s">
         <v>5</v>
       </c>
       <c r="D1165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166">
-        <v>1033703424</v>
+        <v>1121210741</v>
       </c>
       <c r="B1166" t="s">
         <v>4</v>
       </c>
       <c r="C1166" t="s">
         <v>5</v>
       </c>
       <c r="D1166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167">
-        <v>52348496</v>
+        <v>79154012</v>
       </c>
       <c r="B1167" t="s">
         <v>4</v>
       </c>
       <c r="C1167" t="s">
         <v>5</v>
       </c>
       <c r="D1167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168">
-        <v>1014217692</v>
+        <v>1019152796</v>
       </c>
       <c r="B1168" t="s">
         <v>4</v>
       </c>
       <c r="C1168" t="s">
         <v>5</v>
       </c>
       <c r="D1168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169">
-        <v>1026276905</v>
+        <v>79985419</v>
       </c>
       <c r="B1169" t="s">
         <v>4</v>
       </c>
       <c r="C1169" t="s">
         <v>5</v>
       </c>
       <c r="D1169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170">
-        <v>1018466813</v>
+        <v>79243507</v>
       </c>
       <c r="B1170" t="s">
         <v>4</v>
       </c>
       <c r="C1170" t="s">
         <v>5</v>
       </c>
       <c r="D1170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171">
-        <v>1013657362</v>
+        <v>1193422373</v>
       </c>
       <c r="B1171" t="s">
         <v>4</v>
       </c>
       <c r="C1171" t="s">
         <v>5</v>
       </c>
       <c r="D1171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172">
-        <v>1020815603</v>
+        <v>1033703424</v>
       </c>
       <c r="B1172" t="s">
         <v>4</v>
       </c>
       <c r="C1172" t="s">
         <v>5</v>
       </c>
       <c r="D1172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173">
-        <v>52253392</v>
+        <v>52348496</v>
       </c>
       <c r="B1173" t="s">
         <v>4</v>
       </c>
       <c r="C1173" t="s">
         <v>5</v>
       </c>
       <c r="D1173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174">
-        <v>1016109499</v>
+        <v>1014217692</v>
       </c>
       <c r="B1174" t="s">
         <v>4</v>
       </c>
       <c r="C1174" t="s">
         <v>5</v>
       </c>
       <c r="D1174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175">
-        <v>1019079900</v>
+        <v>1026276905</v>
       </c>
       <c r="B1175" t="s">
         <v>4</v>
       </c>
       <c r="C1175" t="s">
         <v>5</v>
       </c>
       <c r="D1175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176">
-        <v>52837215</v>
+        <v>1018466813</v>
       </c>
       <c r="B1176" t="s">
         <v>4</v>
       </c>
       <c r="C1176" t="s">
         <v>5</v>
       </c>
       <c r="D1176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177">
-        <v>79626013</v>
+        <v>1013657362</v>
       </c>
       <c r="B1177" t="s">
         <v>4</v>
       </c>
       <c r="C1177" t="s">
         <v>5</v>
       </c>
       <c r="D1177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178">
-        <v>1023955368</v>
+        <v>1020815603</v>
       </c>
       <c r="B1178" t="s">
         <v>4</v>
       </c>
       <c r="C1178" t="s">
         <v>5</v>
       </c>
       <c r="D1178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179">
-        <v>37086145</v>
+        <v>52253392</v>
       </c>
       <c r="B1179" t="s">
         <v>4</v>
       </c>
       <c r="C1179" t="s">
         <v>5</v>
       </c>
       <c r="D1179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180">
-        <v>1013635181</v>
+        <v>1016109499</v>
       </c>
       <c r="B1180" t="s">
         <v>4</v>
       </c>
       <c r="C1180" t="s">
         <v>5</v>
       </c>
       <c r="D1180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181">
-        <v>52516748</v>
+        <v>1019079900</v>
       </c>
       <c r="B1181" t="s">
         <v>4</v>
       </c>
       <c r="C1181" t="s">
         <v>5</v>
       </c>
       <c r="D1181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182">
-        <v>1018487788</v>
+        <v>52837215</v>
       </c>
       <c r="B1182" t="s">
         <v>4</v>
       </c>
       <c r="C1182" t="s">
         <v>5</v>
       </c>
       <c r="D1182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183">
-        <v>1026586461</v>
+        <v>79626013</v>
       </c>
       <c r="B1183" t="s">
         <v>4</v>
       </c>
       <c r="C1183" t="s">
         <v>5</v>
       </c>
       <c r="D1183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184">
-        <v>1032477714</v>
+        <v>1023955368</v>
       </c>
       <c r="B1184" t="s">
         <v>4</v>
       </c>
       <c r="C1184" t="s">
         <v>5</v>
       </c>
       <c r="D1184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185">
-        <v>1013652832</v>
+        <v>37086145</v>
       </c>
       <c r="B1185" t="s">
         <v>4</v>
       </c>
       <c r="C1185" t="s">
         <v>5</v>
       </c>
       <c r="D1185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186">
-        <v>1014302413</v>
+        <v>1013635181</v>
       </c>
       <c r="B1186" t="s">
         <v>4</v>
       </c>
       <c r="C1186" t="s">
         <v>5</v>
       </c>
       <c r="D1186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187">
-        <v>73119902</v>
+        <v>52516748</v>
       </c>
       <c r="B1187" t="s">
         <v>4</v>
       </c>
       <c r="C1187" t="s">
         <v>5</v>
       </c>
       <c r="D1187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188">
-        <v>1024481140</v>
+        <v>1018487788</v>
       </c>
       <c r="B1188" t="s">
         <v>4</v>
       </c>
       <c r="C1188" t="s">
         <v>5</v>
       </c>
       <c r="D1188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189">
-        <v>80229875</v>
+        <v>1026586461</v>
       </c>
       <c r="B1189" t="s">
         <v>4</v>
       </c>
       <c r="C1189" t="s">
         <v>5</v>
       </c>
       <c r="D1189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190">
-        <v>1020784702</v>
+        <v>1032477714</v>
       </c>
       <c r="B1190" t="s">
         <v>4</v>
       </c>
       <c r="C1190" t="s">
         <v>5</v>
       </c>
       <c r="D1190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191">
-        <v>1072710280</v>
+        <v>1013652832</v>
       </c>
       <c r="B1191" t="s">
         <v>4</v>
       </c>
       <c r="C1191" t="s">
         <v>5</v>
       </c>
       <c r="D1191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192">
-        <v>1033763088</v>
+        <v>1014302413</v>
       </c>
       <c r="B1192" t="s">
         <v>4</v>
       </c>
       <c r="C1192" t="s">
         <v>5</v>
       </c>
       <c r="D1192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193">
-        <v>1136886448</v>
+        <v>73119902</v>
       </c>
       <c r="B1193" t="s">
         <v>4</v>
       </c>
       <c r="C1193" t="s">
         <v>5</v>
       </c>
       <c r="D1193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194">
-        <v>19363913</v>
+        <v>1024481140</v>
       </c>
       <c r="B1194" t="s">
         <v>4</v>
       </c>
       <c r="C1194" t="s">
         <v>5</v>
       </c>
       <c r="D1194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195">
-        <v>19266326</v>
+        <v>12979988</v>
       </c>
       <c r="B1195" t="s">
         <v>4</v>
       </c>
       <c r="C1195" t="s">
         <v>5</v>
       </c>
       <c r="D1195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196">
-        <v>1032433921</v>
+        <v>80229875</v>
       </c>
       <c r="B1196" t="s">
         <v>4</v>
       </c>
       <c r="C1196" t="s">
         <v>5</v>
       </c>
       <c r="D1196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197">
-        <v>79786739</v>
+        <v>1020784702</v>
       </c>
       <c r="B1197" t="s">
         <v>4</v>
       </c>
       <c r="C1197" t="s">
         <v>5</v>
       </c>
       <c r="D1197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198">
-        <v>1020795193</v>
+        <v>1072710280</v>
       </c>
       <c r="B1198" t="s">
         <v>4</v>
       </c>
       <c r="C1198" t="s">
         <v>5</v>
       </c>
       <c r="D1198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199">
-        <v>52747354</v>
+        <v>1033763088</v>
       </c>
       <c r="B1199" t="s">
         <v>4</v>
       </c>
       <c r="C1199" t="s">
         <v>5</v>
       </c>
       <c r="D1199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200">
-        <v>1032400017</v>
+        <v>1136886448</v>
       </c>
       <c r="B1200" t="s">
         <v>4</v>
       </c>
       <c r="C1200" t="s">
         <v>5</v>
       </c>
       <c r="D1200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201">
-        <v>1023877138</v>
+        <v>19363913</v>
       </c>
       <c r="B1201" t="s">
         <v>4</v>
       </c>
       <c r="C1201" t="s">
         <v>5</v>
       </c>
       <c r="D1201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202">
-        <v>79795460</v>
+        <v>19266326</v>
       </c>
       <c r="B1202" t="s">
         <v>4</v>
       </c>
       <c r="C1202" t="s">
         <v>5</v>
       </c>
       <c r="D1202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203">
-        <v>39726451</v>
+        <v>1032433921</v>
       </c>
       <c r="B1203" t="s">
         <v>4</v>
       </c>
       <c r="C1203" t="s">
         <v>5</v>
       </c>
       <c r="D1203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204">
-        <v>80162897</v>
+        <v>79786739</v>
       </c>
       <c r="B1204" t="s">
         <v>4</v>
       </c>
       <c r="C1204" t="s">
         <v>5</v>
       </c>
       <c r="D1204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205">
-        <v>1016088677</v>
+        <v>1020795193</v>
       </c>
       <c r="B1205" t="s">
         <v>4</v>
       </c>
       <c r="C1205" t="s">
         <v>5</v>
       </c>
       <c r="D1205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206">
-        <v>19331914</v>
+        <v>52747354</v>
       </c>
       <c r="B1206" t="s">
         <v>4</v>
       </c>
       <c r="C1206" t="s">
         <v>5</v>
       </c>
       <c r="D1206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207">
-        <v>1030556392</v>
+        <v>1032400017</v>
       </c>
       <c r="B1207" t="s">
         <v>4</v>
       </c>
       <c r="C1207" t="s">
         <v>5</v>
       </c>
       <c r="D1207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208">
-        <v>1072656307</v>
+        <v>1023877138</v>
       </c>
       <c r="B1208" t="s">
         <v>4</v>
       </c>
       <c r="C1208" t="s">
         <v>5</v>
       </c>
       <c r="D1208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209">
-        <v>79686843</v>
+        <v>79795460</v>
       </c>
       <c r="B1209" t="s">
         <v>4</v>
       </c>
       <c r="C1209" t="s">
         <v>5</v>
       </c>
       <c r="D1209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210">
-        <v>1015458641</v>
+        <v>39726451</v>
       </c>
       <c r="B1210" t="s">
         <v>4</v>
       </c>
       <c r="C1210" t="s">
         <v>5</v>
       </c>
       <c r="D1210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211">
-        <v>52745530</v>
+        <v>80162897</v>
       </c>
       <c r="B1211" t="s">
         <v>4</v>
       </c>
       <c r="C1211" t="s">
         <v>5</v>
       </c>
       <c r="D1211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212">
-        <v>79780847</v>
+        <v>1016088677</v>
       </c>
       <c r="B1212" t="s">
         <v>4</v>
       </c>
       <c r="C1212" t="s">
         <v>5</v>
       </c>
       <c r="D1212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213">
-        <v>13510284</v>
+        <v>19331914</v>
       </c>
       <c r="B1213" t="s">
         <v>4</v>
       </c>
       <c r="C1213" t="s">
         <v>5</v>
       </c>
       <c r="D1213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214">
-        <v>1003586638</v>
+        <v>1030556392</v>
       </c>
       <c r="B1214" t="s">
         <v>4</v>
       </c>
       <c r="C1214" t="s">
         <v>5</v>
       </c>
       <c r="D1214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215">
-        <v>1026271158</v>
+        <v>1072656307</v>
       </c>
       <c r="B1215" t="s">
         <v>4</v>
       </c>
       <c r="C1215" t="s">
         <v>5</v>
       </c>
       <c r="D1215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216">
-        <v>79754696</v>
+        <v>79686843</v>
       </c>
       <c r="B1216" t="s">
         <v>4</v>
       </c>
       <c r="C1216" t="s">
         <v>5</v>
       </c>
       <c r="D1216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217">
-        <v>80098626</v>
+        <v>1015458641</v>
       </c>
       <c r="B1217" t="s">
         <v>4</v>
       </c>
       <c r="C1217" t="s">
         <v>5</v>
       </c>
       <c r="D1217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218">
-        <v>79807455</v>
+        <v>52745530</v>
       </c>
       <c r="B1218" t="s">
         <v>4</v>
       </c>
       <c r="C1218" t="s">
         <v>5</v>
       </c>
       <c r="D1218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219">
+        <v>79780847</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220">
+        <v>13510284</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221">
+        <v>1003586638</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="A1222">
+        <v>1026271158</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="A1223">
+        <v>79754696</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="A1224">
+        <v>80098626</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="A1225">
+        <v>79807455</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="A1226">
         <v>1015470283</v>
       </c>
-      <c r="B1219" t="s">
-[...5 lines deleted...]
-      <c r="D1219" t="s">
+      <c r="B1226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="A1227">
+        <v>79832875</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="A1228">
+        <v>1016089171</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229">
+        <v>80780686</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="A1230">
+        <v>1016019064</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="A1231">
+        <v>1033682856</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="A1232">
+        <v>80112651</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="A1233">
+        <v>1030660395</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="A1234">
+        <v>80800047</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="A1235">
+        <v>79954299</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236">
+        <v>1016005932</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237">
+        <v>1016052409</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238">
+        <v>52736749</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239">
+        <v>1014216667</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240">
+        <v>1019020603</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241">
+        <v>80902692</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242">
+        <v>1020827733</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243">
+        <v>51854577</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="A1244">
+        <v>1030531483</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245">
+        <v>1014237917</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246">
+        <v>52771851</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247">
+        <v>1015414163</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248">
+        <v>53179333</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="A1249">
+        <v>80765045</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250">
+        <v>1073710598</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251">
+        <v>1130618768</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252">
+        <v>80858052</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="A1253">
+        <v>1012328493</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="A1254">
+        <v>1031163323</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="A1255">
+        <v>1014211223</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="A1256">
+        <v>1015479375</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="A1257">
+        <v>53017261</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="A1258">
+        <v>79638536</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="A1259">
+        <v>80230251</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="A1260">
+        <v>1031165998</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="A1261">
+        <v>1030645631</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262">
+        <v>53119285</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263">
+        <v>1032435087</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264">
+        <v>1000789737</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265">
+        <v>1032481349</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266">
+        <v>53016690</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267">
+        <v>1087993666</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="A1268">
+        <v>1013602683</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="A1269">
+        <v>91537028</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="A1270">
+        <v>1015481112</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="A1271">
+        <v>1013611309</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="A1272">
+        <v>80829891</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="A1273">
+        <v>1013601049</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="A1274">
+        <v>37888586</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="A1275">
+        <v>1026583150</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="A1276">
+        <v>1016099254</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="A1277">
+        <v>1020826154</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="A1278">
+        <v>1016065775</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279">
+        <v>1015395923</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280">
+        <v>1053838021</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281">
+        <v>1010246737</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="A1282">
+        <v>1015419976</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="A1283">
+        <v>53012990</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="A1284">
+        <v>1032381512</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285">
+        <v>1013639514</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286">
+        <v>1032373430</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287">
+        <v>1033732093</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="A1288">
+        <v>79628840</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="A1289">
+        <v>53042273</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>13067668</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
+        <v>1014265414</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>1010233545</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>1023875958</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>1015400816</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>80181731</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>79249249</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>1001087596</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>1010215279</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>1032441680</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>1032497610</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>1014241086</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>52769530</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>1032370388</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>1020819406</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>80070345</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>1018422143</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>1022412072</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>1014305134</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>1018482231</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>1125229440</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>1019040029</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>80016897</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>52761943</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>1018480151</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>1024475958</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>1022398928</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>52200267</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>1022948640</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>79939364</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>1016077657</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>52351730</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>79761419</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>1032468565</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>1013629358</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>52306302</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>1020799810</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>1032453320</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>1023973747</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>1032383450</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>1002461617</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>2000005907</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>1015993950</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>1023954578</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>52477491</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>52019895</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>1023003900</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>80204461</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>1033772491</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>1026297360</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>1022326839</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>1022380825</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>1026580578</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>1026272258</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>79711296</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>53040667</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>1014241932</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>1016015031</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>1001298120</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>1031132951</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>1010081781</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>75079469</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>79737120</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>1026283235</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1354" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>