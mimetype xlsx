--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t xml:space="preserve">Instituto para la Economía Social - IPES </t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t>Instituto para la Economía Social - IPES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D201"/>
+  <dimension ref="A1:D336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1013599615</v>
       </c>
@@ -3199,50 +3202,1940 @@
     <row r="200" spans="1:4">
       <c r="A200">
         <v>1049637907</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
         <v>1072749434</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>5</v>
       </c>
       <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>52830351</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1012423844</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>80165346</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1126909860</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>83234831</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>52522715</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1000688080</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1033772118</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1018440844</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1031127862</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1031129017</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>80900825</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>80774438</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>79457668</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>1007206576</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1023899211</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>52474626</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>80075228</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>1000269546</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>52763740</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>75003499</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>1030679705</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1013631878</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>35545806</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>79471096</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1018510600</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1033819323</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>75105260</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>1013660650</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>80049882</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>1000501686</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1026285913</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1026264717</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>79129394</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>80111916</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>79696194</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>1120503246</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>80769462</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>1032429152</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>80053689</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>43220636</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1001301019</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>1072420542</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1010196614</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>1019131577</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>1010204603</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1001310779</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>52819189</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>1032362153</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1106398932</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>93121368</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>52812359</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1072718258</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1030599752</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>80082978</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1032450825</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>1013672165</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1121918202</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1030700893</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>1032462385</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1032463798</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1090511874</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1110534812</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1020743056</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>91511857</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>79866998</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1030552104</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>41729729</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1014215660</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1018421215</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1033701370</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1023937254</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1130611594</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>5970959</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1030613462</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>1033711389</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1014286172</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1090437571</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>19390533</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1032410353</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1018423879</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>39574159</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1030544124</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>11413532</v>
+      </c>
+      <c r="B285" t="s">
+        <v>7</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>40989527</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>80812152</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1053613623</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>1121858725</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>1031165307</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>1192814581</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>52152808</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>79277098</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>1000048185</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>1052081598</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>1014245164</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>1078580226</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>1090404749</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>1012375872</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>1015478088</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>43836030</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>1030580772</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>79609304</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>79811860</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>1026580652</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>52440496</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>1015427793</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>79411128</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1010135633</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>79107850</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>19476493</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>18882806</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>1081405249</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>51993303</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>1012334796</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>11636175</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>1129572673</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>91509493</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>1002579357</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>1010238035</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>1000338105</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>79695490</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1000033045</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>1073533242</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>1019025934</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>52890704</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>36489695</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>19346915</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>1115914622</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>91161625</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>52704167</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1000335849</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>80904556</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>52824351</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>52067318</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1026279183</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>