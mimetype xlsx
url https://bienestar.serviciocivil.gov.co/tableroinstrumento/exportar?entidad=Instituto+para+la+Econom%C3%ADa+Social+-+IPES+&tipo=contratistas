--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,74 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t xml:space="preserve">Instituto para la Economía Social - IPES </t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t>Instituto para la Economía Social - IPES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3143106 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -383,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D336"/>
+  <dimension ref="A1:D344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1013599615</v>
       </c>
@@ -5092,50 +5095,162 @@
     <row r="335" spans="1:4">
       <c r="A335">
         <v>52067318</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
         <v>1026279183</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>1014293372</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>1026289111</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1032436900</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>19239243</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1014248703</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>1013690768</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>80796565</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>