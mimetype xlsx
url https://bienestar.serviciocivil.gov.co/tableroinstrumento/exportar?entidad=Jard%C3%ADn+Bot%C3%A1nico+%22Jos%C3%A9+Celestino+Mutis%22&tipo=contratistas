--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1026561473</v>
       </c>
@@ -805,50 +805,2080 @@
     <row r="29" spans="1:4">
       <c r="A29">
         <v>1015450194</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
         <v>9313641</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>1106786130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>1022983590</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>1119886666</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>19292438</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>91537003</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>1016009490</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>1110529852</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>1104776169</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>1129572556</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>52331432</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>1072749648</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>1014290197</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>52695214</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>55177893</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>13285361</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>52388336</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>38643879</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>6681809</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>17285121</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>1019089167</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>52836518</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>66955112</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52490854</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>63289980</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>51951589</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>51748041</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>52066608</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>1075871916</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>1018459888</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>33630589</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>1015409328</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>1049649087</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>1116544209</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>1010001262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>1100250252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>1013635428</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>52352584</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>80802465</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>1022925554</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1015416747</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>1024561792</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>1000000922</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>1015426247</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1057584822</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>52272229</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>1014306536</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>1000148692</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1000003244</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>76277166</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>52161291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>79496191</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>1010188959</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1006289336</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1001326654</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>80040920</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>52703398</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1010138809</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1026588846</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1070960848</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1030662004</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1118534904</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>52541606</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>93421349</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>70300950</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>1110529137</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1026286020</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1104708301</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>79512246</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>65791607</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1015429835</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>52166379</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1095816824</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>1110552229</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>52432301</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>1016111797</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>80853366</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1233493097</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>80717679</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>1010186987</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>80807558</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>1110471138</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>1012437401</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>1071164694</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>50938310</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>1053817610</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>51804836</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>1026274677</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>1010168895</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>11186873</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>1121948295</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>14324889</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>79577298</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>1105787431</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>1006418750</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>52187474</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>1020796195</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>79604064</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>52415222</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>13275155</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>52964080</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>1110502345</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>5935020</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1020836613</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>1110548115</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>53097125</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>2234849</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>3228218</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>87512316</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1015420187</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1019064782</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>79971882</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>1013645063</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1024527552</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1023861838</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>1000834864</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1022360849</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>53068952</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1016048662</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>91263925</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>52499480</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1075240197</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>1031165486</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>5827774</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>1015476959</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1054682342</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>52736101</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>1075316916</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1032414087</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1110528398</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>52243472</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>80002216</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>1233499069</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>1015472851</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1000033845</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>79900455</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>1019034895</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>1012327463</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>1022986184</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>51680336</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>51777150</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>51838162</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>1010213851</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>1014276173</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>35426997</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1024495088</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>