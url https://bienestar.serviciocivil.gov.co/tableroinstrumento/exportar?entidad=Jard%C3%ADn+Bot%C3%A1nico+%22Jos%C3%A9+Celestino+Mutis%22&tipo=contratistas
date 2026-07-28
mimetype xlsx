--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D175"/>
+  <dimension ref="A1:D178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1026561473</v>
       </c>
@@ -2835,50 +2835,92 @@
     <row r="174" spans="1:4">
       <c r="A174">
         <v>35426997</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
         <v>1024495088</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>1010193090</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>79265532</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>80131026</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>