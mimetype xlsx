--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52029516</v>
       </c>
@@ -553,50 +553,1702 @@
     <row r="11" spans="1:4">
       <c r="A11">
         <v>1019130502</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>37555196</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13">
+        <v>1125682356</v>
+      </c>
+      <c r="B13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14">
+        <v>1014220095</v>
+      </c>
+      <c r="B14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15">
+        <v>1032406815</v>
+      </c>
+      <c r="B15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16">
+        <v>1022935172</v>
+      </c>
+      <c r="B16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>1010239873</v>
+      </c>
+      <c r="B17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>17420853</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>51791551</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>1018455236</v>
+      </c>
+      <c r="B20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>52516920</v>
+      </c>
+      <c r="B21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>52068039</v>
+      </c>
+      <c r="B22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>1019012133</v>
+      </c>
+      <c r="B23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>35514889</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>1057589112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>66993658</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>52106979</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>52388518</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>1079388793</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>52829034</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>1000249237</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>1022962536</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>79449096</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>41798292</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>1049602491</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>1020728161</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>79483122</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>1098663882</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>77191988</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>80759978</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>79486405</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>79627823</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>1018418874</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>52983592</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>80174770</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>1026592130</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>52317095</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>1054090759</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>80854200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>79307901</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>80252221</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>52494261</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>65588847</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>52913720</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>1033818403</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>52698178</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>52474298</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>6888023</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>1020741986</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>52534248</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>93394415</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>52855062</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>1012404526</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>1018509225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>52838216</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>52696975</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>1000239973</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>52804497</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>79728639</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1233508835</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>53045038</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>53107131</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>1032446752</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1091666420</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>1026572530</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>52965852</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>1013621385</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>51908570</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>52086357</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1033737207</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>1136888930</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>1032406366</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1018428089</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1016012575</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>80026604</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>80421838</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>52952710</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>52988999</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>80063016</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1018493823</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1091658259</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>79432206</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>53116498</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>28954393</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>79259545</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1015435181</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1010194113</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>52177573</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>7228950</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1118841804</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>51962002</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>79734831</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>79922316</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>80757950</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>36309463</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>20958723</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>52477720</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>1118541943</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>52958567</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>1110456648</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>43972672</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>24347285</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>79863650</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1072642740</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>52219017</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>70509535</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>53007948</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>80196784</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>52211185</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>53060995</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>80214153</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>71757024</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>19450786</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>70553385</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>79599027</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>80158043</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>77177614</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>1014189663</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>55150848</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>8029599</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>