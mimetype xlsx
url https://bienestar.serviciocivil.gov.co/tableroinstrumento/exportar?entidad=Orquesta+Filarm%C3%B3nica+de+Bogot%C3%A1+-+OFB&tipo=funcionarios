--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>27362187</v>
       </c>
@@ -609,50 +609,1422 @@
     <row r="15" spans="1:4">
       <c r="A15">
         <v>91070442</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>53064993</v>
       </c>
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>53135169</v>
+      </c>
+      <c r="B17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>1122127678</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>2000020675</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>79248915</v>
+      </c>
+      <c r="B20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>19486641</v>
+      </c>
+      <c r="B21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>52968912</v>
+      </c>
+      <c r="B22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>52006301</v>
+      </c>
+      <c r="B23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>52113059</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>52467729</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>1033710211</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>63528358</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>87215931</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>1110588279</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>1136881531</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>1152434942</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>1020798532</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>39535706</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>91514232</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>71726310</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>6768985</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>1023980579</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>5429568</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>52351890</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>79152447</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>1128281402</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>52300276</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>52236029</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>1007790418</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>3064783</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>52293458</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>79671296</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>51913952</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>1128268283</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>80039277</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>75103960</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>5820686</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>1037607386</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>65767556</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>79153528</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>79431939</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>53017187</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>79955743</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>79486238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>851432</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>15370842</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>9872226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>79485630</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>631740</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>236391</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>1053790216</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>363615</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>52119278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>93396407</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>93398876</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>80067121</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>51958805</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>23366557</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1015442918</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>738584</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>1032381060</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>71781781</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1053824796</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>51971686</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>80240355</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>79406886</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>1012350553</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>79338944</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1233501379</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>79851063</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>19405482</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>3170335</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>52774966</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1060648424</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>52056564</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>52441511</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>81745118</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1017217856</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1110540102</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>52007485</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>11451293</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>7334482</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>71295951</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>37841303</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>93412892</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>76313986</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>93383805</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>65774279</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1072638312</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>1019091894</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>19266140</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>723319</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>80037918</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>79413618</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>53107869</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>51931975</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>10014707</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>52373911</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>79717841</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>