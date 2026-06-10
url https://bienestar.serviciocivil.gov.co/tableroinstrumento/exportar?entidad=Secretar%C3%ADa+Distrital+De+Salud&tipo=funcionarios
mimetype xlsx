--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital De Salud</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1094270080 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D236"/>
+  <dimension ref="A1:D512"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1018464961</v>
       </c>
@@ -3689,50 +3692,3914 @@
     <row r="235" spans="1:4">
       <c r="A235">
         <v>79603267</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
         <v>79393515</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>5</v>
       </c>
       <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>35424132</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>79457773</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>52965225</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>80126322</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>1030577066</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1233495910</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>52969561</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>91390342</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>9141714</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>65740434</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>35419928</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>80726624</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>19482317</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>52118474</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>79421659</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>63563431</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1018507633</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1018403797</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>52427511</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>8769941</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>51996093</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>36719511</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1030608532</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>51849571</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>1032368498</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>79781610</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>52277553</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>52456447</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>80734190</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1013591967</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1144049769</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>19459577</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>20484046</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>52283051</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>39567443</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1012458357</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>79327410</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>52351720</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>52822483</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>65718265</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>52966888</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1033802757</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>19494642</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>51958207</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>51809618</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>49762326</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>1079508495</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1016018174</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>79642235</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>1030692291</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>19380510</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1036645027</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>79594558</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>1033715472</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>1014205590</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>1031126921</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>52084655</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>93020731</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>7218886</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>52442830</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>1024568097</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>75102272</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>1014251327</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>1022998930</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>51816499</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>53103856</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>1032380104</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>71738355</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>1094576712</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>53098702</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>1019061821</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>52368755</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>53167325</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>38212374</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>52910955</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>49769994</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>79374754</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>1072422263</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>52952723</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>79388290</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>80210727</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>52773065</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>79895471</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>19593294</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>79950421</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>52379035</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>52540414</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>75089341</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1030685781</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>1052390126</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>79913058</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>51900026</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>52619105</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>1110465523</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>79348027</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>51881096</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>1032400673</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>52776414</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1110461727</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>32723422</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>52962626</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>80421181</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>53106049</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>52810272</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1067845185</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>1010191380</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>1033720037</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>7166429</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>52855171</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>12168928</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>51938564</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>79594432</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>52145434</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>52054984</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>52752306</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>1026257286</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>52478261</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>79637426</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>51906024</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>72346170</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>79319550</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>79832507</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>1032448311</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>51871209</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>19414029</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>30231340</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>12128431</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>79880418</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>52145383</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>80900980</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>52505385</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>79900101</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>52973102</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>79276985</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>80819567</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>40022616</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>11520356</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>25801263</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>79431713</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>39771667</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>79256006</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>30232133</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1012326012</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>52033489</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>1032388323</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>51788144</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>52535013</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1022334291</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>52216491</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>1023898656</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>79357033</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>80255777</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1013609269</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1013268759</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>52012907</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>39675203</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>52998874</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>10546000</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>52110214</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>35198522</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>52237077</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>19448154</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>53105209</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>52634559</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>32732156</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>79298479</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>52976776</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1012353652</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>30235636</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>79616749</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>52187421</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>39778354</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1014220210</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>1030570077</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>52057694</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>79959489</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>52068417</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1014293927</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>32002101</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>79388644</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>52424145</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>1015397825</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>7126844</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>52054268</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>53096687</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>52848612</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>9534722</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>52120283</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>52101411</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>52886682</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>80211037</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>35315002</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>51834664</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>52753487</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>39760790</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>52778125</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>52507938</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>52701921</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>80377402</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>1019031906</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>52155052</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>36954760</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>80059198</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>65768716</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>52266592</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1026266769</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>52234505</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>52428870</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>52706216</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>52877229</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>80031903</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>79560596</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>52052513</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>60310659</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>52048844</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>79650136</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>1013605799</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>79873937</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>52725470</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>1026256991</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>34325607</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>36287284</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>80762844</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>51812263</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>37324742</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>1233497987</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>1140873030</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>1192742095</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>12270847</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>79331722</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>39715385</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>50899285</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>53051231</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>52853923</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>28152519</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>39550407</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>52734181</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>16703237</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>79050856</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>1015413608</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>1022379079</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>52936075</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>97471998</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>52340904</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>33676733</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>52634311</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1030564410</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>79419985</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>52718505</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>20715939</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>53067722</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>84076712</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1033706436</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>35526266</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>71620786</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>80191084</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>52841167</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1022360524</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>52213793</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>80818255</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>40040624</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>65788759</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>53178554</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>52083585</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>1030618103</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>52931298</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>52160519</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>79462241</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>5833218</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>19363508</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>80185059</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>12126252</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>51997527</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>80205941</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>22518477</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>