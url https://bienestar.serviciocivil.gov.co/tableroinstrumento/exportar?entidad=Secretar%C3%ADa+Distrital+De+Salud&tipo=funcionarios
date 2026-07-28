--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D512"/>
+  <dimension ref="A1:D514"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1018464961</v>
       </c>
@@ -7556,50 +7556,78 @@
     <row r="511" spans="1:4">
       <c r="A511">
         <v>80205941</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
         <v>22518477</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>1016029495</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>32142415</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>