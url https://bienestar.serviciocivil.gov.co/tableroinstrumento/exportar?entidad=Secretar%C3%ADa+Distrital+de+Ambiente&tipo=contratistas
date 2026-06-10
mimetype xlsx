--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D68"/>
+  <dimension ref="A1:D104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1140885580</v>
       </c>
@@ -1340,50 +1340,554 @@
     <row r="67" spans="1:4">
       <c r="A67">
         <v>1005440261</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>1030652912</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>1023884629</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1005388042</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>13500721</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>52145241</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>79790571</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1018420677</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>1110455980</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>1104695065</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>51836280</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>80133130</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>1024469999</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>79648847</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>1019135995</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>41959029</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1026283268</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1031129899</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>52832267</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>1026266171</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1030631021</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1013649718</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1033705104</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>30237724</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1032359638</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>52434602</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>79294292</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>79692170</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>52807819</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>9790120</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>12145570</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>1016049437</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>1015407639</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1019030224</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>53083304</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1018466362</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>19460352</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>51954561</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>