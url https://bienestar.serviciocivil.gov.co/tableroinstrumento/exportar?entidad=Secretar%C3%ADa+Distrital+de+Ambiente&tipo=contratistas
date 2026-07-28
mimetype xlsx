--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D104"/>
+  <dimension ref="A1:D107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1140885580</v>
       </c>
@@ -1844,50 +1844,92 @@
     <row r="103" spans="1:4">
       <c r="A103">
         <v>19460352</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>51954561</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>79507353</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>1018416916</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1018418218</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>