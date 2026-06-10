--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D72"/>
+  <dimension ref="A1:D400"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1024534058</v>
       </c>
@@ -1393,50 +1393,4642 @@
     <row r="71" spans="1:4">
       <c r="A71">
         <v>1030691868</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>1082848292</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>1015459529</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1032477743</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>1023871151</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>91288828</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>80762005</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1090453700</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>65776042</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1010171112</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>79741683</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>52501220</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1018413883</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1018446533</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1030585809</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>1014242879</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>51880449</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>80182621</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1077320773</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>52314354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1010181441</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>55160784</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>52080266</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1018437819</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>53082313</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>52962776</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1073524781</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>37547835</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>1010219944</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>1026262490</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>1024471579</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1102359967</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>1020837767</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1010173503</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>1020820430</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>1022377942</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>16073346</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>46376369</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>80727282</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>36380806</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>79882982</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>1015402235</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>1026302608</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1032451000</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>79983062</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1049605138</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>22462787</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>79124611</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>1012411507</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>1192796648</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>11322903</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>19255663</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>52862617</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>91499501</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>91522070</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>52128114</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>1015465941</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>1019017412</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>63558750</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>1098684270</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>86010437</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>79521473</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>52266703</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>1123510851</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>13070510</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>52823612</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1020792059</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1033693578</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>80933272</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1110484062</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>1072649373</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>7729237</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>80171021</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1020749408</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>80041968</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>52933764</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>19444249</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1102367676</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>1022326893</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>1098782547</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>52086434</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>1032455864</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>1020823530</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>1014193867</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1024515945</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>1070953495</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>1013607452</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>19456829</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>52090135</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>1023895638</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>52539937</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>52268599</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>53012239</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>39178660</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>1070966527</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>79791239</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>1018482092</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>1023021926</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>79341745</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>1016051470</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>1019111527</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>1032362351</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>1033771908</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>80874397</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1030572448</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>80073637</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>1032427181</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>1057595322</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>1020738966</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>1020748694</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>43875924</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>1022985600</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>1127213174</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>59675022</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>1020787529</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>54254159</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1024517117</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>1033750238</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>79858656</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>1022998431</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1017194350</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>1020763138</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>1020784003</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>1013588643</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>1023022497</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1000384217</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1023970932</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>79757572</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1010242175</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>1026281444</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>1040732866</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>80058129</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1018418437</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>52874535</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>52835832</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1026281528</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1075245190</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>52811578</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>80164698</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>52906300</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>52805458</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>80813601</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>34560362</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1026264475</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>79520732</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>79571142</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>52971275</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>40800318</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>1151953260</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>80202431</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>1014290626</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>1014252649</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>79838101</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1107080548</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1073159892</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>52340554</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1015424445</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1026300327</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>1018458832</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>80281203</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>1046338635</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>51743515</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1015456652</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1010173874</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1014200145</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1018498034</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>1026577002</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>1019049203</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1052390310</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>53014310</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>1012426265</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1019070342</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1018421052</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>17156443</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1015468152</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>1015416052</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>52841199</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1032416278</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1013616901</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>80425696</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1015392355</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1013660222</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1022345718</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>80879840</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1032465204</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>1019076877</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>7176982</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>52219969</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1013692188</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1012449121</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>52848661</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1020729422</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>79792097</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1053771996</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1032433294</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>79558247</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1020771716</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1193371351</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1130610581</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1030627612</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1077439414</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>40397656</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1015441048</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1030616263</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1127587511</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1012420698</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>1014214890</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>46456359</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>52485727</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1014300776</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1032474257</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>80765614</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>1026597837</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1032421945</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>80793628</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>1014180737</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1030633473</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>80094398</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>1032419711</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>1000586344</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>52932265</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>7166366</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>1014177986</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>80102108</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>94512858</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>1130586454</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>79888761</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>1110504797</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>82395175</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>80801106</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>52146271</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>1015442929</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>11039038</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>74082165</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>1020787884</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>52485337</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>1032460540</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>1020774827</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1012415310</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>20865803</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>80820072</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>11200723</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>1032414945</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>53054278</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>53008771</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>1018458588</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>1007296679</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>1014253485</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>1022342491</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>94481394</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>1042418757</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>1032427404</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1136883395</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>79717131</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>1026296385</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1018438030</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>37393885</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1022340216</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>1024578108</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>53077552</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>1022356665</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1024573151</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>1070970433</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>1013614183</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>1023923696</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1072699850</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>1033700804</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>1020826293</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1090408242</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>80730186</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1032495575</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1032390686</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>1014195881</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>1026288021</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>52959225</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>24646191</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>79946092</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>1098698164</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>74376193</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>80088744</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>80251241</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>23965919</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>1015427392</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>52903143</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>1032370265</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>1014263316</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1020814932</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>1015442369</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1075301024</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>52537968</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>1012340159</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1026288099</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>79574101</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>74356605</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>1128224670</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>1001314337</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>80842731</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>52532839</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>52698876</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>1007334152</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1010205119</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1019127077</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>80548243</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1083011602</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1136882406</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1015998960</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1032423064</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>80767071</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>1072648289</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1026301511</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>1019010830</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>1019010047</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>1032482738</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>52898852</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1030671472</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>1136881032</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>1020777103</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>35198314</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>1018497079</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1030558155</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>80236061</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>1233893112</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>80029742</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>52778206</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1070975726</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>79913715</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>53004957</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>51921775</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>52831182</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>71612365</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>