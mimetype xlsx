--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D400"/>
+  <dimension ref="A1:D410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1024534058</v>
       </c>
@@ -5976,59 +5976,199 @@
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
         <v>52831182</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
+        <v>80235556</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
         <v>71612365</v>
       </c>
-      <c r="B400" t="s">
-[...5 lines deleted...]
-      <c r="D400" t="s">
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1012377429</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>79434288</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>80040936</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>23690535</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>1032404889</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>1010123790</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>52752319</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1098657155</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>52483539</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>