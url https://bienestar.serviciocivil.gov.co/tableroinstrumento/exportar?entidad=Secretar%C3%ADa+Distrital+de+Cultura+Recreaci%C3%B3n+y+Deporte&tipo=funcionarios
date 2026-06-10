--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1022947033</v>
       </c>
@@ -1533,50 +1533,1170 @@
     <row r="81" spans="1:4">
       <c r="A81">
         <v>1010205119</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>1030586758</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>79654913</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>53072875</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>52885691</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>52108037</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1020728694</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>52442958</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>51947469</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1010014015</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1022959888</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>19481697</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>80207773</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1073698494</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>52169742</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1022352716</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>53054344</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>79688558</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>1026555542</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>51678950</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>19255663</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>80769562</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>80055633</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1013622100</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>52560642</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>52048107</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>79571490</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>80239189</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>51615620</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>51760128</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>52887944</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>51930241</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>20652593</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1015440447</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>52478000</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1032393520</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>1018454222</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>80796225</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>51866266</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>79575765</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>79396754</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>52495704</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>1030577269</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>1030553625</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>8357126</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>1032365716</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>52805435</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>72211971</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>52497063</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>75091335</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>80863541</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>53016601</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1030543715</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>51935175</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>1026558025</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>1018421450</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>79364563</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>71331286</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>52708610</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>52414607</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>52884019</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>19476084</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>19491725</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1026269278</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>80814179</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>51784658</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>52880976</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1019063610</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>53082900</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>52793679</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>35409162</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>51956199</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>1026289050</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>74372191</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>52213627</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>79625111</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>52705311</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1070952699</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1023873437</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>52999380</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>46372101</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>79858182</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>