--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital de Gobierno</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1020740757 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D66"/>
+  <dimension ref="A1:D264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52974373</v>
       </c>
@@ -1309,50 +1312,2822 @@
     <row r="65" spans="1:4">
       <c r="A65">
         <v>1016070027</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>1136888648</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>1015437538</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>1022395195</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>53016654</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>80219062</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>1016043519</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>1014195286</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>79908719</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>75079469</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>1032455826</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>1012382226</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1015476669</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>1001328407</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1010241828</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>1022967316</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>66954139</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>98388428</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1015423697</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1120501996</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>52478543</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1072715526</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1013606627</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1023929297</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1076667136</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1014309664</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>79731017</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1020795270</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1032487695</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>1000163115</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1019126419</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>1030567824</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>1033704818</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>53077787</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>52559218</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>52009339</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>52541859</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>79861319</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1032426428</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>79470719</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>53052690</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1049605122</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>46364950</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>52463598</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>88155216</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>98569426</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>1067964257</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>51996569</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1136886681</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>1019124103</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1019137327</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>52703097</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>52190859</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>1030634948</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>65776977</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>51588381</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1032371789</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>53097794</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>52293713</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>88197562</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>1031154364</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>74080291</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>53079930</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>1049612618</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>34318037</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>1121869723</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>1022340792</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>79304060</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>1010163082</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>1018447563</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>1020800513</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1012438427</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1014227933</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>23783118</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1019016447</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>1032451467</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>1020814444</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1020773865</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1016103165</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>1000697518</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>51920667</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>1020761936</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1033729303</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>52875725</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>1057588530</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1073162181</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>1030645775</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>52516054</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>1010228018</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1030579962</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>80205419</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>80902427</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1030564264</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>52862772</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>1016109197</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>80872421</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>72201887</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>25113080</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1136889252</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>1010221457</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>31658622</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>1033778426</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>1018507769</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>1030654523</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>80041915</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>1013615359</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>1082966369</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>80819967</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>88216603</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>80091007</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>1022439105</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>1026279237</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>52366697</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>1003511062</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>80235254</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>1032407033</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>1014286416</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>80054462</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1014210407</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>1024588213</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>1000290933</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1026296013</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>1082776702</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1016069583</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>79690254</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1053333965</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>1022943259</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>1059447120</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>1020733655</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>1015401891</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1076325683</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1026567919</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>1124863324</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1012327953</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>52252622</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>79189927</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>79782150</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>52962203</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>31589468</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>52542462</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1026260565</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>52994579</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1114735998</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1014250193</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1022415550</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1143351613</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1000521640</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>1019026932</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1007588335</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>79697300</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>52340521</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1014234630</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>79957288</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>52729122</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>1022328161</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>1015466200</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>51642029</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>1030556508</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1129499713</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1088288244</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>1076820199</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1147934298</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1004609102</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>1123623070</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>1005150440</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>1010190703</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>11809371</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1012442892</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1010190536</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>27105584</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1088012325</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>1000593244</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>15810577</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>30742793</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>1010202351</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>74358841</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>52802997</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>59837037</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>49788963</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>82382406</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>1019115125</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>1033787505</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1075272698</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>23606723</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>1022328402</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1045734597</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1019138623</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1014202812</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1020784911</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1033678809</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>5822702</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>79598896</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>52103939</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>79694661</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>52484799</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>80825050</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1031127059</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1033735495</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1192904767</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>