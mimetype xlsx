--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D264"/>
+  <dimension ref="A1:D268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52974373</v>
       </c>
@@ -4084,50 +4084,106 @@
     <row r="263" spans="1:4">
       <c r="A263">
         <v>1033735495</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>5</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
         <v>1192904767</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>5</v>
       </c>
       <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1010191240</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1013638436</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>52494320</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>79981896</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>