--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital de Gobierno</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19455919 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D324"/>
+  <dimension ref="A1:D918"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1032463430</v>
       </c>
@@ -922,3495 +925,3495 @@
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>1022943098</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1023871243</v>
+        <v>85459440</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>85459440</v>
+        <v>52440496</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>52440496</v>
+        <v>51980306</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>51980306</v>
+        <v>80242508</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>80242508</v>
+        <v>80763084</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>80763084</v>
+        <v>38289085</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>38289085</v>
+        <v>52065730</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>52065730</v>
+        <v>93412654</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>93412654</v>
+        <v>1018430801</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1018430801</v>
+        <v>12559166</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>12559166</v>
+        <v>52371570</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>52371570</v>
+        <v>80244164</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>80244164</v>
+        <v>1014182635</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1014182635</v>
+        <v>1144037315</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>1144037315</v>
+        <v>46453106</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>46453106</v>
+        <v>79136521</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>79136521</v>
+        <v>52910275</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>52910275</v>
+        <v>74377709</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>74377709</v>
+        <v>51692223</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>51692223</v>
+        <v>1033723064</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1033723064</v>
+        <v>39798628</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>39798628</v>
+        <v>79604410</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>79604410</v>
+        <v>19325538</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>19325538</v>
+        <v>52195728</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>52195728</v>
+        <v>1140820198</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1140820198</v>
+        <v>93355595</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>93355595</v>
+        <v>80021104</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>80021104</v>
+        <v>53052411</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>53052411</v>
+        <v>80724451</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>80724451</v>
+        <v>19485859</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>19485859</v>
+        <v>52321034</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>52321034</v>
+        <v>53122528</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>53122528</v>
+        <v>51595740</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>51595740</v>
+        <v>31836009</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>31836009</v>
+        <v>53062440</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>53062440</v>
+        <v>1031149692</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1031149692</v>
+        <v>51867933</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>51867933</v>
+        <v>60313262</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>60313262</v>
+        <v>7185170</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>7185170</v>
+        <v>53931174</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>53931174</v>
+        <v>1085251610</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1085251610</v>
+        <v>51780051</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>51780051</v>
+        <v>80199594</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>80199594</v>
+        <v>51738598</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>51738598</v>
+        <v>79391366</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>79391366</v>
+        <v>52521528</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>52521528</v>
+        <v>1032433034</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>1032433034</v>
+        <v>19418568</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>19418568</v>
+        <v>23983952</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>23983952</v>
+        <v>1010217972</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>1010217972</v>
+        <v>79324608</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>79324608</v>
+        <v>52735544</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>52735544</v>
+        <v>52260630</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>52260630</v>
+        <v>52301530</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>52301530</v>
+        <v>1128406746</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>1128406746</v>
+        <v>1016090320</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>1016090320</v>
+        <v>1117507843</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>1117507843</v>
+        <v>1022386457</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>1022386457</v>
+        <v>51870738</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>51870738</v>
+        <v>1010172736</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>1010172736</v>
+        <v>1094909765</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>1094909765</v>
+        <v>23496384</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>23496384</v>
+        <v>80903336</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>80903336</v>
+        <v>91270828</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>91270828</v>
+        <v>80238718</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>80238718</v>
+        <v>41920360</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>41920360</v>
+        <v>87717472</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>87717472</v>
+        <v>52917117</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>52917117</v>
+        <v>79938308</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>79938308</v>
+        <v>1030630166</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>1030630166</v>
+        <v>79531544</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>79531544</v>
+        <v>51866148</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>51866148</v>
+        <v>52847120</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>52847120</v>
+        <v>52313886</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>52313886</v>
+        <v>1032366287</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>1032366287</v>
+        <v>52857565</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>52857565</v>
+        <v>98696695</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>98696695</v>
+        <v>52530441</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>52530441</v>
+        <v>36313162</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>36313162</v>
+        <v>52182470</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>52182470</v>
+        <v>52199572</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>52199572</v>
+        <v>1012375872</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>1012375872</v>
+        <v>1129577191</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>1129577191</v>
+        <v>51614594</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>51614594</v>
+        <v>1014206144</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>1014206144</v>
+        <v>52178660</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>52178660</v>
+        <v>5164823</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>5164823</v>
+        <v>1032439555</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>1032439555</v>
+        <v>52494660</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>52494660</v>
+        <v>52278388</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>52278388</v>
+        <v>19346733</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>19346733</v>
+        <v>1019076499</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>1019076499</v>
+        <v>59823434</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>59823434</v>
+        <v>1072700542</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>1072700542</v>
+        <v>39574159</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>39574159</v>
+        <v>52006771</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>52006771</v>
+        <v>79694699</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>5</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>79694699</v>
+        <v>52960567</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>52960567</v>
+        <v>20573308</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>20573308</v>
+        <v>51718832</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>51718832</v>
+        <v>53028955</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>53028955</v>
+        <v>7321566</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>7321566</v>
+        <v>1049634094</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>1049634094</v>
+        <v>63291176</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>63291176</v>
+        <v>1023917040</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>1023917040</v>
+        <v>22999991</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>22999991</v>
+        <v>35378989</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>35378989</v>
+        <v>1061728153</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>1061728153</v>
+        <v>51602357</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>51602357</v>
+        <v>88168453</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>88168453</v>
+        <v>80750279</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>80750279</v>
+        <v>1069432774</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>1069432774</v>
+        <v>79876467</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>79876467</v>
+        <v>80826285</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>80826285</v>
+        <v>51999703</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>51999703</v>
+        <v>52385019</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>52385019</v>
+        <v>1015455881</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>1015455881</v>
+        <v>52964998</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>52964998</v>
+        <v>66955499</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>66955499</v>
+        <v>46387657</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>46387657</v>
+        <v>21047764</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>21047764</v>
+        <v>1014278251</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>1014278251</v>
+        <v>51643768</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>51643768</v>
+        <v>52805208</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>52805208</v>
+        <v>79512964</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>79512964</v>
+        <v>1010203530</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>1010203530</v>
+        <v>52791274</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>52791274</v>
+        <v>79987773</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>79987773</v>
+        <v>93413962</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>93413962</v>
+        <v>40040165</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>40040165</v>
+        <v>52536145</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>52536145</v>
+        <v>79334214</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>5</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>79334214</v>
+        <v>10127039</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>10127039</v>
+        <v>1000579099</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>1000579099</v>
+        <v>35252936</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>35252936</v>
+        <v>80206487</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>80206487</v>
+        <v>80442998</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>80442998</v>
+        <v>51941883</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>5</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>51941883</v>
+        <v>1015399744</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>5</v>
       </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>1015399744</v>
+        <v>7179935</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>5</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>7179935</v>
+        <v>1014215044</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>5</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>1014215044</v>
+        <v>79316173</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>5</v>
       </c>
       <c r="D180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>79316173</v>
+        <v>7308436</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>7308436</v>
+        <v>13716393</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>5</v>
       </c>
       <c r="D182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>13716393</v>
+        <v>84086631</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>5</v>
       </c>
       <c r="D183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>84086631</v>
+        <v>53054944</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>5</v>
       </c>
       <c r="D184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>53054944</v>
+        <v>80381378</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>5</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>80381378</v>
+        <v>51640298</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>5</v>
       </c>
       <c r="D186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>51640298</v>
+        <v>33307926</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>5</v>
       </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>33307926</v>
+        <v>52736680</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>5</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>52736680</v>
+        <v>52264048</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>5</v>
       </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>52264048</v>
+        <v>19384381</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>5</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>19384381</v>
+        <v>65714905</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>5</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>65714905</v>
+        <v>1026280921</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>5</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>1026280921</v>
+        <v>79487844</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>5</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>79487844</v>
+        <v>51852886</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>5</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>51852886</v>
+        <v>52547293</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>5</v>
       </c>
       <c r="D195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>52547293</v>
+        <v>52445977</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>5</v>
       </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>52445977</v>
+        <v>1019077534</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>5</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>1019077534</v>
+        <v>1090427851</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>5</v>
       </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>1090427851</v>
+        <v>1012442807</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>5</v>
       </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>1012442807</v>
+        <v>1013593050</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>1013593050</v>
+        <v>1010220425</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>5</v>
       </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>1010220425</v>
+        <v>63488149</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>5</v>
       </c>
       <c r="D202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>63488149</v>
+        <v>52046732</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>5</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>52046732</v>
+        <v>53930334</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>5</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>53930334</v>
+        <v>39525603</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>5</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>39525603</v>
+        <v>1065844048</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>5</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>1065844048</v>
+        <v>80201913</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>5</v>
       </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>80201913</v>
+        <v>1012327456</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>5</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>1012327456</v>
+        <v>39706390</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>5</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>39706390</v>
+        <v>79539233</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>79539233</v>
+        <v>52534164</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>5</v>
       </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>52534164</v>
+        <v>1022947970</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>5</v>
       </c>
       <c r="D212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>1022947970</v>
+        <v>51830068</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>5</v>
       </c>
       <c r="D213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>51830068</v>
+        <v>80353170</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>5</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>80353170</v>
+        <v>51682063</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>5</v>
       </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>51682063</v>
+        <v>51706490</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>5</v>
       </c>
       <c r="D216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>51706490</v>
+        <v>30206054</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>5</v>
       </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>30206054</v>
+        <v>74374329</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>5</v>
       </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>74374329</v>
+        <v>52157045</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>5</v>
       </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>52157045</v>
+        <v>79896849</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>5</v>
       </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>79896849</v>
+        <v>39765613</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>5</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>39765613</v>
+        <v>80238126</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>5</v>
       </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>80238126</v>
+        <v>52927330</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>5</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>52927330</v>
+        <v>53154301</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>5</v>
       </c>
       <c r="D224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>53154301</v>
+        <v>1016039113</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>5</v>
       </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>1016039113</v>
+        <v>1104697632</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>5</v>
       </c>
       <c r="D226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>1104697632</v>
+        <v>46380758</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>5</v>
       </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>46380758</v>
+        <v>79860623</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>5</v>
       </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>79860623</v>
+        <v>1022996217</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>5</v>
       </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>1022996217</v>
+        <v>79326148</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>5</v>
       </c>
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>79326148</v>
+        <v>52088712</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>5</v>
       </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>52088712</v>
+        <v>52790547</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>5</v>
       </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>52790547</v>
+        <v>52538615</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>5</v>
       </c>
       <c r="D233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>52538615</v>
+        <v>63526944</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>5</v>
       </c>
       <c r="D234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>63526944</v>
+        <v>79432961</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>79432961</v>
+        <v>52516267</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>5</v>
       </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>52516267</v>
+        <v>1032367873</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>5</v>
       </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>1032367873</v>
+        <v>52205368</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>5</v>
       </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>52205368</v>
+        <v>52499398</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>52499398</v>
+        <v>52713406</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>52713406</v>
+        <v>51962752</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>5</v>
       </c>
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>51962752</v>
+        <v>80859757</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>5</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>80859757</v>
+        <v>39654965</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>39654965</v>
+        <v>91242877</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>5</v>
       </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>91242877</v>
+        <v>1032497241</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>5</v>
       </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>1032497241</v>
+        <v>52442937</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>5</v>
       </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>52442937</v>
+        <v>79536130</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>5</v>
       </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>79536130</v>
+        <v>79633448</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>5</v>
       </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>79633448</v>
+        <v>79625766</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>5</v>
       </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>79625766</v>
+        <v>80269277</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>5</v>
       </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>80269277</v>
+        <v>79249069</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>5</v>
       </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>79249069</v>
+        <v>13469333</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>5</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>13469333</v>
+        <v>79756077</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>5</v>
       </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>79756077</v>
+        <v>51655101</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>5</v>
       </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>51655101</v>
+        <v>19478117</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>19478117</v>
+        <v>52804730</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>5</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>52804730</v>
+        <v>53075350</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>53075350</v>
+        <v>79608642</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>79608642</v>
+        <v>1024524779</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>1024524779</v>
+        <v>51717273</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>51717273</v>
+        <v>80267515</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>5</v>
       </c>
       <c r="D261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>80267515</v>
+        <v>79910285</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>5</v>
       </c>
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>79910285</v>
+        <v>1077142631</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>5</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>1077142631</v>
+        <v>52188924</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>5</v>
       </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>52188924</v>
+        <v>79617143</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>5</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>79617143</v>
+        <v>53891027</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>5</v>
       </c>
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>53891027</v>
+        <v>80048265</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>5</v>
       </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>80048265</v>
+        <v>36065420</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>5</v>
       </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>36065420</v>
+        <v>1024509204</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>5</v>
       </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>1024509204</v>
+        <v>55156960</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>5</v>
       </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>55156960</v>
+        <v>79689983</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>5</v>
       </c>
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>79689983</v>
+        <v>36752881</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>5</v>
       </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>36752881</v>
+        <v>39745072</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>5</v>
       </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>39745072</v>
+        <v>52731414</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>5</v>
       </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>52731414</v>
+        <v>33376488</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>5</v>
       </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>33376488</v>
+        <v>1082924081</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>1082924081</v>
+        <v>52050857</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>52050857</v>
+        <v>1013598280</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>5</v>
       </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>1013598280</v>
+        <v>23491510</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>5</v>
       </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>23491510</v>
+        <v>35494221</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>5</v>
       </c>
       <c r="D280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>35494221</v>
+        <v>1030571881</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>5</v>
       </c>
       <c r="D281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>1030571881</v>
+        <v>80213821</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>5</v>
       </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>80213821</v>
+        <v>1049635225</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>5</v>
       </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>1049635225</v>
+        <v>79746567</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>5</v>
       </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>79746567</v>
+        <v>53120914</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>5</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
         <v>51912421</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>5</v>
       </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4716,255 +4719,8571 @@
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
         <v>1022347070</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>52268141</v>
+        <v>52113363</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>4059806</v>
+        <v>52268141</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>1023895394</v>
+        <v>4059806</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>1030593105</v>
+        <v>1023895394</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>19304340</v>
+        <v>1030593105</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>52478869</v>
+        <v>19304340</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>5</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>51749484</v>
+        <v>52478869</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>51697798</v>
+        <v>51749484</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>5</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>41676786</v>
+        <v>51697798</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>79372580</v>
+        <v>41676786</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>1032381430</v>
+        <v>79372580</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>80792200</v>
+        <v>1032381430</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>63293377</v>
+        <v>80792200</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>52997170</v>
+        <v>63293377</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
+        <v>52997170</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
         <v>53140571</v>
       </c>
-      <c r="B324" t="s">
-[...5 lines deleted...]
-      <c r="D324" t="s">
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>52379366</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>25873557</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>60352424</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>52470549</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>79460980</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>52270589</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1032395700</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>55173531</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>3759619</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>52148429</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>79561619</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>91512820</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>79327621</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>40048942</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>86054736</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>40042901</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1000697833</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>52479454</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>40401285</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>52821168</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>1032442024</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>1005361978</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>1024475778</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>52654133</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>1013600298</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>51554020</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>52792169</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>1010177243</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>52375906</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>79506741</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>80901144</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1023869215</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>80060899</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>39805938</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>52562597</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>71750134</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>24221767</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>14321634</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>79799619</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>52712543</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>52729327</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>79329678</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>39716450</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>75100159</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>1022399480</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>80126559</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1065601660</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>11449920</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>80192339</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1030562398</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>79750379</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>5976221</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>52811874</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>1018465707</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1010185581</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>5165478</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>80016325</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>33101125</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>1069738737</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1003043633</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>1030615170</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>1018438539</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>79716049</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>1026565159</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>51864361</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1014274474</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>11442664</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1098657178</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1074908523</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>60332498</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>80728422</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>79696857</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>80121017</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1075227673</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>52166254</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>79214567</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>79898848</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>1013610224</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>52733094</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1012357631</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>79369260</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>79643806</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1073166259</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1022350564</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1030606943</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>79967343</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>91535452</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1033705342</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1049603686</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>79708223</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>1016016614</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>80008302</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>1033764609</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>52979076</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>1032481014</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>51998215</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1032464117</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>1016101679</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>1010239961</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>39805693</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>35412952</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>52911133</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>52311655</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>86086406</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>1022325671</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1023923524</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>1019073040</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>1033704616</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>52393569</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>79902569</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>51949787</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>53120689</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>52865317</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>53073825</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>1013577012</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>1019032583</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>52274823</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1065602094</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>52153858</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>80201125</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>52859291</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>52635263</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1018482905</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>1004251818</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>1018488663</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>19495763</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1101320709</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>1049611650</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>52368795</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1023892981</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>52347772</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>1022983509</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>52411778</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1030554125</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>93394814</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>1024464617</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>52853193</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>79454663</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>13744106</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>20916449</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>1026264019</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>1033372426</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>1016039337</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>52432686</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>46671939</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>78075269</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>52054891</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>80807329</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>51753484</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1052380584</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>9970563</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>80413379</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>1024478379</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>52200902</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1019094331</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>79610486</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>80052521</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>80062989</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>79813430</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>51855867</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>19489630</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1026274122</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>1033686550</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>80740127</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1010206931</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>1057544155</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>1018419441</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>10278255</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>11207329</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1013649534</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>65744156</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>66826830</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>52830937</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>7365713</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>85456595</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1005828654</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>1032476989</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>79306311</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>79751355</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>1098731316</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>51739465</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>1032410578</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>79730386</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>39628135</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>79826847</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>53118923</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>94426418</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>1010217172</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>51821478</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>80003838</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>1077972048</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>51988646</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>52183833</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>19186057</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>39644724</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>93294083</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>1069738862</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>53046494</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>79968117</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>79303170</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>39582223</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>79452234</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>1033706645</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>79269789</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>86065671</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>91523431</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>93127625</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>52048616</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>79406959</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>1031152381</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>51641962</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>79621073</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>19337429</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>79400144</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>52821159</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1000134386</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>80203585</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>52275393</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1129580826</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>52222803</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>80751573</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>1110488251</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>52209256</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>79876751</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>52088544</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>1012319233</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>79844835</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>52340674</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>79414006</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>51878102</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>35537416</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>52352792</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>51896720</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>13705836</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>79778726</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>52302153</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>80030277</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>51786208</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>79977277</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1023869973</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>80033527</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>80772128</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>1020776231</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>91293126</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>79942881</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>1026267321</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>1032359629</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1019065767</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>79521680</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>4264391</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>1033733559</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>52767224</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>79591139</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>79840978</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>4253088</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>52455038</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>17596490</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>1010176424</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>20476446</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>52061681</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>1018486310</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>80250261</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>4253147</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>80006461</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>23555900</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>1106308328</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>65775334</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>80367232</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>3081353</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>41781499</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>80496134</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>79782765</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>79342054</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>80151934</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>75063376</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>1019114789</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>52856305</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1038112871</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>1032479057</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>11256013</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1022341291</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>10302450</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>79287901</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1049372970</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>79390171</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>80845552</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>52803368</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>3102983</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>79735221</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>91234099</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>19369960</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>79052934</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>79692741</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>80239155</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>52810107</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>1048205036</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1014188142</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1023949518</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>19457686</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1022344483</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>79697838</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>79130059</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>1033708870</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>52897368</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>74181590</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>52524220</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>19499847</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>52562427</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>52316791</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>1030662832</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>38143491</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>52286868</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>79323971</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>51793746</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1018466214</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>52074690</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>51660925</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>79905757</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>79949886</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>39703500</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>3228292</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>52901949</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>36292988</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>52087084</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>80254867</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>24080967</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>79455763</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1019017008</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>79427190</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>80228391</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>1019014810</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>80527701</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>51840373</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>76324491</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>80238361</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>53931341</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>51754978</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>51770371</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>52464503</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>51832139</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>20800403</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>35536827</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>20927098</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>35378410</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>1073237035</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>79574152</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>79833739</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>51649736</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>1030635750</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>52876349</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1022322607</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>35413352</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>79542839</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>52959280</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>79960426</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>28814923</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>52433624</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>1023022336</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>33376796</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1022395054</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>39663349</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>1013615254</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>30050659</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>80729485</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>79923910</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>1127950902</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>79703828</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>52426353</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>52770679</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1033725629</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>79964293</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>1030557339</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>1072189396</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>1024535949</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>80421368</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>52206513</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>52038877</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1032396395</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>80526139</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>1033743652</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>80170971</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>53037834</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1070329918</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1014236169</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>1032406285</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1070593013</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>45488132</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>52877939</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1013597324</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>52429649</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>1014262710</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>80068638</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>84037639</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>51637075</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>52118985</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>39801062</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>52712843</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>65718741</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>45527019</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>79952980</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>79045610</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>11186789</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>8781206</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>79421749</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>19490025</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>53067943</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>86050020</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>79704776</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>53093019</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>79505065</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>1022344600</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>79981941</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>80066211</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>52616291</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>7179678</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>9397300</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>1031121552</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>79573060</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>1053341171</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>1031170903</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>52932417</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>80233913</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>52525758</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>80048891</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>39646329</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1090445664</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>1045667305</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1074616699</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>10778571</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>79944211</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>1123142852</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>53072875</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>53165265</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>52813384</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>1032434965</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>1010209348</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>79948797</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>80229065</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>3242968</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>80190284</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>80230445</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>52961082</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>51654906</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>79305217</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>80057690</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>9536311</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>1015430930</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>52450602</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>72238308</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>80068580</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>52904986</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>20804552</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>52735645</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>1000785337</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>1026259843</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>51911710</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>1026283647</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>79356440</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>40944905</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>80030206</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>88001481</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>79800859</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>52742761</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>9770381</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>1010168144</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>1022331674</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>1087132323</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>79633831</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>11337931</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>52882544</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>88228149</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>80896418</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>79543451</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>52071979</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>79804578</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>52878172</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>1013583309</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>1022425069</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>1030658058</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>80231292</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>52772364</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>39538986</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>19446136</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>52966502</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>1018444104</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>65769657</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>79919273</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>1014198914</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>1018429679</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>52492711</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>91277386</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>79788026</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>1003264830</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>52858717</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>80829521</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>1023888360</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>80152462</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>24645665</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>52015338</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>19494014</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>79285938</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>1013636608</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>1033700317</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>59310282</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>35851402</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>51970094</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>39545900</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>51916696</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>1032381460</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>1030594148</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>51974726</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>52425413</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>52490849</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>79159259</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>15933036</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>7333770</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>52936285</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>80100661</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>79503435</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>20964465</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>52760402</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>80146639</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>5457717</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>1098642529</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>39658028</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>80435860</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>79366225</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>80051839</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>52495304</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>52777482</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>79392446</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>52160110</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>91225580</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>51628238</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>80794216</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>30573743</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>85470347</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>52810754</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>80055327</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>53050196</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>11383029</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>79365062</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>39635975</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>92504952</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>80540729</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>80901733</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>51934653</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>80073169</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>51607559</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>80381076</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>1014190418</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>80440848</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>79557896</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>1023925316</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>52552786</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>1033699709</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>1065633130</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>79893024</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>52972766</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>1049637482</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>53124546</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>52815834</v>
+      </c>
+      <c r="B888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>52101151</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>1090492129</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>53165330</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>79502867</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>79889197</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>51999453</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>35546246</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>1014255574</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>1020781134</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>51698679</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>79311160</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>52033959</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>67012149</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>80820405</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>1069128253</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>1000464399</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>52105207</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>39758726</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>8748730</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>51951858</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>80664031</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>52217511</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>12193665</v>
+      </c>
+      <c r="B911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>52160277</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>1016037704</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>93020158</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>1014231134</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>1013649307</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>80794814</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>53015440</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D918" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>