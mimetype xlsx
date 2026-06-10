--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D486"/>
+  <dimension ref="A1:D947"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>63288975</v>
       </c>
@@ -7189,50 +7189,6504 @@
     <row r="485" spans="1:4">
       <c r="A485">
         <v>1077941121</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
         <v>52805864</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1053588053</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>80181181</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>52162667</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>39525907</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>79606617</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>52503103</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>68293657</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>52099115</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1049630425</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>80913051</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>1019017129</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>51988127</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>52518120</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>52251813</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>79746035</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>79425642</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>52737281</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>80149549</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>52360124</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>52214542</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>79567309</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>79359620</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>52151192</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>63332567</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>53054436</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>80920596</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>52507156</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>5833218</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>1013594222</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>79712682</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>80726550</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>52271892</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1075624177</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>1024460926</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>19202857</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>53061755</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>51839910</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>79800884</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>1030686075</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>60342855</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>1000254841</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>1030688741</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1083919909</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1000620336</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>1022422133</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>81745033</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>52449153</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>51841359</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>80834115</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1013681689</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>52977368</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>1033697725</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>1006552392</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>1015480884</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1032481287</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1000384481</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>1019104857</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1016070796</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>80006306</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1000284227</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>1022946158</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1007725844</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>1000852278</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>52129427</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>1110454675</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>1000602604</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>11813165</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>1022979598</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>80766686</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>53132127</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>79501532</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>52914466</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>53102484</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>52099642</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>52603439</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>52047022</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>1000454830</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>53890345</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1025528456</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>1020779202</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>1012331031</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>79770192</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>1110516559</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>1120569093</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>1000969475</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>1070328924</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1016004730</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>1098751479</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>52837867</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>80154271</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>55061851</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>46360115</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>1024602945</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>1030599162</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>80024858</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>51641588</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>52318181</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>52901244</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>52015186</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>52409634</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>52382846</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>1032451525</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>79788175</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>13542273</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>52969818</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>52776808</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>80070644</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>30024531</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>52032256</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>79565211</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>79557170</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1031138930</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>79333869</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>51761580</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>1033679821</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>53053939</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1013583651</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>52215202</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1032391519</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1040032543</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>1069175813</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>80436244</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1026261413</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>52270031</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1030524690</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>51965677</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>79732510</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>91160985</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1010172095</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>51703385</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>52224520</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>1013629844</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>79509177</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>52099859</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>20357949</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1020753733</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>80091656</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>10123873</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>52550795</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>79952201</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>52760316</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>1032379751</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1003865180</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>1022324195</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>79966103</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>1098659930</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>16362059</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1050200245</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>35197790</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>1030655249</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>79427820</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>3096007</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>80543957</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1032423541</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>10266303</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1030554021</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>52859237</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>80063423</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>80034319</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>1000320195</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>52897673</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>79794391</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>19460866</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>6766226</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>52966780</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>52541167</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>79330323</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>52490144</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>79278342</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>80772147</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>79813804</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>52979488</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>51951408</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>24037725</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>26559723</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>79335028</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>40031040</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>52712800</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>1052386439</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>52705152</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>79886171</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>52840316</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>52823619</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>51987365</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>52987645</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>52952181</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1045678666</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>79050877</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>79881102</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>52184774</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>1094884224</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>1032461615</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>1012360752</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>51777444</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>52479425</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>1067866395</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>52031949</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1032364679</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>52264623</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>52830395</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>23497585</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>79391073</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>80161829</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>1069175853</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>79423806</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>52390235</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>12231762</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>80537848</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>52971151</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>79753774</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>53073409</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>16160934</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>79746149</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>1041328604</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>80205648</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>79330131</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1026250743</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>52748938</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>36292186</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>79649735</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>52763138</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>80086342</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>79737959</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>19445509</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1023978819</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>1115185825</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>37390708</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1105306044</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>64894114</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>80115251</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1013625549</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>51825172</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>9506682</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>80092588</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1024466901</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>52052798</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>52198019</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>35403068</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>79883575</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>35319693</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>53066582</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>7714856</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>80185204</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>1082901122</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>20796089</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>1014236508</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>1013589744</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>53073695</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>1015397044</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>52826717</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>80139138</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>52010978</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>27738061</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>1030628932</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>53122490</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>7601324</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>1032465583</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>52962509</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>52427916</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>1000778403</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>33365284</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>52489363</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>79352110</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>39819142</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>80036039</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>79558151</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>79002064</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>1073680681</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>1024583472</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>80069774</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>1016076292</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>39772714</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>1053664360</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>11312212</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>79323992</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>79481004</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>1002522731</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>79797638</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>53108186</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>52160289</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>52344859</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>79392720</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>79368662</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>51945313</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>80399519</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>46387596</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>52307632</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>13615197</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>52084964</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>79247462</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>91295070</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>51641596</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>80413970</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>52535747</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>11347499</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>1032363211</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>1010188994</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>80074061</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>79424644</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>52500184</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>79632530</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>28268470</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>63393037</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>79975284</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>53118608</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>51640919</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>1030552867</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>79866746</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>52030774</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>51661538</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>52471700</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>79458621</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>53116874</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>19266847</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>22515377</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>80470074</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>51873327</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>1070005571</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>51797397</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>25561159</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>74085625</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>79999250</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>79634917</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>80818366</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>1075539623</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>79054978</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>39756030</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>52822721</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>1030600847</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>52354202</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>86074992</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>80095916</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>79499996</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>52825526</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>28869546</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>52431697</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>40216335</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>52144533</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>1075269343</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>79209426</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>79581087</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>52889173</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>53088802</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>52814516</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>79386317</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>46455560</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>80039223</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>1013615108</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>74245356</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>51663219</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>52005989</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>1013599097</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>20645284</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>52516067</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>52499551</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>52847521</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>52479914</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>52453544</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>51726442</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>30205344</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>79421229</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>51814154</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>79428291</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>79793145</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>1031134501</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>1019028617</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>53118906</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>39577521</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>79849091</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>52858476</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>41798239</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>1010224290</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>1096906850</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>79261715</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>52458158</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>37747880</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>1022995374</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>79654599</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>11258526</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>74335079</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>52116278</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>52528997</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>79059663</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>52349483</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>52535524</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>3228690</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>52711861</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>17348959</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>52533251</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>4145158</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>79319640</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>52788721</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>52206964</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>35199278</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>80854781</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>79543029</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>52420332</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>79729284</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>52221137</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>19408542</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>52716618</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>53167211</v>
+      </c>
+      <c r="B888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>1049614996</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>51918270</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>19465885</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>52226603</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>80020187</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>53140666</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>35531869</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>7629775</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>52233771</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>79686901</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>79119799</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>53168044</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>79462513</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>1045675380</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>79301949</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>79727199</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>7227480</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>19461986</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>52750651</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>1024492922</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>52438731</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>80151830</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>39723226</v>
+      </c>
+      <c r="B911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>1013608235</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>51831676</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>52831897</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>53055185</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>1136886182</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>1057588568</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>79694406</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>7553809</v>
+      </c>
+      <c r="B919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>1013606360</v>
+      </c>
+      <c r="B920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>39656626</v>
+      </c>
+      <c r="B921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>52417839</v>
+      </c>
+      <c r="B922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>52711487</v>
+      </c>
+      <c r="B923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>35404917</v>
+      </c>
+      <c r="B924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>52316459</v>
+      </c>
+      <c r="B925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>51982969</v>
+      </c>
+      <c r="B926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>79447251</v>
+      </c>
+      <c r="B927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>39793069</v>
+      </c>
+      <c r="B928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>52146225</v>
+      </c>
+      <c r="B929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>39538031</v>
+      </c>
+      <c r="B930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>1032432912</v>
+      </c>
+      <c r="B931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>79883254</v>
+      </c>
+      <c r="B932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>80418219</v>
+      </c>
+      <c r="B933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>1085254719</v>
+      </c>
+      <c r="B934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>80003440</v>
+      </c>
+      <c r="B935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>80731189</v>
+      </c>
+      <c r="B936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>1022390481</v>
+      </c>
+      <c r="B937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>79344086</v>
+      </c>
+      <c r="B938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>40188949</v>
+      </c>
+      <c r="B939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>79536719</v>
+      </c>
+      <c r="B940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>1090415961</v>
+      </c>
+      <c r="B941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>52554779</v>
+      </c>
+      <c r="B942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>52049320</v>
+      </c>
+      <c r="B943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>53073717</v>
+      </c>
+      <c r="B944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>52104507</v>
+      </c>
+      <c r="B945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>52093509</v>
+      </c>
+      <c r="B946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>51832547</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D947" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>