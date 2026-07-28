--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D947"/>
+  <dimension ref="A1:D1095"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>63288975</v>
       </c>
@@ -8664,5029 +8664,7101 @@
         <v>4</v>
       </c>
       <c r="C590" t="s">
         <v>5</v>
       </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
         <v>52969818</v>
       </c>
       <c r="B591" t="s">
         <v>4</v>
       </c>
       <c r="C591" t="s">
         <v>5</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>52776808</v>
+        <v>52899566</v>
       </c>
       <c r="B592" t="s">
         <v>4</v>
       </c>
       <c r="C592" t="s">
         <v>5</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>80070644</v>
+        <v>52776808</v>
       </c>
       <c r="B593" t="s">
         <v>4</v>
       </c>
       <c r="C593" t="s">
         <v>5</v>
       </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
-        <v>30024531</v>
+        <v>80070644</v>
       </c>
       <c r="B594" t="s">
         <v>4</v>
       </c>
       <c r="C594" t="s">
         <v>5</v>
       </c>
       <c r="D594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595">
-        <v>52032256</v>
+        <v>30024531</v>
       </c>
       <c r="B595" t="s">
         <v>4</v>
       </c>
       <c r="C595" t="s">
         <v>5</v>
       </c>
       <c r="D595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596">
-        <v>79565211</v>
+        <v>52032256</v>
       </c>
       <c r="B596" t="s">
         <v>4</v>
       </c>
       <c r="C596" t="s">
         <v>5</v>
       </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>79557170</v>
+        <v>79565211</v>
       </c>
       <c r="B597" t="s">
         <v>4</v>
       </c>
       <c r="C597" t="s">
         <v>5</v>
       </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>1031138930</v>
+        <v>79557170</v>
       </c>
       <c r="B598" t="s">
         <v>4</v>
       </c>
       <c r="C598" t="s">
         <v>5</v>
       </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>79333869</v>
+        <v>1031138930</v>
       </c>
       <c r="B599" t="s">
         <v>4</v>
       </c>
       <c r="C599" t="s">
         <v>5</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>51761580</v>
+        <v>79333869</v>
       </c>
       <c r="B600" t="s">
         <v>4</v>
       </c>
       <c r="C600" t="s">
         <v>5</v>
       </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>1033679821</v>
+        <v>51761580</v>
       </c>
       <c r="B601" t="s">
         <v>4</v>
       </c>
       <c r="C601" t="s">
         <v>5</v>
       </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>53053939</v>
+        <v>1033679821</v>
       </c>
       <c r="B602" t="s">
         <v>4</v>
       </c>
       <c r="C602" t="s">
         <v>5</v>
       </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>1013583651</v>
+        <v>53053939</v>
       </c>
       <c r="B603" t="s">
         <v>4</v>
       </c>
       <c r="C603" t="s">
         <v>5</v>
       </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>52215202</v>
+        <v>1013583651</v>
       </c>
       <c r="B604" t="s">
         <v>4</v>
       </c>
       <c r="C604" t="s">
         <v>5</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>1032391519</v>
+        <v>52215202</v>
       </c>
       <c r="B605" t="s">
         <v>4</v>
       </c>
       <c r="C605" t="s">
         <v>5</v>
       </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>1040032543</v>
+        <v>1032391519</v>
       </c>
       <c r="B606" t="s">
         <v>4</v>
       </c>
       <c r="C606" t="s">
         <v>5</v>
       </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>1069175813</v>
+        <v>1040032543</v>
       </c>
       <c r="B607" t="s">
         <v>4</v>
       </c>
       <c r="C607" t="s">
         <v>5</v>
       </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>80436244</v>
+        <v>1069175813</v>
       </c>
       <c r="B608" t="s">
         <v>4</v>
       </c>
       <c r="C608" t="s">
         <v>5</v>
       </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>1026261413</v>
+        <v>80436244</v>
       </c>
       <c r="B609" t="s">
         <v>4</v>
       </c>
       <c r="C609" t="s">
         <v>5</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>52270031</v>
+        <v>1026261413</v>
       </c>
       <c r="B610" t="s">
         <v>4</v>
       </c>
       <c r="C610" t="s">
         <v>5</v>
       </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>1030524690</v>
+        <v>52270031</v>
       </c>
       <c r="B611" t="s">
         <v>4</v>
       </c>
       <c r="C611" t="s">
         <v>5</v>
       </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>51965677</v>
+        <v>1030524690</v>
       </c>
       <c r="B612" t="s">
         <v>4</v>
       </c>
       <c r="C612" t="s">
         <v>5</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>79732510</v>
+        <v>51965677</v>
       </c>
       <c r="B613" t="s">
         <v>4</v>
       </c>
       <c r="C613" t="s">
         <v>5</v>
       </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>91160985</v>
+        <v>79732510</v>
       </c>
       <c r="B614" t="s">
         <v>4</v>
       </c>
       <c r="C614" t="s">
         <v>5</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>1010172095</v>
+        <v>91160985</v>
       </c>
       <c r="B615" t="s">
         <v>4</v>
       </c>
       <c r="C615" t="s">
         <v>5</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>51703385</v>
+        <v>1010172095</v>
       </c>
       <c r="B616" t="s">
         <v>4</v>
       </c>
       <c r="C616" t="s">
         <v>5</v>
       </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>52224520</v>
+        <v>51703385</v>
       </c>
       <c r="B617" t="s">
         <v>4</v>
       </c>
       <c r="C617" t="s">
         <v>5</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>1013629844</v>
+        <v>52224520</v>
       </c>
       <c r="B618" t="s">
         <v>4</v>
       </c>
       <c r="C618" t="s">
         <v>5</v>
       </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>79509177</v>
+        <v>1013629844</v>
       </c>
       <c r="B619" t="s">
         <v>4</v>
       </c>
       <c r="C619" t="s">
         <v>5</v>
       </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>52099859</v>
+        <v>79509177</v>
       </c>
       <c r="B620" t="s">
         <v>4</v>
       </c>
       <c r="C620" t="s">
         <v>5</v>
       </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>20357949</v>
+        <v>52099859</v>
       </c>
       <c r="B621" t="s">
         <v>4</v>
       </c>
       <c r="C621" t="s">
         <v>5</v>
       </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>1020753733</v>
+        <v>20357949</v>
       </c>
       <c r="B622" t="s">
         <v>4</v>
       </c>
       <c r="C622" t="s">
         <v>5</v>
       </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>80091656</v>
+        <v>1020753733</v>
       </c>
       <c r="B623" t="s">
         <v>4</v>
       </c>
       <c r="C623" t="s">
         <v>5</v>
       </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>10123873</v>
+        <v>80091656</v>
       </c>
       <c r="B624" t="s">
         <v>4</v>
       </c>
       <c r="C624" t="s">
         <v>5</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>52550795</v>
+        <v>10123873</v>
       </c>
       <c r="B625" t="s">
         <v>4</v>
       </c>
       <c r="C625" t="s">
         <v>5</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
-        <v>79952201</v>
+        <v>52550795</v>
       </c>
       <c r="B626" t="s">
         <v>4</v>
       </c>
       <c r="C626" t="s">
         <v>5</v>
       </c>
       <c r="D626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627">
-        <v>52760316</v>
+        <v>79952201</v>
       </c>
       <c r="B627" t="s">
         <v>4</v>
       </c>
       <c r="C627" t="s">
         <v>5</v>
       </c>
       <c r="D627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628">
-        <v>1032379751</v>
+        <v>52760316</v>
       </c>
       <c r="B628" t="s">
         <v>4</v>
       </c>
       <c r="C628" t="s">
         <v>5</v>
       </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>1003865180</v>
+        <v>1032379751</v>
       </c>
       <c r="B629" t="s">
         <v>4</v>
       </c>
       <c r="C629" t="s">
         <v>5</v>
       </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>1022324195</v>
+        <v>1003865180</v>
       </c>
       <c r="B630" t="s">
         <v>4</v>
       </c>
       <c r="C630" t="s">
         <v>5</v>
       </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>79966103</v>
+        <v>1022324195</v>
       </c>
       <c r="B631" t="s">
         <v>4</v>
       </c>
       <c r="C631" t="s">
         <v>5</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>1098659930</v>
+        <v>79966103</v>
       </c>
       <c r="B632" t="s">
         <v>4</v>
       </c>
       <c r="C632" t="s">
         <v>5</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>16362059</v>
+        <v>1098659930</v>
       </c>
       <c r="B633" t="s">
         <v>4</v>
       </c>
       <c r="C633" t="s">
         <v>5</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>1050200245</v>
+        <v>16362059</v>
       </c>
       <c r="B634" t="s">
         <v>4</v>
       </c>
       <c r="C634" t="s">
         <v>5</v>
       </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>35197790</v>
+        <v>1050200245</v>
       </c>
       <c r="B635" t="s">
         <v>4</v>
       </c>
       <c r="C635" t="s">
         <v>5</v>
       </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>1030655249</v>
+        <v>35197790</v>
       </c>
       <c r="B636" t="s">
         <v>4</v>
       </c>
       <c r="C636" t="s">
         <v>5</v>
       </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>79427820</v>
+        <v>1030655249</v>
       </c>
       <c r="B637" t="s">
         <v>4</v>
       </c>
       <c r="C637" t="s">
         <v>5</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>3096007</v>
+        <v>79427820</v>
       </c>
       <c r="B638" t="s">
         <v>4</v>
       </c>
       <c r="C638" t="s">
         <v>5</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>80543957</v>
+        <v>3096007</v>
       </c>
       <c r="B639" t="s">
         <v>4</v>
       </c>
       <c r="C639" t="s">
         <v>5</v>
       </c>
       <c r="D639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>1032423541</v>
+        <v>80543957</v>
       </c>
       <c r="B640" t="s">
         <v>4</v>
       </c>
       <c r="C640" t="s">
         <v>5</v>
       </c>
       <c r="D640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>10266303</v>
+        <v>1032423541</v>
       </c>
       <c r="B641" t="s">
         <v>4</v>
       </c>
       <c r="C641" t="s">
         <v>5</v>
       </c>
       <c r="D641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>1030554021</v>
+        <v>10266303</v>
       </c>
       <c r="B642" t="s">
         <v>4</v>
       </c>
       <c r="C642" t="s">
         <v>5</v>
       </c>
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>52859237</v>
+        <v>1030554021</v>
       </c>
       <c r="B643" t="s">
         <v>4</v>
       </c>
       <c r="C643" t="s">
         <v>5</v>
       </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>80063423</v>
+        <v>52859237</v>
       </c>
       <c r="B644" t="s">
         <v>4</v>
       </c>
       <c r="C644" t="s">
         <v>5</v>
       </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>80034319</v>
+        <v>80063423</v>
       </c>
       <c r="B645" t="s">
         <v>4</v>
       </c>
       <c r="C645" t="s">
         <v>5</v>
       </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>1000320195</v>
+        <v>80034319</v>
       </c>
       <c r="B646" t="s">
         <v>4</v>
       </c>
       <c r="C646" t="s">
         <v>5</v>
       </c>
       <c r="D646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>52897673</v>
+        <v>1000320195</v>
       </c>
       <c r="B647" t="s">
         <v>4</v>
       </c>
       <c r="C647" t="s">
         <v>5</v>
       </c>
       <c r="D647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>79794391</v>
+        <v>52897673</v>
       </c>
       <c r="B648" t="s">
         <v>4</v>
       </c>
       <c r="C648" t="s">
         <v>5</v>
       </c>
       <c r="D648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>19460866</v>
+        <v>79794391</v>
       </c>
       <c r="B649" t="s">
         <v>4</v>
       </c>
       <c r="C649" t="s">
         <v>5</v>
       </c>
       <c r="D649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>6766226</v>
+        <v>19460866</v>
       </c>
       <c r="B650" t="s">
         <v>4</v>
       </c>
       <c r="C650" t="s">
         <v>5</v>
       </c>
       <c r="D650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>52966780</v>
+        <v>6766226</v>
       </c>
       <c r="B651" t="s">
         <v>4</v>
       </c>
       <c r="C651" t="s">
         <v>5</v>
       </c>
       <c r="D651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>52541167</v>
+        <v>52966780</v>
       </c>
       <c r="B652" t="s">
         <v>4</v>
       </c>
       <c r="C652" t="s">
         <v>5</v>
       </c>
       <c r="D652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>79330323</v>
+        <v>52541167</v>
       </c>
       <c r="B653" t="s">
         <v>4</v>
       </c>
       <c r="C653" t="s">
         <v>5</v>
       </c>
       <c r="D653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>52490144</v>
+        <v>79330323</v>
       </c>
       <c r="B654" t="s">
         <v>4</v>
       </c>
       <c r="C654" t="s">
         <v>5</v>
       </c>
       <c r="D654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>79278342</v>
+        <v>52490144</v>
       </c>
       <c r="B655" t="s">
         <v>4</v>
       </c>
       <c r="C655" t="s">
         <v>5</v>
       </c>
       <c r="D655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>80772147</v>
+        <v>79278342</v>
       </c>
       <c r="B656" t="s">
         <v>4</v>
       </c>
       <c r="C656" t="s">
         <v>5</v>
       </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>79813804</v>
+        <v>80772147</v>
       </c>
       <c r="B657" t="s">
         <v>4</v>
       </c>
       <c r="C657" t="s">
         <v>5</v>
       </c>
       <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>52979488</v>
+        <v>79813804</v>
       </c>
       <c r="B658" t="s">
         <v>4</v>
       </c>
       <c r="C658" t="s">
         <v>5</v>
       </c>
       <c r="D658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>51951408</v>
+        <v>52979488</v>
       </c>
       <c r="B659" t="s">
         <v>4</v>
       </c>
       <c r="C659" t="s">
         <v>5</v>
       </c>
       <c r="D659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>24037725</v>
+        <v>51951408</v>
       </c>
       <c r="B660" t="s">
         <v>4</v>
       </c>
       <c r="C660" t="s">
         <v>5</v>
       </c>
       <c r="D660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>26559723</v>
+        <v>24037725</v>
       </c>
       <c r="B661" t="s">
         <v>4</v>
       </c>
       <c r="C661" t="s">
         <v>5</v>
       </c>
       <c r="D661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>79335028</v>
+        <v>26559723</v>
       </c>
       <c r="B662" t="s">
         <v>4</v>
       </c>
       <c r="C662" t="s">
         <v>5</v>
       </c>
       <c r="D662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>40031040</v>
+        <v>79335028</v>
       </c>
       <c r="B663" t="s">
         <v>4</v>
       </c>
       <c r="C663" t="s">
         <v>5</v>
       </c>
       <c r="D663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>52712800</v>
+        <v>40031040</v>
       </c>
       <c r="B664" t="s">
         <v>4</v>
       </c>
       <c r="C664" t="s">
         <v>5</v>
       </c>
       <c r="D664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>1052386439</v>
+        <v>52712800</v>
       </c>
       <c r="B665" t="s">
         <v>4</v>
       </c>
       <c r="C665" t="s">
         <v>5</v>
       </c>
       <c r="D665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>52705152</v>
+        <v>1052386439</v>
       </c>
       <c r="B666" t="s">
         <v>4</v>
       </c>
       <c r="C666" t="s">
         <v>5</v>
       </c>
       <c r="D666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>79886171</v>
+        <v>52705152</v>
       </c>
       <c r="B667" t="s">
         <v>4</v>
       </c>
       <c r="C667" t="s">
         <v>5</v>
       </c>
       <c r="D667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>52840316</v>
+        <v>79886171</v>
       </c>
       <c r="B668" t="s">
         <v>4</v>
       </c>
       <c r="C668" t="s">
         <v>5</v>
       </c>
       <c r="D668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>52823619</v>
+        <v>52840316</v>
       </c>
       <c r="B669" t="s">
         <v>4</v>
       </c>
       <c r="C669" t="s">
         <v>5</v>
       </c>
       <c r="D669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>51987365</v>
+        <v>52823619</v>
       </c>
       <c r="B670" t="s">
         <v>4</v>
       </c>
       <c r="C670" t="s">
         <v>5</v>
       </c>
       <c r="D670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>52987645</v>
+        <v>51987365</v>
       </c>
       <c r="B671" t="s">
         <v>4</v>
       </c>
       <c r="C671" t="s">
         <v>5</v>
       </c>
       <c r="D671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>52952181</v>
+        <v>52987645</v>
       </c>
       <c r="B672" t="s">
         <v>4</v>
       </c>
       <c r="C672" t="s">
         <v>5</v>
       </c>
       <c r="D672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>1045678666</v>
+        <v>52952181</v>
       </c>
       <c r="B673" t="s">
         <v>4</v>
       </c>
       <c r="C673" t="s">
         <v>5</v>
       </c>
       <c r="D673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>79050877</v>
+        <v>1045678666</v>
       </c>
       <c r="B674" t="s">
         <v>4</v>
       </c>
       <c r="C674" t="s">
         <v>5</v>
       </c>
       <c r="D674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>79881102</v>
+        <v>79050877</v>
       </c>
       <c r="B675" t="s">
         <v>4</v>
       </c>
       <c r="C675" t="s">
         <v>5</v>
       </c>
       <c r="D675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>52184774</v>
+        <v>79881102</v>
       </c>
       <c r="B676" t="s">
         <v>4</v>
       </c>
       <c r="C676" t="s">
         <v>5</v>
       </c>
       <c r="D676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>1094884224</v>
+        <v>52184774</v>
       </c>
       <c r="B677" t="s">
         <v>4</v>
       </c>
       <c r="C677" t="s">
         <v>5</v>
       </c>
       <c r="D677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>1032461615</v>
+        <v>1094884224</v>
       </c>
       <c r="B678" t="s">
         <v>4</v>
       </c>
       <c r="C678" t="s">
         <v>5</v>
       </c>
       <c r="D678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
-        <v>1012360752</v>
+        <v>1032461615</v>
       </c>
       <c r="B679" t="s">
         <v>4</v>
       </c>
       <c r="C679" t="s">
         <v>5</v>
       </c>
       <c r="D679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680">
-        <v>51777444</v>
+        <v>1012360752</v>
       </c>
       <c r="B680" t="s">
         <v>4</v>
       </c>
       <c r="C680" t="s">
         <v>5</v>
       </c>
       <c r="D680" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681">
-        <v>52479425</v>
+        <v>51777444</v>
       </c>
       <c r="B681" t="s">
         <v>4</v>
       </c>
       <c r="C681" t="s">
         <v>5</v>
       </c>
       <c r="D681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>1067866395</v>
+        <v>52479425</v>
       </c>
       <c r="B682" t="s">
         <v>4</v>
       </c>
       <c r="C682" t="s">
         <v>5</v>
       </c>
       <c r="D682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>52031949</v>
+        <v>1067866395</v>
       </c>
       <c r="B683" t="s">
         <v>4</v>
       </c>
       <c r="C683" t="s">
         <v>5</v>
       </c>
       <c r="D683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>1032364679</v>
+        <v>52031949</v>
       </c>
       <c r="B684" t="s">
         <v>4</v>
       </c>
       <c r="C684" t="s">
         <v>5</v>
       </c>
       <c r="D684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>52264623</v>
+        <v>1032364679</v>
       </c>
       <c r="B685" t="s">
         <v>4</v>
       </c>
       <c r="C685" t="s">
         <v>5</v>
       </c>
       <c r="D685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>52830395</v>
+        <v>52264623</v>
       </c>
       <c r="B686" t="s">
         <v>4</v>
       </c>
       <c r="C686" t="s">
         <v>5</v>
       </c>
       <c r="D686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>23497585</v>
+        <v>52830395</v>
       </c>
       <c r="B687" t="s">
         <v>4</v>
       </c>
       <c r="C687" t="s">
         <v>5</v>
       </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>79391073</v>
+        <v>23497585</v>
       </c>
       <c r="B688" t="s">
         <v>4</v>
       </c>
       <c r="C688" t="s">
         <v>5</v>
       </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>80161829</v>
+        <v>79391073</v>
       </c>
       <c r="B689" t="s">
         <v>4</v>
       </c>
       <c r="C689" t="s">
         <v>5</v>
       </c>
       <c r="D689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>1069175853</v>
+        <v>80161829</v>
       </c>
       <c r="B690" t="s">
         <v>4</v>
       </c>
       <c r="C690" t="s">
         <v>5</v>
       </c>
       <c r="D690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>79423806</v>
+        <v>1069175853</v>
       </c>
       <c r="B691" t="s">
         <v>4</v>
       </c>
       <c r="C691" t="s">
         <v>5</v>
       </c>
       <c r="D691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>52390235</v>
+        <v>79423806</v>
       </c>
       <c r="B692" t="s">
         <v>4</v>
       </c>
       <c r="C692" t="s">
         <v>5</v>
       </c>
       <c r="D692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>12231762</v>
+        <v>52390235</v>
       </c>
       <c r="B693" t="s">
         <v>4</v>
       </c>
       <c r="C693" t="s">
         <v>5</v>
       </c>
       <c r="D693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>80537848</v>
+        <v>12231762</v>
       </c>
       <c r="B694" t="s">
         <v>4</v>
       </c>
       <c r="C694" t="s">
         <v>5</v>
       </c>
       <c r="D694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>52971151</v>
+        <v>80537848</v>
       </c>
       <c r="B695" t="s">
         <v>4</v>
       </c>
       <c r="C695" t="s">
         <v>5</v>
       </c>
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>79753774</v>
+        <v>52971151</v>
       </c>
       <c r="B696" t="s">
         <v>4</v>
       </c>
       <c r="C696" t="s">
         <v>5</v>
       </c>
       <c r="D696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>53073409</v>
+        <v>79753774</v>
       </c>
       <c r="B697" t="s">
         <v>4</v>
       </c>
       <c r="C697" t="s">
         <v>5</v>
       </c>
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>16160934</v>
+        <v>53073409</v>
       </c>
       <c r="B698" t="s">
         <v>4</v>
       </c>
       <c r="C698" t="s">
         <v>5</v>
       </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>79746149</v>
+        <v>16160934</v>
       </c>
       <c r="B699" t="s">
         <v>4</v>
       </c>
       <c r="C699" t="s">
         <v>5</v>
       </c>
       <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>1041328604</v>
+        <v>79746149</v>
       </c>
       <c r="B700" t="s">
         <v>4</v>
       </c>
       <c r="C700" t="s">
         <v>5</v>
       </c>
       <c r="D700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>80205648</v>
+        <v>1041328604</v>
       </c>
       <c r="B701" t="s">
         <v>4</v>
       </c>
       <c r="C701" t="s">
         <v>5</v>
       </c>
       <c r="D701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>79330131</v>
+        <v>80205648</v>
       </c>
       <c r="B702" t="s">
         <v>4</v>
       </c>
       <c r="C702" t="s">
         <v>5</v>
       </c>
       <c r="D702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>1026250743</v>
+        <v>79330131</v>
       </c>
       <c r="B703" t="s">
         <v>4</v>
       </c>
       <c r="C703" t="s">
         <v>5</v>
       </c>
       <c r="D703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>52748938</v>
+        <v>1026250743</v>
       </c>
       <c r="B704" t="s">
         <v>4</v>
       </c>
       <c r="C704" t="s">
         <v>5</v>
       </c>
       <c r="D704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>36292186</v>
+        <v>52748938</v>
       </c>
       <c r="B705" t="s">
         <v>4</v>
       </c>
       <c r="C705" t="s">
         <v>5</v>
       </c>
       <c r="D705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>79649735</v>
+        <v>36292186</v>
       </c>
       <c r="B706" t="s">
         <v>4</v>
       </c>
       <c r="C706" t="s">
         <v>5</v>
       </c>
       <c r="D706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>52763138</v>
+        <v>79649735</v>
       </c>
       <c r="B707" t="s">
         <v>4</v>
       </c>
       <c r="C707" t="s">
         <v>5</v>
       </c>
       <c r="D707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>80086342</v>
+        <v>52763138</v>
       </c>
       <c r="B708" t="s">
         <v>4</v>
       </c>
       <c r="C708" t="s">
         <v>5</v>
       </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>79737959</v>
+        <v>80086342</v>
       </c>
       <c r="B709" t="s">
         <v>4</v>
       </c>
       <c r="C709" t="s">
         <v>5</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>19445509</v>
+        <v>79737959</v>
       </c>
       <c r="B710" t="s">
         <v>4</v>
       </c>
       <c r="C710" t="s">
         <v>5</v>
       </c>
       <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>1023978819</v>
+        <v>19445509</v>
       </c>
       <c r="B711" t="s">
         <v>4</v>
       </c>
       <c r="C711" t="s">
         <v>5</v>
       </c>
       <c r="D711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>1115185825</v>
+        <v>1023978819</v>
       </c>
       <c r="B712" t="s">
         <v>4</v>
       </c>
       <c r="C712" t="s">
         <v>5</v>
       </c>
       <c r="D712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>37390708</v>
+        <v>1115185825</v>
       </c>
       <c r="B713" t="s">
         <v>4</v>
       </c>
       <c r="C713" t="s">
         <v>5</v>
       </c>
       <c r="D713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>1105306044</v>
+        <v>37390708</v>
       </c>
       <c r="B714" t="s">
         <v>4</v>
       </c>
       <c r="C714" t="s">
         <v>5</v>
       </c>
       <c r="D714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>64894114</v>
+        <v>1105306044</v>
       </c>
       <c r="B715" t="s">
         <v>4</v>
       </c>
       <c r="C715" t="s">
         <v>5</v>
       </c>
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>80115251</v>
+        <v>64894114</v>
       </c>
       <c r="B716" t="s">
         <v>4</v>
       </c>
       <c r="C716" t="s">
         <v>5</v>
       </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>1013625549</v>
+        <v>80115251</v>
       </c>
       <c r="B717" t="s">
         <v>4</v>
       </c>
       <c r="C717" t="s">
         <v>5</v>
       </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
-        <v>51825172</v>
+        <v>1013625549</v>
       </c>
       <c r="B718" t="s">
         <v>4</v>
       </c>
       <c r="C718" t="s">
         <v>5</v>
       </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
-        <v>9506682</v>
+        <v>51825172</v>
       </c>
       <c r="B719" t="s">
         <v>4</v>
       </c>
       <c r="C719" t="s">
         <v>5</v>
       </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
-        <v>80092588</v>
+        <v>9506682</v>
       </c>
       <c r="B720" t="s">
         <v>4</v>
       </c>
       <c r="C720" t="s">
         <v>5</v>
       </c>
       <c r="D720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
-        <v>1024466901</v>
+        <v>80092588</v>
       </c>
       <c r="B721" t="s">
         <v>4</v>
       </c>
       <c r="C721" t="s">
         <v>5</v>
       </c>
       <c r="D721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
-        <v>52052798</v>
+        <v>1024466901</v>
       </c>
       <c r="B722" t="s">
         <v>4</v>
       </c>
       <c r="C722" t="s">
         <v>5</v>
       </c>
       <c r="D722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
-        <v>52198019</v>
+        <v>52052798</v>
       </c>
       <c r="B723" t="s">
         <v>4</v>
       </c>
       <c r="C723" t="s">
         <v>5</v>
       </c>
       <c r="D723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
-        <v>35403068</v>
+        <v>52198019</v>
       </c>
       <c r="B724" t="s">
         <v>4</v>
       </c>
       <c r="C724" t="s">
         <v>5</v>
       </c>
       <c r="D724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
-        <v>79883575</v>
+        <v>35403068</v>
       </c>
       <c r="B725" t="s">
         <v>4</v>
       </c>
       <c r="C725" t="s">
         <v>5</v>
       </c>
       <c r="D725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
-        <v>35319693</v>
+        <v>79883575</v>
       </c>
       <c r="B726" t="s">
         <v>4</v>
       </c>
       <c r="C726" t="s">
         <v>5</v>
       </c>
       <c r="D726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
-        <v>53066582</v>
+        <v>35319693</v>
       </c>
       <c r="B727" t="s">
         <v>4</v>
       </c>
       <c r="C727" t="s">
         <v>5</v>
       </c>
       <c r="D727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
-        <v>7714856</v>
+        <v>53066582</v>
       </c>
       <c r="B728" t="s">
         <v>4</v>
       </c>
       <c r="C728" t="s">
         <v>5</v>
       </c>
       <c r="D728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
-        <v>80185204</v>
+        <v>7714856</v>
       </c>
       <c r="B729" t="s">
         <v>4</v>
       </c>
       <c r="C729" t="s">
         <v>5</v>
       </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
-        <v>1082901122</v>
+        <v>80185204</v>
       </c>
       <c r="B730" t="s">
         <v>4</v>
       </c>
       <c r="C730" t="s">
         <v>5</v>
       </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
-        <v>20796089</v>
+        <v>1082901122</v>
       </c>
       <c r="B731" t="s">
         <v>4</v>
       </c>
       <c r="C731" t="s">
         <v>5</v>
       </c>
       <c r="D731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
-        <v>1014236508</v>
+        <v>20796089</v>
       </c>
       <c r="B732" t="s">
         <v>4</v>
       </c>
       <c r="C732" t="s">
         <v>5</v>
       </c>
       <c r="D732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
-        <v>1013589744</v>
+        <v>1014236508</v>
       </c>
       <c r="B733" t="s">
         <v>4</v>
       </c>
       <c r="C733" t="s">
         <v>5</v>
       </c>
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
-        <v>53073695</v>
+        <v>1013589744</v>
       </c>
       <c r="B734" t="s">
         <v>4</v>
       </c>
       <c r="C734" t="s">
         <v>5</v>
       </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
-        <v>1015397044</v>
+        <v>53073695</v>
       </c>
       <c r="B735" t="s">
         <v>4</v>
       </c>
       <c r="C735" t="s">
         <v>5</v>
       </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
-        <v>52826717</v>
+        <v>1015397044</v>
       </c>
       <c r="B736" t="s">
         <v>4</v>
       </c>
       <c r="C736" t="s">
         <v>5</v>
       </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
-        <v>80139138</v>
+        <v>52826717</v>
       </c>
       <c r="B737" t="s">
         <v>4</v>
       </c>
       <c r="C737" t="s">
         <v>5</v>
       </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
-        <v>52010978</v>
+        <v>80139138</v>
       </c>
       <c r="B738" t="s">
         <v>4</v>
       </c>
       <c r="C738" t="s">
         <v>5</v>
       </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
-        <v>27738061</v>
+        <v>52010978</v>
       </c>
       <c r="B739" t="s">
         <v>4</v>
       </c>
       <c r="C739" t="s">
         <v>5</v>
       </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>1030628932</v>
+        <v>27738061</v>
       </c>
       <c r="B740" t="s">
         <v>4</v>
       </c>
       <c r="C740" t="s">
         <v>5</v>
       </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>53122490</v>
+        <v>1030628932</v>
       </c>
       <c r="B741" t="s">
         <v>4</v>
       </c>
       <c r="C741" t="s">
         <v>5</v>
       </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>7601324</v>
+        <v>53122490</v>
       </c>
       <c r="B742" t="s">
         <v>4</v>
       </c>
       <c r="C742" t="s">
         <v>5</v>
       </c>
       <c r="D742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>1032465583</v>
+        <v>7601324</v>
       </c>
       <c r="B743" t="s">
         <v>4</v>
       </c>
       <c r="C743" t="s">
         <v>5</v>
       </c>
       <c r="D743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>52962509</v>
+        <v>1032465583</v>
       </c>
       <c r="B744" t="s">
         <v>4</v>
       </c>
       <c r="C744" t="s">
         <v>5</v>
       </c>
       <c r="D744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>52427916</v>
+        <v>52962509</v>
       </c>
       <c r="B745" t="s">
         <v>4</v>
       </c>
       <c r="C745" t="s">
         <v>5</v>
       </c>
       <c r="D745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>1000778403</v>
+        <v>52427916</v>
       </c>
       <c r="B746" t="s">
         <v>4</v>
       </c>
       <c r="C746" t="s">
         <v>5</v>
       </c>
       <c r="D746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>33365284</v>
+        <v>1000778403</v>
       </c>
       <c r="B747" t="s">
         <v>4</v>
       </c>
       <c r="C747" t="s">
         <v>5</v>
       </c>
       <c r="D747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>52489363</v>
+        <v>33365284</v>
       </c>
       <c r="B748" t="s">
         <v>4</v>
       </c>
       <c r="C748" t="s">
         <v>5</v>
       </c>
       <c r="D748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>79352110</v>
+        <v>52489363</v>
       </c>
       <c r="B749" t="s">
         <v>4</v>
       </c>
       <c r="C749" t="s">
         <v>5</v>
       </c>
       <c r="D749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>39819142</v>
+        <v>79352110</v>
       </c>
       <c r="B750" t="s">
         <v>4</v>
       </c>
       <c r="C750" t="s">
         <v>5</v>
       </c>
       <c r="D750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>80036039</v>
+        <v>39819142</v>
       </c>
       <c r="B751" t="s">
         <v>4</v>
       </c>
       <c r="C751" t="s">
         <v>5</v>
       </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>79558151</v>
+        <v>80036039</v>
       </c>
       <c r="B752" t="s">
         <v>4</v>
       </c>
       <c r="C752" t="s">
         <v>5</v>
       </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>79002064</v>
+        <v>79558151</v>
       </c>
       <c r="B753" t="s">
         <v>4</v>
       </c>
       <c r="C753" t="s">
         <v>5</v>
       </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>1073680681</v>
+        <v>79002064</v>
       </c>
       <c r="B754" t="s">
         <v>4</v>
       </c>
       <c r="C754" t="s">
         <v>5</v>
       </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>1024583472</v>
+        <v>1073680681</v>
       </c>
       <c r="B755" t="s">
         <v>4</v>
       </c>
       <c r="C755" t="s">
         <v>5</v>
       </c>
       <c r="D755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
-        <v>80069774</v>
+        <v>1024583472</v>
       </c>
       <c r="B756" t="s">
         <v>4</v>
       </c>
       <c r="C756" t="s">
         <v>5</v>
       </c>
       <c r="D756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
-        <v>1016076292</v>
+        <v>80069774</v>
       </c>
       <c r="B757" t="s">
         <v>4</v>
       </c>
       <c r="C757" t="s">
         <v>5</v>
       </c>
       <c r="D757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
-        <v>39772714</v>
+        <v>1016076292</v>
       </c>
       <c r="B758" t="s">
         <v>4</v>
       </c>
       <c r="C758" t="s">
         <v>5</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>1053664360</v>
+        <v>39772714</v>
       </c>
       <c r="B759" t="s">
         <v>4</v>
       </c>
       <c r="C759" t="s">
         <v>5</v>
       </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>11312212</v>
+        <v>1053664360</v>
       </c>
       <c r="B760" t="s">
         <v>4</v>
       </c>
       <c r="C760" t="s">
         <v>5</v>
       </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>79323992</v>
+        <v>11312212</v>
       </c>
       <c r="B761" t="s">
         <v>4</v>
       </c>
       <c r="C761" t="s">
         <v>5</v>
       </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>79481004</v>
+        <v>79323992</v>
       </c>
       <c r="B762" t="s">
         <v>4</v>
       </c>
       <c r="C762" t="s">
         <v>5</v>
       </c>
       <c r="D762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>1002522731</v>
+        <v>79481004</v>
       </c>
       <c r="B763" t="s">
         <v>4</v>
       </c>
       <c r="C763" t="s">
         <v>5</v>
       </c>
       <c r="D763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>79797638</v>
+        <v>1002522731</v>
       </c>
       <c r="B764" t="s">
         <v>4</v>
       </c>
       <c r="C764" t="s">
         <v>5</v>
       </c>
       <c r="D764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>53108186</v>
+        <v>79797638</v>
       </c>
       <c r="B765" t="s">
         <v>4</v>
       </c>
       <c r="C765" t="s">
         <v>5</v>
       </c>
       <c r="D765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>52160289</v>
+        <v>53108186</v>
       </c>
       <c r="B766" t="s">
         <v>4</v>
       </c>
       <c r="C766" t="s">
         <v>5</v>
       </c>
       <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
-        <v>52344859</v>
+        <v>52160289</v>
       </c>
       <c r="B767" t="s">
         <v>4</v>
       </c>
       <c r="C767" t="s">
         <v>5</v>
       </c>
       <c r="D767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
-        <v>79392720</v>
+        <v>52344859</v>
       </c>
       <c r="B768" t="s">
         <v>4</v>
       </c>
       <c r="C768" t="s">
         <v>5</v>
       </c>
       <c r="D768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
-        <v>79368662</v>
+        <v>79392720</v>
       </c>
       <c r="B769" t="s">
         <v>4</v>
       </c>
       <c r="C769" t="s">
         <v>5</v>
       </c>
       <c r="D769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
-        <v>51945313</v>
+        <v>79368662</v>
       </c>
       <c r="B770" t="s">
         <v>4</v>
       </c>
       <c r="C770" t="s">
         <v>5</v>
       </c>
       <c r="D770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
-        <v>80399519</v>
+        <v>51945313</v>
       </c>
       <c r="B771" t="s">
         <v>4</v>
       </c>
       <c r="C771" t="s">
         <v>5</v>
       </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>46387596</v>
+        <v>80399519</v>
       </c>
       <c r="B772" t="s">
         <v>4</v>
       </c>
       <c r="C772" t="s">
         <v>5</v>
       </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>52307632</v>
+        <v>46387596</v>
       </c>
       <c r="B773" t="s">
         <v>4</v>
       </c>
       <c r="C773" t="s">
         <v>5</v>
       </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>13615197</v>
+        <v>52307632</v>
       </c>
       <c r="B774" t="s">
         <v>4</v>
       </c>
       <c r="C774" t="s">
         <v>5</v>
       </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>52084964</v>
+        <v>13615197</v>
       </c>
       <c r="B775" t="s">
         <v>4</v>
       </c>
       <c r="C775" t="s">
         <v>5</v>
       </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>79247462</v>
+        <v>52084964</v>
       </c>
       <c r="B776" t="s">
         <v>4</v>
       </c>
       <c r="C776" t="s">
         <v>5</v>
       </c>
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>91295070</v>
+        <v>79247462</v>
       </c>
       <c r="B777" t="s">
         <v>4</v>
       </c>
       <c r="C777" t="s">
         <v>5</v>
       </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>51641596</v>
+        <v>91295070</v>
       </c>
       <c r="B778" t="s">
         <v>4</v>
       </c>
       <c r="C778" t="s">
         <v>5</v>
       </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>80413970</v>
+        <v>51641596</v>
       </c>
       <c r="B779" t="s">
         <v>4</v>
       </c>
       <c r="C779" t="s">
         <v>5</v>
       </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>52535747</v>
+        <v>80413970</v>
       </c>
       <c r="B780" t="s">
         <v>4</v>
       </c>
       <c r="C780" t="s">
         <v>5</v>
       </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>11347499</v>
+        <v>52535747</v>
       </c>
       <c r="B781" t="s">
         <v>4</v>
       </c>
       <c r="C781" t="s">
         <v>5</v>
       </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>1032363211</v>
+        <v>11347499</v>
       </c>
       <c r="B782" t="s">
         <v>4</v>
       </c>
       <c r="C782" t="s">
         <v>5</v>
       </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>1010188994</v>
+        <v>1032363211</v>
       </c>
       <c r="B783" t="s">
         <v>4</v>
       </c>
       <c r="C783" t="s">
         <v>5</v>
       </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>80074061</v>
+        <v>1010188994</v>
       </c>
       <c r="B784" t="s">
         <v>4</v>
       </c>
       <c r="C784" t="s">
         <v>5</v>
       </c>
       <c r="D784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>79424644</v>
+        <v>80074061</v>
       </c>
       <c r="B785" t="s">
         <v>4</v>
       </c>
       <c r="C785" t="s">
         <v>5</v>
       </c>
       <c r="D785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>52500184</v>
+        <v>79424644</v>
       </c>
       <c r="B786" t="s">
         <v>4</v>
       </c>
       <c r="C786" t="s">
         <v>5</v>
       </c>
       <c r="D786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>79632530</v>
+        <v>52500184</v>
       </c>
       <c r="B787" t="s">
         <v>4</v>
       </c>
       <c r="C787" t="s">
         <v>5</v>
       </c>
       <c r="D787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>28268470</v>
+        <v>79632530</v>
       </c>
       <c r="B788" t="s">
         <v>4</v>
       </c>
       <c r="C788" t="s">
         <v>5</v>
       </c>
       <c r="D788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>63393037</v>
+        <v>28268470</v>
       </c>
       <c r="B789" t="s">
         <v>4</v>
       </c>
       <c r="C789" t="s">
         <v>5</v>
       </c>
       <c r="D789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>79975284</v>
+        <v>63393037</v>
       </c>
       <c r="B790" t="s">
         <v>4</v>
       </c>
       <c r="C790" t="s">
         <v>5</v>
       </c>
       <c r="D790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>53118608</v>
+        <v>79975284</v>
       </c>
       <c r="B791" t="s">
         <v>4</v>
       </c>
       <c r="C791" t="s">
         <v>5</v>
       </c>
       <c r="D791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>51640919</v>
+        <v>53118608</v>
       </c>
       <c r="B792" t="s">
         <v>4</v>
       </c>
       <c r="C792" t="s">
         <v>5</v>
       </c>
       <c r="D792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>1030552867</v>
+        <v>51640919</v>
       </c>
       <c r="B793" t="s">
         <v>4</v>
       </c>
       <c r="C793" t="s">
         <v>5</v>
       </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
-        <v>79866746</v>
+        <v>1030552867</v>
       </c>
       <c r="B794" t="s">
         <v>4</v>
       </c>
       <c r="C794" t="s">
         <v>5</v>
       </c>
       <c r="D794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795">
-        <v>52030774</v>
+        <v>79866746</v>
       </c>
       <c r="B795" t="s">
         <v>4</v>
       </c>
       <c r="C795" t="s">
         <v>5</v>
       </c>
       <c r="D795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796">
-        <v>51661538</v>
+        <v>52030774</v>
       </c>
       <c r="B796" t="s">
         <v>4</v>
       </c>
       <c r="C796" t="s">
         <v>5</v>
       </c>
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>52471700</v>
+        <v>51661538</v>
       </c>
       <c r="B797" t="s">
         <v>4</v>
       </c>
       <c r="C797" t="s">
         <v>5</v>
       </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>79458621</v>
+        <v>52471700</v>
       </c>
       <c r="B798" t="s">
         <v>4</v>
       </c>
       <c r="C798" t="s">
         <v>5</v>
       </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>53116874</v>
+        <v>79458621</v>
       </c>
       <c r="B799" t="s">
         <v>4</v>
       </c>
       <c r="C799" t="s">
         <v>5</v>
       </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>19266847</v>
+        <v>53116874</v>
       </c>
       <c r="B800" t="s">
         <v>4</v>
       </c>
       <c r="C800" t="s">
         <v>5</v>
       </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>22515377</v>
+        <v>19266847</v>
       </c>
       <c r="B801" t="s">
         <v>4</v>
       </c>
       <c r="C801" t="s">
         <v>5</v>
       </c>
       <c r="D801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>80470074</v>
+        <v>22515377</v>
       </c>
       <c r="B802" t="s">
         <v>4</v>
       </c>
       <c r="C802" t="s">
         <v>5</v>
       </c>
       <c r="D802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>51873327</v>
+        <v>80470074</v>
       </c>
       <c r="B803" t="s">
         <v>4</v>
       </c>
       <c r="C803" t="s">
         <v>5</v>
       </c>
       <c r="D803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>1070005571</v>
+        <v>51873327</v>
       </c>
       <c r="B804" t="s">
         <v>4</v>
       </c>
       <c r="C804" t="s">
         <v>5</v>
       </c>
       <c r="D804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>51797397</v>
+        <v>1070005571</v>
       </c>
       <c r="B805" t="s">
         <v>4</v>
       </c>
       <c r="C805" t="s">
         <v>5</v>
       </c>
       <c r="D805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>25561159</v>
+        <v>51797397</v>
       </c>
       <c r="B806" t="s">
         <v>4</v>
       </c>
       <c r="C806" t="s">
         <v>5</v>
       </c>
       <c r="D806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>74085625</v>
+        <v>25561159</v>
       </c>
       <c r="B807" t="s">
         <v>4</v>
       </c>
       <c r="C807" t="s">
         <v>5</v>
       </c>
       <c r="D807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>79999250</v>
+        <v>74085625</v>
       </c>
       <c r="B808" t="s">
         <v>4</v>
       </c>
       <c r="C808" t="s">
         <v>5</v>
       </c>
       <c r="D808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>79634917</v>
+        <v>79999250</v>
       </c>
       <c r="B809" t="s">
         <v>4</v>
       </c>
       <c r="C809" t="s">
         <v>5</v>
       </c>
       <c r="D809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>80818366</v>
+        <v>79634917</v>
       </c>
       <c r="B810" t="s">
         <v>4</v>
       </c>
       <c r="C810" t="s">
         <v>5</v>
       </c>
       <c r="D810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>1075539623</v>
+        <v>80818366</v>
       </c>
       <c r="B811" t="s">
         <v>4</v>
       </c>
       <c r="C811" t="s">
         <v>5</v>
       </c>
       <c r="D811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>79054978</v>
+        <v>1075539623</v>
       </c>
       <c r="B812" t="s">
         <v>4</v>
       </c>
       <c r="C812" t="s">
         <v>5</v>
       </c>
       <c r="D812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>39756030</v>
+        <v>79054978</v>
       </c>
       <c r="B813" t="s">
         <v>4</v>
       </c>
       <c r="C813" t="s">
         <v>5</v>
       </c>
       <c r="D813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>52822721</v>
+        <v>39756030</v>
       </c>
       <c r="B814" t="s">
         <v>4</v>
       </c>
       <c r="C814" t="s">
         <v>5</v>
       </c>
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>1030600847</v>
+        <v>52822721</v>
       </c>
       <c r="B815" t="s">
         <v>4</v>
       </c>
       <c r="C815" t="s">
         <v>5</v>
       </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>52354202</v>
+        <v>1030600847</v>
       </c>
       <c r="B816" t="s">
         <v>4</v>
       </c>
       <c r="C816" t="s">
         <v>5</v>
       </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>86074992</v>
+        <v>52354202</v>
       </c>
       <c r="B817" t="s">
         <v>4</v>
       </c>
       <c r="C817" t="s">
         <v>5</v>
       </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>80095916</v>
+        <v>86074992</v>
       </c>
       <c r="B818" t="s">
         <v>4</v>
       </c>
       <c r="C818" t="s">
         <v>5</v>
       </c>
       <c r="D818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>79499996</v>
+        <v>80095916</v>
       </c>
       <c r="B819" t="s">
         <v>4</v>
       </c>
       <c r="C819" t="s">
         <v>5</v>
       </c>
       <c r="D819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>52825526</v>
+        <v>79499996</v>
       </c>
       <c r="B820" t="s">
         <v>4</v>
       </c>
       <c r="C820" t="s">
         <v>5</v>
       </c>
       <c r="D820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>28869546</v>
+        <v>52825526</v>
       </c>
       <c r="B821" t="s">
         <v>4</v>
       </c>
       <c r="C821" t="s">
         <v>5</v>
       </c>
       <c r="D821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>52431697</v>
+        <v>28869546</v>
       </c>
       <c r="B822" t="s">
         <v>4</v>
       </c>
       <c r="C822" t="s">
         <v>5</v>
       </c>
       <c r="D822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>40216335</v>
+        <v>52431697</v>
       </c>
       <c r="B823" t="s">
         <v>4</v>
       </c>
       <c r="C823" t="s">
         <v>5</v>
       </c>
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>52144533</v>
+        <v>40216335</v>
       </c>
       <c r="B824" t="s">
         <v>4</v>
       </c>
       <c r="C824" t="s">
         <v>5</v>
       </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>1075269343</v>
+        <v>52144533</v>
       </c>
       <c r="B825" t="s">
         <v>4</v>
       </c>
       <c r="C825" t="s">
         <v>5</v>
       </c>
       <c r="D825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>79209426</v>
+        <v>1075269343</v>
       </c>
       <c r="B826" t="s">
         <v>4</v>
       </c>
       <c r="C826" t="s">
         <v>5</v>
       </c>
       <c r="D826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>79581087</v>
+        <v>79209426</v>
       </c>
       <c r="B827" t="s">
         <v>4</v>
       </c>
       <c r="C827" t="s">
         <v>5</v>
       </c>
       <c r="D827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>52889173</v>
+        <v>79581087</v>
       </c>
       <c r="B828" t="s">
         <v>4</v>
       </c>
       <c r="C828" t="s">
         <v>5</v>
       </c>
       <c r="D828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>53088802</v>
+        <v>52889173</v>
       </c>
       <c r="B829" t="s">
         <v>4</v>
       </c>
       <c r="C829" t="s">
         <v>5</v>
       </c>
       <c r="D829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>52814516</v>
+        <v>53088802</v>
       </c>
       <c r="B830" t="s">
         <v>4</v>
       </c>
       <c r="C830" t="s">
         <v>5</v>
       </c>
       <c r="D830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>79386317</v>
+        <v>52814516</v>
       </c>
       <c r="B831" t="s">
         <v>4</v>
       </c>
       <c r="C831" t="s">
         <v>5</v>
       </c>
       <c r="D831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>46455560</v>
+        <v>79386317</v>
       </c>
       <c r="B832" t="s">
         <v>4</v>
       </c>
       <c r="C832" t="s">
         <v>5</v>
       </c>
       <c r="D832" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>80039223</v>
+        <v>46455560</v>
       </c>
       <c r="B833" t="s">
         <v>4</v>
       </c>
       <c r="C833" t="s">
         <v>5</v>
       </c>
       <c r="D833" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>1013615108</v>
+        <v>80039223</v>
       </c>
       <c r="B834" t="s">
         <v>4</v>
       </c>
       <c r="C834" t="s">
         <v>5</v>
       </c>
       <c r="D834" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>74245356</v>
+        <v>1013615108</v>
       </c>
       <c r="B835" t="s">
         <v>4</v>
       </c>
       <c r="C835" t="s">
         <v>5</v>
       </c>
       <c r="D835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>51663219</v>
+        <v>74245356</v>
       </c>
       <c r="B836" t="s">
         <v>4</v>
       </c>
       <c r="C836" t="s">
         <v>5</v>
       </c>
       <c r="D836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>52005989</v>
+        <v>51663219</v>
       </c>
       <c r="B837" t="s">
         <v>4</v>
       </c>
       <c r="C837" t="s">
         <v>5</v>
       </c>
       <c r="D837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>1013599097</v>
+        <v>52005989</v>
       </c>
       <c r="B838" t="s">
         <v>4</v>
       </c>
       <c r="C838" t="s">
         <v>5</v>
       </c>
       <c r="D838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>20645284</v>
+        <v>1013599097</v>
       </c>
       <c r="B839" t="s">
         <v>4</v>
       </c>
       <c r="C839" t="s">
         <v>5</v>
       </c>
       <c r="D839" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>52516067</v>
+        <v>20645284</v>
       </c>
       <c r="B840" t="s">
         <v>4</v>
       </c>
       <c r="C840" t="s">
         <v>5</v>
       </c>
       <c r="D840" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>52499551</v>
+        <v>52516067</v>
       </c>
       <c r="B841" t="s">
         <v>4</v>
       </c>
       <c r="C841" t="s">
         <v>5</v>
       </c>
       <c r="D841" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>52847521</v>
+        <v>52499551</v>
       </c>
       <c r="B842" t="s">
         <v>4</v>
       </c>
       <c r="C842" t="s">
         <v>5</v>
       </c>
       <c r="D842" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>52479914</v>
+        <v>52847521</v>
       </c>
       <c r="B843" t="s">
         <v>4</v>
       </c>
       <c r="C843" t="s">
         <v>5</v>
       </c>
       <c r="D843" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>52453544</v>
+        <v>52479914</v>
       </c>
       <c r="B844" t="s">
         <v>4</v>
       </c>
       <c r="C844" t="s">
         <v>5</v>
       </c>
       <c r="D844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>51726442</v>
+        <v>52453544</v>
       </c>
       <c r="B845" t="s">
         <v>4</v>
       </c>
       <c r="C845" t="s">
         <v>5</v>
       </c>
       <c r="D845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>30205344</v>
+        <v>51726442</v>
       </c>
       <c r="B846" t="s">
         <v>4</v>
       </c>
       <c r="C846" t="s">
         <v>5</v>
       </c>
       <c r="D846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>79421229</v>
+        <v>30205344</v>
       </c>
       <c r="B847" t="s">
         <v>4</v>
       </c>
       <c r="C847" t="s">
         <v>5</v>
       </c>
       <c r="D847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>51814154</v>
+        <v>79421229</v>
       </c>
       <c r="B848" t="s">
         <v>4</v>
       </c>
       <c r="C848" t="s">
         <v>5</v>
       </c>
       <c r="D848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>79428291</v>
+        <v>51814154</v>
       </c>
       <c r="B849" t="s">
         <v>4</v>
       </c>
       <c r="C849" t="s">
         <v>5</v>
       </c>
       <c r="D849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>79793145</v>
+        <v>79428291</v>
       </c>
       <c r="B850" t="s">
         <v>4</v>
       </c>
       <c r="C850" t="s">
         <v>5</v>
       </c>
       <c r="D850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>1031134501</v>
+        <v>79793145</v>
       </c>
       <c r="B851" t="s">
         <v>4</v>
       </c>
       <c r="C851" t="s">
         <v>5</v>
       </c>
       <c r="D851" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>1019028617</v>
+        <v>1031134501</v>
       </c>
       <c r="B852" t="s">
         <v>4</v>
       </c>
       <c r="C852" t="s">
         <v>5</v>
       </c>
       <c r="D852" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>53118906</v>
+        <v>1019028617</v>
       </c>
       <c r="B853" t="s">
         <v>4</v>
       </c>
       <c r="C853" t="s">
         <v>5</v>
       </c>
       <c r="D853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>39577521</v>
+        <v>53118906</v>
       </c>
       <c r="B854" t="s">
         <v>4</v>
       </c>
       <c r="C854" t="s">
         <v>5</v>
       </c>
       <c r="D854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>79849091</v>
+        <v>39577521</v>
       </c>
       <c r="B855" t="s">
         <v>4</v>
       </c>
       <c r="C855" t="s">
         <v>5</v>
       </c>
       <c r="D855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>52858476</v>
+        <v>79849091</v>
       </c>
       <c r="B856" t="s">
         <v>4</v>
       </c>
       <c r="C856" t="s">
         <v>5</v>
       </c>
       <c r="D856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>41798239</v>
+        <v>52858476</v>
       </c>
       <c r="B857" t="s">
         <v>4</v>
       </c>
       <c r="C857" t="s">
         <v>5</v>
       </c>
       <c r="D857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>1010224290</v>
+        <v>41798239</v>
       </c>
       <c r="B858" t="s">
         <v>4</v>
       </c>
       <c r="C858" t="s">
         <v>5</v>
       </c>
       <c r="D858" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>1096906850</v>
+        <v>1010224290</v>
       </c>
       <c r="B859" t="s">
         <v>4</v>
       </c>
       <c r="C859" t="s">
         <v>5</v>
       </c>
       <c r="D859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>79261715</v>
+        <v>1096906850</v>
       </c>
       <c r="B860" t="s">
         <v>4</v>
       </c>
       <c r="C860" t="s">
         <v>5</v>
       </c>
       <c r="D860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>52458158</v>
+        <v>79261715</v>
       </c>
       <c r="B861" t="s">
         <v>4</v>
       </c>
       <c r="C861" t="s">
         <v>5</v>
       </c>
       <c r="D861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>37747880</v>
+        <v>52458158</v>
       </c>
       <c r="B862" t="s">
         <v>4</v>
       </c>
       <c r="C862" t="s">
         <v>5</v>
       </c>
       <c r="D862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>1022995374</v>
+        <v>37747880</v>
       </c>
       <c r="B863" t="s">
         <v>4</v>
       </c>
       <c r="C863" t="s">
         <v>5</v>
       </c>
       <c r="D863" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>79654599</v>
+        <v>1022995374</v>
       </c>
       <c r="B864" t="s">
         <v>4</v>
       </c>
       <c r="C864" t="s">
         <v>5</v>
       </c>
       <c r="D864" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>11258526</v>
+        <v>79654599</v>
       </c>
       <c r="B865" t="s">
         <v>4</v>
       </c>
       <c r="C865" t="s">
         <v>5</v>
       </c>
       <c r="D865" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>74335079</v>
+        <v>11258526</v>
       </c>
       <c r="B866" t="s">
         <v>4</v>
       </c>
       <c r="C866" t="s">
         <v>5</v>
       </c>
       <c r="D866" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>52116278</v>
+        <v>74335079</v>
       </c>
       <c r="B867" t="s">
         <v>4</v>
       </c>
       <c r="C867" t="s">
         <v>5</v>
       </c>
       <c r="D867" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>52528997</v>
+        <v>52116278</v>
       </c>
       <c r="B868" t="s">
         <v>4</v>
       </c>
       <c r="C868" t="s">
         <v>5</v>
       </c>
       <c r="D868" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>79059663</v>
+        <v>52528997</v>
       </c>
       <c r="B869" t="s">
         <v>4</v>
       </c>
       <c r="C869" t="s">
         <v>5</v>
       </c>
       <c r="D869" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>52349483</v>
+        <v>79059663</v>
       </c>
       <c r="B870" t="s">
         <v>4</v>
       </c>
       <c r="C870" t="s">
         <v>5</v>
       </c>
       <c r="D870" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>52535524</v>
+        <v>52349483</v>
       </c>
       <c r="B871" t="s">
         <v>4</v>
       </c>
       <c r="C871" t="s">
         <v>5</v>
       </c>
       <c r="D871" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>3228690</v>
+        <v>52535524</v>
       </c>
       <c r="B872" t="s">
         <v>4</v>
       </c>
       <c r="C872" t="s">
         <v>5</v>
       </c>
       <c r="D872" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>52711861</v>
+        <v>3228690</v>
       </c>
       <c r="B873" t="s">
         <v>4</v>
       </c>
       <c r="C873" t="s">
         <v>5</v>
       </c>
       <c r="D873" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
-        <v>17348959</v>
+        <v>52711861</v>
       </c>
       <c r="B874" t="s">
         <v>4</v>
       </c>
       <c r="C874" t="s">
         <v>5</v>
       </c>
       <c r="D874" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875">
-        <v>52533251</v>
+        <v>17348959</v>
       </c>
       <c r="B875" t="s">
         <v>4</v>
       </c>
       <c r="C875" t="s">
         <v>5</v>
       </c>
       <c r="D875" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876">
-        <v>4145158</v>
+        <v>52533251</v>
       </c>
       <c r="B876" t="s">
         <v>4</v>
       </c>
       <c r="C876" t="s">
         <v>5</v>
       </c>
       <c r="D876" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877">
-        <v>79319640</v>
+        <v>4145158</v>
       </c>
       <c r="B877" t="s">
         <v>4</v>
       </c>
       <c r="C877" t="s">
         <v>5</v>
       </c>
       <c r="D877" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878">
-        <v>52788721</v>
+        <v>79319640</v>
       </c>
       <c r="B878" t="s">
         <v>4</v>
       </c>
       <c r="C878" t="s">
         <v>5</v>
       </c>
       <c r="D878" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879">
-        <v>52206964</v>
+        <v>52788721</v>
       </c>
       <c r="B879" t="s">
         <v>4</v>
       </c>
       <c r="C879" t="s">
         <v>5</v>
       </c>
       <c r="D879" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880">
-        <v>35199278</v>
+        <v>52206964</v>
       </c>
       <c r="B880" t="s">
         <v>4</v>
       </c>
       <c r="C880" t="s">
         <v>5</v>
       </c>
       <c r="D880" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881">
-        <v>80854781</v>
+        <v>35199278</v>
       </c>
       <c r="B881" t="s">
         <v>4</v>
       </c>
       <c r="C881" t="s">
         <v>5</v>
       </c>
       <c r="D881" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882">
-        <v>79543029</v>
+        <v>80854781</v>
       </c>
       <c r="B882" t="s">
         <v>4</v>
       </c>
       <c r="C882" t="s">
         <v>5</v>
       </c>
       <c r="D882" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883">
-        <v>52420332</v>
+        <v>79543029</v>
       </c>
       <c r="B883" t="s">
         <v>4</v>
       </c>
       <c r="C883" t="s">
         <v>5</v>
       </c>
       <c r="D883" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884">
-        <v>79729284</v>
+        <v>52420332</v>
       </c>
       <c r="B884" t="s">
         <v>4</v>
       </c>
       <c r="C884" t="s">
         <v>5</v>
       </c>
       <c r="D884" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885">
-        <v>52221137</v>
+        <v>79729284</v>
       </c>
       <c r="B885" t="s">
         <v>4</v>
       </c>
       <c r="C885" t="s">
         <v>5</v>
       </c>
       <c r="D885" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886">
-        <v>19408542</v>
+        <v>52221137</v>
       </c>
       <c r="B886" t="s">
         <v>4</v>
       </c>
       <c r="C886" t="s">
         <v>5</v>
       </c>
       <c r="D886" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887">
-        <v>52716618</v>
+        <v>19408542</v>
       </c>
       <c r="B887" t="s">
         <v>4</v>
       </c>
       <c r="C887" t="s">
         <v>5</v>
       </c>
       <c r="D887" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888">
-        <v>53167211</v>
+        <v>52716618</v>
       </c>
       <c r="B888" t="s">
         <v>4</v>
       </c>
       <c r="C888" t="s">
         <v>5</v>
       </c>
       <c r="D888" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889">
-        <v>1049614996</v>
+        <v>53167211</v>
       </c>
       <c r="B889" t="s">
         <v>4</v>
       </c>
       <c r="C889" t="s">
         <v>5</v>
       </c>
       <c r="D889" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890">
-        <v>51918270</v>
+        <v>1049614996</v>
       </c>
       <c r="B890" t="s">
         <v>4</v>
       </c>
       <c r="C890" t="s">
         <v>5</v>
       </c>
       <c r="D890" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891">
-        <v>19465885</v>
+        <v>51918270</v>
       </c>
       <c r="B891" t="s">
         <v>4</v>
       </c>
       <c r="C891" t="s">
         <v>5</v>
       </c>
       <c r="D891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892">
-        <v>52226603</v>
+        <v>19465885</v>
       </c>
       <c r="B892" t="s">
         <v>4</v>
       </c>
       <c r="C892" t="s">
         <v>5</v>
       </c>
       <c r="D892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893">
-        <v>80020187</v>
+        <v>52226603</v>
       </c>
       <c r="B893" t="s">
         <v>4</v>
       </c>
       <c r="C893" t="s">
         <v>5</v>
       </c>
       <c r="D893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894">
-        <v>53140666</v>
+        <v>80020187</v>
       </c>
       <c r="B894" t="s">
         <v>4</v>
       </c>
       <c r="C894" t="s">
         <v>5</v>
       </c>
       <c r="D894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895">
-        <v>35531869</v>
+        <v>53140666</v>
       </c>
       <c r="B895" t="s">
         <v>4</v>
       </c>
       <c r="C895" t="s">
         <v>5</v>
       </c>
       <c r="D895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896">
-        <v>7629775</v>
+        <v>35531869</v>
       </c>
       <c r="B896" t="s">
         <v>4</v>
       </c>
       <c r="C896" t="s">
         <v>5</v>
       </c>
       <c r="D896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897">
-        <v>52233771</v>
+        <v>7629775</v>
       </c>
       <c r="B897" t="s">
         <v>4</v>
       </c>
       <c r="C897" t="s">
         <v>5</v>
       </c>
       <c r="D897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898">
-        <v>79686901</v>
+        <v>52233771</v>
       </c>
       <c r="B898" t="s">
         <v>4</v>
       </c>
       <c r="C898" t="s">
         <v>5</v>
       </c>
       <c r="D898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899">
-        <v>79119799</v>
+        <v>79686901</v>
       </c>
       <c r="B899" t="s">
         <v>4</v>
       </c>
       <c r="C899" t="s">
         <v>5</v>
       </c>
       <c r="D899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900">
-        <v>53168044</v>
+        <v>79119799</v>
       </c>
       <c r="B900" t="s">
         <v>4</v>
       </c>
       <c r="C900" t="s">
         <v>5</v>
       </c>
       <c r="D900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901">
-        <v>79462513</v>
+        <v>53168044</v>
       </c>
       <c r="B901" t="s">
         <v>4</v>
       </c>
       <c r="C901" t="s">
         <v>5</v>
       </c>
       <c r="D901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902">
-        <v>1045675380</v>
+        <v>79462513</v>
       </c>
       <c r="B902" t="s">
         <v>4</v>
       </c>
       <c r="C902" t="s">
         <v>5</v>
       </c>
       <c r="D902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903">
-        <v>79301949</v>
+        <v>1045675380</v>
       </c>
       <c r="B903" t="s">
         <v>4</v>
       </c>
       <c r="C903" t="s">
         <v>5</v>
       </c>
       <c r="D903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904">
-        <v>79727199</v>
+        <v>79301949</v>
       </c>
       <c r="B904" t="s">
         <v>4</v>
       </c>
       <c r="C904" t="s">
         <v>5</v>
       </c>
       <c r="D904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905">
-        <v>7227480</v>
+        <v>79727199</v>
       </c>
       <c r="B905" t="s">
         <v>4</v>
       </c>
       <c r="C905" t="s">
         <v>5</v>
       </c>
       <c r="D905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906">
-        <v>19461986</v>
+        <v>7227480</v>
       </c>
       <c r="B906" t="s">
         <v>4</v>
       </c>
       <c r="C906" t="s">
         <v>5</v>
       </c>
       <c r="D906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907">
-        <v>52750651</v>
+        <v>19461986</v>
       </c>
       <c r="B907" t="s">
         <v>4</v>
       </c>
       <c r="C907" t="s">
         <v>5</v>
       </c>
       <c r="D907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908">
-        <v>1024492922</v>
+        <v>52750651</v>
       </c>
       <c r="B908" t="s">
         <v>4</v>
       </c>
       <c r="C908" t="s">
         <v>5</v>
       </c>
       <c r="D908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909">
-        <v>52438731</v>
+        <v>1024492922</v>
       </c>
       <c r="B909" t="s">
         <v>4</v>
       </c>
       <c r="C909" t="s">
         <v>5</v>
       </c>
       <c r="D909" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910">
-        <v>80151830</v>
+        <v>52438731</v>
       </c>
       <c r="B910" t="s">
         <v>4</v>
       </c>
       <c r="C910" t="s">
         <v>5</v>
       </c>
       <c r="D910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911">
-        <v>39723226</v>
+        <v>80151830</v>
       </c>
       <c r="B911" t="s">
         <v>4</v>
       </c>
       <c r="C911" t="s">
         <v>5</v>
       </c>
       <c r="D911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912">
-        <v>1013608235</v>
+        <v>39723226</v>
       </c>
       <c r="B912" t="s">
         <v>4</v>
       </c>
       <c r="C912" t="s">
         <v>5</v>
       </c>
       <c r="D912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913">
-        <v>51831676</v>
+        <v>1013608235</v>
       </c>
       <c r="B913" t="s">
         <v>4</v>
       </c>
       <c r="C913" t="s">
         <v>5</v>
       </c>
       <c r="D913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914">
-        <v>52831897</v>
+        <v>51831676</v>
       </c>
       <c r="B914" t="s">
         <v>4</v>
       </c>
       <c r="C914" t="s">
         <v>5</v>
       </c>
       <c r="D914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915">
-        <v>53055185</v>
+        <v>52831897</v>
       </c>
       <c r="B915" t="s">
         <v>4</v>
       </c>
       <c r="C915" t="s">
         <v>5</v>
       </c>
       <c r="D915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916">
-        <v>1136886182</v>
+        <v>53055185</v>
       </c>
       <c r="B916" t="s">
         <v>4</v>
       </c>
       <c r="C916" t="s">
         <v>5</v>
       </c>
       <c r="D916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917">
-        <v>1057588568</v>
+        <v>1136886182</v>
       </c>
       <c r="B917" t="s">
         <v>4</v>
       </c>
       <c r="C917" t="s">
         <v>5</v>
       </c>
       <c r="D917" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918">
-        <v>79694406</v>
+        <v>1057588568</v>
       </c>
       <c r="B918" t="s">
         <v>4</v>
       </c>
       <c r="C918" t="s">
         <v>5</v>
       </c>
       <c r="D918" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919">
-        <v>7553809</v>
+        <v>79694406</v>
       </c>
       <c r="B919" t="s">
         <v>4</v>
       </c>
       <c r="C919" t="s">
         <v>5</v>
       </c>
       <c r="D919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920">
-        <v>1013606360</v>
+        <v>7553809</v>
       </c>
       <c r="B920" t="s">
         <v>4</v>
       </c>
       <c r="C920" t="s">
         <v>5</v>
       </c>
       <c r="D920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921">
-        <v>39656626</v>
+        <v>1013606360</v>
       </c>
       <c r="B921" t="s">
         <v>4</v>
       </c>
       <c r="C921" t="s">
         <v>5</v>
       </c>
       <c r="D921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922">
-        <v>52417839</v>
+        <v>39656626</v>
       </c>
       <c r="B922" t="s">
         <v>4</v>
       </c>
       <c r="C922" t="s">
         <v>5</v>
       </c>
       <c r="D922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923">
-        <v>52711487</v>
+        <v>52417839</v>
       </c>
       <c r="B923" t="s">
         <v>4</v>
       </c>
       <c r="C923" t="s">
         <v>5</v>
       </c>
       <c r="D923" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924">
-        <v>35404917</v>
+        <v>52711487</v>
       </c>
       <c r="B924" t="s">
         <v>4</v>
       </c>
       <c r="C924" t="s">
         <v>5</v>
       </c>
       <c r="D924" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925">
-        <v>52316459</v>
+        <v>35404917</v>
       </c>
       <c r="B925" t="s">
         <v>4</v>
       </c>
       <c r="C925" t="s">
         <v>5</v>
       </c>
       <c r="D925" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926">
-        <v>51982969</v>
+        <v>52316459</v>
       </c>
       <c r="B926" t="s">
         <v>4</v>
       </c>
       <c r="C926" t="s">
         <v>5</v>
       </c>
       <c r="D926" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927">
-        <v>79447251</v>
+        <v>51982969</v>
       </c>
       <c r="B927" t="s">
         <v>4</v>
       </c>
       <c r="C927" t="s">
         <v>5</v>
       </c>
       <c r="D927" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928">
-        <v>39793069</v>
+        <v>79447251</v>
       </c>
       <c r="B928" t="s">
         <v>4</v>
       </c>
       <c r="C928" t="s">
         <v>5</v>
       </c>
       <c r="D928" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929">
-        <v>52146225</v>
+        <v>39793069</v>
       </c>
       <c r="B929" t="s">
         <v>4</v>
       </c>
       <c r="C929" t="s">
         <v>5</v>
       </c>
       <c r="D929" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930">
-        <v>39538031</v>
+        <v>52146225</v>
       </c>
       <c r="B930" t="s">
         <v>4</v>
       </c>
       <c r="C930" t="s">
         <v>5</v>
       </c>
       <c r="D930" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931">
-        <v>1032432912</v>
+        <v>39538031</v>
       </c>
       <c r="B931" t="s">
         <v>4</v>
       </c>
       <c r="C931" t="s">
         <v>5</v>
       </c>
       <c r="D931" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932">
-        <v>79883254</v>
+        <v>1032432912</v>
       </c>
       <c r="B932" t="s">
         <v>4</v>
       </c>
       <c r="C932" t="s">
         <v>5</v>
       </c>
       <c r="D932" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933">
-        <v>80418219</v>
+        <v>79883254</v>
       </c>
       <c r="B933" t="s">
         <v>4</v>
       </c>
       <c r="C933" t="s">
         <v>5</v>
       </c>
       <c r="D933" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934">
-        <v>1085254719</v>
+        <v>80418219</v>
       </c>
       <c r="B934" t="s">
         <v>4</v>
       </c>
       <c r="C934" t="s">
         <v>5</v>
       </c>
       <c r="D934" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935">
-        <v>80003440</v>
+        <v>1085254719</v>
       </c>
       <c r="B935" t="s">
         <v>4</v>
       </c>
       <c r="C935" t="s">
         <v>5</v>
       </c>
       <c r="D935" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936">
-        <v>80731189</v>
+        <v>80003440</v>
       </c>
       <c r="B936" t="s">
         <v>4</v>
       </c>
       <c r="C936" t="s">
         <v>5</v>
       </c>
       <c r="D936" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937">
-        <v>1022390481</v>
+        <v>80731189</v>
       </c>
       <c r="B937" t="s">
         <v>4</v>
       </c>
       <c r="C937" t="s">
         <v>5</v>
       </c>
       <c r="D937" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938">
-        <v>79344086</v>
+        <v>1022390481</v>
       </c>
       <c r="B938" t="s">
         <v>4</v>
       </c>
       <c r="C938" t="s">
         <v>5</v>
       </c>
       <c r="D938" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939">
-        <v>40188949</v>
+        <v>79344086</v>
       </c>
       <c r="B939" t="s">
         <v>4</v>
       </c>
       <c r="C939" t="s">
         <v>5</v>
       </c>
       <c r="D939" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940">
-        <v>79536719</v>
+        <v>40188949</v>
       </c>
       <c r="B940" t="s">
         <v>4</v>
       </c>
       <c r="C940" t="s">
         <v>5</v>
       </c>
       <c r="D940" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941">
-        <v>1090415961</v>
+        <v>79536719</v>
       </c>
       <c r="B941" t="s">
         <v>4</v>
       </c>
       <c r="C941" t="s">
         <v>5</v>
       </c>
       <c r="D941" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942">
-        <v>52554779</v>
+        <v>1090415961</v>
       </c>
       <c r="B942" t="s">
         <v>4</v>
       </c>
       <c r="C942" t="s">
         <v>5</v>
       </c>
       <c r="D942" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943">
-        <v>52049320</v>
+        <v>52554779</v>
       </c>
       <c r="B943" t="s">
         <v>4</v>
       </c>
       <c r="C943" t="s">
         <v>5</v>
       </c>
       <c r="D943" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944">
-        <v>53073717</v>
+        <v>52049320</v>
       </c>
       <c r="B944" t="s">
         <v>4</v>
       </c>
       <c r="C944" t="s">
         <v>5</v>
       </c>
       <c r="D944" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945">
-        <v>52104507</v>
+        <v>53073717</v>
       </c>
       <c r="B945" t="s">
         <v>4</v>
       </c>
       <c r="C945" t="s">
         <v>5</v>
       </c>
       <c r="D945" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946">
-        <v>52093509</v>
+        <v>52998540</v>
       </c>
       <c r="B946" t="s">
         <v>4</v>
       </c>
       <c r="C946" t="s">
         <v>5</v>
       </c>
       <c r="D946" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947">
+        <v>52104507</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>52093509</v>
+      </c>
+      <c r="B948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
         <v>51832547</v>
       </c>
-      <c r="B947" t="s">
-[...5 lines deleted...]
-      <c r="D947" t="s">
+      <c r="B949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950">
+        <v>23965220</v>
+      </c>
+      <c r="B950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>65713480</v>
+      </c>
+      <c r="B951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>1016018788</v>
+      </c>
+      <c r="B952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>63328613</v>
+      </c>
+      <c r="B953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954">
+        <v>52711238</v>
+      </c>
+      <c r="B954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>52031081</v>
+      </c>
+      <c r="B955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>91529122</v>
+      </c>
+      <c r="B956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>52700495</v>
+      </c>
+      <c r="B957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>52716756</v>
+      </c>
+      <c r="B958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>39643106</v>
+      </c>
+      <c r="B959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>52868775</v>
+      </c>
+      <c r="B960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>1026280758</v>
+      </c>
+      <c r="B961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>36300460</v>
+      </c>
+      <c r="B962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>52183267</v>
+      </c>
+      <c r="B963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>51693363</v>
+      </c>
+      <c r="B964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>1026562768</v>
+      </c>
+      <c r="B965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>79668760</v>
+      </c>
+      <c r="B966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>1103098980</v>
+      </c>
+      <c r="B967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>1013581871</v>
+      </c>
+      <c r="B968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>1030535724</v>
+      </c>
+      <c r="B969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>1032370849</v>
+      </c>
+      <c r="B970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>79708400</v>
+      </c>
+      <c r="B971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>1031141579</v>
+      </c>
+      <c r="B972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>1032391298</v>
+      </c>
+      <c r="B973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>79863395</v>
+      </c>
+      <c r="B974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>52094577</v>
+      </c>
+      <c r="B975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>94409339</v>
+      </c>
+      <c r="B976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>7178153</v>
+      </c>
+      <c r="B977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>80004932</v>
+      </c>
+      <c r="B978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>79839136</v>
+      </c>
+      <c r="B979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>33307792</v>
+      </c>
+      <c r="B980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>51690760</v>
+      </c>
+      <c r="B981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>80030473</v>
+      </c>
+      <c r="B982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>80065027</v>
+      </c>
+      <c r="B983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>52885370</v>
+      </c>
+      <c r="B984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>28929040</v>
+      </c>
+      <c r="B985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>79949193</v>
+      </c>
+      <c r="B986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>79300704</v>
+      </c>
+      <c r="B987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>79303489</v>
+      </c>
+      <c r="B988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>1065584249</v>
+      </c>
+      <c r="B989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>51974414</v>
+      </c>
+      <c r="B990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>52360908</v>
+      </c>
+      <c r="B991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>1014207784</v>
+      </c>
+      <c r="B992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>1016057753</v>
+      </c>
+      <c r="B993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>93403001</v>
+      </c>
+      <c r="B994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995">
+        <v>52197880</v>
+      </c>
+      <c r="B995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>1076661598</v>
+      </c>
+      <c r="B996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>1018406697</v>
+      </c>
+      <c r="B997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>52814802</v>
+      </c>
+      <c r="B998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>79842354</v>
+      </c>
+      <c r="B999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>1014189819</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>2956586</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>1098407056</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>80242190</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>80539055</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>52020780</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>53066644</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>1012379906</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>10497766</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>1013604367</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>1070585485</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>94538096</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>1026569219</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>1012323056</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>19325093</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>52168478</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>52421803</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>52445488</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>19493433</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>80150797</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>11310224</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>52560661</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>21018321</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>52088651</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>52059448</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>11441651</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>51984279</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>79752493</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>79984793</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>79338687</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>52053071</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>80074843</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>52432119</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>9399557</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>52434083</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>1090425810</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>79944029</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>53100591</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>80117024</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>79813509</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>52975117</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>1030695957</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>52425031</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>80155488</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>7319039</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>52333608</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>52082641</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>16678545</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>37081769</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>1032359169</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>7307673</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>80210069</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>20678889</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>1019096064</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>51791365</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>52423539</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>52164112</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>79310433</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>52181878</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>51717974</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>20404715</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>52897547</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>7634228</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>4133691</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>39783337</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>36178364</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>13441003</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>63487680</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>7316318</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>52349269</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>80772693</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>79486038</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>80197182</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>80764513</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>1024547278</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>52183441</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>53048196</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>52316505</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>23423558</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>52746726</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>53118955</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>53153787</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>1020721049</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>22529936</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>79731089</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>52763931</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>1023922210</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>52228906</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>1052395227</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>52165417</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>79951853</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>52235893</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>1098625193</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>1014185654</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>77187719</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>52186874</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1095" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>