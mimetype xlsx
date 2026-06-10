--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D260"/>
+  <dimension ref="A1:D356"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52789156</v>
       </c>
@@ -4025,50 +4025,1394 @@
     <row r="259" spans="1:4">
       <c r="A259">
         <v>51984096</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>1002649372</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>51983397</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>51980219</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>52155423</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1032365524</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>52890571</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>53068777</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>52045088</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1064839030</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1010208289</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>52185784</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>79884038</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1052395427</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>52560360</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1024492727</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>51909644</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>51880382</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>51924308</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>52493461</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>79363294</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1032424786</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1073676940</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1019028369</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>80226751</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>79468348</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>51949073</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>52760099</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1010185286</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>39528971</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>52458794</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>17346749</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>11440726</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>52210866</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>53005185</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>1030641109</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>10771731</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>16215839</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>51902551</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>52359323</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>52265625</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>52497488</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>1023861396</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>79971345</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>79667666</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>80098070</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>39522835</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>52703271</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>52380166</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>1022407980</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1050036831</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>52187827</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>80865163</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>52748028</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>1022953618</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>52818617</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>39654090</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>1032444667</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>79436706</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>53065195</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>1032357226</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>51956007</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>52994031</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>80220737</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1233888167</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>52319796</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>1019008093</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>79995332</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>52367832</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>52860049</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>1024512204</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>52503626</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>24080616</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>28262766</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>1022404490</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>51916498</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>79255669</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1016013392</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>80903796</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>39796026</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1026251909</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>51838783</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1023893943</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>52906865</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>52931205</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>53129352</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>52162374</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>79912560</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>1033704376</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>52879685</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>52827949</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>52883786</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>52153785</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>52331647</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>51853747</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>23823786</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>1024466708</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>53099615</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>