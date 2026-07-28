--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D356"/>
+  <dimension ref="A1:D426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52789156</v>
       </c>
@@ -5369,50 +5369,1030 @@
     <row r="355" spans="1:4">
       <c r="A355">
         <v>1024466708</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
         <v>53099615</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1032485513</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>1013687528</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1090389794</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>52524596</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>52965658</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>52329010</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>52620688</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>1018429727</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>65798124</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>80235550</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>1018429918</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>1024499397</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>79745501</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>65743928</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1075208501</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>40385024</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>52767946</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>74082179</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>35535219</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>52430753</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>79581133</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>1014261221</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>52963806</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1018448633</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>52973131</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>52368837</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>80745443</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>23144984</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1013589568</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>1012337203</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>52746265</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1016071226</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>52825968</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>52555330</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1020793905</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>1020765325</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1075262246</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1014220871</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>51897195</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>19380173</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1022928893</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>1057576403</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>41708678</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>52032015</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>53071955</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>52959510</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>52521585</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>52739688</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1024546799</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>52705389</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>79662558</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>52543751</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>52213309</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1032362239</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>51800802</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>52907287</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1010204034</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>80800345</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>52226739</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>51839422</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>52033932</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>52582026</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>1127611215</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>52311131</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>79058841</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1010206339</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>52393163</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>52086406</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1069736640</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1000077124</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>