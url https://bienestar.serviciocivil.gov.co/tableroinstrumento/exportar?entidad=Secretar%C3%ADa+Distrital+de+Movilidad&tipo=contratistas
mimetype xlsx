--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1010200015</v>
       </c>
@@ -1561,50 +1561,456 @@
     <row r="83" spans="1:4">
       <c r="A83">
         <v>1010236351</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>1023945350</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1018415837</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>52839418</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1019017748</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1023908884</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>1032377878</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>52972713</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>52421515</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>52212310</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1036132661</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>53071182</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>1016035828</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>1069751053</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>51647190</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>7336030</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>1022346537</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>52974373</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>1085328821</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>1022432937</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>1016027046</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>79961318</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>1032436203</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>1049621238</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1032507378</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>1024529746</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>1030648379</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>1049623831</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>1014261955</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>1020749541</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>52156094</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>