--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,71 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital de Movilidad</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1024522006 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1030566416 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1000800622 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1000076341 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1030675857 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023964817 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1003663682 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1000257220 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1024506199 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +407,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D113"/>
+  <dimension ref="A1:D1739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1010200015</v>
       </c>
@@ -1967,50 +1994,22814 @@
     <row r="112" spans="1:4">
       <c r="A112">
         <v>1020749541</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>52156094</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1032368317</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>80181397</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1010217732</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>1104711791</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>53179331</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>1022431911</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>1022372239</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>79884994</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1032459844</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>1022946505</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>29678798</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>41962046</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>33368249</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>40048727</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>84079959</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>52152097</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>1069727596</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>52872849</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>52264556</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1095486048</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>80549488</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>1055227906</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>52799259</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1020765907</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1033768467</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1116663649</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1031127270</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>51771832</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>1136881621</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>79963866</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>4221639</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>1019047938</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1010233272</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>79865384</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1069741822</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>28556433</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>20781919</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1024504279</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>11321685</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>1030651596</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>74377933</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>1032374683</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>1024521050</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>1018493132</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>52147282</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>80857206</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>80033719</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>1026565955</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>1018434967</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>53164696</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1013647078</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>52788145</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>1007668688</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>37754473</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>1032464767</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>52802204</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>1023861856</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>24120742</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>94510050</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>60434366</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>79339970</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1032479900</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>1085942779</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>1016025423</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>1031139092</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>53038144</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>51866783</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>79964049</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>1095921828</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>79597680</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>79824587</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>1082863101</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>26987115</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1072654788</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>1016087583</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1053610931</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>1116616311</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1087803594</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>52794940</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>80812222</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>52270161</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>1049626844</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>1032462660</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1032383030</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>53064142</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1015451490</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>1010014006</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>1099202076</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>1018429810</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1022393849</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1026261654</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1020837848</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1082987194</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1049652356</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1015402795</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1020796104</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>52105325</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>7177316</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>51731253</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>52484373</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1037614162</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>1052406899</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>79689707</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>79900546</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>19420805</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>1097403011</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>52494606</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>79359632</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>79619360</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>51942145</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>57295757</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1018452958</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>1013626381</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>52795654</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1140868954</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>79315205</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>52807545</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>33376816</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>7331738</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>52750584</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1031650620</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1033776700</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1073238769</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>1026561515</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>52217370</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1049654672</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>1013645213</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>80894893</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1010235121</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1140838702</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>39571777</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1057597164</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>52483250</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>80501231</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1073157136</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1018464929</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>52544117</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1014236044</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1049957784</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1007101440</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1032459411</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1024534488</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>79490996</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1019067875</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>52069921</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1022346221</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1010178697</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>80795877</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1019036975</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>40931838</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1014268556</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1018462233</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1030613637</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1022343074</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1052405969</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1049654102</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>91514635</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1012384299</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1032446337</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1012342009</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>52126507</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1030575180</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1070618532</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>1002559008</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1013643390</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1014217428</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1005484527</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>23316213</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1026302974</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>52306588</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>79614211</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>1033791812</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>1023917048</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1031123229</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1193524003</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>52834712</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>1016038523</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>80214122</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>1012458695</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>1097039245</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>51949636</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>80863766</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>7188103</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>1033683097</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>1024558470</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>1033764511</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>79496308</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>1022379899</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>53045988</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>1007366958</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>37328368</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>1020745672</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>38141897</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>53038685</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>1052499529</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1049651115</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>1051065855</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>52374045</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>1050200751</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>80186490</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>1010010677</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>24646465</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>80882544</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>1052409632</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>1069743561</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>80748083</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>79814358</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>52492998</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>1070591192</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1015469313</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>1020714888</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>52235674</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1032364756</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>1007422962</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1023871990</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>53042306</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>1000319342</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>52231894</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>33675486</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>53161484</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>75072307</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>79345702</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1055333571</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>80023978</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>1110505408</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1000148115</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>1020753359</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1057585227</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1116551496</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>80421751</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>1233488085</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>52357388</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>79497587</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>1057592481</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>52766248</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>80241365</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>1069758562</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>53101013</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>1030695694</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>1018428357</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>52533924</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>1024551586</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>1037585432</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1069724561</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>1023950595</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1013652641</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>15209288</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>1019063094</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1019108073</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>14296866</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>1024530741</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>1077425959</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>1018478629</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>1000689550</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>1022410058</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>79808154</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>1110469376</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1233901246</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1065656559</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>79506491</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1049651560</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1018504646</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1026578169</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1003687916</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>1075236946</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>79700242</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>1072713903</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>79714980</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>1001173403</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>79573306</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>1075317028</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1049647504</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>9858849</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>1010245844</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1102584198</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>52324406</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1018462235</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1053343688</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>1010076020</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1019068908</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>52168121</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1019063030</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>1073533145</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>80147225</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>80828389</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1020736322</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>1049645764</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>1012344333</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1023931955</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>1192731506</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>1022384587</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1012392218</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>1030695749</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>1024547098</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1010239525</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1010214770</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1013621957</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>1022384669</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>80775380</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1014226291</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1012387518</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1030630329</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>52554525</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>1022400822</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>1057606354</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>52285261</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>80200360</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>1014219197</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1097333018</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>1030594999</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>1005552841</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1010119285</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1073630227</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>1014186651</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>1030681289</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>1012370718</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>79464489</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1080935121</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>39649182</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>51948333</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>1023878946</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>1000382888</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1014280404</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>52716828</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>1057584346</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>1010233686</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>13702403</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>1010213413</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>1023972639</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1023979827</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>52176657</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>23874854</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>1023894955</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>53010522</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1013652649</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>33377641</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>46458108</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>1031125759</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1022411380</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>1024579164</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>1031136276</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1018456811</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1033753497</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>80113643</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>11325422</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1002687519</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>52930909</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>79991734</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>1020837540</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>1030528196</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>79642637</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>1014283336</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>1033765967</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>1136885788</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>1000470404</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>79648284</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>1026573375</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>52420802</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>1026283295</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>1071165000</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>1022426815</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1020820493</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1023911745</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>1022336378</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>80791537</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>3151513</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1031167707</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>79703414</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>1020826956</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>52274799</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>1192906053</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>52126369</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>52734652</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>1016713225</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>35253269</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1007234244</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>1010201508</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>1022371101</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>1233888006</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>1020804609</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1136887749</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>1017141805</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>80019719</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>79920892</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>51987204</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>1075229297</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1000625151</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>1049372186</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>1030547592</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>1019084704</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>53930842</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>6104614</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>1015442100</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>1016011325</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>51916982</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>79698164</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>52741333</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>53068906</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>79712763</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>1030673489</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>1032447631</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>52786323</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>1073676229</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>1075872599</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1026593822</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>1020800106</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>53050298</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>1069720992</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>1033796195</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>52829591</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>1022927259</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>53084296</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>79629679</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>1012333183</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1023948032</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1000214327</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>35426575</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>52795148</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>1019094081</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1032677193</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>52926940</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1013625906</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>1049647128</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>1014227757</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>65633594</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>1000516093</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1030677849</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>53047021</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>51864489</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1019051361</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>74347721</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1001117470</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>1031130833</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1069721433</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>1000150289</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1119216871</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>28719191</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>63532395</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1031144738</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>80904866</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>1032471872</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>1072194151</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>1024502194</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>1049655397</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>1012450595</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>11803319</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>1013628114</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>1130618170</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>80727664</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>12199592</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>79687992</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>79418881</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>17645411</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>1014278046</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>74377791</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>52367523</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>78023124</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>1129539296</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1024575794</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>1015423478</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>1018465718</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>1022990811</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>1032423469</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>1012401710</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>1019138983</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>41954315</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>1018470351</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>1110561101</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>1072667175</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>57434622</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>1024479894</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>1030652605</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>1022361228</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>1073710489</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>52957192</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1030535737</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>1000791834</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>1023960390</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>1055226989</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1030564366</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>1030540247</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>1069944458</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1023901765</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1032367455</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>1000492879</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>52528508</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>1073231786</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1024479856</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1074136470</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>14297188</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1020780659</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>1074908516</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>80797902</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>1012384698</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1024600875</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>1057582537</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1033724044</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>1013640220</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>1014293579</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>80175017</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1018455350</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>1233895051</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>1012405191</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>1024567818</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>1014200507</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>1026587210</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>1032396501</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1016034584</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1023875742</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>1001173817</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1033772584</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>79864824</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>1018483422</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>1012402854</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1032427144</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>1022365826</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>1019052800</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>80920919</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1022370502</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>53016637</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>80187551</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>1013650790</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1032497620</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>1013632633</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>1012444041</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1014287899</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1000456020</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1022935802</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>1022431492</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>1019053210</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>1014221798</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>35250211</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>52703529</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>1012438029</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>1032465377</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>1030690508</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1073721239</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1024473853</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1020767227</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>1032404966</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>80108205</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>80822565</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>1030581153</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>1020829296</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>13276867</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>1104071643</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>1016042606</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>1014247798</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>1032408856</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>1026290469</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>1032491656</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>1106712227</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>1020813562</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>63349616</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>1024495216</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>1012411197</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>1026255179</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>1070016356</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1019086206</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>52555179</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>1031174311</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1022380685</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>1098651948</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>1018419560</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>1021392624</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>1049645374</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>1013593312</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>1018482281</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>1005755074</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1101760709</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1012327667</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>80071558</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>1193145816</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>11187315</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>1030631525</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>1020801116</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>53077587</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>39757163</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>4078941</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>52958249</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1000781587</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>53073877</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>52073507</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>79819404</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>1001217595</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>1015447124</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>1023012619</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>1022441796</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1024511944</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>52087512</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>1030530632</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>1010182164</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>23783272</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1012367431</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1000613255</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>1000590193</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1023024128</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>1013579430</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>1077970840</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1003644099</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>1032491424</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>1019089385</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1015464746</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>79756896</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>1016100037</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>1030678705</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1016073279</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>53159561</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>79557655</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>4841094</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1015426451</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>1000989923</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>1020775716</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>1022990663</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>1030688457</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>1033791272</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>80013888</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>80799560</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>52458392</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>39677730</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>1011203470</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>1020827300</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>1022424483</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>1001271042</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>52196700</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>1070329625</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>1019079955</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>1033798393</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>1030641398</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>1014194702</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>1018454852</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>1022376471</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>52477780</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>1030579829</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>1070709077</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>79185081</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1010199544</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>80023224</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1010049431</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>1073698695</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>79555243</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>1013648261</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>79786474</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>52732437</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759" t="s">
+        <v>8</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>1030591421</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>1090373617</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>1000941239</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>1018506154</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>1030694109</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>1013666973</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>1033747079</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>1033782448</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>1026285941</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>1000723748</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>1033794898</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>52971053</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>27456023</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>1020837926</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>1014259699</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>1057596147</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>1019603387</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>1078349205</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>1019043914</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>79796798</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>1087796091</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>9764654</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>1001060072</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>1022382444</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>1030587205</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>79787064</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>1049607650</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>1024547647</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>1032443819</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>1026279593</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>1015451500</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>1024522162</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>1026583482</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>1013688117</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>1019061337</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
+        <v>1000787501</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>79763045</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>1014301027</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>1022414256</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>79733610</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>79840920</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>14395290</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>52157201</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>1015399941</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>1026285756</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>52747241</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>1026583892</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>52516253</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>1023027053</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>1030601247</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>52410998</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>52016528</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>51873877</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>1031163590</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>1020817465</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>79102239</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>1072717276</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>1031141381</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>1071548428</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>52517597</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>93126728</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>1030555727</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>1018489497</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>1072920495</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>1022395942</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>1022402316</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>1030688529</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>1000461242</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>7571187</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>53041133</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>1014310427</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>79730648</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>74322146</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>1013637841</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>79996421</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>1110542596</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>1233903751</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>40343120</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>1024543758</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>1020817818</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>1019109847</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>1012390302</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>80801280</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>1076664084</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>1018494908</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>52262953</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>1022971832</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>1000723338</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>1000831981</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>1082066178</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>80818342</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>1001112335</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>1013621335</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>1022392613</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>1079508493</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>1018435993</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>1001199177</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>52544785</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>65554584</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>1032473549</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>1007101417</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>1023021438</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>1012428584</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>1019076316</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>1030563613</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>1073714819</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>1007228203</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>1070923958</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>80855136</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>1020813404</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>63552693</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>1014297398</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>1032447724</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>1070978864</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>1022419985</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>1013663637</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>1020833432</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>1019154682</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>1032438475</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>52726328</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880">
+        <v>1010016971</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>1032462015</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>1001220369</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>11324942</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>1016063837</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>1023948996</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>1014285988</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>1013626059</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>1022936133</v>
+      </c>
+      <c r="B888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>1020764593</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>52355554</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>1140857896</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>1233912650</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>1056994552</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>1053873255</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>1019130670</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>1049653432</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>1024509657</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>1013614456</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>1002330388</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>1051474410</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>1018435638</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>35198450</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>1022424499</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>1127960891</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>79661382</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>1026251917</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>55166255</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>35497384</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>80139007</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>1033788757</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>1003334667</v>
+      </c>
+      <c r="B911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>1026293503</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>79136598</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>1057570889</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>1031153951</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>1031152561</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>60424229</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>1127579311</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>80746099</v>
+      </c>
+      <c r="B919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>65778107</v>
+      </c>
+      <c r="B920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>1020834356</v>
+      </c>
+      <c r="B921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>1019101521</v>
+      </c>
+      <c r="B922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>36176279</v>
+      </c>
+      <c r="B923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>16187576</v>
+      </c>
+      <c r="B924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>52425299</v>
+      </c>
+      <c r="B925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>79508968</v>
+      </c>
+      <c r="B926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>1019022368</v>
+      </c>
+      <c r="B927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>1022402686</v>
+      </c>
+      <c r="B928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>1033695426</v>
+      </c>
+      <c r="B929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>1030698761</v>
+      </c>
+      <c r="B930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>1033780894</v>
+      </c>
+      <c r="B931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>1000789377</v>
+      </c>
+      <c r="B932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>1013642361</v>
+      </c>
+      <c r="B933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>52961457</v>
+      </c>
+      <c r="B934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>1019083935</v>
+      </c>
+      <c r="B935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>1026574793</v>
+      </c>
+      <c r="B936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>1026590061</v>
+      </c>
+      <c r="B937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>79619457</v>
+      </c>
+      <c r="B938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>46676561</v>
+      </c>
+      <c r="B939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>1018463325</v>
+      </c>
+      <c r="B940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>1030588533</v>
+      </c>
+      <c r="B941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>1031159005</v>
+      </c>
+      <c r="B942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>80822062</v>
+      </c>
+      <c r="B943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>1030695966</v>
+      </c>
+      <c r="B944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>1019022253</v>
+      </c>
+      <c r="B945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>52966071</v>
+      </c>
+      <c r="B946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>1049626869</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>1000784688</v>
+      </c>
+      <c r="B948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
+        <v>1012452862</v>
+      </c>
+      <c r="B949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950" t="s">
+        <v>9</v>
+      </c>
+      <c r="B950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>1024563468</v>
+      </c>
+      <c r="B951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>1016017976</v>
+      </c>
+      <c r="B952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>80097164</v>
+      </c>
+      <c r="B953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954">
+        <v>1000348721</v>
+      </c>
+      <c r="B954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>1012349613</v>
+      </c>
+      <c r="B955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>1010200627</v>
+      </c>
+      <c r="B956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>1026295439</v>
+      </c>
+      <c r="B957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>1010239219</v>
+      </c>
+      <c r="B958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>7180269</v>
+      </c>
+      <c r="B959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>1071168161</v>
+      </c>
+      <c r="B960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>1094927890</v>
+      </c>
+      <c r="B961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>52980706</v>
+      </c>
+      <c r="B962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>79046963</v>
+      </c>
+      <c r="B963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>80245081</v>
+      </c>
+      <c r="B964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>80230186</v>
+      </c>
+      <c r="B965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>1032414640</v>
+      </c>
+      <c r="B966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>1007369258</v>
+      </c>
+      <c r="B967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>1030656077</v>
+      </c>
+      <c r="B968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>1030609155</v>
+      </c>
+      <c r="B969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>51990582</v>
+      </c>
+      <c r="B970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>1022437590</v>
+      </c>
+      <c r="B971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>1023914414</v>
+      </c>
+      <c r="B972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>1001188250</v>
+      </c>
+      <c r="B973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>1121829610</v>
+      </c>
+      <c r="B974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>1033695834</v>
+      </c>
+      <c r="B975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>1013612788</v>
+      </c>
+      <c r="B976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>1012385310</v>
+      </c>
+      <c r="B977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>52182469</v>
+      </c>
+      <c r="B978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>1023038733</v>
+      </c>
+      <c r="B979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>39548523</v>
+      </c>
+      <c r="B980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>52709070</v>
+      </c>
+      <c r="B981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>1031165582</v>
+      </c>
+      <c r="B982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>1030547456</v>
+      </c>
+      <c r="B983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>1030670121</v>
+      </c>
+      <c r="B984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>1000806918</v>
+      </c>
+      <c r="B985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>1014231857</v>
+      </c>
+      <c r="B986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>1057576221</v>
+      </c>
+      <c r="B987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>33701982</v>
+      </c>
+      <c r="B988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>1019073647</v>
+      </c>
+      <c r="B989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>1010242006</v>
+      </c>
+      <c r="B990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>1014280617</v>
+      </c>
+      <c r="B991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>1019109244</v>
+      </c>
+      <c r="B992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>80833473</v>
+      </c>
+      <c r="B993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>1032425038</v>
+      </c>
+      <c r="B994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995" t="s">
+        <v>10</v>
+      </c>
+      <c r="B995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>1033781946</v>
+      </c>
+      <c r="B996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>52901508</v>
+      </c>
+      <c r="B997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>1018437704</v>
+      </c>
+      <c r="B998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>1032467791</v>
+      </c>
+      <c r="B999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>1033780570</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>52325339</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>1000725448</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>52170744</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>1030660291</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>1192807351</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>23783424</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>80041327</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>1000791911</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>1024547920</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>1026261926</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>1013607365</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>1013640805</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>1233908463</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>1010208973</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>79403424</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>1018419282</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>1030564654</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>1013632899</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>1000463776</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>1023002032</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>39642904</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>1026302929</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>1018445261</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>1020822749</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>1018479320</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>52799570</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>1010041356</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>1014264529</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>80240843</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>37831630</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>1030632467</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>1018476507</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>9098209</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>1026588848</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>1031139006</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>79737403</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>11412834</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>52409831</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>52734577</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>1072751344</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>1024592963</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>1010184008</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>79868519</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>1032504513</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>1030581842</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>1030672722</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>1049641893</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>1018495414</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>1030666006</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>1023028659</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>80765413</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>19468401</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>1012360033</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>52718548</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>1018476655</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>52146776</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>1030611320</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>1007699372</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>1016043505</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>1018460344</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>1022956632</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>52770670</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>1026256034</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>49773233</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>1015400095</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>52515933</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>11259911</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>1014187000</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>1032480802</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>35197194</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>1032436026</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>65701824</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>79910057</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>1016029427</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>1083043116</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>80126713</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>1015481488</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>1018499859</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>1001057926</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>52359913</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>1020732053</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>80851222</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>1010225811</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>1023917181</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>1024538191</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>80258344</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>73087482</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>1051336145</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>1007161545</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>79753740</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>1010165401</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>52386351</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>88235574</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>1020746550</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>80795414</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096">
+        <v>1001345115</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="A1097">
+        <v>1010033269</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="A1098">
+        <v>1015454879</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="A1099">
+        <v>1010195579</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100">
+        <v>1030563508</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101">
+        <v>1015997025</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102">
+        <v>1020840283</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="A1103">
+        <v>52657333</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104">
+        <v>1030634097</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105">
+        <v>1023008267</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106">
+        <v>1077973582</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107">
+        <v>1001301080</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108">
+        <v>53039125</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109">
+        <v>1001299087</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="A1110">
+        <v>51680489</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111">
+        <v>52539621</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112">
+        <v>52338925</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="A1113">
+        <v>1014221258</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114">
+        <v>80199437</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115">
+        <v>1073712162</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="A1116">
+        <v>93133070</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="A1117">
+        <v>1026306182</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="A1118">
+        <v>1032361002</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119">
+        <v>80912862</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120">
+        <v>79049527</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="A1121">
+        <v>1032431090</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="A1122">
+        <v>1019046008</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="A1123">
+        <v>1032362194</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="A1124">
+        <v>1001111238</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="A1125">
+        <v>79752591</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="A1126">
+        <v>1024548257</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127">
+        <v>1024564939</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128">
+        <v>80452129</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129">
+        <v>1057710891</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130">
+        <v>1233688194</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131">
+        <v>3027690</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132">
+        <v>1020843259</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133">
+        <v>1032503327</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134">
+        <v>79761266</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135">
+        <v>1010186847</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136">
+        <v>1019041190</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="A1137">
+        <v>1030613675</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="A1138">
+        <v>1049632032</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139">
+        <v>80926352</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140">
+        <v>1000329883</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141">
+        <v>79418821</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="A1142">
+        <v>1010205130</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143">
+        <v>1022941866</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="A1144">
+        <v>52480637</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145">
+        <v>1015426269</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="A1146">
+        <v>1033741417</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="A1147">
+        <v>80096580</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="A1148">
+        <v>1030602341</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="A1149">
+        <v>1032463776</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="A1150">
+        <v>1016061983</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="A1151">
+        <v>1024558177</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152">
+        <v>1022397197</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153">
+        <v>1023028574</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="A1154">
+        <v>1001345187</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="A1155">
+        <v>1000158706</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156">
+        <v>71735308</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157">
+        <v>1022978530</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="A1158">
+        <v>1088736085</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="A1159">
+        <v>1021664262</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="A1160">
+        <v>1073699778</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161">
+        <v>79824581</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162">
+        <v>79764976</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163">
+        <v>1000274420</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164">
+        <v>1016037817</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="A1165">
+        <v>52918313</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166">
+        <v>1032358765</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167">
+        <v>79826854</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="A1168">
+        <v>80098686</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="A1169">
+        <v>86043185</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="A1170">
+        <v>1024505254</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="A1171">
+        <v>1022445425</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="A1172" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173">
+        <v>1033801361</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174">
+        <v>1007297946</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175">
+        <v>52234253</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176">
+        <v>1233509552</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177">
+        <v>1013653647</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="A1178">
+        <v>1193558160</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="A1179">
+        <v>1026294156</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="A1180">
+        <v>1014272086</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181">
+        <v>12436676</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182">
+        <v>1022435124</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183">
+        <v>1010219953</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184">
+        <v>80185744</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="A1185">
+        <v>1026300056</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186">
+        <v>98400897</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187">
+        <v>39538055</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188">
+        <v>1110515913</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="A1189">
+        <v>7306697</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="A1190">
+        <v>1014254396</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="A1191">
+        <v>1000493221</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192">
+        <v>55306333</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193">
+        <v>1019032759</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="A1194">
+        <v>94540705</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195">
+        <v>1001913595</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196">
+        <v>79997568</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197">
+        <v>1025533559</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198">
+        <v>52265272</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199">
+        <v>52261270</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200">
+        <v>1032385146</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201">
+        <v>1022446665</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202">
+        <v>79344992</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="A1203">
+        <v>80769041</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204">
+        <v>1010101898</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205">
+        <v>1033792364</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206">
+        <v>1023949820</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207">
+        <v>1073246053</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208">
+        <v>94384030</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="A1209">
+        <v>53076587</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="A1210">
+        <v>1022371570</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="A1211">
+        <v>1000723316</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="A1212">
+        <v>1072338719</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="A1213">
+        <v>30206010</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="A1214">
+        <v>1015458814</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="A1215">
+        <v>1024538914</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="A1216">
+        <v>1010031879</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="A1217">
+        <v>1077442110</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="A1218">
+        <v>1012392649</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="A1219">
+        <v>79328656</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220">
+        <v>1014267436</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221">
+        <v>79764577</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="A1222">
+        <v>1100967145</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="A1223">
+        <v>1010164719</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="A1224">
+        <v>1069468727</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="A1225">
+        <v>1026289395</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="A1226">
+        <v>79792149</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="A1227">
+        <v>1233893464</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="A1228">
+        <v>1033748640</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229">
+        <v>1013636342</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="A1230">
+        <v>80136656</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="A1231">
+        <v>1014232690</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="A1232">
+        <v>1069715371</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="A1233">
+        <v>1023024689</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="A1234">
+        <v>52480740</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="A1235">
+        <v>1018445434</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236">
+        <v>1018462440</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237">
+        <v>53040735</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238">
+        <v>1022428856</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239">
+        <v>1012457740</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240">
+        <v>1014245168</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241">
+        <v>1012415691</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242">
+        <v>1010197656</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243">
+        <v>1010194393</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="A1244">
+        <v>1022380308</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245">
+        <v>1030595020</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247">
+        <v>1000615331</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248">
+        <v>1015425502</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="A1249">
+        <v>79362426</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250">
+        <v>1019085534</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251">
+        <v>1000139415</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252">
+        <v>1049452605</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="A1253">
+        <v>79864815</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="A1254">
+        <v>1081421336</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="A1255">
+        <v>1073244372</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="A1256">
+        <v>1030651679</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="A1257">
+        <v>1192765940</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="A1258">
+        <v>1057608813</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="A1259">
+        <v>1000685783</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="A1260">
+        <v>1019137455</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="A1261">
+        <v>1030593316</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262">
+        <v>1087807769</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263">
+        <v>1005742798</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264">
+        <v>1031120298</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265">
+        <v>1000033391</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266">
+        <v>1000804989</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267">
+        <v>1233496648</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="A1268">
+        <v>52522884</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="A1269">
+        <v>28787841</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="A1270">
+        <v>1000119280</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="A1271">
+        <v>1049634483</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="A1272">
+        <v>79799950</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="A1273">
+        <v>1032442475</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="A1274">
+        <v>1014201377</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="A1275">
+        <v>1014292518</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="A1276">
+        <v>1026287622</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="A1277">
+        <v>52726852</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="A1278">
+        <v>1000851071</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279">
+        <v>1023974701</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280">
+        <v>1019107577</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281">
+        <v>1019056454</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="A1282">
+        <v>1010238619</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="A1283">
+        <v>52883685</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="A1284">
+        <v>1022931012</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285">
+        <v>1023012462</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286">
+        <v>1010223608</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287">
+        <v>85372572</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="A1288">
+        <v>1000492670</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="A1289">
+        <v>1012397577</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>1026293065</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
+        <v>1030552558</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>1032409152</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>1015461575</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>1020716628</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>80008182</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>1019068598</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>1020767783</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>1013595464</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>1032363120</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>52321730</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>65589173</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>1019054831</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>1073513749</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>1026303390</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>1022417596</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>1010219776</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>1012346925</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>52842201</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>79373261</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>1032492962</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>1033750818</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>52903184</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>52789193</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>1022365567</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>1007295598</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>1007415805</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>1010233293</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>80828724</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>1078749628</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>36552583</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>1014295598</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>1193155651</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>1033700216</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>1012453819</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>1030636091</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>52702029</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>52753983</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>1031171350</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>1012343696</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>46452813</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>1019093492</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>1016022317</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>1016092373</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>1005929882</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>1011716088</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>1022359350</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>1079232659</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>3065459</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>1022396152</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>1014242680</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>1018413426</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>1032426106</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>80802958</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>52503297</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>1015457879</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>1000218963</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>1014250538</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>1014293577</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>1016005924</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>1001296598</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>53153547</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>91459122</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>1032366849</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>1233688525</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>1069499923</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>1032380039</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>1032483544</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>1023022784</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>79903223</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>1032486506</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>1015443271</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>1015425928</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>1012397467</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>1000117609</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>52218696</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>51690007</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>53082616</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>51898013</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>1022979667</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>1030597860</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>1026268194</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>1022437319</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>79808767</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>79748796</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>1021670690</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>30299601</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>79547735</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>1000469737</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>1030567766</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>52557507</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>1026251867</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>1014257010</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>1020759048</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>1025536246</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>80154531</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>80020897</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>1001339956</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>1014260965</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>1018503012</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>1010197115</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>1015469228</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>52981605</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>1024523159</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>1024535742</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>86066371</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>1016093857</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>52417573</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>80116692</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>1030597011</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>1014217950</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>1018444786</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>1010100748</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>1016104283</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>23965166</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>1012320665</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>1001294147</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>1030678949</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>1012457585</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>7182569</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>1030619477</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>1012465002</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>1010248124</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>1020824113</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>1016079561</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>94381321</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>1007723912</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>1193578661</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>1070989142</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>1000251907</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>1022433973</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>1030690892</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>1077478779</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>1032458010</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>1010074525</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>1018433508</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>1049612404</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>1022396933</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>52074079</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>1000455835</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>1022386343</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>1030525544</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>1070924632</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>1015462659</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>1023970514</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>1022967578</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>1014242648</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>1023014501</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>79354360</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>53028914</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>1026298364</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>1015447570</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>79707699</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>1012408560</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>52890333</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>79106397</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>79772321</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>1032404144</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>80173918</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>1000124802</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>1049655701</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>1022990641</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>1023032432</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>1014219092</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>1053604577</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456">
+        <v>1030660502</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>1052414946</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>1000226275</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>1001196975</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>1012366376</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>1067925838</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>1032461338</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>1003523939</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>40048186</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>1033705229</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>1033768704</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>1010077458</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>1072466834</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>1014235047</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>79384539</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>1014283140</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473">
+        <v>1023925152</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>53093340</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>1088216097</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476">
+        <v>1023915099</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477">
+        <v>1024579398</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>1070967758</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>1013691431</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>1023912581</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>1023972715</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>1233891142</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>53118934</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>1023890219</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>1023019353</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>1014230798</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>1024579449</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>1022986514</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>1022406079</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>1018413958</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>1233489294</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>1069713698</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>1124060784</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>1013613739</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>1014232114</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>1233495145</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>1030674891</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>1014295195</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>1020763309</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>53052455</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>1022367634</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>1023971660</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>1022385691</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>1033711949</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>1033806089</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>1001217227</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>52462783</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>1014295074</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>1012365745</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>1024585888</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>1015439954</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>1018502337</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>1010120475</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>1031177785</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>1026284146</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>1010236125</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517">
+        <v>1013613738</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>1019094781</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>1033754946</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>1016070605</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>1023894946</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>1032364936</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>1012371647</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>1013653595</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>15877297</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>1090482054</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>1004737852</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>1016000194</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>39674944</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>1022329001</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>1028880339</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>80154984</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>1026583839</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>35508634</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>1012333040</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>1030661140</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>1030696433</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>1031142573</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>79663821</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>1014204570</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>52861255</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>1117528680</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>8498857</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544">
+        <v>1022379065</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>52977659</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546">
+        <v>1233903414</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>1016062101</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>80920640</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>1032497454</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>52748330</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>1016063808</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>1033754120</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>1030645072</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>1013637107</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>4081529</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>1033676555</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>1033768145</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>1018503478</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>1016081265</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>52950875</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>1015479083</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>1019080124</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>1126427422</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>1033774220</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>1016093625</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>1015458817</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>1030552715</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>1032490595</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>1023024589</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>1030538257</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>1069719295</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>35424272</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>1000522156</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>1012415635</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>1064786328</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>1032381613</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>1023024085</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>1014256188</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>1000787980</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>1012438108</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>1031161903</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>1013617828</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>1030672171</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>74347406</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>1015439881</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>1022349671</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>1000211504</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>1071167913</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>1013633566</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>93479095</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>1014300016</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>1014285923</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>51727528</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>1023941514</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>1015478450</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>1030601805</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>1014233541</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>1023890879</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>1072421714</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>1022397306</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>1030675344</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>1001269857</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>1014247166</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
+        <v>1024540046</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>1010240091</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>1007722262</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607">
+        <v>1026296048</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>1032430506</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>1012464704</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="A1610">
+        <v>12646271</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="A1611">
+        <v>1000783664</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612">
+        <v>1012394114</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613">
+        <v>1023892684</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614">
+        <v>52758041</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615">
+        <v>1022969509</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="A1616">
+        <v>1033791715</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617">
+        <v>1000575075</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="A1618">
+        <v>1014222644</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619">
+        <v>1024545829</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620">
+        <v>1019125669</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621">
+        <v>3153544</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622">
+        <v>1003967640</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623">
+        <v>1030671403</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624">
+        <v>1019095787</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625">
+        <v>1030664173</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626">
+        <v>1015446068</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627">
+        <v>1032427231</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="A1628">
+        <v>1012399935</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="A1629">
+        <v>1015448694</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="A1630">
+        <v>1019090633</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="A1631">
+        <v>1012319586</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="A1632">
+        <v>1001067112</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="A1633">
+        <v>1000616823</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="A1634">
+        <v>1070013216</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="A1635">
+        <v>1015442274</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="A1636">
+        <v>1026581180</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="A1637">
+        <v>1014232629</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="A1638">
+        <v>1014225930</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="A1639">
+        <v>1015477585</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="A1640">
+        <v>1012391785</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="A1641">
+        <v>1031183389</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="A1642">
+        <v>1023935387</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="A1643">
+        <v>1032491260</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="A1644">
+        <v>80857651</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="A1645">
+        <v>1026585448</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="A1646">
+        <v>1000332557</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="A1647">
+        <v>1024508958</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="A1648">
+        <v>1136889538</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="A1649">
+        <v>80724308</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="A1650">
+        <v>1000185814</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="A1651">
+        <v>1010197216</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="A1652">
+        <v>1062958310</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="A1653">
+        <v>80254377</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="A1654">
+        <v>51638956</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="A1655">
+        <v>1022380215</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="A1656">
+        <v>1002649572</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="A1657">
+        <v>1014288199</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="A1658">
+        <v>79330212</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="A1659">
+        <v>1024544395</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="A1660">
+        <v>1019068602</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="A1661">
+        <v>1024582202</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="A1662">
+        <v>1030594468</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="A1663">
+        <v>1033725678</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="A1664">
+        <v>1032427239</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="A1665">
+        <v>1026581665</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="A1666">
+        <v>1015399630</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="A1667">
+        <v>1044924674</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="A1668">
+        <v>93407595</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="A1669">
+        <v>1102807176</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="A1670">
+        <v>1022339145</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="A1671">
+        <v>1013588391</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="A1672">
+        <v>1019069845</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="A1673">
+        <v>1026260997</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="A1674">
+        <v>1233501803</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="A1675">
+        <v>1233890756</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="A1676">
+        <v>80740349</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="A1677">
+        <v>1022407523</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="A1678">
+        <v>1023947772</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="A1679">
+        <v>1023918513</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="A1680">
+        <v>1015467639</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="A1681">
+        <v>1015443843</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="A1682">
+        <v>1016007051</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="A1683" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="A1684">
+        <v>53077702</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="A1685">
+        <v>1026296006</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="A1686">
+        <v>1014268854</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="A1687">
+        <v>1030676923</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="A1688">
+        <v>1019117337</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="A1689">
+        <v>1013666056</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="A1690">
+        <v>1019085395</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="A1691">
+        <v>1016009264</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="A1692">
+        <v>1018452877</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="A1693">
+        <v>1071168429</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="A1694">
+        <v>1015426674</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="A1695">
+        <v>1014231685</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="A1696">
+        <v>1030699473</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="A1697">
+        <v>1032378148</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="A1698">
+        <v>1016096046</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="A1699">
+        <v>1014224613</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="A1700">
+        <v>1022996579</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="A1701">
+        <v>1019071393</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="A1702">
+        <v>1014228965</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="A1703">
+        <v>1000462194</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="A1704">
+        <v>1019038055</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="A1705">
+        <v>1015468630</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="A1706">
+        <v>1016069744</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="A1707">
+        <v>1014297463</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="A1708">
+        <v>1022441469</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="A1709">
+        <v>1015413093</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="A1710">
+        <v>1030663230</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="A1711">
+        <v>1020753971</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="A1712">
+        <v>1020817944</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="A1713">
+        <v>1073385495</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="A1714">
+        <v>79897563</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="A1715">
+        <v>1024598106</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="A1716">
+        <v>79513745</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="A1717">
+        <v>1030567697</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="A1718">
+        <v>1001050732</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="A1719">
+        <v>1032508544</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="A1720">
+        <v>19495811</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="A1721">
+        <v>1030673582</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="A1722">
+        <v>51750900</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="A1723">
+        <v>52243045</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="A1724">
+        <v>1022430369</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="A1725">
+        <v>1012451435</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="A1726">
+        <v>80882081</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="A1727">
+        <v>37278617</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728">
+        <v>4615495</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729">
+        <v>1002564876</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730">
+        <v>1014251981</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731">
+        <v>1033709047</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732">
+        <v>1022358972</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733">
+        <v>1015400469</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734">
+        <v>1019039485</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735">
+        <v>53101897</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736">
+        <v>1022941663</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737">
+        <v>1052398169</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738">
+        <v>1000007296</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739">
+        <v>1031162677</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1739" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>