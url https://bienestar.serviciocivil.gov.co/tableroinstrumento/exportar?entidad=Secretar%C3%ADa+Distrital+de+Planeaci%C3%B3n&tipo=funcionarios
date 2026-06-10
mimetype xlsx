--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital de Planeación</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7603651 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D140"/>
+  <dimension ref="A1:D260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52772993</v>
       </c>
@@ -2345,50 +2348,1730 @@
     <row r="139" spans="1:4">
       <c r="A139">
         <v>1032393837</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
         <v>79323932</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>52544487</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>51642473</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1020746958</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1075658199</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>79879151</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>79604217</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>1032383325</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>79466197</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>79992247</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>79879594</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>1012425868</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>80791237</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>35353824</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>52902691</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>79530986</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>52900088</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>52965397</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>1121822972</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>80061305</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>52199321</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>1030621906</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>19484497</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>79832939</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>7169490</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>1057595445</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>23694286</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>53065709</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>52226180</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>1010162887</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>74081601</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>1018403280</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>7220555</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>87219931</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>19494366</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>51590642</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>1019040133</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>79418953</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>79957659</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>52465087</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>79328294</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>1129521680</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>52172047</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>1015410708</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1022946313</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>79997961</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>52290835</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>52911521</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>80845463</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>37925767</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>79641869</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>79901817</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>35416468</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>51865346</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>52226887</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>79384730</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>53120902</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1019052512</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>52827453</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>79871384</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>79564482</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>32844419</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>52430479</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>52965754</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1001287438</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1023872071</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>52096375</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>52197620</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1069741958</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>80741353</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>80370636</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>80096599</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>12023583</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>79298329</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>52279640</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>1052385734</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>37626252</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1018424663</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>52079641</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>52345275</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>39676548</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>93404277</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>79789714</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>13926072</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>79620952</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>79850796</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>79633711</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>79919134</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>79688351</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>1033696078</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>79812544</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>35252571</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>52193453</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>52783119</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>53095289</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1023874227</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>79592501</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>52711909</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1000018614</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>51939631</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>53133467</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>51752272</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>51679628</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>52862907</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>79129586</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>79323347</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>78033779</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>79685300</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>52826426</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>63393868</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>80095744</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>3080343</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>19361525</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1032375996</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>80799991</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>51751730</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1030576778</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>80181670</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>52873578</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>41773671</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>