--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D260"/>
+  <dimension ref="A1:D267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52772993</v>
       </c>
@@ -4028,50 +4028,148 @@
     <row r="259" spans="1:4">
       <c r="A259">
         <v>52873578</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>41773671</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>52213059</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1057591003</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1070971789</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>80435019</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>51976637</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>51881097</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>52336139</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>