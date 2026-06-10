--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría Distrital de Seguridad Convivencia y Justicia</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">1010191514 </t>
   </si>
   <si>
     <t xml:space="preserve">1024518181 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1110528923 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1049643791 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79611038 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1102381081 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -386,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D361"/>
+  <dimension ref="A1:D710"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>7143422</v>
       </c>
@@ -4904,591 +4916,5477 @@
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
         <v>1056506891</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>80504115</v>
+        <v>52435691</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>52435691</v>
+        <v>1015424395</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>5</v>
       </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>1015424395</v>
+        <v>1012398630</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>5</v>
       </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>1012398630</v>
+        <v>86010425</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>5</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>86010425</v>
+        <v>1024480369</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>1024480369</v>
+        <v>1010181908</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>1010181908</v>
+        <v>80110894</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>80110894</v>
+        <v>80728994</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>80728994</v>
+        <v>79972780</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>79972780</v>
+        <v>1030649333</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1030649333</v>
+        <v>1023871919</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
-      <c r="A334">
-        <v>1023871919</v>
+      <c r="A334" t="s">
+        <v>8</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
-      <c r="A335" t="s">
-        <v>8</v>
+      <c r="A335">
+        <v>1022341727</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>1022341727</v>
+        <v>1022991781</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>1022991781</v>
+        <v>1010163671</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>1010163671</v>
+        <v>1136883724</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>1136883724</v>
+        <v>1030542796</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>1030542796</v>
+        <v>1033742160</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>1033742160</v>
+        <v>1030683375</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>1030683375</v>
+        <v>74244754</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>74244754</v>
+        <v>1030673627</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>1030673627</v>
+        <v>1066511028</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1066511028</v>
+        <v>1019028034</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>1019028034</v>
+        <v>35250746</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>35250746</v>
+        <v>80919054</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>80919054</v>
+        <v>17641265</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>17641265</v>
+        <v>80138121</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>80138121</v>
+        <v>52760885</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>52760885</v>
+        <v>1030552197</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>1030552197</v>
+        <v>1019022177</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>1019022177</v>
+        <v>80748805</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>80748805</v>
+        <v>32792070</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>32792070</v>
+        <v>80061600</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>80061600</v>
+        <v>80853398</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>80853398</v>
+        <v>19491949</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>19491949</v>
+        <v>1018408954</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>1018408954</v>
+        <v>1136884826</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>1136884826</v>
+        <v>1093764362</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>1093764362</v>
+        <v>51788390</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>79804798</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>80386719</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>79958008</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>80002482</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>79157768</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>79833757</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>1033708581</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>1057584848</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>1030590218</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>72311826</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>10187265</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>1106901300</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1116662722</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>40781065</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1024479581</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>79885542</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>52284399</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>1032401458</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>51675862</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>1069900202</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>52144985</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>1013586925</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>52106681</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>1030580610</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>7687948</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>1030572047</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>53071153</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>3182811</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>43624818</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1110534440</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>79556478</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1014282950</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1083917954</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1032415473</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>80198419</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1022341834</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>79879163</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1018445178</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>51982690</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>52927105</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1233906057</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>1019065634</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>80912875</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1013644348</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>1093790682</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>80032708</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1010200745</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1020823828</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1032462965</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>1030588205</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>1116791158</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>79986034</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1019048086</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1073517659</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>1015407353</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>51843757</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>79261962</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>50931793</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>1015469804</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>1020722586</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1022394449</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>52397410</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>80739901</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1010000471</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1032373498</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>79987772</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>52236570</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>86055554</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>52864276</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1111194891</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>74281661</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>1234640026</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>2760626</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>1024544782</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>79998533</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>52280882</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>1016039375</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>1012441630</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>1033697406</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>1032466624</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>52166341</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1033718944</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>93134501</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>52227904</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>80157744</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>51882502</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>52534778</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>1023903685</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>1024533901</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>24437815</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>80209150</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>80003128</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>53141172</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1026273399</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1000227253</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>31170099</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>52352400</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1075233718</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>51783553</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>1110569679</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>1047437529</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>1030544741</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>80224078</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>53153474</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>51804039</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>39762599</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>53130948</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>1012347528</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>1030560288</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1031138660</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>79743413</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>52533268</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>14296361</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>79709503</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>80006628</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>4274084</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>52955128</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>39538249</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>51819649</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>1012342933</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>80827981</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>1018429673</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1015441228</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>52880890</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>1032492251</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1083453802</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>79963377</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>1023967980</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1010146924</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>1014191319</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>1023910365</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>1099202487</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>1073253716</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>80489518</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>1022341272</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>1000136867</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>79604778</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>1077420238</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>1110547231</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1013643135</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>79811304</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>79893521</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>11386702</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>47395650</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>1013663254</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>1057599632</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>10304707</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>1023003237</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>1023974391</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>1004375261</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>1033800662</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>1121920839</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" t="s">
+        <v>9</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>14324805</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>1016008226</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>10185244</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>80048434</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>80777167</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" t="s">
+        <v>10</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>1057785435</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>10181772</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" t="s">
+        <v>11</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>79861121</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>1026558595</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>1022388814</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>1014307852</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>18127312</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1023930226</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>1055333003</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>77161016</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>93478248</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>1030637744</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1023908002</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>1032361240</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1010181399</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>38287832</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>52936432</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>1032409206</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>52746639</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1073686509</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1117513641</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>1069765917</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>80743591</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>1033807303</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1122138327</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>37276061</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1032359281</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>79578766</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1032356668</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>80152251</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>1014279898</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>59669544</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>1010233294</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>1055838490</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>40033420</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>77181604</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>79642019</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>60343722</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>80203433</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>1023903169</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>52890538</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>52373007</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>52417859</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1022934795</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>1126429022</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>53107304</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>92543044</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>1015433172</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>39625295</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>1018461679</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>52109150</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1049630657</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>52884198</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>80061166</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>79909451</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>79981827</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>80038244</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>52900383</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>79660550</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>1013584305</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>80492616</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>53015048</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>79698059</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>7061847</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>52281715</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>79672391</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>52168803</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>1118550036</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1024488857</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>1018475577</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>93397037</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>80761213</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1024510723</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
+        <v>52534475</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>1030534834</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1003041632</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>1013577181</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>40326995</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>79294087</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>93382151</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1152444725</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>1033787715</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>37752411</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1019113083</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>52378262</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>53037153</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>52811575</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>80750987</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>79819886</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>1020751296</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>1032405452</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>52064572</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>1013598844</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>1122236122</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>1076988026</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>1048848847</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>1023914068</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>53101983</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>1030623668</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>1024573708</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1073698494</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1030533280</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>19369702</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>1020738892</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>33379484</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
+        <v>79709758</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>80228649</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1130744211</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>1104709405</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>52124879</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>1032361859</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1032361663</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1121847872</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>79555971</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>52499156</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1015409756</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>17316043</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>79569500</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1070949952</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>52882524</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>52488638</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>79863503</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>1024542937</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>52739663</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>1030609733</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>52284628</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>1015433412</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>1022365636</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>1075237348</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1033799083</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1030691346</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>35407166</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>1023913766</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>1010163718</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>1049616389</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>80068149</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>1022386885</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>1000225915</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>1073607989</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>1015392652</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>79941585</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>1030545071</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>1012427154</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>29126996</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>80471680</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>52529050</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>1022977719</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>3151250</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>1030637217</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>80151541</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>20750859</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>51922187</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>1024601483</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>80312335</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>80489397</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>14279131</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>52498123</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>19493457</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
+        <v>1007441679</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>1023892888</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682" t="s">
+        <v>12</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>80793255</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>52926825</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>75076132</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>80371730</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>1007835279</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>1000354153</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>77032079</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>1020423215</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>79975922</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>1070954080</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>1033792120</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>37941818</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>11438155</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>80052165</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>1013658597</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>53098740</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>1024496660</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>80812387</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>1072073672</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>1071890039</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>1013633983</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>79745633</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>79895756</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>52857550</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>52006054</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1015415042</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1052395647</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>52982962</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>