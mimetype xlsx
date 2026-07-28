--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -398,51 +398,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D710"/>
+  <dimension ref="A1:D740"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>7143422</v>
       </c>
@@ -10343,50 +10343,470 @@
     <row r="709" spans="1:4">
       <c r="A709">
         <v>1052395647</v>
       </c>
       <c r="B709" t="s">
         <v>4</v>
       </c>
       <c r="C709" t="s">
         <v>5</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
         <v>52982962</v>
       </c>
       <c r="B710" t="s">
         <v>4</v>
       </c>
       <c r="C710" t="s">
         <v>5</v>
       </c>
       <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1022332323</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>79369674</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>1020835397</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1098697789</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>1069754276</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>52971190</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1026553630</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>40936502</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>1007378865</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>1019020473</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1014274494</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>1024558839</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>80748569</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>1023004301</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1049640908</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>53122901</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>1023888039</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>39761686</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>80142194</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>39279982</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>52391773</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>1023925254</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>79952111</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>52909443</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>79057078</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>79324848</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>40984624</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>20573083</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>79721462</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>52933271</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>