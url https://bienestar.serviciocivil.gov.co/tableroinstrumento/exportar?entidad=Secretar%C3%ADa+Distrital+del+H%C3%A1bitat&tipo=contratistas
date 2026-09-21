--- v1 (2026-06-13)
+++ v2 (2026-09-21)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>3181809</v>
       </c>
@@ -1561,50 +1561,288 @@
     <row r="83" spans="1:4">
       <c r="A83">
         <v>73185137</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>52818167</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>1026263191</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>1015461189</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>79798056</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1088294978</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>80084525</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1024535430</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>9975124</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>1098707797</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>52387578</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1104068630</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>52454937</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>52207042</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>79938706</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>52096386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>51809638</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>52441848</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>1015402271</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>