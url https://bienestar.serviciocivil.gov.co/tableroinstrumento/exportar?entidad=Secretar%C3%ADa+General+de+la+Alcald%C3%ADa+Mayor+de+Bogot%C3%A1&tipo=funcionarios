--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D359"/>
+  <dimension ref="A1:D457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1032447069</v>
       </c>
@@ -4366,1095 +4366,2467 @@
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>5</v>
       </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
         <v>52867988</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>5</v>
       </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>51992570</v>
+        <v>1020812347</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>5</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>51830517</v>
+        <v>51992570</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>5</v>
       </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>1030644385</v>
+        <v>51830517</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>5</v>
       </c>
       <c r="D287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>32390192</v>
+        <v>1030644385</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>5</v>
       </c>
       <c r="D288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>63526569</v>
+        <v>32390192</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>5</v>
       </c>
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>52281677</v>
+        <v>63526569</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>5</v>
       </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>1032490868</v>
+        <v>52281677</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>5</v>
       </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>30399554</v>
+        <v>1032490868</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>5</v>
       </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>1033709069</v>
+        <v>30399554</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>5</v>
       </c>
       <c r="D293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>39542379</v>
+        <v>1033709069</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>5</v>
       </c>
       <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>79059613</v>
+        <v>39542379</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>5</v>
       </c>
       <c r="D295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>75003129</v>
+        <v>79059613</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>5</v>
       </c>
       <c r="D296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>79957120</v>
+        <v>75003129</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>5</v>
       </c>
       <c r="D297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>52446138</v>
+        <v>79957120</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>5</v>
       </c>
       <c r="D298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>30577468</v>
+        <v>52446138</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>5</v>
       </c>
       <c r="D299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>1032432651</v>
+        <v>30577468</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>5</v>
       </c>
       <c r="D300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>1012331832</v>
+        <v>1032432651</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>5</v>
       </c>
       <c r="D301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>1013598434</v>
+        <v>1012331832</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>5</v>
       </c>
       <c r="D302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>80267964</v>
+        <v>1013598434</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>5</v>
       </c>
       <c r="D303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>52158952</v>
+        <v>80267964</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>5</v>
       </c>
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>1030546477</v>
+        <v>52158952</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>5</v>
       </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>79958872</v>
+        <v>1030546477</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>5</v>
       </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>52856954</v>
+        <v>79958872</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>30666579</v>
+        <v>52856954</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>79136132</v>
+        <v>30666579</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>5970491</v>
+        <v>79136132</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>52751648</v>
+        <v>5970491</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>79613773</v>
+        <v>52751648</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>80811281</v>
+        <v>79613773</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>94515016</v>
+        <v>80811281</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>1032373021</v>
+        <v>94515016</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>5</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>79562866</v>
+        <v>1032373021</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>80403142</v>
+        <v>79562866</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>5</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>37726493</v>
+        <v>80403142</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>1110448911</v>
+        <v>37726493</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>1026263083</v>
+        <v>1110448911</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>63438100</v>
+        <v>1026263083</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>52335470</v>
+        <v>63438100</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>79534520</v>
+        <v>52335470</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>1012377429</v>
+        <v>79534520</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>5</v>
       </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>80830957</v>
+        <v>1012377429</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>5</v>
       </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>52956320</v>
+        <v>80830957</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>5</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>52883097</v>
+        <v>52956320</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>52527457</v>
+        <v>52883097</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>52037406</v>
+        <v>52527457</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>77170994</v>
+        <v>52037406</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>79942744</v>
+        <v>77170994</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>79384840</v>
+        <v>79942744</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1032450496</v>
+        <v>79384840</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>80061657</v>
+        <v>1032450496</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>33379671</v>
+        <v>80061657</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>1018447796</v>
+        <v>33379671</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>52841554</v>
+        <v>1018447796</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>52320872</v>
+        <v>52841554</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>98138590</v>
+        <v>52320872</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>53098300</v>
+        <v>98138590</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>40044796</v>
+        <v>53098300</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>25281578</v>
+        <v>40044796</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>53133449</v>
+        <v>25281578</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>1030613704</v>
+        <v>53133449</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>79664318</v>
+        <v>1030613704</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>52087861</v>
+        <v>79664318</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>1013601149</v>
+        <v>52087861</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>1015410541</v>
+        <v>1013601149</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>1066729828</v>
+        <v>1015410541</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1016055294</v>
+        <v>1066729828</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>79746227</v>
+        <v>1016055294</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>52959225</v>
+        <v>79746227</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>14398194</v>
+        <v>52959225</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>1026579407</v>
+        <v>14398194</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>79292781</v>
+        <v>1026579407</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>46451377</v>
+        <v>79292781</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>52230852</v>
+        <v>46451377</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>52122748</v>
+        <v>52230852</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
+        <v>52122748</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
         <v>79504991</v>
       </c>
-      <c r="B359" t="s">
-[...5 lines deleted...]
-      <c r="D359" t="s">
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>1033707104</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1020781410</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>1032378587</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>79745670</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>67001290</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>1015447619</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>80240064</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>79617028</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>53090183</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>80035720</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>31445166</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>65500326</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>51590477</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1020736160</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>52007775</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>33703141</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1032425381</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>79637505</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>79398235</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>80217407</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>1023864647</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>52370074</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>53016954</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>19400057</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>79537028</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>79400174</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>7169400</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>79738534</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>35117264</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>80813304</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>52261565</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>32296165</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1032365672</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>51787181</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>80240534</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>19379097</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1003710636</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>1073502474</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1030651947</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>79532721</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>1022351513</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1016054695</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>52747116</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>1016003877</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1024519952</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>7317802</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>79386787</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1022345952</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>52197356</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>52725534</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>52147345</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>79786692</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1020756401</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>80491316</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>63523533</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>79569666</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>80003100</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>1030601686</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>52256511</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>79977873</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>14271171</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>52335123</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>79443196</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>79430774</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>9397120</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1030536162</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>79130088</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>13746819</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>52099381</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>80802154</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1073700677</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>52103118</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>79627488</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>79723389</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>79714149</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1024516758</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>52500587</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>51940145</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>1012364807</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>52342156</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>52557899</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>53134634</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>39705595</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>80037089</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>52082947</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>1030558303</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>51923933</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>4252485</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>53016071</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>39017320</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>79544927</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1023867547</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>53031897</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>28632433</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1030585280</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>37670474</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>1012345033</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>