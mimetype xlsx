--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D457"/>
+  <dimension ref="A1:D492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1032447069</v>
       </c>
@@ -6783,50 +6783,540 @@
     <row r="456" spans="1:4">
       <c r="A456">
         <v>37670474</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
         <v>1012345033</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>1026280976</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1024514978</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>52154737</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>1024553677</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>1024530218</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>72203135</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>1022323669</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>77017066</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>1019020347</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>40047211</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>46668178</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>79850634</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>43916573</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1010206987</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>19475737</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>1026280126</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>72222448</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1016028930</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1122783275</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>93404057</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>52883918</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>71794130</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1018486395</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>79633231</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>51587612</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>1014239829</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1098732948</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>1018511286</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>23912799</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1032494012</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>80031902</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>1024557023</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>79425322</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>52981639</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>52992458</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>