--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52277284</v>
       </c>
@@ -2163,50 +2163,246 @@
     <row r="126" spans="1:4">
       <c r="A126">
         <v>80100027</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>1075256570</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>79417068</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>1019058729</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>52033530</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>52146157</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>80222608</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>52380066</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>51961579</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>52542976</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>52235989</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1136879957</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1013590021</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1098653678</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1018435583</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>51904715</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>