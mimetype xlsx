--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,74 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría de Educación del Distrito</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">52483018 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">53168293 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52354083 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -383,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1289"/>
+  <dimension ref="A1:D2068"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51984624</v>
       </c>
@@ -18327,157 +18333,11063 @@
         <v>4</v>
       </c>
       <c r="C1280" t="s">
         <v>5</v>
       </c>
       <c r="D1280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281">
         <v>79311349</v>
       </c>
       <c r="B1281" t="s">
         <v>4</v>
       </c>
       <c r="C1281" t="s">
         <v>5</v>
       </c>
       <c r="D1281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282">
-        <v>51933018</v>
+        <v>79923570</v>
       </c>
       <c r="B1282" t="s">
         <v>4</v>
       </c>
       <c r="C1282" t="s">
         <v>5</v>
       </c>
       <c r="D1282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283">
-        <v>51881976</v>
+        <v>51933018</v>
       </c>
       <c r="B1283" t="s">
         <v>4</v>
       </c>
       <c r="C1283" t="s">
         <v>5</v>
       </c>
       <c r="D1283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284">
-        <v>53069556</v>
+        <v>51881976</v>
       </c>
       <c r="B1284" t="s">
         <v>4</v>
       </c>
       <c r="C1284" t="s">
         <v>5</v>
       </c>
       <c r="D1284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285">
-        <v>80499325</v>
+        <v>53069556</v>
       </c>
       <c r="B1285" t="s">
         <v>4</v>
       </c>
       <c r="C1285" t="s">
         <v>5</v>
       </c>
       <c r="D1285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286">
-        <v>80466340</v>
+        <v>80499325</v>
       </c>
       <c r="B1286" t="s">
         <v>4</v>
       </c>
       <c r="C1286" t="s">
         <v>5</v>
       </c>
       <c r="D1286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287">
-        <v>80435779</v>
+        <v>80466340</v>
       </c>
       <c r="B1287" t="s">
         <v>4</v>
       </c>
       <c r="C1287" t="s">
         <v>5</v>
       </c>
       <c r="D1287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288">
-        <v>1012344256</v>
+        <v>80435779</v>
       </c>
       <c r="B1288" t="s">
         <v>4</v>
       </c>
       <c r="C1288" t="s">
         <v>5</v>
       </c>
       <c r="D1288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289">
+        <v>1000156307</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>1012344256</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
         <v>80243913</v>
       </c>
-      <c r="B1289" t="s">
-[...5 lines deleted...]
-      <c r="D1289" t="s">
+      <c r="B1291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>1013678098</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>1019006894</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>52289399</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>52034365</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>52749849</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>1037585444</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>79814624</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>1000619548</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>39761576</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>51982414</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>1000953722</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>79245239</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>52466457</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>37535102</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>65798239</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>52237969</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>51746854</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>79618296</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>79539574</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>79603880</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>11792695</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>1022327780</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>51999710</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>51645895</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>51752558</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>79442779</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>79690367</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>1022331549</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>1031131652</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>52316788</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>41765807</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>1024462928</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>1048274061</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>79568228</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>39657286</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>52363123</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>39720282</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>52348802</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>28846496</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>51924742</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>1016065484</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>1012343352</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>16492549</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>52552564</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>79842869</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>79721561</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>1010172873</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>52957413</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>63492300</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>1033749770</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>1032362532</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>52145346</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>80765823</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>10289212</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>52532205</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>39665525</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>91264808</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>79488519</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>12553889</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>79295858</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>51872096</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354">
+        <v>37010261</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>80111005</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356">
+        <v>1014238013</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>52466184</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>35408717</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>52715221</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>1018458651</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>51821849</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>80369744</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>1033723649</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>23360515</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>57445421</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>79805789</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>79637803</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>79705025</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>52693479</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>52169585</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>1022384097</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>53135105</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>52861462</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374">
+        <v>80791760</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>79306988</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>52780179</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>52975853</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>18256381</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>19287413</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>39754257</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>39652800</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>52506668</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>52731210</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>1032362332</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>79666417</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>53094187</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>51932290</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>52439879</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>79285823</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>39797876</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>79869370</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>1019023217</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>53052116</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>53006614</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>52931536</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>79748689</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>39657596</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>1010243936</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>52470552</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>51787508</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>51772165</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>1012403579</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>1015998946</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>51779869</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>52332954</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>28437955</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>11411578</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>80472560</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>1073510276</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>51989443</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>1023006473</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>19458543</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>1015421710</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>23620564</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>1068928023</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>79531698</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>52975174</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>52753250</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419">
+        <v>35413795</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>52271885</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>1032410066</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>80019759</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>39541491</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>1136879733</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>52973289</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>52739553</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>51938827</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>80830682</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>51867697</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>52801311</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>79969599</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>52464230</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>52963631</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>41057766</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>52026330</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>41182979</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>1033750066</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>73112625</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>52318780</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>79863021</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>52079284</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>52282030</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>80236667</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>51810688</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>52200202</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>1010188530</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>52013752</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>51810441</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>51963494</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>11410121</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>52746998</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>1015996136</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>63438426</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>22565271</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>1010164103</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456">
+        <v>1110446931</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>1023894100</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>51631443</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>1019056617</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>35488269</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>79874071</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>52162711</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>36376180</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>79890559</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>1057304176</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>52776400</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>52280592</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>1007415858</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469">
+        <v>1000835256</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>1022928663</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>52268601</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>51991826</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473">
+        <v>52503951</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>79621548</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>79310142</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476">
+        <v>52296540</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>1016065530</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>51998601</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>39701083</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>80257346</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>1016061363</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>52729271</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>1023000989</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>52111145</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>19344772</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>52738529</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>1023002453</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>1014199883</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>51780010</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>52023782</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>1018439333</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>80730386</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>39546659</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>1032367473</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>1031134367</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>52421128</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>52853847</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>39746163</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>11322206</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>52732877</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>20941307</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>1032455450</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>52823696</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>1032396987</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>53154614</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>80371979</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>1023875097</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>52359243</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>1022940025</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>52788683</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>51557684</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>51710965</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>52748112</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>39794431</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>51599595</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517">
+        <v>1010220308</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>79688891</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>51797525</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>52213806</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>37547666</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>79401114</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>52991597</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>1030667517</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>52717190</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>52485329</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>38141658</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>1018496930</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>1022388676</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>52765824</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>52180853</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>79742739</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>1032462441</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>74352319</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>52770395</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>30003171</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>52967882</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>1005465007</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>80220982</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>1022393522</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>1030567982</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>19442531</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>1031145304</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544">
+        <v>1024474063</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>1014194082</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546">
+        <v>51897881</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>52074519</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>1007359777</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>79843514</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>11442434</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>1143381827</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>1015396773</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>52843843</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>52212857</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>39656710</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>1109383878</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>1012422191</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>80770232</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>79370809</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>79183722</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>40760303</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>52527916</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>79123132</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>80440770</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>52396845</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>53072475</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>11315868</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>52788816</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>1014285370</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>52810577</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>79055824</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>80912239</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>79896838</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>79637758</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>1058845228</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>1026279671</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>51954079</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>1070947362</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>49654572</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>52014763</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>1018407970</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>1000162349</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>52904815</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>79956013</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>79138143</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>79616282</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>88219894</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>52275300</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>1012430809</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>79043788</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>80792058</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>1010160321</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>52040120</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>16114534</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>52069749</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>1014245058</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>1121212795</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>51903269</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>1022340249</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>1010230349</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>39578341</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>1032363477</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>65632096</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
+        <v>1032361022</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>51777805</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>1026271292</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607">
+        <v>52635597</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>52302029</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>52168252</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="A1610">
+        <v>79731334</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="A1611">
+        <v>79685548</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612">
+        <v>79696458</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613">
+        <v>79452863</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614">
+        <v>80373544</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615">
+        <v>1000723798</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="A1616">
+        <v>40032349</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617">
+        <v>1022389138</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="A1618">
+        <v>1020782993</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619">
+        <v>51593849</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620">
+        <v>79382591</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621">
+        <v>52535844</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622">
+        <v>51648933</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623">
+        <v>53093480</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624">
+        <v>79509629</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625">
+        <v>51978242</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626">
+        <v>52964842</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627">
+        <v>51631696</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="A1628">
+        <v>52060239</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="A1629">
+        <v>80082707</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="A1630">
+        <v>79256093</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="A1631">
+        <v>39557812</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="A1632">
+        <v>1024554783</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="A1633">
+        <v>52380368</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="A1634">
+        <v>52731738</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="A1635">
+        <v>60252694</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="A1636">
+        <v>80430970</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="A1637">
+        <v>51976668</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="A1638">
+        <v>261895</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="A1639">
+        <v>63395764</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="A1640">
+        <v>52312350</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="A1641">
+        <v>39787933</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="A1642">
+        <v>51744651</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="A1643">
+        <v>51851525</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="A1644">
+        <v>53097439</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="A1645">
+        <v>1020760170</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="A1646">
+        <v>85372216</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="A1647">
+        <v>52364340</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="A1648">
+        <v>79124442</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="A1649">
+        <v>23823920</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="A1650">
+        <v>79826770</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="A1651">
+        <v>39802172</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="A1652">
+        <v>53046745</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="A1653">
+        <v>1026270901</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="A1654">
+        <v>79788547</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="A1655">
+        <v>80023361</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="A1656">
+        <v>52214382</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="A1657">
+        <v>1024477354</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="A1658">
+        <v>1098606528</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="A1659">
+        <v>80139287</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="A1660">
+        <v>74335250</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="A1661">
+        <v>80255169</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="A1662">
+        <v>1031144913</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="A1663">
+        <v>1010242261</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="A1664">
+        <v>52124502</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="A1665">
+        <v>1013621331</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="A1666">
+        <v>51878219</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="A1667">
+        <v>1030576082</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="A1668">
+        <v>52072470</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="A1669">
+        <v>79562759</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="A1670">
+        <v>52743004</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="A1671">
+        <v>79290784</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="A1672">
+        <v>79739826</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="A1673">
+        <v>79302819</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="A1674">
+        <v>1121832019</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="A1675">
+        <v>79621410</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="A1676">
+        <v>52219210</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="A1677">
+        <v>79700092</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="A1678">
+        <v>1030630308</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="A1679">
+        <v>52238926</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="A1680">
+        <v>1001118624</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="A1681">
+        <v>51890940</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="A1682">
+        <v>52975507</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="A1683">
+        <v>79338347</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="A1684">
+        <v>24178380</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="A1685">
+        <v>80065104</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="A1686">
+        <v>39668477</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="A1687">
+        <v>14270170</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="A1688">
+        <v>79558238</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="A1689">
+        <v>52834202</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="A1690">
+        <v>52068979</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="A1691">
+        <v>1090464764</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="A1692">
+        <v>80011237</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="A1693">
+        <v>79850095</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="A1694">
+        <v>1022995563</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="A1695">
+        <v>51834932</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="A1696">
+        <v>79845473</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="A1697">
+        <v>39569219</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="A1698">
+        <v>41926486</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="A1699">
+        <v>52852278</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="A1700">
+        <v>52266283</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="A1701">
+        <v>94397954</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="A1702">
+        <v>52500342</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="A1703">
+        <v>52097414</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="A1704">
+        <v>53006829</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="A1705">
+        <v>27682764</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="A1706">
+        <v>1099282877</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="A1707">
+        <v>52170194</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="A1708">
+        <v>51912564</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="A1709">
+        <v>51833957</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="A1710">
+        <v>80801245</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="A1711">
+        <v>80926206</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="A1712">
+        <v>1013625966</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="A1713">
+        <v>41182655</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="A1714">
+        <v>80390798</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="A1715">
+        <v>79133013</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="A1716">
+        <v>1023896916</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="A1717">
+        <v>52163040</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="A1718">
+        <v>79507540</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="A1719">
+        <v>52727666</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="A1720">
+        <v>80229156</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="A1721">
+        <v>1030561084</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="A1722">
+        <v>52900728</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="A1723">
+        <v>1127392464</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="A1724">
+        <v>52854105</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="A1725">
+        <v>20666468</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="A1726">
+        <v>51699663</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="A1727">
+        <v>1012402180</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728">
+        <v>1001199584</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729">
+        <v>79706990</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730">
+        <v>39523296</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731">
+        <v>51947328</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732">
+        <v>15323834</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733">
+        <v>52443369</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734">
+        <v>52846026</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735">
+        <v>52279597</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736">
+        <v>51951498</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737">
+        <v>53161090</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738">
+        <v>11314878</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739">
+        <v>52226938</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="A1740">
+        <v>52226127</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="A1741">
+        <v>52695600</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="A1742">
+        <v>51828641</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="A1743">
+        <v>52438489</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="A1744">
+        <v>1033679018</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="A1745">
+        <v>1024473600</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="A1746">
+        <v>39728458</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="A1747">
+        <v>80063773</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="A1748">
+        <v>79886957</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="A1749">
+        <v>40023008</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="A1750">
+        <v>40030195</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="A1751">
+        <v>79907419</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="A1752">
+        <v>79950511</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="A1753">
+        <v>13472378</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="A1754">
+        <v>52520197</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="A1755">
+        <v>1022941647</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="A1756">
+        <v>51645869</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="A1757">
+        <v>1007227953</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="A1758">
+        <v>52901782</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="A1759">
+        <v>52021227</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="A1760">
+        <v>60371041</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="A1761">
+        <v>7726387</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="A1762">
+        <v>39572345</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="A1763">
+        <v>11377203</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="A1764">
+        <v>52927262</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="A1765">
+        <v>51973375</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="A1766">
+        <v>52278476</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="A1767">
+        <v>63357859</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="A1768">
+        <v>1012374578</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="A1769">
+        <v>1013583847</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="A1770">
+        <v>79836945</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="A1771">
+        <v>53053854</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="A1772">
+        <v>1023916656</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773">
+        <v>1023894858</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="A1774">
+        <v>1014204787</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="A1775">
+        <v>52769601</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="A1776">
+        <v>1033719450</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="A1777">
+        <v>79537224</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="A1778">
+        <v>3109799</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="A1779">
+        <v>39539037</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="A1780">
+        <v>36282777</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="A1781">
+        <v>1019062214</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="A1782">
+        <v>37894701</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="A1783">
+        <v>1030597041</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="A1784">
+        <v>1023891160</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="A1785">
+        <v>52203906</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="A1786">
+        <v>1013604071</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="A1787">
+        <v>52716054</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="A1788">
+        <v>80372803</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="A1789">
+        <v>79917375</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="A1790">
+        <v>52851892</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="A1791">
+        <v>79618734</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="A1792">
+        <v>52531330</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="A1793">
+        <v>79758215</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="A1794">
+        <v>52147001</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="A1795">
+        <v>1024489130</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="A1796">
+        <v>1020715420</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="A1797">
+        <v>79481649</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="A1798">
+        <v>80114976</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="A1799">
+        <v>1026568043</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="A1800">
+        <v>52055680</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="A1801">
+        <v>27451477</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="A1802">
+        <v>1023938681</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="A1803">
+        <v>80819442</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="A1804">
+        <v>52363025</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="A1805">
+        <v>52704687</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="A1806">
+        <v>52243270</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="A1807">
+        <v>1032417786</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="A1808">
+        <v>1023944918</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="A1809">
+        <v>51708341</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="A1810">
+        <v>79870027</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="A1811">
+        <v>52491578</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="A1812">
+        <v>1032361787</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="A1813">
+        <v>53089507</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="A1814">
+        <v>1023929745</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="A1815">
+        <v>1023969147</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="A1816">
+        <v>35220718</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="A1817">
+        <v>79651618</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="A1818">
+        <v>52017224</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="A1819">
+        <v>52957828</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="A1820">
+        <v>1026598408</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="A1821">
+        <v>24130163</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="A1822">
+        <v>1032359565</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="A1823">
+        <v>52970063</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="A1824">
+        <v>53177068</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="A1825">
+        <v>52470535</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="A1826">
+        <v>53041006</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="A1827">
+        <v>53167637</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="A1828">
+        <v>80779145</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="A1829">
+        <v>1032358781</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="A1830">
+        <v>52581933</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="A1831">
+        <v>79696659</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="A1832">
+        <v>52882329</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="A1833">
+        <v>25234969</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="A1834">
+        <v>52990955</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="A1835">
+        <v>51842931</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="A1836">
+        <v>79368006</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="A1837">
+        <v>1030563496</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="A1838">
+        <v>4245550</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="A1839">
+        <v>35410291</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="A1840">
+        <v>19340658</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="A1841">
+        <v>51844788</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="A1842">
+        <v>52828452</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="A1843">
+        <v>39671741</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="A1844">
+        <v>52819330</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="A1845">
+        <v>52169761</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="A1846">
+        <v>52195635</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:4">
+      <c r="A1847">
+        <v>1010129113</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:4">
+      <c r="A1848">
+        <v>53178176</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:4">
+      <c r="A1849">
+        <v>1024548067</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:4">
+      <c r="A1850">
+        <v>52851247</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:4">
+      <c r="A1851">
+        <v>79642419</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:4">
+      <c r="A1852">
+        <v>52702923</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:4">
+      <c r="A1853">
+        <v>52779488</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:4">
+      <c r="A1854">
+        <v>51637300</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:4">
+      <c r="A1855">
+        <v>1020731145</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:4">
+      <c r="A1856">
+        <v>54255109</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:4">
+      <c r="A1857">
+        <v>52757687</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:4">
+      <c r="A1858">
+        <v>1013647989</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:4">
+      <c r="A1859">
+        <v>80881531</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:4">
+      <c r="A1860">
+        <v>1013579646</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:4">
+      <c r="A1861">
+        <v>38256022</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:4">
+      <c r="A1862">
+        <v>20995912</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:4">
+      <c r="A1863">
+        <v>79220819</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:4">
+      <c r="A1864">
+        <v>28148771</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:4">
+      <c r="A1865">
+        <v>79333527</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:4">
+      <c r="A1866">
+        <v>79414613</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:4">
+      <c r="A1867">
+        <v>1012394403</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:4">
+      <c r="A1868">
+        <v>39313787</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:4">
+      <c r="A1869">
+        <v>51939088</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:4">
+      <c r="A1870">
+        <v>79465373</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:4">
+      <c r="A1871">
+        <v>51954593</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:4">
+      <c r="A1872">
+        <v>52826675</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:4">
+      <c r="A1873">
+        <v>53103331</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:4">
+      <c r="A1874">
+        <v>53053838</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:4">
+      <c r="A1875">
+        <v>1031170453</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:4">
+      <c r="A1876">
+        <v>52543909</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:4">
+      <c r="A1877">
+        <v>52826673</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:4">
+      <c r="A1878">
+        <v>52446507</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:4">
+      <c r="A1879">
+        <v>52488065</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:4">
+      <c r="A1880">
+        <v>28366371</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:4">
+      <c r="A1881">
+        <v>80177421</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:4">
+      <c r="A1882">
+        <v>79485587</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:4">
+      <c r="A1883">
+        <v>51672798</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:4">
+      <c r="A1884">
+        <v>52009452</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:4">
+      <c r="A1885">
+        <v>79395263</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:4">
+      <c r="A1886">
+        <v>79058513</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:4">
+      <c r="A1887">
+        <v>51667813</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:4">
+      <c r="A1888">
+        <v>52378684</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:4">
+      <c r="A1889">
+        <v>1069732687</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:4">
+      <c r="A1890">
+        <v>52022359</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:4">
+      <c r="A1891">
+        <v>80466813</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:4">
+      <c r="A1892">
+        <v>1022341116</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:4">
+      <c r="A1893">
+        <v>39723970</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:4">
+      <c r="A1894">
+        <v>52887023</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:4">
+      <c r="A1895">
+        <v>5608758</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:4">
+      <c r="A1896">
+        <v>80858839</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:4">
+      <c r="A1897">
+        <v>53154501</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:4">
+      <c r="A1898">
+        <v>41737391</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:4">
+      <c r="A1899">
+        <v>52231241</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:4">
+      <c r="A1900">
+        <v>51620146</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:4">
+      <c r="A1901">
+        <v>52160159</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:4">
+      <c r="A1902">
+        <v>80736068</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:4">
+      <c r="A1903">
+        <v>1085311555</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:4">
+      <c r="A1904">
+        <v>1032466087</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:4">
+      <c r="A1905">
+        <v>35374340</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:4">
+      <c r="A1906">
+        <v>51657382</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:4">
+      <c r="A1907">
+        <v>79939281</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:4">
+      <c r="A1908">
+        <v>1026289449</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:4">
+      <c r="A1909">
+        <v>63360824</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:4">
+      <c r="A1910">
+        <v>19375948</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:4">
+      <c r="A1911">
+        <v>4207840</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:4">
+      <c r="A1912">
+        <v>51661743</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:4">
+      <c r="A1913">
+        <v>3194671</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:4">
+      <c r="A1914">
+        <v>53088536</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:4">
+      <c r="A1915">
+        <v>46386216</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:4">
+      <c r="A1916">
+        <v>46674231</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:4">
+      <c r="A1917">
+        <v>51890876</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:4">
+      <c r="A1918">
+        <v>80192027</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:4">
+      <c r="A1919">
+        <v>1014206776</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:4">
+      <c r="A1920">
+        <v>1031144713</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:4">
+      <c r="A1921">
+        <v>1013622890</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:4">
+      <c r="A1922">
+        <v>79417160</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:4">
+      <c r="A1923">
+        <v>19482334</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:4">
+      <c r="A1924">
+        <v>79105567</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:4">
+      <c r="A1925">
+        <v>1030542957</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:4">
+      <c r="A1926">
+        <v>79664860</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:4">
+      <c r="A1927">
+        <v>53052087</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:4">
+      <c r="A1928">
+        <v>52212514</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:4">
+      <c r="A1929">
+        <v>1012349086</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:4">
+      <c r="A1930">
+        <v>18856420</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:4">
+      <c r="A1931">
+        <v>79384647</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:4">
+      <c r="A1932">
+        <v>77176797</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:4">
+      <c r="A1933">
+        <v>79211807</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:4">
+      <c r="A1934">
+        <v>52309656</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:4">
+      <c r="A1935">
+        <v>1020738253</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:4">
+      <c r="A1936">
+        <v>1013588674</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:4">
+      <c r="A1937">
+        <v>51994829</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:4">
+      <c r="A1938">
+        <v>52708000</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:4">
+      <c r="A1939">
+        <v>19435687</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:4">
+      <c r="A1940">
+        <v>79638545</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:4">
+      <c r="A1941">
+        <v>1026304765</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:4">
+      <c r="A1942">
+        <v>1024500873</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:4">
+      <c r="A1943">
+        <v>23323813</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:4">
+      <c r="A1944">
+        <v>52100767</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:4">
+      <c r="A1945">
+        <v>79366852</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:4">
+      <c r="A1946">
+        <v>1022959740</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:4">
+      <c r="A1947">
+        <v>11794492</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:4">
+      <c r="A1948">
+        <v>1024539568</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:4">
+      <c r="A1949">
+        <v>75073746</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:4">
+      <c r="A1950">
+        <v>52014561</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:4">
+      <c r="A1951">
+        <v>79563916</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:4">
+      <c r="A1952">
+        <v>1001170735</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:4">
+      <c r="A1953">
+        <v>20736009</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:4">
+      <c r="A1954">
+        <v>51966286</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:4">
+      <c r="A1955">
+        <v>79962396</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:4">
+      <c r="A1956">
+        <v>1022339198</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:4">
+      <c r="A1957">
+        <v>1022350086</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:4">
+      <c r="A1958">
+        <v>79043915</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:4">
+      <c r="A1959">
+        <v>79714131</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:4">
+      <c r="A1960">
+        <v>79730631</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:4">
+      <c r="A1961">
+        <v>52178505</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:4">
+      <c r="A1962">
+        <v>79249181</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:4">
+      <c r="A1963">
+        <v>77170991</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:4">
+      <c r="A1964">
+        <v>79763203</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:4">
+      <c r="A1965">
+        <v>79112294</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:4">
+      <c r="A1966">
+        <v>52278029</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:4">
+      <c r="A1967">
+        <v>79522306</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:4">
+      <c r="A1968">
+        <v>80745564</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:4">
+      <c r="A1969">
+        <v>1022964213</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:4">
+      <c r="A1970">
+        <v>1015453534</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:4">
+      <c r="A1971">
+        <v>52434116</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:4">
+      <c r="A1972">
+        <v>52270883</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:4">
+      <c r="A1973">
+        <v>52276598</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:4">
+      <c r="A1974">
+        <v>1010164674</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:4">
+      <c r="A1975">
+        <v>52312634</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:4">
+      <c r="A1976">
+        <v>39543388</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:4">
+      <c r="A1977">
+        <v>74344520</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:4">
+      <c r="A1978">
+        <v>52528600</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:4">
+      <c r="A1979">
+        <v>51864367</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:4">
+      <c r="A1980">
+        <v>52111173</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:4">
+      <c r="A1981">
+        <v>20485631</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:4">
+      <c r="A1982">
+        <v>30394440</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:4">
+      <c r="A1983">
+        <v>79563962</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:4">
+      <c r="A1984">
+        <v>80176954</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:4">
+      <c r="A1985">
+        <v>79750503</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:4">
+      <c r="A1986">
+        <v>52909943</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:4">
+      <c r="A1987">
+        <v>93406468</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:4">
+      <c r="A1988">
+        <v>51822164</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:4">
+      <c r="A1989">
+        <v>79436958</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:4">
+      <c r="A1990">
+        <v>79863430</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:4">
+      <c r="A1991">
+        <v>51836436</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:4">
+      <c r="A1992">
+        <v>1032371648</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:4">
+      <c r="A1993">
+        <v>52347544</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:4">
+      <c r="A1994">
+        <v>52205363</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:4">
+      <c r="A1995">
+        <v>52959790</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:4">
+      <c r="A1996">
+        <v>52815101</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:4">
+      <c r="A1997">
+        <v>52209297</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:4">
+      <c r="A1998">
+        <v>52100448</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:4">
+      <c r="A1999">
+        <v>35262763</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:4">
+      <c r="A2000">
+        <v>46380654</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:4">
+      <c r="A2001">
+        <v>52906094</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:4">
+      <c r="A2002">
+        <v>79468974</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:4">
+      <c r="A2003">
+        <v>79465519</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:4">
+      <c r="A2004">
+        <v>79370462</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:4">
+      <c r="A2005">
+        <v>1024545368</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:4">
+      <c r="A2006">
+        <v>79348325</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:4">
+      <c r="A2007">
+        <v>51817817</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:4">
+      <c r="A2008">
+        <v>1049624477</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:4">
+      <c r="A2009">
+        <v>52447669</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:4">
+      <c r="A2010">
+        <v>52503993</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:4">
+      <c r="A2011">
+        <v>52207363</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:4">
+      <c r="A2012">
+        <v>1018485427</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:4">
+      <c r="A2013">
+        <v>52227433</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:4">
+      <c r="A2014">
+        <v>52322325</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:4">
+      <c r="A2015">
+        <v>37722889</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:4">
+      <c r="A2016">
+        <v>52008799</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:4">
+      <c r="A2017">
+        <v>19470531</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:4">
+      <c r="A2018">
+        <v>21102470</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:4">
+      <c r="A2019">
+        <v>1053341115</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:4">
+      <c r="A2020">
+        <v>80064254</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:4">
+      <c r="A2021">
+        <v>79257091</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:4">
+      <c r="A2022">
+        <v>39678865</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:4">
+      <c r="A2023">
+        <v>39812914</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:4">
+      <c r="A2024">
+        <v>79636822</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:4">
+      <c r="A2025">
+        <v>51577262</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:4">
+      <c r="A2026">
+        <v>79853679</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:4">
+      <c r="A2027">
+        <v>52089035</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:4">
+      <c r="A2028">
+        <v>80750741</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:4">
+      <c r="A2029">
+        <v>1012382882</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:4">
+      <c r="A2030">
+        <v>79919861</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:4">
+      <c r="A2031">
+        <v>51646472</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:4">
+      <c r="A2032">
+        <v>51789734</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:4">
+      <c r="A2033">
+        <v>52125267</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:4">
+      <c r="A2034">
+        <v>52218444</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:4">
+      <c r="A2035">
+        <v>13925931</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:4">
+      <c r="A2036">
+        <v>53131007</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:4">
+      <c r="A2037">
+        <v>19468389</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:4">
+      <c r="A2038">
+        <v>52380714</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:4">
+      <c r="A2039">
+        <v>79879338</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:4">
+      <c r="A2040">
+        <v>28951649</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:4">
+      <c r="A2041">
+        <v>1022988122</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:4">
+      <c r="A2042">
+        <v>52523077</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:4">
+      <c r="A2043">
+        <v>52123769</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:4">
+      <c r="A2044">
+        <v>3064621</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:4">
+      <c r="A2045">
+        <v>32836654</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:4">
+      <c r="A2046">
+        <v>79998454</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:4">
+      <c r="A2047">
+        <v>51918161</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:4">
+      <c r="A2048">
+        <v>65779489</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:4">
+      <c r="A2049">
+        <v>1012358622</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:4">
+      <c r="A2050">
+        <v>39520400</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:4">
+      <c r="A2051">
+        <v>39744050</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:4">
+      <c r="A2052">
+        <v>52457362</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:4">
+      <c r="A2053">
+        <v>51868926</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:4">
+      <c r="A2054">
+        <v>52115898</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:4">
+      <c r="A2055">
+        <v>1022385167</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:4">
+      <c r="A2056">
+        <v>1012396323</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:4">
+      <c r="A2057">
+        <v>52559446</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:4">
+      <c r="A2058">
+        <v>52495275</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:4">
+      <c r="A2059">
+        <v>52421349</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:4">
+      <c r="A2060">
+        <v>1019114553</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:4">
+      <c r="A2061">
+        <v>52111350</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:4">
+      <c r="A2062">
+        <v>39707702</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:4">
+      <c r="A2063">
+        <v>1000005690</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:4">
+      <c r="A2064">
+        <v>40334286</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:4">
+      <c r="A2065">
+        <v>52053565</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:4">
+      <c r="A2066">
+        <v>80126523</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:4">
+      <c r="A2067">
+        <v>1022328765</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:4">
+      <c r="A2068">
+        <v>52818549</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2068" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>