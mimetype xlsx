--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,80 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Secretaría de Educación del Distrito</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">52483018 </t>
   </si>
   <si>
     <t xml:space="preserve">53168293 </t>
   </si>
   <si>
     <t xml:space="preserve">52354083 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52056144 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -389,51 +392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2068"/>
+  <dimension ref="A1:D2148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51984624</v>
       </c>
@@ -29346,50 +29349,1170 @@
     <row r="2067" spans="1:4">
       <c r="A2067">
         <v>1022328765</v>
       </c>
       <c r="B2067" t="s">
         <v>4</v>
       </c>
       <c r="C2067" t="s">
         <v>5</v>
       </c>
       <c r="D2067" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2068" spans="1:4">
       <c r="A2068">
         <v>52818549</v>
       </c>
       <c r="B2068" t="s">
         <v>4</v>
       </c>
       <c r="C2068" t="s">
         <v>5</v>
       </c>
       <c r="D2068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:4">
+      <c r="A2069">
+        <v>1030641945</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:4">
+      <c r="A2070">
+        <v>50960258</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:4">
+      <c r="A2071">
+        <v>52234041</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:4">
+      <c r="A2072">
+        <v>63471108</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:4">
+      <c r="A2073">
+        <v>38756447</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:4">
+      <c r="A2074">
+        <v>52916712</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:4">
+      <c r="A2075">
+        <v>52827672</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:4">
+      <c r="A2076">
+        <v>52501880</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:4">
+      <c r="A2077">
+        <v>52988219</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:4">
+      <c r="A2078">
+        <v>52769901</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:4">
+      <c r="A2079">
+        <v>79716107</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:4">
+      <c r="A2080">
+        <v>52380619</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:4">
+      <c r="A2081">
+        <v>52884113</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:4">
+      <c r="A2082">
+        <v>52537315</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:4">
+      <c r="A2083">
+        <v>52916398</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:4">
+      <c r="A2084">
+        <v>52780943</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:4">
+      <c r="A2085">
+        <v>80250827</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:4">
+      <c r="A2086">
+        <v>52823716</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:4">
+      <c r="A2087">
+        <v>52523342</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:4">
+      <c r="A2088">
+        <v>51804794</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:4">
+      <c r="A2089">
+        <v>1015441389</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:4">
+      <c r="A2090">
+        <v>1032394134</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:4">
+      <c r="A2091">
+        <v>51867266</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:4">
+      <c r="A2092">
+        <v>1032368146</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:4">
+      <c r="A2093">
+        <v>51684228</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:4">
+      <c r="A2094">
+        <v>52545068</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:4">
+      <c r="A2095">
+        <v>1020738401</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:4">
+      <c r="A2096">
+        <v>52018073</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:4">
+      <c r="A2097">
+        <v>52780781</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:4">
+      <c r="A2098">
+        <v>59795434</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:4">
+      <c r="A2099">
+        <v>1019114155</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:4">
+      <c r="A2100">
+        <v>52847817</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:4">
+      <c r="A2101">
+        <v>1033724284</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:4">
+      <c r="A2102">
+        <v>52520018</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:4">
+      <c r="A2103">
+        <v>38144839</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:4">
+      <c r="A2104">
+        <v>80739530</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:4">
+      <c r="A2105">
+        <v>1030651003</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:4">
+      <c r="A2106">
+        <v>28308766</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:4">
+      <c r="A2107">
+        <v>52917897</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:4">
+      <c r="A2108">
+        <v>51998427</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:4">
+      <c r="A2109">
+        <v>80148858</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:4">
+      <c r="A2110">
+        <v>1070959100</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:4">
+      <c r="A2111">
+        <v>80766858</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:4">
+      <c r="A2112">
+        <v>1069260896</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:4">
+      <c r="A2113">
+        <v>52187356</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:4">
+      <c r="A2114">
+        <v>40040945</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:4">
+      <c r="A2115">
+        <v>51982447</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:4">
+      <c r="A2116">
+        <v>39701428</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:4">
+      <c r="A2117">
+        <v>52154996</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:4">
+      <c r="A2118">
+        <v>1033708882</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:4">
+      <c r="A2119">
+        <v>1033792075</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:4">
+      <c r="A2120">
+        <v>8029709</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:4">
+      <c r="A2121">
+        <v>80239042</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:4">
+      <c r="A2122">
+        <v>80513342</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:4">
+      <c r="A2123">
+        <v>80238405</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:4">
+      <c r="A2124">
+        <v>52155892</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:4">
+      <c r="A2125">
+        <v>7219218</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:4">
+      <c r="A2126">
+        <v>52507850</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:4">
+      <c r="A2127">
+        <v>52472880</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:4">
+      <c r="A2128">
+        <v>53167935</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:4">
+      <c r="A2129">
+        <v>51858322</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:4">
+      <c r="A2130">
+        <v>52880512</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:4">
+      <c r="A2131">
+        <v>19330958</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:4">
+      <c r="A2132">
+        <v>19474489</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:4">
+      <c r="A2133">
+        <v>52309754</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:4">
+      <c r="A2134">
+        <v>80232305</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:4">
+      <c r="A2135">
+        <v>14226147</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:4">
+      <c r="A2136">
+        <v>1101758819</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:4">
+      <c r="A2137">
+        <v>35412123</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:4">
+      <c r="A2138">
+        <v>41779706</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:4">
+      <c r="A2139">
+        <v>52909574</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:4">
+      <c r="A2140" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:4">
+      <c r="A2141">
+        <v>52690998</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:4">
+      <c r="A2142">
+        <v>35489264</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:4">
+      <c r="A2143">
+        <v>1016058421</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:4">
+      <c r="A2144">
+        <v>80160207</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:4">
+      <c r="A2145">
+        <v>78693732</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:4">
+      <c r="A2146">
+        <v>63502069</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:4">
+      <c r="A2147">
+        <v>1023938610</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:4">
+      <c r="A2148">
+        <v>35323544</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2148" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>