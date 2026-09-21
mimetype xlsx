--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Centro Oriente E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">30389979 </t>
   </si>
   <si>
@@ -69,50 +69,119 @@
     <t xml:space="preserve">1000154147 </t>
   </si>
   <si>
     <t xml:space="preserve">52981057 </t>
   </si>
   <si>
     <t xml:space="preserve">1058430640 </t>
   </si>
   <si>
     <t xml:space="preserve">52794180 </t>
   </si>
   <si>
     <t xml:space="preserve">80807835 </t>
   </si>
   <si>
     <t xml:space="preserve">1022954434 </t>
   </si>
   <si>
     <t xml:space="preserve">1023933117 </t>
   </si>
   <si>
     <t xml:space="preserve">1031163784 </t>
   </si>
   <si>
     <t xml:space="preserve">52125126 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52235804 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52772612 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52745913 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79844204 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">40670137 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023870447 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">51987666 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">31977800  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80120397 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7166323 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023900994 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52885514 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1026555720 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023882242 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52337136 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1127944084 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79760215 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79806279 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1003092638 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1104710259 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52084747 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023934048 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52901292 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -416,51 +485,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1160"/>
+  <dimension ref="A1:D3120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51961782</v>
       </c>
@@ -972,11713 +1041,11713 @@
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>80178198</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>52738086</v>
+        <v>1033730569</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>52183709</v>
+        <v>52738086</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1013585526</v>
+        <v>52183709</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1026272424</v>
+        <v>1013585526</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1073558011</v>
+        <v>1026272424</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>65815879</v>
+        <v>1073558011</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1013692047</v>
+        <v>65815879</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1023868787</v>
+        <v>1013692047</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>53029947</v>
+        <v>1023868787</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>80231229</v>
+        <v>53029947</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1022961602</v>
+        <v>80231229</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1018474252</v>
+        <v>1022961602</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>79361131</v>
+        <v>1018474252</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>9620031</v>
+        <v>79361131</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>52104151</v>
+        <v>9620031</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1012366924</v>
+        <v>52104151</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>71692941</v>
+        <v>1012366924</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>52450433</v>
+        <v>71692941</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1022963387</v>
+        <v>52450433</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>79333987</v>
+        <v>1022963387</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>51951663</v>
+        <v>79333987</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>1024573007</v>
+        <v>51951663</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>52790903</v>
+        <v>1024573007</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>52515365</v>
+        <v>52790903</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1026259715</v>
+        <v>52515365</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1000834029</v>
+        <v>1026259715</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1018428412</v>
+        <v>1000834029</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1121822168</v>
+        <v>1018428412</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>79740014</v>
+        <v>1121822168</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>80030294</v>
+        <v>79740014</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1077840743</v>
+        <v>80030294</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>37713845</v>
+        <v>1077840743</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1022974166</v>
+        <v>37713845</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1013640135</v>
+        <v>1022974166</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1023968393</v>
+        <v>1013640135</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1070943666</v>
+        <v>1023968393</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>53093830</v>
+        <v>1070943666</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>52740994</v>
+        <v>53093830</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>52028140</v>
+        <v>52740994</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>1193553394</v>
+        <v>52028140</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1003569307</v>
+        <v>1193553394</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1010175548</v>
+        <v>1003569307</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>51937772</v>
+        <v>1010175548</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>52231332</v>
+        <v>51937772</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>52851023</v>
+        <v>52231332</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>51834225</v>
+        <v>52851023</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>80235940</v>
+        <v>51834225</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>1023963634</v>
+        <v>80235940</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>1010003593</v>
+        <v>1023963634</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>1031160422</v>
+        <v>1010003593</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>1000238996</v>
+        <v>1031160422</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>1031122897</v>
+        <v>1000238996</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>52900064</v>
+        <v>1031122897</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>11435910</v>
+        <v>52900064</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>1012393631</v>
+        <v>11435910</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>79712159</v>
+        <v>1012393631</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>79825533</v>
+        <v>79712159</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>1023890763</v>
+        <v>79825533</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>1024526093</v>
+        <v>1023890763</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>1001174090</v>
+        <v>1024526093</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>26987220</v>
+        <v>1001174090</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>1023003873</v>
+        <v>26987220</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>52861275</v>
+        <v>1023003873</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>80826171</v>
+        <v>52861275</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>52446251</v>
+        <v>80826171</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>1233493074</v>
+        <v>52446251</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>1033795080</v>
+        <v>1233493074</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>22884853</v>
+        <v>1033795080</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>79736555</v>
+        <v>22884853</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>52886156</v>
+        <v>79736555</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>1031124441</v>
+        <v>52886156</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>52833749</v>
+        <v>1031124441</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>1010209765</v>
+        <v>52833749</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>1026283908</v>
+        <v>1010209765</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>52011843</v>
+        <v>1026283908</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>93341807</v>
+        <v>52011843</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>1023303212</v>
+        <v>93341807</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>10143559</v>
+        <v>1023303212</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>52717776</v>
+        <v>10143559</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>80875579</v>
+        <v>52717776</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>79912711</v>
+        <v>80875579</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>79356186</v>
+        <v>79912711</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>80802852</v>
+        <v>79356186</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>80037856</v>
+        <v>80802852</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>52959672</v>
+        <v>80037856</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>52451035</v>
+        <v>52959672</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>9860059</v>
+        <v>52451035</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>52868990</v>
+        <v>9860059</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>65758979</v>
+        <v>52868990</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>1020732127</v>
+        <v>65758979</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>79307030</v>
+        <v>1020732127</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>52538930</v>
+        <v>79307030</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>63530874</v>
+        <v>52538930</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>1072647337</v>
+        <v>63530874</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>32769470</v>
+        <v>1072647337</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>1105683452</v>
+        <v>32769470</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>5</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>1052389364</v>
+        <v>1105683452</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>1033754139</v>
+        <v>1052389364</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>1001278358</v>
+        <v>1033754139</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>1032363071</v>
+        <v>1001278358</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>1032406340</v>
+        <v>1032363071</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>79531819</v>
+        <v>1032406340</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>8746509</v>
+        <v>79531819</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>79509506</v>
+        <v>8746509</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>1085254869</v>
+        <v>79509506</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>1024505472</v>
+        <v>1085254869</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>1010229964</v>
+        <v>1024505472</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>73202217</v>
+        <v>1010229964</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>1031165776</v>
+        <v>73202217</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>1022332895</v>
+        <v>1031165776</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>1015405998</v>
+        <v>1022332895</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>1033739305</v>
+        <v>1015405998</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>1023963844</v>
+        <v>1033739305</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>80092827</v>
+        <v>1023963844</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>1036684929</v>
+        <v>80092827</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>53045271</v>
+        <v>1036684929</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>53152851</v>
+        <v>53045271</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>53130436</v>
+        <v>53152851</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>1023973979</v>
+        <v>53130436</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>1013612076</v>
+        <v>1023973979</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>1018493735</v>
+        <v>1013612076</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>80175963</v>
+        <v>1018493735</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>52033918</v>
+        <v>80175963</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>1010178905</v>
+        <v>52033918</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>1031120882</v>
+        <v>1010178905</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>80857660</v>
+        <v>1031120882</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>49715673</v>
+        <v>80857660</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>1015420597</v>
+        <v>49715673</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>79804508</v>
+        <v>1015420597</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>1010204216</v>
+        <v>79804508</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>1010205261</v>
+        <v>1010204216</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>5</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>52478375</v>
+        <v>1010205261</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>52503488</v>
+        <v>52478375</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>1013621839</v>
+        <v>52503488</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>52930152</v>
+        <v>1013621839</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>1020828229</v>
+        <v>52930152</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>52835309</v>
+        <v>1020828229</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>5</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>1032482391</v>
+        <v>52835309</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>5</v>
       </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>36300418</v>
+        <v>1032482391</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>5</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>1072963727</v>
+        <v>36300418</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>5</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>1013648689</v>
+        <v>1072963727</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>5</v>
       </c>
       <c r="D180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>22637080</v>
+        <v>1013648689</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>1014226829</v>
+        <v>22637080</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>5</v>
       </c>
       <c r="D182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>1023924163</v>
+        <v>1014226829</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>5</v>
       </c>
       <c r="D183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>80238867</v>
+        <v>1023924163</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>5</v>
       </c>
       <c r="D184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>1043009884</v>
+        <v>80238867</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>5</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>52970311</v>
+        <v>1043009884</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>5</v>
       </c>
       <c r="D186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>1033729679</v>
+        <v>52970311</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>5</v>
       </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>1014289901</v>
+        <v>1033729679</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>5</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>10489741</v>
+        <v>1014289901</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>5</v>
       </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>1013663783</v>
+        <v>10489741</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>5</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>1020805736</v>
+        <v>1013663783</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>5</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>52449351</v>
+        <v>1020805736</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>5</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>1031145266</v>
+        <v>52449351</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>5</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>1007158553</v>
+        <v>1031145266</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>5</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>1003641830</v>
+        <v>1007158553</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>5</v>
       </c>
       <c r="D195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>52794097</v>
+        <v>1003641830</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>5</v>
       </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>1010177360</v>
+        <v>52794097</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>5</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>1030564942</v>
+        <v>1010177360</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>5</v>
       </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>1026281739</v>
+        <v>1030564942</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>5</v>
       </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>1033705909</v>
+        <v>1026281739</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>1032470127</v>
+        <v>1033705909</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>5</v>
       </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>52177510</v>
+        <v>1032470127</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>5</v>
       </c>
       <c r="D202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>1010162208</v>
+        <v>52177510</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>5</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>1018473125</v>
+        <v>1010162208</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>5</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>1018443612</v>
+        <v>1018473125</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>5</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>52062109</v>
+        <v>1018443612</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>5</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>1060266486</v>
+        <v>52062109</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>5</v>
       </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>1075674138</v>
+        <v>1060266486</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>5</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>1054987125</v>
+        <v>1075674138</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>5</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>51593817</v>
+        <v>1054987125</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>20956981</v>
+        <v>51593817</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>5</v>
       </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>73194046</v>
+        <v>20956981</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>5</v>
       </c>
       <c r="D212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>52728115</v>
+        <v>73194046</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>5</v>
       </c>
       <c r="D213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>1014184572</v>
+        <v>52728115</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>5</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>23430396</v>
+        <v>1014184572</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>5</v>
       </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>1007107838</v>
+        <v>23430396</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>5</v>
       </c>
       <c r="D216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>32769632</v>
+        <v>1007107838</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>5</v>
       </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>1022410977</v>
+        <v>32769632</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>5</v>
       </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>1024568531</v>
+        <v>1022410977</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>5</v>
       </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>52460195</v>
+        <v>1024568531</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>5</v>
       </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>53131140</v>
+        <v>52460195</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>5</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>1023891211</v>
+        <v>53131140</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>5</v>
       </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>1013596888</v>
+        <v>1023891211</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>5</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>52545153</v>
+        <v>1013596888</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>5</v>
       </c>
       <c r="D224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>53037224</v>
+        <v>52545153</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>5</v>
       </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>1018428897</v>
+        <v>53037224</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>5</v>
       </c>
       <c r="D226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>80020703</v>
+        <v>1018428897</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>5</v>
       </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>52703523</v>
+        <v>80020703</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>5</v>
       </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>79598121</v>
+        <v>52703523</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>5</v>
       </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>38212847</v>
+        <v>79598121</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>5</v>
       </c>
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>51938763</v>
+        <v>38212847</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>5</v>
       </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>53017408</v>
+        <v>51938763</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>5</v>
       </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>1010195631</v>
+        <v>53017408</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>5</v>
       </c>
       <c r="D233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>1044392803</v>
+        <v>1010195631</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>5</v>
       </c>
       <c r="D234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>1026281518</v>
+        <v>1044392803</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>53096884</v>
+        <v>1026281518</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>5</v>
       </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>9856429</v>
+        <v>53096884</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>5</v>
       </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>49718980</v>
+        <v>9856429</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>5</v>
       </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>46384188</v>
+        <v>49718980</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>1067817659</v>
+        <v>46384188</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>1109383383</v>
+        <v>1067817659</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>5</v>
       </c>
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>52062183</v>
+        <v>1109383383</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>5</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>1140814805</v>
+        <v>52062183</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>74362410</v>
+        <v>1140814805</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>5</v>
       </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>52766570</v>
+        <v>74362410</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>5</v>
       </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>79305725</v>
+        <v>52766570</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>5</v>
       </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>80156038</v>
+        <v>79305725</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>5</v>
       </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>53095788</v>
+        <v>80156038</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>5</v>
       </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>1024514865</v>
+        <v>53095788</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>5</v>
       </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>1000989040</v>
+        <v>1024514865</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>5</v>
       </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>52173444</v>
+        <v>1000989040</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>5</v>
       </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>1030536319</v>
+        <v>52173444</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>5</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>52509225</v>
+        <v>1030536319</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>5</v>
       </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>51872347</v>
+        <v>52509225</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>5</v>
       </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>1022327123</v>
+        <v>51872347</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>1000810648</v>
+        <v>1022327123</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>5</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>1033746153</v>
+        <v>1000810648</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>80132938</v>
+        <v>1033746153</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>1031175822</v>
+        <v>80132938</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>1011086045</v>
+        <v>1031175822</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>52120230</v>
+        <v>1011086045</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>5</v>
       </c>
       <c r="D261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>52829134</v>
+        <v>52120230</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>5</v>
       </c>
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>53009994</v>
+        <v>52829134</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>5</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>1056994574</v>
+        <v>53009994</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>5</v>
       </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>24176583</v>
+        <v>1056994574</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>5</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>52284649</v>
+        <v>24176583</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>5</v>
       </c>
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>52377594</v>
+        <v>52284649</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>5</v>
       </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>1032459726</v>
+        <v>52377594</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>5</v>
       </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>52855108</v>
+        <v>1032459726</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>5</v>
       </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>1065633767</v>
+        <v>52855108</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>5</v>
       </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>1010190403</v>
+        <v>1065633767</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>5</v>
       </c>
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>70750806</v>
+        <v>1010190403</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>5</v>
       </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>1073707520</v>
+        <v>70750806</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>5</v>
       </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>1024600969</v>
+        <v>1073707520</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>5</v>
       </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>46364398</v>
+        <v>1024600969</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>5</v>
       </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>1019069302</v>
+        <v>46364398</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>52838636</v>
+        <v>1019069302</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>1018452924</v>
+        <v>52838636</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>5</v>
       </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>1000518385</v>
+        <v>1018452924</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>5</v>
       </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>1031167637</v>
+        <v>1000518385</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>5</v>
       </c>
       <c r="D280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>1075656100</v>
+        <v>1031167637</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>5</v>
       </c>
       <c r="D281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>1033806489</v>
+        <v>1075656100</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>5</v>
       </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>52364976</v>
+        <v>1033806489</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>5</v>
       </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>1015401316</v>
+        <v>52364976</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>5</v>
       </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>1023884434</v>
+        <v>1015401316</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>5</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>1033786600</v>
+        <v>1023884434</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>5</v>
       </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>1022924123</v>
+        <v>1033786600</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>5</v>
       </c>
       <c r="D287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>1072709967</v>
+        <v>1022924123</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>5</v>
       </c>
       <c r="D288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>1023945414</v>
+        <v>1072709967</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>5</v>
       </c>
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>1033704427</v>
+        <v>1023945414</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>5</v>
       </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>1023885181</v>
+        <v>1033704427</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>5</v>
       </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>1033771583</v>
+        <v>1023885181</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>5</v>
       </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>1023019683</v>
+        <v>1033771583</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>5</v>
       </c>
       <c r="D293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>1023030910</v>
+        <v>1023019683</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>5</v>
       </c>
       <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>79817892</v>
+        <v>1023030910</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>5</v>
       </c>
       <c r="D295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>1015479623</v>
+        <v>79817892</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>5</v>
       </c>
       <c r="D296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>1018473589</v>
+        <v>1015479623</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>5</v>
       </c>
       <c r="D297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>1000163729</v>
+        <v>1018473589</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>5</v>
       </c>
       <c r="D298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>52504067</v>
+        <v>1000163729</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>5</v>
       </c>
       <c r="D299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>49775432</v>
+        <v>52504067</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>5</v>
       </c>
       <c r="D300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>10774157</v>
+        <v>49775432</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>5</v>
       </c>
       <c r="D301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>93413913</v>
+        <v>10774157</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>5</v>
       </c>
       <c r="D302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>1033767592</v>
+        <v>93413913</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>5</v>
       </c>
       <c r="D303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>1022983932</v>
+        <v>1033767592</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>5</v>
       </c>
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>1023010477</v>
+        <v>1022983932</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>5</v>
       </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>51826157</v>
+        <v>1023010477</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>5</v>
       </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>52093764</v>
+        <v>51826157</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>51780843</v>
+        <v>52093764</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>65709110</v>
+        <v>51780843</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>1019032768</v>
+        <v>65709110</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>1024511699</v>
+        <v>1019032768</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>1021663388</v>
+        <v>1024511699</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>52162243</v>
+        <v>1021663388</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>1022430427</v>
+        <v>52162243</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>39553719</v>
+        <v>1022430427</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>5</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>12647676</v>
+        <v>39553719</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>53088833</v>
+        <v>12647676</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>5</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>79339988</v>
+        <v>53088833</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>1010135362</v>
+        <v>79339988</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>79763837</v>
+        <v>1010135362</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>5908312</v>
+        <v>79763837</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>1106951545</v>
+        <v>5908312</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>1000617469</v>
+        <v>1106951545</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>1023925767</v>
+        <v>1000617469</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>5</v>
       </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>79536021</v>
+        <v>1023925767</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>5</v>
       </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>1072338819</v>
+        <v>79536021</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>5</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>80912710</v>
+        <v>1072338819</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>1024576831</v>
+        <v>80912710</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>1073701603</v>
+        <v>1024576831</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>52197180</v>
+        <v>1073701603</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>1033794364</v>
+        <v>52197180</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>19445035</v>
+        <v>1033794364</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1015468576</v>
+        <v>19445035</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>1097402893</v>
+        <v>1015468576</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>1025537427</v>
+        <v>1097402893</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>52857553</v>
+        <v>1025537427</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>1023950800</v>
+        <v>52857553</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>1001167554</v>
+        <v>1023950800</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>1192798581</v>
+        <v>1001167554</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>52199363</v>
+        <v>1192798581</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>1014222949</v>
+        <v>52199363</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>1001297306</v>
+        <v>1014222949</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>7162508</v>
+        <v>1001297306</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>41730479</v>
+        <v>7162508</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1026275494</v>
+        <v>41730479</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>52213634</v>
+        <v>1026275494</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>79966602</v>
+        <v>52213634</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>79386284</v>
+        <v>79966602</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>52005984</v>
+        <v>79386284</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1018410635</v>
+        <v>52005984</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>65698512</v>
+        <v>1018410635</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>1003430651</v>
+        <v>65698512</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>1030626754</v>
+        <v>1003430651</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>1030675194</v>
+        <v>1030626754</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>1021670101</v>
+        <v>1030675194</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>1022934413</v>
+        <v>1021670101</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>1026584904</v>
+        <v>1022934413</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>1022334713</v>
+        <v>1026584904</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>1033709762</v>
+        <v>1022334713</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>1000216373</v>
+        <v>1033709762</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>11152560</v>
+        <v>1000216373</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>1014202066</v>
+        <v>11152560</v>
       </c>
       <c r="B362" t="s">
         <v>4</v>
       </c>
       <c r="C362" t="s">
         <v>5</v>
       </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>1007829627</v>
+        <v>1014202066</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363" t="s">
         <v>5</v>
       </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>30391441</v>
+        <v>1007829627</v>
       </c>
       <c r="B364" t="s">
         <v>4</v>
       </c>
       <c r="C364" t="s">
         <v>5</v>
       </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>1052313998</v>
+        <v>30391441</v>
       </c>
       <c r="B365" t="s">
         <v>4</v>
       </c>
       <c r="C365" t="s">
         <v>5</v>
       </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>52711391</v>
+        <v>1052313998</v>
       </c>
       <c r="B366" t="s">
         <v>4</v>
       </c>
       <c r="C366" t="s">
         <v>5</v>
       </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>52735074</v>
+        <v>52711391</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367" t="s">
         <v>5</v>
       </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>52733286</v>
+        <v>52735074</v>
       </c>
       <c r="B368" t="s">
         <v>4</v>
       </c>
       <c r="C368" t="s">
         <v>5</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>1032494064</v>
+        <v>52733286</v>
       </c>
       <c r="B369" t="s">
         <v>4</v>
       </c>
       <c r="C369" t="s">
         <v>5</v>
       </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>1022436818</v>
+        <v>1032494064</v>
       </c>
       <c r="B370" t="s">
         <v>4</v>
       </c>
       <c r="C370" t="s">
         <v>5</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>1106901163</v>
+        <v>1022436818</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371" t="s">
         <v>5</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>1014260148</v>
+        <v>1106901163</v>
       </c>
       <c r="B372" t="s">
         <v>4</v>
       </c>
       <c r="C372" t="s">
         <v>5</v>
       </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>7160505</v>
+        <v>1014260148</v>
       </c>
       <c r="B373" t="s">
         <v>4</v>
       </c>
       <c r="C373" t="s">
         <v>5</v>
       </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>52268661</v>
+        <v>7160505</v>
       </c>
       <c r="B374" t="s">
         <v>4</v>
       </c>
       <c r="C374" t="s">
         <v>5</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>80849891</v>
+        <v>52268661</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>80015173</v>
+        <v>80849891</v>
       </c>
       <c r="B376" t="s">
         <v>4</v>
       </c>
       <c r="C376" t="s">
         <v>5</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
+        <v>80015173</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
         <v>3254070</v>
       </c>
-      <c r="B377" t="s">
-[...10 lines deleted...]
-      <c r="A378" t="s">
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>32736342</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379" t="s">
         <v>5</v>
       </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>20744199</v>
+        <v>32736342</v>
       </c>
       <c r="B380" t="s">
         <v>4</v>
       </c>
       <c r="C380" t="s">
         <v>5</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>1018475515</v>
+        <v>20744199</v>
       </c>
       <c r="B381" t="s">
         <v>4</v>
       </c>
       <c r="C381" t="s">
         <v>5</v>
       </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>1010031754</v>
+        <v>1018475515</v>
       </c>
       <c r="B382" t="s">
         <v>4</v>
       </c>
       <c r="C382" t="s">
         <v>5</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>52644616</v>
+        <v>1010031754</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383" t="s">
         <v>5</v>
       </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>52084428</v>
+        <v>52644616</v>
       </c>
       <c r="B384" t="s">
         <v>4</v>
       </c>
       <c r="C384" t="s">
         <v>5</v>
       </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>53047832</v>
+        <v>52084428</v>
       </c>
       <c r="B385" t="s">
         <v>4</v>
       </c>
       <c r="C385" t="s">
         <v>5</v>
       </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>51753876</v>
+        <v>53047832</v>
       </c>
       <c r="B386" t="s">
         <v>4</v>
       </c>
       <c r="C386" t="s">
         <v>5</v>
       </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>38363575</v>
+        <v>51753876</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>1072643263</v>
+        <v>38363575</v>
       </c>
       <c r="B388" t="s">
         <v>4</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>1019039295</v>
+        <v>1072643263</v>
       </c>
       <c r="B389" t="s">
         <v>4</v>
       </c>
       <c r="C389" t="s">
         <v>5</v>
       </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>1020736083</v>
+        <v>1019039295</v>
       </c>
       <c r="B390" t="s">
         <v>4</v>
       </c>
       <c r="C390" t="s">
         <v>5</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>52450705</v>
+        <v>1020736083</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391" t="s">
         <v>5</v>
       </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>1018505329</v>
+        <v>52450705</v>
       </c>
       <c r="B392" t="s">
         <v>4</v>
       </c>
       <c r="C392" t="s">
         <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>1030612823</v>
+        <v>1018505329</v>
       </c>
       <c r="B393" t="s">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>5</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>1063563387</v>
+        <v>1030612823</v>
       </c>
       <c r="B394" t="s">
         <v>4</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>85445518</v>
+        <v>1063563387</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395" t="s">
         <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>1018481641</v>
+        <v>85445518</v>
       </c>
       <c r="B396" t="s">
         <v>4</v>
       </c>
       <c r="C396" t="s">
         <v>5</v>
       </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>1071578235</v>
+        <v>1018481641</v>
       </c>
       <c r="B397" t="s">
         <v>4</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>52341848</v>
+        <v>1071578235</v>
       </c>
       <c r="B398" t="s">
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>1016072845</v>
+        <v>52341848</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>1032414800</v>
+        <v>1016072845</v>
       </c>
       <c r="B400" t="s">
         <v>4</v>
       </c>
       <c r="C400" t="s">
         <v>5</v>
       </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>51961254</v>
+        <v>1032414800</v>
       </c>
       <c r="B401" t="s">
         <v>4</v>
       </c>
       <c r="C401" t="s">
         <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>1033766231</v>
+        <v>51961254</v>
       </c>
       <c r="B402" t="s">
         <v>4</v>
       </c>
       <c r="C402" t="s">
         <v>5</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>52437538</v>
+        <v>1033766231</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403" t="s">
         <v>5</v>
       </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>51753685</v>
+        <v>52437538</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>52360349</v>
+        <v>51753685</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>1030544511</v>
+        <v>52360349</v>
       </c>
       <c r="B406" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>5</v>
       </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>1080185186</v>
+        <v>1030544511</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407" t="s">
         <v>5</v>
       </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>1013662223</v>
+        <v>1080185186</v>
       </c>
       <c r="B408" t="s">
         <v>4</v>
       </c>
       <c r="C408" t="s">
         <v>5</v>
       </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>1007413418</v>
+        <v>1013662223</v>
       </c>
       <c r="B409" t="s">
         <v>4</v>
       </c>
       <c r="C409" t="s">
         <v>5</v>
       </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>1105790253</v>
+        <v>1007413418</v>
       </c>
       <c r="B410" t="s">
         <v>4</v>
       </c>
       <c r="C410" t="s">
         <v>5</v>
       </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>52054171</v>
+        <v>1105790253</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411" t="s">
         <v>5</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>1031180933</v>
+        <v>52054171</v>
       </c>
       <c r="B412" t="s">
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>1031179477</v>
+        <v>1031180933</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>1193145145</v>
+        <v>1031179477</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>1020726850</v>
+        <v>1193145145</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>1022997086</v>
+        <v>1020726850</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>1033782034</v>
+        <v>1022997086</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>80143138</v>
+        <v>1033782034</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>1013627084</v>
+        <v>80143138</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>1000254731</v>
+        <v>1013627084</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>1072422950</v>
+        <v>1000254731</v>
       </c>
       <c r="B421" t="s">
         <v>4</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>1136889956</v>
+        <v>1072422950</v>
       </c>
       <c r="B422" t="s">
         <v>4</v>
       </c>
       <c r="C422" t="s">
         <v>5</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>1117512424</v>
+        <v>1136889956</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423" t="s">
         <v>5</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>53001060</v>
+        <v>1117512424</v>
       </c>
       <c r="B424" t="s">
         <v>4</v>
       </c>
       <c r="C424" t="s">
         <v>5</v>
       </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>1032461611</v>
+        <v>53001060</v>
       </c>
       <c r="B425" t="s">
         <v>4</v>
       </c>
       <c r="C425" t="s">
         <v>5</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>1013106452</v>
+        <v>1032461611</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426" t="s">
         <v>5</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>1000349323</v>
+        <v>1013106452</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427" t="s">
         <v>5</v>
       </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>36452168</v>
+        <v>1000349323</v>
       </c>
       <c r="B428" t="s">
         <v>4</v>
       </c>
       <c r="C428" t="s">
         <v>5</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>1000518856</v>
+        <v>36452168</v>
       </c>
       <c r="B429" t="s">
         <v>4</v>
       </c>
       <c r="C429" t="s">
         <v>5</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>1030673910</v>
+        <v>1000518856</v>
       </c>
       <c r="B430" t="s">
         <v>4</v>
       </c>
       <c r="C430" t="s">
         <v>5</v>
       </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>1013669677</v>
+        <v>1030673910</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431" t="s">
         <v>5</v>
       </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>1031171513</v>
+        <v>1013669677</v>
       </c>
       <c r="B432" t="s">
         <v>4</v>
       </c>
       <c r="C432" t="s">
         <v>5</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>20404765</v>
+        <v>1031171513</v>
       </c>
       <c r="B433" t="s">
         <v>4</v>
       </c>
       <c r="C433" t="s">
         <v>5</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>1030541481</v>
+        <v>20404765</v>
       </c>
       <c r="B434" t="s">
         <v>4</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>1014210302</v>
+        <v>1030541481</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435" t="s">
         <v>5</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>1128060185</v>
+        <v>1014210302</v>
       </c>
       <c r="B436" t="s">
         <v>4</v>
       </c>
       <c r="C436" t="s">
         <v>5</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>1014201099</v>
+        <v>1128060185</v>
       </c>
       <c r="B437" t="s">
         <v>4</v>
       </c>
       <c r="C437" t="s">
         <v>5</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>1070974181</v>
+        <v>1014201099</v>
       </c>
       <c r="B438" t="s">
         <v>4</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>53044755</v>
+        <v>1070974181</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439" t="s">
         <v>5</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>52481496</v>
+        <v>53044755</v>
       </c>
       <c r="B440" t="s">
         <v>4</v>
       </c>
       <c r="C440" t="s">
         <v>5</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>1010239247</v>
+        <v>52481496</v>
       </c>
       <c r="B441" t="s">
         <v>4</v>
       </c>
       <c r="C441" t="s">
         <v>5</v>
       </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
+        <v>1010239247</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
         <v>1033806416</v>
       </c>
-      <c r="B442" t="s">
-[...10 lines deleted...]
-      <c r="A443" t="s">
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>53029049</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>1023943440</v>
+        <v>53029049</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>40356835</v>
+        <v>1023943440</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>80728971</v>
+        <v>40356835</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>1030674773</v>
+        <v>80728971</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>1024537519</v>
+        <v>1030674773</v>
       </c>
       <c r="B449" t="s">
         <v>4</v>
       </c>
       <c r="C449" t="s">
         <v>5</v>
       </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>52835957</v>
+        <v>1024537519</v>
       </c>
       <c r="B450" t="s">
         <v>4</v>
       </c>
       <c r="C450" t="s">
         <v>5</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>1010162228</v>
+        <v>52835957</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451" t="s">
         <v>5</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>1033795110</v>
+        <v>1010162228</v>
       </c>
       <c r="B452" t="s">
         <v>4</v>
       </c>
       <c r="C452" t="s">
         <v>5</v>
       </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>52850451</v>
+        <v>1033795110</v>
       </c>
       <c r="B453" t="s">
         <v>4</v>
       </c>
       <c r="C453" t="s">
         <v>5</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>1024535966</v>
+        <v>52850451</v>
       </c>
       <c r="B454" t="s">
         <v>4</v>
       </c>
       <c r="C454" t="s">
         <v>5</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>1022995122</v>
+        <v>1024535966</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455" t="s">
         <v>5</v>
       </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>1023965084</v>
+        <v>1022995122</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>1030616179</v>
+        <v>1023965084</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>1033706378</v>
+        <v>1030616179</v>
       </c>
       <c r="B458" t="s">
         <v>4</v>
       </c>
       <c r="C458" t="s">
         <v>5</v>
       </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>1032453942</v>
+        <v>1033706378</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459" t="s">
         <v>5</v>
       </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>1013640471</v>
+        <v>1032453942</v>
       </c>
       <c r="B460" t="s">
         <v>4</v>
       </c>
       <c r="C460" t="s">
         <v>5</v>
       </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>1010228615</v>
+        <v>1013640471</v>
       </c>
       <c r="B461" t="s">
         <v>4</v>
       </c>
       <c r="C461" t="s">
         <v>5</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>1031130648</v>
+        <v>1010228615</v>
       </c>
       <c r="B462" t="s">
         <v>4</v>
       </c>
       <c r="C462" t="s">
         <v>5</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>1026285335</v>
+        <v>1031130648</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463" t="s">
         <v>5</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>1030531146</v>
+        <v>1026285335</v>
       </c>
       <c r="B464" t="s">
         <v>4</v>
       </c>
       <c r="C464" t="s">
         <v>5</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>1000786190</v>
+        <v>1030531146</v>
       </c>
       <c r="B465" t="s">
         <v>4</v>
       </c>
       <c r="C465" t="s">
         <v>5</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>52371776</v>
+        <v>1000786190</v>
       </c>
       <c r="B466" t="s">
         <v>4</v>
       </c>
       <c r="C466" t="s">
         <v>5</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>52824896</v>
+        <v>52371776</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467" t="s">
         <v>5</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>52171096</v>
+        <v>52824896</v>
       </c>
       <c r="B468" t="s">
         <v>4</v>
       </c>
       <c r="C468" t="s">
         <v>5</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>80160320</v>
+        <v>52171096</v>
       </c>
       <c r="B469" t="s">
         <v>4</v>
       </c>
       <c r="C469" t="s">
         <v>5</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>1000717911</v>
+        <v>80160320</v>
       </c>
       <c r="B470" t="s">
         <v>4</v>
       </c>
       <c r="C470" t="s">
         <v>5</v>
       </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>1024484239</v>
+        <v>1000717911</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471" t="s">
         <v>5</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>52067873</v>
+        <v>1024484239</v>
       </c>
       <c r="B472" t="s">
         <v>4</v>
       </c>
       <c r="C472" t="s">
         <v>5</v>
       </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>1073502726</v>
+        <v>52067873</v>
       </c>
       <c r="B473" t="s">
         <v>4</v>
       </c>
       <c r="C473" t="s">
         <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>1033760424</v>
+        <v>1073502726</v>
       </c>
       <c r="B474" t="s">
         <v>4</v>
       </c>
       <c r="C474" t="s">
         <v>5</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>1022354259</v>
+        <v>1033760424</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475" t="s">
         <v>5</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>1018498922</v>
+        <v>1022354259</v>
       </c>
       <c r="B476" t="s">
         <v>4</v>
       </c>
       <c r="C476" t="s">
         <v>5</v>
       </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>1023011880</v>
+        <v>1018498922</v>
       </c>
       <c r="B477" t="s">
         <v>4</v>
       </c>
       <c r="C477" t="s">
         <v>5</v>
       </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>1032422526</v>
+        <v>1023011880</v>
       </c>
       <c r="B478" t="s">
         <v>4</v>
       </c>
       <c r="C478" t="s">
         <v>5</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>1074137023</v>
+        <v>1032422526</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479" t="s">
         <v>5</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>52838651</v>
+        <v>1074137023</v>
       </c>
       <c r="B480" t="s">
         <v>4</v>
       </c>
       <c r="C480" t="s">
         <v>5</v>
       </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>80424387</v>
+        <v>52838651</v>
       </c>
       <c r="B481" t="s">
         <v>4</v>
       </c>
       <c r="C481" t="s">
         <v>5</v>
       </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>1070611790</v>
+        <v>80424387</v>
       </c>
       <c r="B482" t="s">
         <v>4</v>
       </c>
       <c r="C482" t="s">
         <v>5</v>
       </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>53140860</v>
+        <v>1070611790</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483" t="s">
         <v>5</v>
       </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>1068974024</v>
+        <v>53140860</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>1077430731</v>
+        <v>1068974024</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>52371871</v>
+        <v>1077430731</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>1023926178</v>
+        <v>52371871</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487" t="s">
         <v>5</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>1001065718</v>
+        <v>1023926178</v>
       </c>
       <c r="B488" t="s">
         <v>4</v>
       </c>
       <c r="C488" t="s">
         <v>5</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>1023972050</v>
+        <v>1001065718</v>
       </c>
       <c r="B489" t="s">
         <v>4</v>
       </c>
       <c r="C489" t="s">
         <v>5</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>80244613</v>
+        <v>1023972050</v>
       </c>
       <c r="B490" t="s">
         <v>4</v>
       </c>
       <c r="C490" t="s">
         <v>5</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>1023876018</v>
+        <v>80244613</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491" t="s">
         <v>5</v>
       </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>37367394</v>
+        <v>1023876018</v>
       </c>
       <c r="B492" t="s">
         <v>4</v>
       </c>
       <c r="C492" t="s">
         <v>5</v>
       </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>52099743</v>
+        <v>37367394</v>
       </c>
       <c r="B493" t="s">
         <v>4</v>
       </c>
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>52391888</v>
+        <v>52099743</v>
       </c>
       <c r="B494" t="s">
         <v>4</v>
       </c>
       <c r="C494" t="s">
         <v>5</v>
       </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
+        <v>52391888</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
         <v>51911761</v>
       </c>
-      <c r="B495" t="s">
-[...10 lines deleted...]
-      <c r="A496" t="s">
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" t="s">
         <v>9</v>
-      </c>
-[...12 lines deleted...]
-        <v>1072193856</v>
       </c>
       <c r="B497" t="s">
         <v>4</v>
       </c>
       <c r="C497" t="s">
         <v>5</v>
       </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>1030545402</v>
+        <v>1072193856</v>
       </c>
       <c r="B498" t="s">
         <v>4</v>
       </c>
       <c r="C498" t="s">
         <v>5</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>1013683891</v>
+        <v>1030545402</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499" t="s">
         <v>5</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>1016114697</v>
+        <v>1013683891</v>
       </c>
       <c r="B500" t="s">
         <v>4</v>
       </c>
       <c r="C500" t="s">
         <v>5</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>1233502847</v>
+        <v>1016114697</v>
       </c>
       <c r="B501" t="s">
         <v>4</v>
       </c>
       <c r="C501" t="s">
         <v>5</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
-        <v>52882499</v>
+        <v>1233502847</v>
       </c>
       <c r="B502" t="s">
         <v>4</v>
       </c>
       <c r="C502" t="s">
         <v>5</v>
       </c>
       <c r="D502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503">
+        <v>52882499</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
         <v>1033805445</v>
       </c>
-      <c r="B503" t="s">
-[...10 lines deleted...]
-      <c r="A504" t="s">
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>52750998</v>
       </c>
       <c r="B505" t="s">
         <v>4</v>
       </c>
       <c r="C505" t="s">
         <v>5</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>1032447174</v>
+        <v>52750998</v>
       </c>
       <c r="B506" t="s">
         <v>4</v>
       </c>
       <c r="C506" t="s">
         <v>5</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>52843944</v>
+        <v>1032447174</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507" t="s">
         <v>5</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>52149909</v>
+        <v>52843944</v>
       </c>
       <c r="B508" t="s">
         <v>4</v>
       </c>
       <c r="C508" t="s">
         <v>5</v>
       </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>52361087</v>
+        <v>52149909</v>
       </c>
       <c r="B509" t="s">
         <v>4</v>
       </c>
       <c r="C509" t="s">
         <v>5</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>1031128977</v>
+        <v>52361087</v>
       </c>
       <c r="B510" t="s">
         <v>4</v>
       </c>
       <c r="C510" t="s">
         <v>5</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>1000611496</v>
+        <v>1031128977</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>52214779</v>
+        <v>1000611496</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>1022379824</v>
+        <v>52214779</v>
       </c>
       <c r="B513" t="s">
         <v>4</v>
       </c>
       <c r="C513" t="s">
         <v>5</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>1031176534</v>
+        <v>1022379824</v>
       </c>
       <c r="B514" t="s">
         <v>4</v>
       </c>
       <c r="C514" t="s">
         <v>5</v>
       </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>52968284</v>
+        <v>1031176534</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515" t="s">
         <v>5</v>
       </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>9728473</v>
+        <v>52968284</v>
       </c>
       <c r="B516" t="s">
         <v>4</v>
       </c>
       <c r="C516" t="s">
         <v>5</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>39629800</v>
+        <v>9728473</v>
       </c>
       <c r="B517" t="s">
         <v>4</v>
       </c>
       <c r="C517" t="s">
         <v>5</v>
       </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>1023936941</v>
+        <v>39629800</v>
       </c>
       <c r="B518" t="s">
         <v>4</v>
       </c>
       <c r="C518" t="s">
         <v>5</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>1010009763</v>
+        <v>1023936941</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519" t="s">
         <v>5</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
-        <v>1022993852</v>
+        <v>1010009763</v>
       </c>
       <c r="B520" t="s">
         <v>4</v>
       </c>
       <c r="C520" t="s">
         <v>5</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521">
-        <v>1013596380</v>
+        <v>1022993852</v>
       </c>
       <c r="B521" t="s">
         <v>4</v>
       </c>
       <c r="C521" t="s">
         <v>5</v>
       </c>
       <c r="D521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522">
-        <v>1023893122</v>
+        <v>1013596380</v>
       </c>
       <c r="B522" t="s">
         <v>4</v>
       </c>
       <c r="C522" t="s">
         <v>5</v>
       </c>
       <c r="D522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523">
-        <v>80737581</v>
+        <v>1023893122</v>
       </c>
       <c r="B523" t="s">
         <v>4</v>
       </c>
       <c r="C523" t="s">
         <v>5</v>
       </c>
       <c r="D523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524">
-        <v>1073693052</v>
+        <v>80737581</v>
       </c>
       <c r="B524" t="s">
         <v>4</v>
       </c>
       <c r="C524" t="s">
         <v>5</v>
       </c>
       <c r="D524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525">
-        <v>1030621421</v>
+        <v>1073693052</v>
       </c>
       <c r="B525" t="s">
         <v>4</v>
       </c>
       <c r="C525" t="s">
         <v>5</v>
       </c>
       <c r="D525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526">
-        <v>53165810</v>
+        <v>1030621421</v>
       </c>
       <c r="B526" t="s">
         <v>4</v>
       </c>
       <c r="C526" t="s">
         <v>5</v>
       </c>
       <c r="D526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527">
-        <v>1000455434</v>
+        <v>53165810</v>
       </c>
       <c r="B527" t="s">
         <v>4</v>
       </c>
       <c r="C527" t="s">
         <v>5</v>
       </c>
       <c r="D527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528">
-        <v>1072670239</v>
+        <v>1000455434</v>
       </c>
       <c r="B528" t="s">
         <v>4</v>
       </c>
       <c r="C528" t="s">
         <v>5</v>
       </c>
       <c r="D528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529">
-        <v>1098652317</v>
+        <v>1072670239</v>
       </c>
       <c r="B529" t="s">
         <v>4</v>
       </c>
       <c r="C529" t="s">
         <v>5</v>
       </c>
       <c r="D529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530">
-        <v>52748882</v>
+        <v>1098652317</v>
       </c>
       <c r="B530" t="s">
         <v>4</v>
       </c>
       <c r="C530" t="s">
         <v>5</v>
       </c>
       <c r="D530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531">
-        <v>51933284</v>
+        <v>52748882</v>
       </c>
       <c r="B531" t="s">
         <v>4</v>
       </c>
       <c r="C531" t="s">
         <v>5</v>
       </c>
       <c r="D531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532">
-        <v>52900691</v>
+        <v>51933284</v>
       </c>
       <c r="B532" t="s">
         <v>4</v>
       </c>
       <c r="C532" t="s">
         <v>5</v>
       </c>
       <c r="D532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533">
-        <v>1031158721</v>
+        <v>52900691</v>
       </c>
       <c r="B533" t="s">
         <v>4</v>
       </c>
       <c r="C533" t="s">
         <v>5</v>
       </c>
       <c r="D533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534">
-        <v>1010236827</v>
+        <v>1031158721</v>
       </c>
       <c r="B534" t="s">
         <v>4</v>
       </c>
       <c r="C534" t="s">
         <v>5</v>
       </c>
       <c r="D534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535">
-        <v>79222553</v>
+        <v>1010236827</v>
       </c>
       <c r="B535" t="s">
         <v>4</v>
       </c>
       <c r="C535" t="s">
         <v>5</v>
       </c>
       <c r="D535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536">
-        <v>1031180301</v>
+        <v>79222553</v>
       </c>
       <c r="B536" t="s">
         <v>4</v>
       </c>
       <c r="C536" t="s">
         <v>5</v>
       </c>
       <c r="D536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537">
-        <v>51996707</v>
+        <v>1031180301</v>
       </c>
       <c r="B537" t="s">
         <v>4</v>
       </c>
       <c r="C537" t="s">
         <v>5</v>
       </c>
       <c r="D537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538">
-        <v>1022433839</v>
+        <v>51996707</v>
       </c>
       <c r="B538" t="s">
         <v>4</v>
       </c>
       <c r="C538" t="s">
         <v>5</v>
       </c>
       <c r="D538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539">
-        <v>1016086942</v>
+        <v>1022433839</v>
       </c>
       <c r="B539" t="s">
         <v>4</v>
       </c>
       <c r="C539" t="s">
         <v>5</v>
       </c>
       <c r="D539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540">
-        <v>1022993995</v>
+        <v>1016086942</v>
       </c>
       <c r="B540" t="s">
         <v>4</v>
       </c>
       <c r="C540" t="s">
         <v>5</v>
       </c>
       <c r="D540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541">
-        <v>1002474786</v>
+        <v>1022993995</v>
       </c>
       <c r="B541" t="s">
         <v>4</v>
       </c>
       <c r="C541" t="s">
         <v>5</v>
       </c>
       <c r="D541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542">
-        <v>1013647584</v>
+        <v>1002474786</v>
       </c>
       <c r="B542" t="s">
         <v>4</v>
       </c>
       <c r="C542" t="s">
         <v>5</v>
       </c>
       <c r="D542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543">
-        <v>1023962776</v>
+        <v>1013647584</v>
       </c>
       <c r="B543" t="s">
         <v>4</v>
       </c>
       <c r="C543" t="s">
         <v>5</v>
       </c>
       <c r="D543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544">
-        <v>1090416386</v>
+        <v>1023962776</v>
       </c>
       <c r="B544" t="s">
         <v>4</v>
       </c>
       <c r="C544" t="s">
         <v>5</v>
       </c>
       <c r="D544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545">
-        <v>1077439917</v>
+        <v>1090416386</v>
       </c>
       <c r="B545" t="s">
         <v>4</v>
       </c>
       <c r="C545" t="s">
         <v>5</v>
       </c>
       <c r="D545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546">
-        <v>1052401205</v>
+        <v>1077439917</v>
       </c>
       <c r="B546" t="s">
         <v>4</v>
       </c>
       <c r="C546" t="s">
         <v>5</v>
       </c>
       <c r="D546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547">
-        <v>79746351</v>
+        <v>1052401205</v>
       </c>
       <c r="B547" t="s">
         <v>4</v>
       </c>
       <c r="C547" t="s">
         <v>5</v>
       </c>
       <c r="D547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548">
-        <v>1013645351</v>
+        <v>79746351</v>
       </c>
       <c r="B548" t="s">
         <v>4</v>
       </c>
       <c r="C548" t="s">
         <v>5</v>
       </c>
       <c r="D548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549">
-        <v>1016037137</v>
+        <v>1013645351</v>
       </c>
       <c r="B549" t="s">
         <v>4</v>
       </c>
       <c r="C549" t="s">
         <v>5</v>
       </c>
       <c r="D549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550">
-        <v>1027521131</v>
+        <v>1016037137</v>
       </c>
       <c r="B550" t="s">
         <v>4</v>
       </c>
       <c r="C550" t="s">
         <v>5</v>
       </c>
       <c r="D550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551">
-        <v>1003558462</v>
+        <v>1027521131</v>
       </c>
       <c r="B551" t="s">
         <v>4</v>
       </c>
       <c r="C551" t="s">
         <v>5</v>
       </c>
       <c r="D551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552">
-        <v>52958503</v>
+        <v>1003558462</v>
       </c>
       <c r="B552" t="s">
         <v>4</v>
       </c>
       <c r="C552" t="s">
         <v>5</v>
       </c>
       <c r="D552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553">
-        <v>1118650091</v>
+        <v>52958503</v>
       </c>
       <c r="B553" t="s">
         <v>4</v>
       </c>
       <c r="C553" t="s">
         <v>5</v>
       </c>
       <c r="D553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554">
-        <v>1025461549</v>
+        <v>1118650091</v>
       </c>
       <c r="B554" t="s">
         <v>4</v>
       </c>
       <c r="C554" t="s">
         <v>5</v>
       </c>
       <c r="D554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555">
-        <v>52238999</v>
+        <v>1025461549</v>
       </c>
       <c r="B555" t="s">
         <v>4</v>
       </c>
       <c r="C555" t="s">
         <v>5</v>
       </c>
       <c r="D555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556">
-        <v>52216500</v>
+        <v>52238999</v>
       </c>
       <c r="B556" t="s">
         <v>4</v>
       </c>
       <c r="C556" t="s">
         <v>5</v>
       </c>
       <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557">
-        <v>53081260</v>
+        <v>52216500</v>
       </c>
       <c r="B557" t="s">
         <v>4</v>
       </c>
       <c r="C557" t="s">
         <v>5</v>
       </c>
       <c r="D557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558">
-        <v>1033748788</v>
+        <v>53081260</v>
       </c>
       <c r="B558" t="s">
         <v>4</v>
       </c>
       <c r="C558" t="s">
         <v>5</v>
       </c>
       <c r="D558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559">
-        <v>1022438350</v>
+        <v>1033748788</v>
       </c>
       <c r="B559" t="s">
         <v>4</v>
       </c>
       <c r="C559" t="s">
         <v>5</v>
       </c>
       <c r="D559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560">
-        <v>52934723</v>
+        <v>1022438350</v>
       </c>
       <c r="B560" t="s">
         <v>4</v>
       </c>
       <c r="C560" t="s">
         <v>5</v>
       </c>
       <c r="D560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561">
-        <v>1010172207</v>
+        <v>52934723</v>
       </c>
       <c r="B561" t="s">
         <v>4</v>
       </c>
       <c r="C561" t="s">
         <v>5</v>
       </c>
       <c r="D561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562">
-        <v>1032388063</v>
+        <v>1010172207</v>
       </c>
       <c r="B562" t="s">
         <v>4</v>
       </c>
       <c r="C562" t="s">
         <v>5</v>
       </c>
       <c r="D562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563">
-        <v>1099212902</v>
+        <v>1032388063</v>
       </c>
       <c r="B563" t="s">
         <v>4</v>
       </c>
       <c r="C563" t="s">
         <v>5</v>
       </c>
       <c r="D563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564">
-        <v>79704909</v>
+        <v>1099212902</v>
       </c>
       <c r="B564" t="s">
         <v>4</v>
       </c>
       <c r="C564" t="s">
         <v>5</v>
       </c>
       <c r="D564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565">
-        <v>1033777131</v>
+        <v>79704909</v>
       </c>
       <c r="B565" t="s">
         <v>4</v>
       </c>
       <c r="C565" t="s">
         <v>5</v>
       </c>
       <c r="D565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566">
-        <v>1023869352</v>
+        <v>1033777131</v>
       </c>
       <c r="B566" t="s">
         <v>4</v>
       </c>
       <c r="C566" t="s">
         <v>5</v>
       </c>
       <c r="D566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567">
-        <v>52732092</v>
+        <v>1023869352</v>
       </c>
       <c r="B567" t="s">
         <v>4</v>
       </c>
       <c r="C567" t="s">
         <v>5</v>
       </c>
       <c r="D567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568">
-        <v>53159604</v>
+        <v>52732092</v>
       </c>
       <c r="B568" t="s">
         <v>4</v>
       </c>
       <c r="C568" t="s">
         <v>5</v>
       </c>
       <c r="D568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569">
-        <v>1012418379</v>
+        <v>53159604</v>
       </c>
       <c r="B569" t="s">
         <v>4</v>
       </c>
       <c r="C569" t="s">
         <v>5</v>
       </c>
       <c r="D569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570">
-        <v>80764491</v>
+        <v>1012418379</v>
       </c>
       <c r="B570" t="s">
         <v>4</v>
       </c>
       <c r="C570" t="s">
         <v>5</v>
       </c>
       <c r="D570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571">
-        <v>52541370</v>
+        <v>80764491</v>
       </c>
       <c r="B571" t="s">
         <v>4</v>
       </c>
       <c r="C571" t="s">
         <v>5</v>
       </c>
       <c r="D571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572">
-        <v>1014257576</v>
+        <v>52541370</v>
       </c>
       <c r="B572" t="s">
         <v>4</v>
       </c>
       <c r="C572" t="s">
         <v>5</v>
       </c>
       <c r="D572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573">
-        <v>1030601478</v>
+        <v>1014257576</v>
       </c>
       <c r="B573" t="s">
         <v>4</v>
       </c>
       <c r="C573" t="s">
         <v>5</v>
       </c>
       <c r="D573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574">
-        <v>79819479</v>
+        <v>1030601478</v>
       </c>
       <c r="B574" t="s">
         <v>4</v>
       </c>
       <c r="C574" t="s">
         <v>5</v>
       </c>
       <c r="D574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575">
-        <v>1032488651</v>
+        <v>79819479</v>
       </c>
       <c r="B575" t="s">
         <v>4</v>
       </c>
       <c r="C575" t="s">
         <v>5</v>
       </c>
       <c r="D575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576">
-        <v>80167394</v>
+        <v>1032488651</v>
       </c>
       <c r="B576" t="s">
         <v>4</v>
       </c>
       <c r="C576" t="s">
         <v>5</v>
       </c>
       <c r="D576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577">
-        <v>1024598633</v>
+        <v>80167394</v>
       </c>
       <c r="B577" t="s">
         <v>4</v>
       </c>
       <c r="C577" t="s">
         <v>5</v>
       </c>
       <c r="D577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578">
-        <v>1023012700</v>
+        <v>1024598633</v>
       </c>
       <c r="B578" t="s">
         <v>4</v>
       </c>
       <c r="C578" t="s">
         <v>5</v>
       </c>
       <c r="D578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579">
-        <v>1071868637</v>
+        <v>1023012700</v>
       </c>
       <c r="B579" t="s">
         <v>4</v>
       </c>
       <c r="C579" t="s">
         <v>5</v>
       </c>
       <c r="D579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580">
-        <v>52813583</v>
+        <v>1071868637</v>
       </c>
       <c r="B580" t="s">
         <v>4</v>
       </c>
       <c r="C580" t="s">
         <v>5</v>
       </c>
       <c r="D580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581">
-        <v>1022982748</v>
+        <v>52813583</v>
       </c>
       <c r="B581" t="s">
         <v>4</v>
       </c>
       <c r="C581" t="s">
         <v>5</v>
       </c>
       <c r="D581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582">
-        <v>51952482</v>
+        <v>1022982748</v>
       </c>
       <c r="B582" t="s">
         <v>4</v>
       </c>
       <c r="C582" t="s">
         <v>5</v>
       </c>
       <c r="D582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583">
-        <v>52779849</v>
+        <v>51952482</v>
       </c>
       <c r="B583" t="s">
         <v>4</v>
       </c>
       <c r="C583" t="s">
         <v>5</v>
       </c>
       <c r="D583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584">
-        <v>45528744</v>
+        <v>52779849</v>
       </c>
       <c r="B584" t="s">
         <v>4</v>
       </c>
       <c r="C584" t="s">
         <v>5</v>
       </c>
       <c r="D584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585">
-        <v>1071143706</v>
+        <v>45528744</v>
       </c>
       <c r="B585" t="s">
         <v>4</v>
       </c>
       <c r="C585" t="s">
         <v>5</v>
       </c>
       <c r="D585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586">
-        <v>52212480</v>
+        <v>1071143706</v>
       </c>
       <c r="B586" t="s">
         <v>4</v>
       </c>
       <c r="C586" t="s">
         <v>5</v>
       </c>
       <c r="D586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587">
-        <v>1023909447</v>
+        <v>52212480</v>
       </c>
       <c r="B587" t="s">
         <v>4</v>
       </c>
       <c r="C587" t="s">
         <v>5</v>
       </c>
       <c r="D587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588">
-        <v>52541402</v>
+        <v>1023909447</v>
       </c>
       <c r="B588" t="s">
         <v>4</v>
       </c>
       <c r="C588" t="s">
         <v>5</v>
       </c>
       <c r="D588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589">
-        <v>1023904375</v>
+        <v>52541402</v>
       </c>
       <c r="B589" t="s">
         <v>4</v>
       </c>
       <c r="C589" t="s">
         <v>5</v>
       </c>
       <c r="D589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590">
-        <v>1024507833</v>
+        <v>1023904375</v>
       </c>
       <c r="B590" t="s">
         <v>4</v>
       </c>
       <c r="C590" t="s">
         <v>5</v>
       </c>
       <c r="D590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591">
-        <v>53039507</v>
+        <v>1024507833</v>
       </c>
       <c r="B591" t="s">
         <v>4</v>
       </c>
       <c r="C591" t="s">
         <v>5</v>
       </c>
       <c r="D591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592">
-        <v>38879505</v>
+        <v>53039507</v>
       </c>
       <c r="B592" t="s">
         <v>4</v>
       </c>
       <c r="C592" t="s">
         <v>5</v>
       </c>
       <c r="D592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593">
-        <v>1010203320</v>
+        <v>38879505</v>
       </c>
       <c r="B593" t="s">
         <v>4</v>
       </c>
       <c r="C593" t="s">
         <v>5</v>
       </c>
       <c r="D593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594">
+        <v>1010203320</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595">
         <v>1026301050</v>
       </c>
-      <c r="B594" t="s">
-[...10 lines deleted...]
-      <c r="A595" t="s">
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" t="s">
         <v>11</v>
-      </c>
-[...12 lines deleted...]
-        <v>52970431</v>
       </c>
       <c r="B596" t="s">
         <v>4</v>
       </c>
       <c r="C596" t="s">
         <v>5</v>
       </c>
       <c r="D596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597">
-        <v>1012433867</v>
+        <v>52970431</v>
       </c>
       <c r="B597" t="s">
         <v>4</v>
       </c>
       <c r="C597" t="s">
         <v>5</v>
       </c>
       <c r="D597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598">
-        <v>52854756</v>
+        <v>1012433867</v>
       </c>
       <c r="B598" t="s">
         <v>4</v>
       </c>
       <c r="C598" t="s">
         <v>5</v>
       </c>
       <c r="D598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599">
-        <v>1010173562</v>
+        <v>52854756</v>
       </c>
       <c r="B599" t="s">
         <v>4</v>
       </c>
       <c r="C599" t="s">
         <v>5</v>
       </c>
       <c r="D599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600">
-        <v>52177336</v>
+        <v>1010173562</v>
       </c>
       <c r="B600" t="s">
         <v>4</v>
       </c>
       <c r="C600" t="s">
         <v>5</v>
       </c>
       <c r="D600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601">
-        <v>1023935480</v>
+        <v>52177336</v>
       </c>
       <c r="B601" t="s">
         <v>4</v>
       </c>
       <c r="C601" t="s">
         <v>5</v>
       </c>
       <c r="D601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602">
-        <v>1010168404</v>
+        <v>1023935480</v>
       </c>
       <c r="B602" t="s">
         <v>4</v>
       </c>
       <c r="C602" t="s">
         <v>5</v>
       </c>
       <c r="D602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603">
-        <v>52194988</v>
+        <v>1010168404</v>
       </c>
       <c r="B603" t="s">
         <v>4</v>
       </c>
       <c r="C603" t="s">
         <v>5</v>
       </c>
       <c r="D603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604">
-        <v>1032374492</v>
+        <v>52194988</v>
       </c>
       <c r="B604" t="s">
         <v>4</v>
       </c>
       <c r="C604" t="s">
         <v>5</v>
       </c>
       <c r="D604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605">
-        <v>1007395625</v>
+        <v>1032374492</v>
       </c>
       <c r="B605" t="s">
         <v>4</v>
       </c>
       <c r="C605" t="s">
         <v>5</v>
       </c>
       <c r="D605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606">
-        <v>22518518</v>
+        <v>1007395625</v>
       </c>
       <c r="B606" t="s">
         <v>4</v>
       </c>
       <c r="C606" t="s">
         <v>5</v>
       </c>
       <c r="D606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607">
-        <v>1030665462</v>
+        <v>22518518</v>
       </c>
       <c r="B607" t="s">
         <v>4</v>
       </c>
       <c r="C607" t="s">
         <v>5</v>
       </c>
       <c r="D607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608">
-        <v>37555582</v>
+        <v>1030665462</v>
       </c>
       <c r="B608" t="s">
         <v>4</v>
       </c>
       <c r="C608" t="s">
         <v>5</v>
       </c>
       <c r="D608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609">
-        <v>1053346297</v>
+        <v>37555582</v>
       </c>
       <c r="B609" t="s">
         <v>4</v>
       </c>
       <c r="C609" t="s">
         <v>5</v>
       </c>
       <c r="D609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610">
-        <v>45765521</v>
+        <v>1053346297</v>
       </c>
       <c r="B610" t="s">
         <v>4</v>
       </c>
       <c r="C610" t="s">
         <v>5</v>
       </c>
       <c r="D610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611">
-        <v>52525222</v>
+        <v>45765521</v>
       </c>
       <c r="B611" t="s">
         <v>4</v>
       </c>
       <c r="C611" t="s">
         <v>5</v>
       </c>
       <c r="D611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612">
-        <v>1013598627</v>
+        <v>52525222</v>
       </c>
       <c r="B612" t="s">
         <v>4</v>
       </c>
       <c r="C612" t="s">
         <v>5</v>
       </c>
       <c r="D612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613">
-        <v>65778154</v>
+        <v>1013598627</v>
       </c>
       <c r="B613" t="s">
         <v>4</v>
       </c>
       <c r="C613" t="s">
         <v>5</v>
       </c>
       <c r="D613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614">
-        <v>1018458708</v>
+        <v>65778154</v>
       </c>
       <c r="B614" t="s">
         <v>4</v>
       </c>
       <c r="C614" t="s">
         <v>5</v>
       </c>
       <c r="D614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615">
-        <v>52062403</v>
+        <v>1018458708</v>
       </c>
       <c r="B615" t="s">
         <v>4</v>
       </c>
       <c r="C615" t="s">
         <v>5</v>
       </c>
       <c r="D615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616">
-        <v>1030639221</v>
+        <v>52062403</v>
       </c>
       <c r="B616" t="s">
         <v>4</v>
       </c>
       <c r="C616" t="s">
         <v>5</v>
       </c>
       <c r="D616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617">
-        <v>1032488713</v>
+        <v>1030639221</v>
       </c>
       <c r="B617" t="s">
         <v>4</v>
       </c>
       <c r="C617" t="s">
         <v>5</v>
       </c>
       <c r="D617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618">
-        <v>52560445</v>
+        <v>1032488713</v>
       </c>
       <c r="B618" t="s">
         <v>4</v>
       </c>
       <c r="C618" t="s">
         <v>5</v>
       </c>
       <c r="D618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619">
-        <v>1033709922</v>
+        <v>52560445</v>
       </c>
       <c r="B619" t="s">
         <v>4</v>
       </c>
       <c r="C619" t="s">
         <v>5</v>
       </c>
       <c r="D619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620">
-        <v>1023943263</v>
+        <v>1033709922</v>
       </c>
       <c r="B620" t="s">
         <v>4</v>
       </c>
       <c r="C620" t="s">
         <v>5</v>
       </c>
       <c r="D620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621">
-        <v>1233694163</v>
+        <v>1023943263</v>
       </c>
       <c r="B621" t="s">
         <v>4</v>
       </c>
       <c r="C621" t="s">
         <v>5</v>
       </c>
       <c r="D621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622">
-        <v>1000492029</v>
+        <v>1233694163</v>
       </c>
       <c r="B622" t="s">
         <v>4</v>
       </c>
       <c r="C622" t="s">
         <v>5</v>
       </c>
       <c r="D622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623">
-        <v>1033755374</v>
+        <v>1000492029</v>
       </c>
       <c r="B623" t="s">
         <v>4</v>
       </c>
       <c r="C623" t="s">
         <v>5</v>
       </c>
       <c r="D623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624">
-        <v>1014242217</v>
+        <v>1033755374</v>
       </c>
       <c r="B624" t="s">
         <v>4</v>
       </c>
       <c r="C624" t="s">
         <v>5</v>
       </c>
       <c r="D624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625">
-        <v>52861573</v>
+        <v>1014242217</v>
       </c>
       <c r="B625" t="s">
         <v>4</v>
       </c>
       <c r="C625" t="s">
         <v>5</v>
       </c>
       <c r="D625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626">
+        <v>52861573</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627">
         <v>53062465</v>
       </c>
-      <c r="B626" t="s">
-[...10 lines deleted...]
-      <c r="A627" t="s">
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" t="s">
         <v>12</v>
-      </c>
-[...12 lines deleted...]
-        <v>52288404</v>
       </c>
       <c r="B628" t="s">
         <v>4</v>
       </c>
       <c r="C628" t="s">
         <v>5</v>
       </c>
       <c r="D628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629">
-        <v>1019053405</v>
+        <v>52288404</v>
       </c>
       <c r="B629" t="s">
         <v>4</v>
       </c>
       <c r="C629" t="s">
         <v>5</v>
       </c>
       <c r="D629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630">
-        <v>1070590741</v>
+        <v>1019053405</v>
       </c>
       <c r="B630" t="s">
         <v>4</v>
       </c>
       <c r="C630" t="s">
         <v>5</v>
       </c>
       <c r="D630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631">
-        <v>52374737</v>
+        <v>1070590741</v>
       </c>
       <c r="B631" t="s">
         <v>4</v>
       </c>
       <c r="C631" t="s">
         <v>5</v>
       </c>
       <c r="D631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632">
-        <v>52988983</v>
+        <v>52374737</v>
       </c>
       <c r="B632" t="s">
         <v>4</v>
       </c>
       <c r="C632" t="s">
         <v>5</v>
       </c>
       <c r="D632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633">
-        <v>1023922639</v>
+        <v>52988983</v>
       </c>
       <c r="B633" t="s">
         <v>4</v>
       </c>
       <c r="C633" t="s">
         <v>5</v>
       </c>
       <c r="D633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634">
-        <v>1014269408</v>
+        <v>1023922639</v>
       </c>
       <c r="B634" t="s">
         <v>4</v>
       </c>
       <c r="C634" t="s">
         <v>5</v>
       </c>
       <c r="D634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635">
-        <v>1026592572</v>
+        <v>1014269408</v>
       </c>
       <c r="B635" t="s">
         <v>4</v>
       </c>
       <c r="C635" t="s">
         <v>5</v>
       </c>
       <c r="D635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636">
-        <v>1026582251</v>
+        <v>1026592572</v>
       </c>
       <c r="B636" t="s">
         <v>4</v>
       </c>
       <c r="C636" t="s">
         <v>5</v>
       </c>
       <c r="D636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637">
-        <v>1013621835</v>
+        <v>1026582251</v>
       </c>
       <c r="B637" t="s">
         <v>4</v>
       </c>
       <c r="C637" t="s">
         <v>5</v>
       </c>
       <c r="D637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638">
-        <v>1013579473</v>
+        <v>1013621835</v>
       </c>
       <c r="B638" t="s">
         <v>4</v>
       </c>
       <c r="C638" t="s">
         <v>5</v>
       </c>
       <c r="D638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639">
-        <v>1026582365</v>
+        <v>1013579473</v>
       </c>
       <c r="B639" t="s">
         <v>4</v>
       </c>
       <c r="C639" t="s">
         <v>5</v>
       </c>
       <c r="D639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640">
-        <v>1020720205</v>
+        <v>1026582365</v>
       </c>
       <c r="B640" t="s">
         <v>4</v>
       </c>
       <c r="C640" t="s">
         <v>5</v>
       </c>
       <c r="D640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641">
-        <v>1002565307</v>
+        <v>1020720205</v>
       </c>
       <c r="B641" t="s">
         <v>4</v>
       </c>
       <c r="C641" t="s">
         <v>5</v>
       </c>
       <c r="D641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642">
-        <v>1120744239</v>
+        <v>1002565307</v>
       </c>
       <c r="B642" t="s">
         <v>4</v>
       </c>
       <c r="C642" t="s">
         <v>5</v>
       </c>
       <c r="D642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643">
-        <v>5997058</v>
+        <v>1120744239</v>
       </c>
       <c r="B643" t="s">
         <v>4</v>
       </c>
       <c r="C643" t="s">
         <v>5</v>
       </c>
       <c r="D643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644">
-        <v>1001044065</v>
+        <v>5997058</v>
       </c>
       <c r="B644" t="s">
         <v>4</v>
       </c>
       <c r="C644" t="s">
         <v>5</v>
       </c>
       <c r="D644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645">
-        <v>1049018483</v>
+        <v>1001044065</v>
       </c>
       <c r="B645" t="s">
         <v>4</v>
       </c>
       <c r="C645" t="s">
         <v>5</v>
       </c>
       <c r="D645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646">
-        <v>80028108</v>
+        <v>1049018483</v>
       </c>
       <c r="B646" t="s">
         <v>4</v>
       </c>
       <c r="C646" t="s">
         <v>5</v>
       </c>
       <c r="D646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647">
-        <v>1067905017</v>
+        <v>80028108</v>
       </c>
       <c r="B647" t="s">
         <v>4</v>
       </c>
       <c r="C647" t="s">
         <v>5</v>
       </c>
       <c r="D647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648">
-        <v>1023879024</v>
+        <v>1067905017</v>
       </c>
       <c r="B648" t="s">
         <v>4</v>
       </c>
       <c r="C648" t="s">
         <v>5</v>
       </c>
       <c r="D648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649">
-        <v>51769784</v>
+        <v>1023879024</v>
       </c>
       <c r="B649" t="s">
         <v>4</v>
       </c>
       <c r="C649" t="s">
         <v>5</v>
       </c>
       <c r="D649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650">
-        <v>1031167029</v>
+        <v>51769784</v>
       </c>
       <c r="B650" t="s">
         <v>4</v>
       </c>
       <c r="C650" t="s">
         <v>5</v>
       </c>
       <c r="D650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651">
-        <v>1018502212</v>
+        <v>1031167029</v>
       </c>
       <c r="B651" t="s">
         <v>4</v>
       </c>
       <c r="C651" t="s">
         <v>5</v>
       </c>
       <c r="D651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652">
-        <v>1020748538</v>
+        <v>1018502212</v>
       </c>
       <c r="B652" t="s">
         <v>4</v>
       </c>
       <c r="C652" t="s">
         <v>5</v>
       </c>
       <c r="D652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653">
-        <v>1031169543</v>
+        <v>1020748538</v>
       </c>
       <c r="B653" t="s">
         <v>4</v>
       </c>
       <c r="C653" t="s">
         <v>5</v>
       </c>
       <c r="D653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654">
-        <v>1022435747</v>
+        <v>1031169543</v>
       </c>
       <c r="B654" t="s">
         <v>4</v>
       </c>
       <c r="C654" t="s">
         <v>5</v>
       </c>
       <c r="D654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655">
-        <v>1007404713</v>
+        <v>1022435747</v>
       </c>
       <c r="B655" t="s">
         <v>4</v>
       </c>
       <c r="C655" t="s">
         <v>5</v>
       </c>
       <c r="D655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656">
-        <v>80125369</v>
+        <v>1007404713</v>
       </c>
       <c r="B656" t="s">
         <v>4</v>
       </c>
       <c r="C656" t="s">
         <v>5</v>
       </c>
       <c r="D656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657">
-        <v>51830046</v>
+        <v>80125369</v>
       </c>
       <c r="B657" t="s">
         <v>4</v>
       </c>
       <c r="C657" t="s">
         <v>5</v>
       </c>
       <c r="D657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658">
-        <v>1015453395</v>
+        <v>51830046</v>
       </c>
       <c r="B658" t="s">
         <v>4</v>
       </c>
       <c r="C658" t="s">
         <v>5</v>
       </c>
       <c r="D658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659">
-        <v>1023016596</v>
+        <v>1015453395</v>
       </c>
       <c r="B659" t="s">
         <v>4</v>
       </c>
       <c r="C659" t="s">
         <v>5</v>
       </c>
       <c r="D659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660">
-        <v>1016015964</v>
+        <v>1023016596</v>
       </c>
       <c r="B660" t="s">
         <v>4</v>
       </c>
       <c r="C660" t="s">
         <v>5</v>
       </c>
       <c r="D660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661">
-        <v>52725433</v>
+        <v>1016015964</v>
       </c>
       <c r="B661" t="s">
         <v>4</v>
       </c>
       <c r="C661" t="s">
         <v>5</v>
       </c>
       <c r="D661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662">
-        <v>1023953913</v>
+        <v>52725433</v>
       </c>
       <c r="B662" t="s">
         <v>4</v>
       </c>
       <c r="C662" t="s">
         <v>5</v>
       </c>
       <c r="D662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663">
-        <v>1032385608</v>
+        <v>1023953913</v>
       </c>
       <c r="B663" t="s">
         <v>4</v>
       </c>
       <c r="C663" t="s">
         <v>5</v>
       </c>
       <c r="D663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664">
-        <v>1032508924</v>
+        <v>1032385608</v>
       </c>
       <c r="B664" t="s">
         <v>4</v>
       </c>
       <c r="C664" t="s">
         <v>5</v>
       </c>
       <c r="D664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665">
-        <v>51613901</v>
+        <v>1032508924</v>
       </c>
       <c r="B665" t="s">
         <v>4</v>
       </c>
       <c r="C665" t="s">
         <v>5</v>
       </c>
       <c r="D665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666">
-        <v>1000216583</v>
+        <v>51613901</v>
       </c>
       <c r="B666" t="s">
         <v>4</v>
       </c>
       <c r="C666" t="s">
         <v>5</v>
       </c>
       <c r="D666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667">
-        <v>1073241753</v>
+        <v>1000216583</v>
       </c>
       <c r="B667" t="s">
         <v>4</v>
       </c>
       <c r="C667" t="s">
         <v>5</v>
       </c>
       <c r="D667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668">
-        <v>52838298</v>
+        <v>1073241753</v>
       </c>
       <c r="B668" t="s">
         <v>4</v>
       </c>
       <c r="C668" t="s">
         <v>5</v>
       </c>
       <c r="D668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669">
-        <v>51881556</v>
+        <v>52838298</v>
       </c>
       <c r="B669" t="s">
         <v>4</v>
       </c>
       <c r="C669" t="s">
         <v>5</v>
       </c>
       <c r="D669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670">
-        <v>1117518987</v>
+        <v>51881556</v>
       </c>
       <c r="B670" t="s">
         <v>4</v>
       </c>
       <c r="C670" t="s">
         <v>5</v>
       </c>
       <c r="D670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671">
-        <v>1118256193</v>
+        <v>1117518987</v>
       </c>
       <c r="B671" t="s">
         <v>4</v>
       </c>
       <c r="C671" t="s">
         <v>5</v>
       </c>
       <c r="D671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672">
-        <v>39677181</v>
+        <v>1118256193</v>
       </c>
       <c r="B672" t="s">
         <v>4</v>
       </c>
       <c r="C672" t="s">
         <v>5</v>
       </c>
       <c r="D672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673">
-        <v>1032464544</v>
+        <v>39677181</v>
       </c>
       <c r="B673" t="s">
         <v>4</v>
       </c>
       <c r="C673" t="s">
         <v>5</v>
       </c>
       <c r="D673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674">
-        <v>1013586096</v>
+        <v>1032464544</v>
       </c>
       <c r="B674" t="s">
         <v>4</v>
       </c>
       <c r="C674" t="s">
         <v>5</v>
       </c>
       <c r="D674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675">
-        <v>1024590817</v>
+        <v>1013586096</v>
       </c>
       <c r="B675" t="s">
         <v>4</v>
       </c>
       <c r="C675" t="s">
         <v>5</v>
       </c>
       <c r="D675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676">
-        <v>1030568677</v>
+        <v>1024590817</v>
       </c>
       <c r="B676" t="s">
         <v>4</v>
       </c>
       <c r="C676" t="s">
         <v>5</v>
       </c>
       <c r="D676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677">
-        <v>1023921763</v>
+        <v>1030568677</v>
       </c>
       <c r="B677" t="s">
         <v>4</v>
       </c>
       <c r="C677" t="s">
         <v>5</v>
       </c>
       <c r="D677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678">
-        <v>1022986982</v>
+        <v>1023921763</v>
       </c>
       <c r="B678" t="s">
         <v>4</v>
       </c>
       <c r="C678" t="s">
         <v>5</v>
       </c>
       <c r="D678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679">
+        <v>1022986982</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680">
         <v>74375352</v>
       </c>
-      <c r="B679" t="s">
-[...10 lines deleted...]
-      <c r="A680" t="s">
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681" t="s">
         <v>13</v>
-      </c>
-[...12 lines deleted...]
-        <v>51693095</v>
       </c>
       <c r="B681" t="s">
         <v>4</v>
       </c>
       <c r="C681" t="s">
         <v>5</v>
       </c>
       <c r="D681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682">
-        <v>1047457225</v>
+        <v>51693095</v>
       </c>
       <c r="B682" t="s">
         <v>4</v>
       </c>
       <c r="C682" t="s">
         <v>5</v>
       </c>
       <c r="D682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683">
-        <v>1013588177</v>
+        <v>1047457225</v>
       </c>
       <c r="B683" t="s">
         <v>4</v>
       </c>
       <c r="C683" t="s">
         <v>5</v>
       </c>
       <c r="D683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684">
-        <v>1010164368</v>
+        <v>1013588177</v>
       </c>
       <c r="B684" t="s">
         <v>4</v>
       </c>
       <c r="C684" t="s">
         <v>5</v>
       </c>
       <c r="D684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685">
-        <v>1032376090</v>
+        <v>1010164368</v>
       </c>
       <c r="B685" t="s">
         <v>4</v>
       </c>
       <c r="C685" t="s">
         <v>5</v>
       </c>
       <c r="D685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686">
-        <v>1032470306</v>
+        <v>1032376090</v>
       </c>
       <c r="B686" t="s">
         <v>4</v>
       </c>
       <c r="C686" t="s">
         <v>5</v>
       </c>
       <c r="D686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687">
-        <v>1031165145</v>
+        <v>1032470306</v>
       </c>
       <c r="B687" t="s">
         <v>4</v>
       </c>
       <c r="C687" t="s">
         <v>5</v>
       </c>
       <c r="D687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688">
-        <v>1023031779</v>
+        <v>1031165145</v>
       </c>
       <c r="B688" t="s">
         <v>4</v>
       </c>
       <c r="C688" t="s">
         <v>5</v>
       </c>
       <c r="D688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689">
-        <v>1024526320</v>
+        <v>1023031779</v>
       </c>
       <c r="B689" t="s">
         <v>4</v>
       </c>
       <c r="C689" t="s">
         <v>5</v>
       </c>
       <c r="D689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690">
-        <v>53048705</v>
+        <v>1024526320</v>
       </c>
       <c r="B690" t="s">
         <v>4</v>
       </c>
       <c r="C690" t="s">
         <v>5</v>
       </c>
       <c r="D690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691">
-        <v>1013654304</v>
+        <v>53048705</v>
       </c>
       <c r="B691" t="s">
         <v>4</v>
       </c>
       <c r="C691" t="s">
         <v>5</v>
       </c>
       <c r="D691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692">
-        <v>79972733</v>
+        <v>1013654304</v>
       </c>
       <c r="B692" t="s">
         <v>4</v>
       </c>
       <c r="C692" t="s">
         <v>5</v>
       </c>
       <c r="D692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693">
-        <v>1023907133</v>
+        <v>79972733</v>
       </c>
       <c r="B693" t="s">
         <v>4</v>
       </c>
       <c r="C693" t="s">
         <v>5</v>
       </c>
       <c r="D693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694">
-        <v>86081032</v>
+        <v>1023907133</v>
       </c>
       <c r="B694" t="s">
         <v>4</v>
       </c>
       <c r="C694" t="s">
         <v>5</v>
       </c>
       <c r="D694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695">
-        <v>1033714998</v>
+        <v>86081032</v>
       </c>
       <c r="B695" t="s">
         <v>4</v>
       </c>
       <c r="C695" t="s">
         <v>5</v>
       </c>
       <c r="D695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696">
-        <v>1003893280</v>
+        <v>1033714998</v>
       </c>
       <c r="B696" t="s">
         <v>4</v>
       </c>
       <c r="C696" t="s">
         <v>5</v>
       </c>
       <c r="D696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697">
-        <v>1033720674</v>
+        <v>1003893280</v>
       </c>
       <c r="B697" t="s">
         <v>4</v>
       </c>
       <c r="C697" t="s">
         <v>5</v>
       </c>
       <c r="D697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698">
-        <v>52434884</v>
+        <v>1033720674</v>
       </c>
       <c r="B698" t="s">
         <v>4</v>
       </c>
       <c r="C698" t="s">
         <v>5</v>
       </c>
       <c r="D698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699">
-        <v>1012380820</v>
+        <v>52434884</v>
       </c>
       <c r="B699" t="s">
         <v>4</v>
       </c>
       <c r="C699" t="s">
         <v>5</v>
       </c>
       <c r="D699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700">
-        <v>1030671300</v>
+        <v>1012380820</v>
       </c>
       <c r="B700" t="s">
         <v>4</v>
       </c>
       <c r="C700" t="s">
         <v>5</v>
       </c>
       <c r="D700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701">
-        <v>1033751561</v>
+        <v>1030671300</v>
       </c>
       <c r="B701" t="s">
         <v>4</v>
       </c>
       <c r="C701" t="s">
         <v>5</v>
       </c>
       <c r="D701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702">
-        <v>1023928673</v>
+        <v>1033751561</v>
       </c>
       <c r="B702" t="s">
         <v>4</v>
       </c>
       <c r="C702" t="s">
         <v>5</v>
       </c>
       <c r="D702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703">
-        <v>52718958</v>
+        <v>1023928673</v>
       </c>
       <c r="B703" t="s">
         <v>4</v>
       </c>
       <c r="C703" t="s">
         <v>5</v>
       </c>
       <c r="D703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704">
-        <v>52457687</v>
+        <v>52718958</v>
       </c>
       <c r="B704" t="s">
         <v>4</v>
       </c>
       <c r="C704" t="s">
         <v>5</v>
       </c>
       <c r="D704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705">
-        <v>52225559</v>
+        <v>52457687</v>
       </c>
       <c r="B705" t="s">
         <v>4</v>
       </c>
       <c r="C705" t="s">
         <v>5</v>
       </c>
       <c r="D705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706">
-        <v>80416568</v>
+        <v>52225559</v>
       </c>
       <c r="B706" t="s">
         <v>4</v>
       </c>
       <c r="C706" t="s">
         <v>5</v>
       </c>
       <c r="D706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707">
-        <v>28116013</v>
+        <v>80416568</v>
       </c>
       <c r="B707" t="s">
         <v>4</v>
       </c>
       <c r="C707" t="s">
         <v>5</v>
       </c>
       <c r="D707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708">
-        <v>1033692502</v>
+        <v>28116013</v>
       </c>
       <c r="B708" t="s">
         <v>4</v>
       </c>
       <c r="C708" t="s">
         <v>5</v>
       </c>
       <c r="D708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709">
-        <v>1013687321</v>
+        <v>1033692502</v>
       </c>
       <c r="B709" t="s">
         <v>4</v>
       </c>
       <c r="C709" t="s">
         <v>5</v>
       </c>
       <c r="D709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710">
-        <v>39565942</v>
+        <v>1013687321</v>
       </c>
       <c r="B710" t="s">
         <v>4</v>
       </c>
       <c r="C710" t="s">
         <v>5</v>
       </c>
       <c r="D710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711">
-        <v>1052380336</v>
+        <v>39565942</v>
       </c>
       <c r="B711" t="s">
         <v>4</v>
       </c>
       <c r="C711" t="s">
         <v>5</v>
       </c>
       <c r="D711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712">
-        <v>53159949</v>
+        <v>1052380336</v>
       </c>
       <c r="B712" t="s">
         <v>4</v>
       </c>
       <c r="C712" t="s">
         <v>5</v>
       </c>
       <c r="D712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713">
-        <v>45552886</v>
+        <v>53159949</v>
       </c>
       <c r="B713" t="s">
         <v>4</v>
       </c>
       <c r="C713" t="s">
         <v>5</v>
       </c>
       <c r="D713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714">
-        <v>1007519579</v>
+        <v>45552886</v>
       </c>
       <c r="B714" t="s">
         <v>4</v>
       </c>
       <c r="C714" t="s">
         <v>5</v>
       </c>
       <c r="D714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715">
-        <v>1014270664</v>
+        <v>1007519579</v>
       </c>
       <c r="B715" t="s">
         <v>4</v>
       </c>
       <c r="C715" t="s">
         <v>5</v>
       </c>
       <c r="D715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716">
-        <v>52827751</v>
+        <v>1014270664</v>
       </c>
       <c r="B716" t="s">
         <v>4</v>
       </c>
       <c r="C716" t="s">
         <v>5</v>
       </c>
       <c r="D716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717">
-        <v>1049629368</v>
+        <v>52827751</v>
       </c>
       <c r="B717" t="s">
         <v>4</v>
       </c>
       <c r="C717" t="s">
         <v>5</v>
       </c>
       <c r="D717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718">
-        <v>52080743</v>
+        <v>1049629368</v>
       </c>
       <c r="B718" t="s">
         <v>4</v>
       </c>
       <c r="C718" t="s">
         <v>5</v>
       </c>
       <c r="D718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719">
-        <v>1031153693</v>
+        <v>52080743</v>
       </c>
       <c r="B719" t="s">
         <v>4</v>
       </c>
       <c r="C719" t="s">
         <v>5</v>
       </c>
       <c r="D719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720">
-        <v>80242441</v>
+        <v>1031153693</v>
       </c>
       <c r="B720" t="s">
         <v>4</v>
       </c>
       <c r="C720" t="s">
         <v>5</v>
       </c>
       <c r="D720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721">
-        <v>1105780138</v>
+        <v>80242441</v>
       </c>
       <c r="B721" t="s">
         <v>4</v>
       </c>
       <c r="C721" t="s">
         <v>5</v>
       </c>
       <c r="D721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722">
-        <v>79797924</v>
+        <v>1105780138</v>
       </c>
       <c r="B722" t="s">
         <v>4</v>
       </c>
       <c r="C722" t="s">
         <v>5</v>
       </c>
       <c r="D722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723">
-        <v>1193319240</v>
+        <v>79797924</v>
       </c>
       <c r="B723" t="s">
         <v>4</v>
       </c>
       <c r="C723" t="s">
         <v>5</v>
       </c>
       <c r="D723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724">
-        <v>53047002</v>
+        <v>1193319240</v>
       </c>
       <c r="B724" t="s">
         <v>4</v>
       </c>
       <c r="C724" t="s">
         <v>5</v>
       </c>
       <c r="D724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725">
-        <v>1003539865</v>
+        <v>53047002</v>
       </c>
       <c r="B725" t="s">
         <v>4</v>
       </c>
       <c r="C725" t="s">
         <v>5</v>
       </c>
       <c r="D725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726">
-        <v>79490843</v>
+        <v>1003539865</v>
       </c>
       <c r="B726" t="s">
         <v>4</v>
       </c>
       <c r="C726" t="s">
         <v>5</v>
       </c>
       <c r="D726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727">
-        <v>79662118</v>
+        <v>79490843</v>
       </c>
       <c r="B727" t="s">
         <v>4</v>
       </c>
       <c r="C727" t="s">
         <v>5</v>
       </c>
       <c r="D727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728">
-        <v>53117835</v>
+        <v>79662118</v>
       </c>
       <c r="B728" t="s">
         <v>4</v>
       </c>
       <c r="C728" t="s">
         <v>5</v>
       </c>
       <c r="D728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729">
-        <v>1033726180</v>
+        <v>53117835</v>
       </c>
       <c r="B729" t="s">
         <v>4</v>
       </c>
       <c r="C729" t="s">
         <v>5</v>
       </c>
       <c r="D729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730">
-        <v>1021667709</v>
+        <v>1033726180</v>
       </c>
       <c r="B730" t="s">
         <v>4</v>
       </c>
       <c r="C730" t="s">
         <v>5</v>
       </c>
       <c r="D730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731">
-        <v>25281431</v>
+        <v>1021667709</v>
       </c>
       <c r="B731" t="s">
         <v>4</v>
       </c>
       <c r="C731" t="s">
         <v>5</v>
       </c>
       <c r="D731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732">
-        <v>52120987</v>
+        <v>25281431</v>
       </c>
       <c r="B732" t="s">
         <v>4</v>
       </c>
       <c r="C732" t="s">
         <v>5</v>
       </c>
       <c r="D732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733">
-        <v>79516549</v>
+        <v>52120987</v>
       </c>
       <c r="B733" t="s">
         <v>4</v>
       </c>
       <c r="C733" t="s">
         <v>5</v>
       </c>
       <c r="D733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734">
-        <v>1057547928</v>
+        <v>79516549</v>
       </c>
       <c r="B734" t="s">
         <v>4</v>
       </c>
       <c r="C734" t="s">
         <v>5</v>
       </c>
       <c r="D734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735">
-        <v>52901575</v>
+        <v>1057547928</v>
       </c>
       <c r="B735" t="s">
         <v>4</v>
       </c>
       <c r="C735" t="s">
         <v>5</v>
       </c>
       <c r="D735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736">
-        <v>19445766</v>
+        <v>52901575</v>
       </c>
       <c r="B736" t="s">
         <v>4</v>
       </c>
       <c r="C736" t="s">
         <v>5</v>
       </c>
       <c r="D736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737">
-        <v>52524647</v>
+        <v>19445766</v>
       </c>
       <c r="B737" t="s">
         <v>4</v>
       </c>
       <c r="C737" t="s">
         <v>5</v>
       </c>
       <c r="D737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738">
-        <v>1031160938</v>
+        <v>52524647</v>
       </c>
       <c r="B738" t="s">
         <v>4</v>
       </c>
       <c r="C738" t="s">
         <v>5</v>
       </c>
       <c r="D738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739">
-        <v>1022445472</v>
+        <v>1031160938</v>
       </c>
       <c r="B739" t="s">
         <v>4</v>
       </c>
       <c r="C739" t="s">
         <v>5</v>
       </c>
       <c r="D739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740">
-        <v>1006086866</v>
+        <v>1022445472</v>
       </c>
       <c r="B740" t="s">
         <v>4</v>
       </c>
       <c r="C740" t="s">
         <v>5</v>
       </c>
       <c r="D740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741">
-        <v>1101443195</v>
+        <v>1006086866</v>
       </c>
       <c r="B741" t="s">
         <v>4</v>
       </c>
       <c r="C741" t="s">
         <v>5</v>
       </c>
       <c r="D741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742">
-        <v>1013577751</v>
+        <v>1101443195</v>
       </c>
       <c r="B742" t="s">
         <v>4</v>
       </c>
       <c r="C742" t="s">
         <v>5</v>
       </c>
       <c r="D742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743">
-        <v>52032395</v>
+        <v>1013577751</v>
       </c>
       <c r="B743" t="s">
         <v>4</v>
       </c>
       <c r="C743" t="s">
         <v>5</v>
       </c>
       <c r="D743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744">
-        <v>1012335794</v>
+        <v>52032395</v>
       </c>
       <c r="B744" t="s">
         <v>4</v>
       </c>
       <c r="C744" t="s">
         <v>5</v>
       </c>
       <c r="D744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745">
-        <v>1013590900</v>
+        <v>1012335794</v>
       </c>
       <c r="B745" t="s">
         <v>4</v>
       </c>
       <c r="C745" t="s">
         <v>5</v>
       </c>
       <c r="D745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746">
-        <v>1012410592</v>
+        <v>1013590900</v>
       </c>
       <c r="B746" t="s">
         <v>4</v>
       </c>
       <c r="C746" t="s">
         <v>5</v>
       </c>
       <c r="D746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747">
-        <v>1013607175</v>
+        <v>1012410592</v>
       </c>
       <c r="B747" t="s">
         <v>4</v>
       </c>
       <c r="C747" t="s">
         <v>5</v>
       </c>
       <c r="D747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748">
-        <v>1024505447</v>
+        <v>1013607175</v>
       </c>
       <c r="B748" t="s">
         <v>4</v>
       </c>
       <c r="C748" t="s">
         <v>5</v>
       </c>
       <c r="D748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749">
-        <v>52968736</v>
+        <v>1024505447</v>
       </c>
       <c r="B749" t="s">
         <v>4</v>
       </c>
       <c r="C749" t="s">
         <v>5</v>
       </c>
       <c r="D749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750">
-        <v>1077443613</v>
+        <v>52968736</v>
       </c>
       <c r="B750" t="s">
         <v>4</v>
       </c>
       <c r="C750" t="s">
         <v>5</v>
       </c>
       <c r="D750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751">
-        <v>1013665330</v>
+        <v>1077443613</v>
       </c>
       <c r="B751" t="s">
         <v>4</v>
       </c>
       <c r="C751" t="s">
         <v>5</v>
       </c>
       <c r="D751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752">
-        <v>42656134</v>
+        <v>1013665330</v>
       </c>
       <c r="B752" t="s">
         <v>4</v>
       </c>
       <c r="C752" t="s">
         <v>5</v>
       </c>
       <c r="D752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753">
-        <v>1108934285</v>
+        <v>42656134</v>
       </c>
       <c r="B753" t="s">
         <v>4</v>
       </c>
       <c r="C753" t="s">
         <v>5</v>
       </c>
       <c r="D753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754">
-        <v>1024599830</v>
+        <v>1108934285</v>
       </c>
       <c r="B754" t="s">
         <v>4</v>
       </c>
       <c r="C754" t="s">
         <v>5</v>
       </c>
       <c r="D754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755">
-        <v>53102149</v>
+        <v>1024599830</v>
       </c>
       <c r="B755" t="s">
         <v>4</v>
       </c>
       <c r="C755" t="s">
         <v>5</v>
       </c>
       <c r="D755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756">
-        <v>53155913</v>
+        <v>53102149</v>
       </c>
       <c r="B756" t="s">
         <v>4</v>
       </c>
       <c r="C756" t="s">
         <v>5</v>
       </c>
       <c r="D756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757">
-        <v>1019102409</v>
+        <v>53155913</v>
       </c>
       <c r="B757" t="s">
         <v>4</v>
       </c>
       <c r="C757" t="s">
         <v>5</v>
       </c>
       <c r="D757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758">
-        <v>79876180</v>
+        <v>1019102409</v>
       </c>
       <c r="B758" t="s">
         <v>4</v>
       </c>
       <c r="C758" t="s">
         <v>5</v>
       </c>
       <c r="D758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759">
-        <v>52206387</v>
+        <v>79876180</v>
       </c>
       <c r="B759" t="s">
         <v>4</v>
       </c>
       <c r="C759" t="s">
         <v>5</v>
       </c>
       <c r="D759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760">
-        <v>1018427934</v>
+        <v>52206387</v>
       </c>
       <c r="B760" t="s">
         <v>4</v>
       </c>
       <c r="C760" t="s">
         <v>5</v>
       </c>
       <c r="D760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761">
-        <v>1033763515</v>
+        <v>1018427934</v>
       </c>
       <c r="B761" t="s">
         <v>4</v>
       </c>
       <c r="C761" t="s">
         <v>5</v>
       </c>
       <c r="D761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762">
-        <v>39694957</v>
+        <v>1033763515</v>
       </c>
       <c r="B762" t="s">
         <v>4</v>
       </c>
       <c r="C762" t="s">
         <v>5</v>
       </c>
       <c r="D762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763">
-        <v>1023906259</v>
+        <v>39694957</v>
       </c>
       <c r="B763" t="s">
         <v>4</v>
       </c>
       <c r="C763" t="s">
         <v>5</v>
       </c>
       <c r="D763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764">
-        <v>1030601888</v>
+        <v>1023906259</v>
       </c>
       <c r="B764" t="s">
         <v>4</v>
       </c>
       <c r="C764" t="s">
         <v>5</v>
       </c>
       <c r="D764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765">
-        <v>1023971191</v>
+        <v>1030601888</v>
       </c>
       <c r="B765" t="s">
         <v>4</v>
       </c>
       <c r="C765" t="s">
         <v>5</v>
       </c>
       <c r="D765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766">
-        <v>52709778</v>
+        <v>1023971191</v>
       </c>
       <c r="B766" t="s">
         <v>4</v>
       </c>
       <c r="C766" t="s">
         <v>5</v>
       </c>
       <c r="D766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767">
-        <v>1012409195</v>
+        <v>52709778</v>
       </c>
       <c r="B767" t="s">
         <v>4</v>
       </c>
       <c r="C767" t="s">
         <v>5</v>
       </c>
       <c r="D767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768">
-        <v>1033754233</v>
+        <v>1012409195</v>
       </c>
       <c r="B768" t="s">
         <v>4</v>
       </c>
       <c r="C768" t="s">
         <v>5</v>
       </c>
       <c r="D768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769">
-        <v>1121933688</v>
+        <v>1033754233</v>
       </c>
       <c r="B769" t="s">
         <v>4</v>
       </c>
       <c r="C769" t="s">
         <v>5</v>
       </c>
       <c r="D769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770">
-        <v>1023904727</v>
+        <v>1121933688</v>
       </c>
       <c r="B770" t="s">
         <v>4</v>
       </c>
       <c r="C770" t="s">
         <v>5</v>
       </c>
       <c r="D770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771">
-        <v>1014241954</v>
+        <v>1023904727</v>
       </c>
       <c r="B771" t="s">
         <v>4</v>
       </c>
       <c r="C771" t="s">
         <v>5</v>
       </c>
       <c r="D771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772">
-        <v>79494481</v>
+        <v>1014241954</v>
       </c>
       <c r="B772" t="s">
         <v>4</v>
       </c>
       <c r="C772" t="s">
         <v>5</v>
       </c>
       <c r="D772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773">
-        <v>52839198</v>
+        <v>79494481</v>
       </c>
       <c r="B773" t="s">
         <v>4</v>
       </c>
       <c r="C773" t="s">
         <v>5</v>
       </c>
       <c r="D773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774">
-        <v>80879558</v>
+        <v>52839198</v>
       </c>
       <c r="B774" t="s">
         <v>4</v>
       </c>
       <c r="C774" t="s">
         <v>5</v>
       </c>
       <c r="D774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775">
-        <v>1012438321</v>
+        <v>80879558</v>
       </c>
       <c r="B775" t="s">
         <v>4</v>
       </c>
       <c r="C775" t="s">
         <v>5</v>
       </c>
       <c r="D775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776">
-        <v>1012393097</v>
+        <v>1012438321</v>
       </c>
       <c r="B776" t="s">
         <v>4</v>
       </c>
       <c r="C776" t="s">
         <v>5</v>
       </c>
       <c r="D776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777">
-        <v>435723</v>
+        <v>1012393097</v>
       </c>
       <c r="B777" t="s">
         <v>4</v>
       </c>
       <c r="C777" t="s">
         <v>5</v>
       </c>
       <c r="D777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778">
-        <v>1144173727</v>
+        <v>435723</v>
       </c>
       <c r="B778" t="s">
         <v>4</v>
       </c>
       <c r="C778" t="s">
         <v>5</v>
       </c>
       <c r="D778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779">
-        <v>52281961</v>
+        <v>1144173727</v>
       </c>
       <c r="B779" t="s">
         <v>4</v>
       </c>
       <c r="C779" t="s">
         <v>5</v>
       </c>
       <c r="D779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780">
-        <v>1033680997</v>
+        <v>52281961</v>
       </c>
       <c r="B780" t="s">
         <v>4</v>
       </c>
       <c r="C780" t="s">
         <v>5</v>
       </c>
       <c r="D780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781">
-        <v>16055381</v>
+        <v>1033680997</v>
       </c>
       <c r="B781" t="s">
         <v>4</v>
       </c>
       <c r="C781" t="s">
         <v>5</v>
       </c>
       <c r="D781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782">
-        <v>22856589</v>
+        <v>16055381</v>
       </c>
       <c r="B782" t="s">
         <v>4</v>
       </c>
       <c r="C782" t="s">
         <v>5</v>
       </c>
       <c r="D782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783">
-        <v>71757560</v>
+        <v>22856589</v>
       </c>
       <c r="B783" t="s">
         <v>4</v>
       </c>
       <c r="C783" t="s">
         <v>5</v>
       </c>
       <c r="D783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784">
-        <v>1013656131</v>
+        <v>71757560</v>
       </c>
       <c r="B784" t="s">
         <v>4</v>
       </c>
       <c r="C784" t="s">
         <v>5</v>
       </c>
       <c r="D784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785">
-        <v>1022941723</v>
+        <v>1013656131</v>
       </c>
       <c r="B785" t="s">
         <v>4</v>
       </c>
       <c r="C785" t="s">
         <v>5</v>
       </c>
       <c r="D785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786">
-        <v>52173181</v>
+        <v>1022941723</v>
       </c>
       <c r="B786" t="s">
         <v>4</v>
       </c>
       <c r="C786" t="s">
         <v>5</v>
       </c>
       <c r="D786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787">
-        <v>1010186868</v>
+        <v>52173181</v>
       </c>
       <c r="B787" t="s">
         <v>4</v>
       </c>
       <c r="C787" t="s">
         <v>5</v>
       </c>
       <c r="D787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788">
-        <v>35421159</v>
+        <v>1010186868</v>
       </c>
       <c r="B788" t="s">
         <v>4</v>
       </c>
       <c r="C788" t="s">
         <v>5</v>
       </c>
       <c r="D788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789">
-        <v>1022398284</v>
+        <v>35421159</v>
       </c>
       <c r="B789" t="s">
         <v>4</v>
       </c>
       <c r="C789" t="s">
         <v>5</v>
       </c>
       <c r="D789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790">
-        <v>53073331</v>
+        <v>1022398284</v>
       </c>
       <c r="B790" t="s">
         <v>4</v>
       </c>
       <c r="C790" t="s">
         <v>5</v>
       </c>
       <c r="D790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791">
-        <v>12023912</v>
+        <v>53073331</v>
       </c>
       <c r="B791" t="s">
         <v>4</v>
       </c>
       <c r="C791" t="s">
         <v>5</v>
       </c>
       <c r="D791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792">
-        <v>79737752</v>
+        <v>12023912</v>
       </c>
       <c r="B792" t="s">
         <v>4</v>
       </c>
       <c r="C792" t="s">
         <v>5</v>
       </c>
       <c r="D792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793">
-        <v>1012464176</v>
+        <v>79737752</v>
       </c>
       <c r="B793" t="s">
         <v>4</v>
       </c>
       <c r="C793" t="s">
         <v>5</v>
       </c>
       <c r="D793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794">
+        <v>1012464176</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795">
         <v>1073532120</v>
       </c>
-      <c r="B794" t="s">
-[...10 lines deleted...]
-      <c r="A795" t="s">
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796" t="s">
         <v>14</v>
-      </c>
-[...12 lines deleted...]
-        <v>51832421</v>
       </c>
       <c r="B796" t="s">
         <v>4</v>
       </c>
       <c r="C796" t="s">
         <v>5</v>
       </c>
       <c r="D796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797">
-        <v>1012441025</v>
+        <v>51832421</v>
       </c>
       <c r="B797" t="s">
         <v>4</v>
       </c>
       <c r="C797" t="s">
         <v>5</v>
       </c>
       <c r="D797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798">
-        <v>52766576</v>
+        <v>1012441025</v>
       </c>
       <c r="B798" t="s">
         <v>4</v>
       </c>
       <c r="C798" t="s">
         <v>5</v>
       </c>
       <c r="D798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799">
-        <v>1143122527</v>
+        <v>52766576</v>
       </c>
       <c r="B799" t="s">
         <v>4</v>
       </c>
       <c r="C799" t="s">
         <v>5</v>
       </c>
       <c r="D799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800">
-        <v>1020836408</v>
+        <v>1143122527</v>
       </c>
       <c r="B800" t="s">
         <v>4</v>
       </c>
       <c r="C800" t="s">
         <v>5</v>
       </c>
       <c r="D800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801">
-        <v>52951264</v>
+        <v>1020836408</v>
       </c>
       <c r="B801" t="s">
         <v>4</v>
       </c>
       <c r="C801" t="s">
         <v>5</v>
       </c>
       <c r="D801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802">
-        <v>1030660382</v>
+        <v>52951264</v>
       </c>
       <c r="B802" t="s">
         <v>4</v>
       </c>
       <c r="C802" t="s">
         <v>5</v>
       </c>
       <c r="D802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803">
-        <v>52424280</v>
+        <v>1030660382</v>
       </c>
       <c r="B803" t="s">
         <v>4</v>
       </c>
       <c r="C803" t="s">
         <v>5</v>
       </c>
       <c r="D803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804">
-        <v>1007154984</v>
+        <v>52424280</v>
       </c>
       <c r="B804" t="s">
         <v>4</v>
       </c>
       <c r="C804" t="s">
         <v>5</v>
       </c>
       <c r="D804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805">
-        <v>79806215</v>
+        <v>1007154984</v>
       </c>
       <c r="B805" t="s">
         <v>4</v>
       </c>
       <c r="C805" t="s">
         <v>5</v>
       </c>
       <c r="D805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806">
-        <v>1012405785</v>
+        <v>79806215</v>
       </c>
       <c r="B806" t="s">
         <v>4</v>
       </c>
       <c r="C806" t="s">
         <v>5</v>
       </c>
       <c r="D806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807">
-        <v>1013615208</v>
+        <v>1012405785</v>
       </c>
       <c r="B807" t="s">
         <v>4</v>
       </c>
       <c r="C807" t="s">
         <v>5</v>
       </c>
       <c r="D807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808">
-        <v>1032450329</v>
+        <v>1013615208</v>
       </c>
       <c r="B808" t="s">
         <v>4</v>
       </c>
       <c r="C808" t="s">
         <v>5</v>
       </c>
       <c r="D808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809">
-        <v>1052407682</v>
+        <v>1032450329</v>
       </c>
       <c r="B809" t="s">
         <v>4</v>
       </c>
       <c r="C809" t="s">
         <v>5</v>
       </c>
       <c r="D809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810">
-        <v>53046627</v>
+        <v>1052407682</v>
       </c>
       <c r="B810" t="s">
         <v>4</v>
       </c>
       <c r="C810" t="s">
         <v>5</v>
       </c>
       <c r="D810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811">
-        <v>51908911</v>
+        <v>53046627</v>
       </c>
       <c r="B811" t="s">
         <v>4</v>
       </c>
       <c r="C811" t="s">
         <v>5</v>
       </c>
       <c r="D811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812">
-        <v>1032479438</v>
+        <v>51908911</v>
       </c>
       <c r="B812" t="s">
         <v>4</v>
       </c>
       <c r="C812" t="s">
         <v>5</v>
       </c>
       <c r="D812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813">
-        <v>80209756</v>
+        <v>1032479438</v>
       </c>
       <c r="B813" t="s">
         <v>4</v>
       </c>
       <c r="C813" t="s">
         <v>5</v>
       </c>
       <c r="D813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814">
-        <v>1047966105</v>
+        <v>80209756</v>
       </c>
       <c r="B814" t="s">
         <v>4</v>
       </c>
       <c r="C814" t="s">
         <v>5</v>
       </c>
       <c r="D814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815">
-        <v>1030542711</v>
+        <v>1047966105</v>
       </c>
       <c r="B815" t="s">
         <v>4</v>
       </c>
       <c r="C815" t="s">
         <v>5</v>
       </c>
       <c r="D815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816">
-        <v>1033788800</v>
+        <v>1030542711</v>
       </c>
       <c r="B816" t="s">
         <v>4</v>
       </c>
       <c r="C816" t="s">
         <v>5</v>
       </c>
       <c r="D816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817">
-        <v>1030669145</v>
+        <v>1033788800</v>
       </c>
       <c r="B817" t="s">
         <v>4</v>
       </c>
       <c r="C817" t="s">
         <v>5</v>
       </c>
       <c r="D817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818">
-        <v>1010169737</v>
+        <v>1030669145</v>
       </c>
       <c r="B818" t="s">
         <v>4</v>
       </c>
       <c r="C818" t="s">
         <v>5</v>
       </c>
       <c r="D818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819">
-        <v>19208828</v>
+        <v>1010169737</v>
       </c>
       <c r="B819" t="s">
         <v>4</v>
       </c>
       <c r="C819" t="s">
         <v>5</v>
       </c>
       <c r="D819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820">
-        <v>1023920184</v>
+        <v>19208828</v>
       </c>
       <c r="B820" t="s">
         <v>4</v>
       </c>
       <c r="C820" t="s">
         <v>5</v>
       </c>
       <c r="D820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821">
-        <v>23624209</v>
+        <v>1023920184</v>
       </c>
       <c r="B821" t="s">
         <v>4</v>
       </c>
       <c r="C821" t="s">
         <v>5</v>
       </c>
       <c r="D821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822">
-        <v>52125699</v>
+        <v>23624209</v>
       </c>
       <c r="B822" t="s">
         <v>4</v>
       </c>
       <c r="C822" t="s">
         <v>5</v>
       </c>
       <c r="D822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823">
-        <v>1000850996</v>
+        <v>52125699</v>
       </c>
       <c r="B823" t="s">
         <v>4</v>
       </c>
       <c r="C823" t="s">
         <v>5</v>
       </c>
       <c r="D823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824">
-        <v>1019129442</v>
+        <v>1000850996</v>
       </c>
       <c r="B824" t="s">
         <v>4</v>
       </c>
       <c r="C824" t="s">
         <v>5</v>
       </c>
       <c r="D824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825">
-        <v>1022966658</v>
+        <v>1019129442</v>
       </c>
       <c r="B825" t="s">
         <v>4</v>
       </c>
       <c r="C825" t="s">
         <v>5</v>
       </c>
       <c r="D825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826">
-        <v>1015446234</v>
+        <v>1022966658</v>
       </c>
       <c r="B826" t="s">
         <v>4</v>
       </c>
       <c r="C826" t="s">
         <v>5</v>
       </c>
       <c r="D826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827">
-        <v>1031143458</v>
+        <v>1015446234</v>
       </c>
       <c r="B827" t="s">
         <v>4</v>
       </c>
       <c r="C827" t="s">
         <v>5</v>
       </c>
       <c r="D827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828">
-        <v>1023016742</v>
+        <v>1031143458</v>
       </c>
       <c r="B828" t="s">
         <v>4</v>
       </c>
       <c r="C828" t="s">
         <v>5</v>
       </c>
       <c r="D828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829">
-        <v>1000494862</v>
+        <v>1023016742</v>
       </c>
       <c r="B829" t="s">
         <v>4</v>
       </c>
       <c r="C829" t="s">
         <v>5</v>
       </c>
       <c r="D829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830">
-        <v>1026301092</v>
+        <v>1000494862</v>
       </c>
       <c r="B830" t="s">
         <v>4</v>
       </c>
       <c r="C830" t="s">
         <v>5</v>
       </c>
       <c r="D830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831">
-        <v>1023024399</v>
+        <v>1026301092</v>
       </c>
       <c r="B831" t="s">
         <v>4</v>
       </c>
       <c r="C831" t="s">
         <v>5</v>
       </c>
       <c r="D831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832">
-        <v>1023952117</v>
+        <v>1023024399</v>
       </c>
       <c r="B832" t="s">
         <v>4</v>
       </c>
       <c r="C832" t="s">
         <v>5</v>
       </c>
       <c r="D832" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833">
-        <v>52286195</v>
+        <v>1023952117</v>
       </c>
       <c r="B833" t="s">
         <v>4</v>
       </c>
       <c r="C833" t="s">
         <v>5</v>
       </c>
       <c r="D833" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834">
-        <v>1022348087</v>
+        <v>52286195</v>
       </c>
       <c r="B834" t="s">
         <v>4</v>
       </c>
       <c r="C834" t="s">
         <v>5</v>
       </c>
       <c r="D834" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835">
-        <v>1033698444</v>
+        <v>1022348087</v>
       </c>
       <c r="B835" t="s">
         <v>4</v>
       </c>
       <c r="C835" t="s">
         <v>5</v>
       </c>
       <c r="D835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836">
-        <v>52280265</v>
+        <v>1033698444</v>
       </c>
       <c r="B836" t="s">
         <v>4</v>
       </c>
       <c r="C836" t="s">
         <v>5</v>
       </c>
       <c r="D836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837">
-        <v>1033817624</v>
+        <v>52280265</v>
       </c>
       <c r="B837" t="s">
         <v>4</v>
       </c>
       <c r="C837" t="s">
         <v>5</v>
       </c>
       <c r="D837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838">
-        <v>1023951984</v>
+        <v>1033817624</v>
       </c>
       <c r="B838" t="s">
         <v>4</v>
       </c>
       <c r="C838" t="s">
         <v>5</v>
       </c>
       <c r="D838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839">
-        <v>1031130520</v>
+        <v>1023951984</v>
       </c>
       <c r="B839" t="s">
         <v>4</v>
       </c>
       <c r="C839" t="s">
         <v>5</v>
       </c>
       <c r="D839" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840">
-        <v>1033788406</v>
+        <v>1031130520</v>
       </c>
       <c r="B840" t="s">
         <v>4</v>
       </c>
       <c r="C840" t="s">
         <v>5</v>
       </c>
       <c r="D840" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841">
-        <v>1016058620</v>
+        <v>1033788406</v>
       </c>
       <c r="B841" t="s">
         <v>4</v>
       </c>
       <c r="C841" t="s">
         <v>5</v>
       </c>
       <c r="D841" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842">
-        <v>1033792224</v>
+        <v>1016058620</v>
       </c>
       <c r="B842" t="s">
         <v>4</v>
       </c>
       <c r="C842" t="s">
         <v>5</v>
       </c>
       <c r="D842" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843">
-        <v>1024598509</v>
+        <v>1033792224</v>
       </c>
       <c r="B843" t="s">
         <v>4</v>
       </c>
       <c r="C843" t="s">
         <v>5</v>
       </c>
       <c r="D843" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844">
-        <v>1014663084</v>
+        <v>1024598509</v>
       </c>
       <c r="B844" t="s">
         <v>4</v>
       </c>
       <c r="C844" t="s">
         <v>5</v>
       </c>
       <c r="D844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845">
-        <v>1033743500</v>
+        <v>1014663084</v>
       </c>
       <c r="B845" t="s">
         <v>4</v>
       </c>
       <c r="C845" t="s">
         <v>5</v>
       </c>
       <c r="D845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846">
-        <v>1033689229</v>
+        <v>1033743500</v>
       </c>
       <c r="B846" t="s">
         <v>4</v>
       </c>
       <c r="C846" t="s">
         <v>5</v>
       </c>
       <c r="D846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847">
-        <v>52795258</v>
+        <v>1033689229</v>
       </c>
       <c r="B847" t="s">
         <v>4</v>
       </c>
       <c r="C847" t="s">
         <v>5</v>
       </c>
       <c r="D847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848">
-        <v>1031145337</v>
+        <v>52795258</v>
       </c>
       <c r="B848" t="s">
         <v>4</v>
       </c>
       <c r="C848" t="s">
         <v>5</v>
       </c>
       <c r="D848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849">
-        <v>1015399669</v>
+        <v>1031145337</v>
       </c>
       <c r="B849" t="s">
         <v>4</v>
       </c>
       <c r="C849" t="s">
         <v>5</v>
       </c>
       <c r="D849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850">
-        <v>53932030</v>
+        <v>1015399669</v>
       </c>
       <c r="B850" t="s">
         <v>4</v>
       </c>
       <c r="C850" t="s">
         <v>5</v>
       </c>
       <c r="D850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851">
-        <v>52151794</v>
+        <v>53932030</v>
       </c>
       <c r="B851" t="s">
         <v>4</v>
       </c>
       <c r="C851" t="s">
         <v>5</v>
       </c>
       <c r="D851" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852">
-        <v>80039791</v>
+        <v>52151794</v>
       </c>
       <c r="B852" t="s">
         <v>4</v>
       </c>
       <c r="C852" t="s">
         <v>5</v>
       </c>
       <c r="D852" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853">
-        <v>52886373</v>
+        <v>80039791</v>
       </c>
       <c r="B853" t="s">
         <v>4</v>
       </c>
       <c r="C853" t="s">
         <v>5</v>
       </c>
       <c r="D853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854">
-        <v>1018481266</v>
+        <v>52886373</v>
       </c>
       <c r="B854" t="s">
         <v>4</v>
       </c>
       <c r="C854" t="s">
         <v>5</v>
       </c>
       <c r="D854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855">
-        <v>1013641007</v>
+        <v>1018481266</v>
       </c>
       <c r="B855" t="s">
         <v>4</v>
       </c>
       <c r="C855" t="s">
         <v>5</v>
       </c>
       <c r="D855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856">
-        <v>52886926</v>
+        <v>1013641007</v>
       </c>
       <c r="B856" t="s">
         <v>4</v>
       </c>
       <c r="C856" t="s">
         <v>5</v>
       </c>
       <c r="D856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857">
-        <v>1013593462</v>
+        <v>52886926</v>
       </c>
       <c r="B857" t="s">
         <v>4</v>
       </c>
       <c r="C857" t="s">
         <v>5</v>
       </c>
       <c r="D857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858">
-        <v>46386839</v>
+        <v>1013593462</v>
       </c>
       <c r="B858" t="s">
         <v>4</v>
       </c>
       <c r="C858" t="s">
         <v>5</v>
       </c>
       <c r="D858" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859">
-        <v>1032383555</v>
+        <v>46386839</v>
       </c>
       <c r="B859" t="s">
         <v>4</v>
       </c>
       <c r="C859" t="s">
         <v>5</v>
       </c>
       <c r="D859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860">
-        <v>35427724</v>
+        <v>1032383555</v>
       </c>
       <c r="B860" t="s">
         <v>4</v>
       </c>
       <c r="C860" t="s">
         <v>5</v>
       </c>
       <c r="D860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861">
-        <v>51902622</v>
+        <v>35427724</v>
       </c>
       <c r="B861" t="s">
         <v>4</v>
       </c>
       <c r="C861" t="s">
         <v>5</v>
       </c>
       <c r="D861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862">
-        <v>1014196785</v>
+        <v>51902622</v>
       </c>
       <c r="B862" t="s">
         <v>4</v>
       </c>
       <c r="C862" t="s">
         <v>5</v>
       </c>
       <c r="D862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863">
-        <v>1013677670</v>
+        <v>1014196785</v>
       </c>
       <c r="B863" t="s">
         <v>4</v>
       </c>
       <c r="C863" t="s">
         <v>5</v>
       </c>
       <c r="D863" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864">
-        <v>53052656</v>
+        <v>1013677670</v>
       </c>
       <c r="B864" t="s">
         <v>4</v>
       </c>
       <c r="C864" t="s">
         <v>5</v>
       </c>
       <c r="D864" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865">
-        <v>52788597</v>
+        <v>53052656</v>
       </c>
       <c r="B865" t="s">
         <v>4</v>
       </c>
       <c r="C865" t="s">
         <v>5</v>
       </c>
       <c r="D865" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866">
-        <v>52459272</v>
+        <v>52788597</v>
       </c>
       <c r="B866" t="s">
         <v>4</v>
       </c>
       <c r="C866" t="s">
         <v>5</v>
       </c>
       <c r="D866" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867">
-        <v>1024541788</v>
+        <v>52459272</v>
       </c>
       <c r="B867" t="s">
         <v>4</v>
       </c>
       <c r="C867" t="s">
         <v>5</v>
       </c>
       <c r="D867" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868">
-        <v>1073237609</v>
+        <v>1024541788</v>
       </c>
       <c r="B868" t="s">
         <v>4</v>
       </c>
       <c r="C868" t="s">
         <v>5</v>
       </c>
       <c r="D868" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869">
-        <v>1018503319</v>
+        <v>1073237609</v>
       </c>
       <c r="B869" t="s">
         <v>4</v>
       </c>
       <c r="C869" t="s">
         <v>5</v>
       </c>
       <c r="D869" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870">
-        <v>52393820</v>
+        <v>1018503319</v>
       </c>
       <c r="B870" t="s">
         <v>4</v>
       </c>
       <c r="C870" t="s">
         <v>5</v>
       </c>
       <c r="D870" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871">
-        <v>1072188492</v>
+        <v>52393820</v>
       </c>
       <c r="B871" t="s">
         <v>4</v>
       </c>
       <c r="C871" t="s">
         <v>5</v>
       </c>
       <c r="D871" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872">
-        <v>1022932227</v>
+        <v>1072188492</v>
       </c>
       <c r="B872" t="s">
         <v>4</v>
       </c>
       <c r="C872" t="s">
         <v>5</v>
       </c>
       <c r="D872" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873">
-        <v>1033730569</v>
+        <v>1022932227</v>
       </c>
       <c r="B873" t="s">
         <v>4</v>
       </c>
       <c r="C873" t="s">
         <v>5</v>
       </c>
       <c r="D873" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874">
         <v>52050272</v>
       </c>
       <c r="B874" t="s">
         <v>4</v>
       </c>
       <c r="C874" t="s">
         <v>5</v>
       </c>
       <c r="D874" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16661,50 +16730,27490 @@
     <row r="1159" spans="1:4">
       <c r="A1159">
         <v>1022939632</v>
       </c>
       <c r="B1159" t="s">
         <v>4</v>
       </c>
       <c r="C1159" t="s">
         <v>5</v>
       </c>
       <c r="D1159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
         <v>12560004</v>
       </c>
       <c r="B1160" t="s">
         <v>4</v>
       </c>
       <c r="C1160" t="s">
         <v>5</v>
       </c>
       <c r="D1160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4">
+      <c r="A1161">
+        <v>52938407</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4">
+      <c r="A1162">
+        <v>1127956651</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4">
+      <c r="A1163">
+        <v>79620611</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4">
+      <c r="A1164">
+        <v>1023870730</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4">
+      <c r="A1165">
+        <v>52733953</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166">
+        <v>7706071</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4">
+      <c r="A1167">
+        <v>1073712880</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4">
+      <c r="A1168">
+        <v>1031173813</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4">
+      <c r="A1169">
+        <v>1065591193</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4">
+      <c r="A1170">
+        <v>1024581753</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4">
+      <c r="A1171">
+        <v>1013676780</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4">
+      <c r="A1172">
+        <v>52470216</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4">
+      <c r="A1173">
+        <v>1065642106</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4">
+      <c r="A1174">
+        <v>79751321</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4">
+      <c r="A1175">
+        <v>1001043896</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4">
+      <c r="A1176">
+        <v>79798428</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4">
+      <c r="A1177">
+        <v>1020762424</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4">
+      <c r="A1178">
+        <v>1019128628</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4">
+      <c r="A1179">
+        <v>1023934277</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4">
+      <c r="A1180">
+        <v>51968910</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4">
+      <c r="A1181">
+        <v>1020782568</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4">
+      <c r="A1182">
+        <v>1013629535</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4">
+      <c r="A1183">
+        <v>1026299894</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4">
+      <c r="A1184" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4">
+      <c r="A1185">
+        <v>1019065431</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4">
+      <c r="A1186">
+        <v>52890776</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4">
+      <c r="A1187">
+        <v>1001197904</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4">
+      <c r="A1188">
+        <v>1004770901</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4">
+      <c r="A1189">
+        <v>1030698429</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4">
+      <c r="A1190">
+        <v>52446090</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4">
+      <c r="A1191">
+        <v>1020765060</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4">
+      <c r="A1192">
+        <v>76327781</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4">
+      <c r="A1193">
+        <v>1013658893</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4">
+      <c r="A1194">
+        <v>1026288159</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4">
+      <c r="A1195">
+        <v>1023162750</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4">
+      <c r="A1196">
+        <v>52714915</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4">
+      <c r="A1197">
+        <v>65744709</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4">
+      <c r="A1198">
+        <v>1026581674</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4">
+      <c r="A1199">
+        <v>1019063264</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4">
+      <c r="A1200">
+        <v>1027520593</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4">
+      <c r="A1201">
+        <v>1105686930</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4">
+      <c r="A1202">
+        <v>1015429407</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4">
+      <c r="A1203">
+        <v>1018490206</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4">
+      <c r="A1204">
+        <v>1007727409</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4">
+      <c r="A1205">
+        <v>1032385709</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4">
+      <c r="A1206">
+        <v>1033763399</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4">
+      <c r="A1207">
+        <v>79732188</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4">
+      <c r="A1208">
+        <v>80096725</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4">
+      <c r="A1209">
+        <v>1013651553</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4">
+      <c r="A1210">
+        <v>1000723267</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4">
+      <c r="A1211">
+        <v>7316674</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4">
+      <c r="A1212">
+        <v>79467233</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4">
+      <c r="A1213">
+        <v>1001782347</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4">
+      <c r="A1214">
+        <v>1023903747</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4">
+      <c r="A1215">
+        <v>1032443508</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4">
+      <c r="A1216">
+        <v>1020814431</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4">
+      <c r="A1217">
+        <v>1024554821</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4">
+      <c r="A1218">
+        <v>51816618</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4">
+      <c r="A1219">
+        <v>53016329</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4">
+      <c r="A1220">
+        <v>1000616039</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4">
+      <c r="A1221">
+        <v>19334332</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4">
+      <c r="A1222">
+        <v>39732457</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4">
+      <c r="A1223">
+        <v>1033697964</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4">
+      <c r="A1224">
+        <v>80801542</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4">
+      <c r="A1225">
+        <v>1001171746</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4">
+      <c r="A1226">
+        <v>1012353688</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4">
+      <c r="A1227">
+        <v>21147597</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4">
+      <c r="A1228">
+        <v>1024523323</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4">
+      <c r="A1229">
+        <v>1030590901</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4">
+      <c r="A1230">
+        <v>39793162</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4">
+      <c r="A1231">
+        <v>1010197408</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4">
+      <c r="A1232">
+        <v>1109385825</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4">
+      <c r="A1233">
+        <v>1000624179</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4">
+      <c r="A1234">
+        <v>52827978</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4">
+      <c r="A1235">
+        <v>80112022</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4">
+      <c r="A1236">
+        <v>52555825</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4">
+      <c r="A1237">
+        <v>1000512885</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4">
+      <c r="A1238">
+        <v>1031145001</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4">
+      <c r="A1239">
+        <v>79605597</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4">
+      <c r="A1240">
+        <v>1015410859</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4">
+      <c r="A1241">
+        <v>1013642441</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4">
+      <c r="A1242">
+        <v>1012436848</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4">
+      <c r="A1243">
+        <v>1140825109</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4">
+      <c r="A1244">
+        <v>52076174</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4">
+      <c r="A1245">
+        <v>1023959777</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4">
+      <c r="A1246">
+        <v>1015422382</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4">
+      <c r="A1247">
+        <v>1031127337</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4">
+      <c r="A1248">
+        <v>79602203</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4">
+      <c r="A1249">
+        <v>1032367322</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4">
+      <c r="A1250">
+        <v>52209542</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4">
+      <c r="A1251">
+        <v>53006316</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4">
+      <c r="A1252">
+        <v>1000335711</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4">
+      <c r="A1253">
+        <v>79972342</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4">
+      <c r="A1254">
+        <v>1001298673</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4">
+      <c r="A1255">
+        <v>1018407484</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4">
+      <c r="A1256">
+        <v>80071735</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4">
+      <c r="A1257">
+        <v>36728790</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4">
+      <c r="A1258">
+        <v>1018436786</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4">
+      <c r="A1259">
+        <v>53067255</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4">
+      <c r="A1260">
+        <v>1033699992</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4">
+      <c r="A1261">
+        <v>28697871</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4">
+      <c r="A1262">
+        <v>1024492825</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4">
+      <c r="A1263">
+        <v>1012363890</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4">
+      <c r="A1264">
+        <v>1023928190</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4">
+      <c r="A1265">
+        <v>13491094</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4">
+      <c r="A1266">
+        <v>1033687520</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4">
+      <c r="A1267">
+        <v>1013616130</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4">
+      <c r="A1268">
+        <v>1023927471</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4">
+      <c r="A1269">
+        <v>1000807162</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4">
+      <c r="A1270">
+        <v>79102361</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4">
+      <c r="A1271">
+        <v>1032402076</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4">
+      <c r="A1272">
+        <v>51881222</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4">
+      <c r="A1273">
+        <v>52049478</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4">
+      <c r="A1274">
+        <v>1010179345</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4">
+      <c r="A1275">
+        <v>52116434</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4">
+      <c r="A1276">
+        <v>1023886359</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4">
+      <c r="A1277">
+        <v>52191429</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4">
+      <c r="A1278">
+        <v>55158404</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4">
+      <c r="A1279">
+        <v>39690340</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4">
+      <c r="A1280">
+        <v>1030529383</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4">
+      <c r="A1281">
+        <v>1105690288</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4">
+      <c r="A1282">
+        <v>53062674</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4">
+      <c r="A1283">
+        <v>79418876</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4">
+      <c r="A1284">
+        <v>1033767688</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4">
+      <c r="A1285">
+        <v>1030599833</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4">
+      <c r="A1286">
+        <v>1010182353</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4">
+      <c r="A1287">
+        <v>35394172</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4">
+      <c r="A1288">
+        <v>51654696</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4">
+      <c r="A1289">
+        <v>346403</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4">
+      <c r="A1290">
+        <v>32789946</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4">
+      <c r="A1291">
+        <v>52487090</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4">
+      <c r="A1292">
+        <v>1121870595</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4">
+      <c r="A1293">
+        <v>52054741</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4">
+      <c r="A1294">
+        <v>39544361</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4">
+      <c r="A1295">
+        <v>1007184214</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4">
+      <c r="A1296">
+        <v>79572185</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4">
+      <c r="A1297">
+        <v>1001067874</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4">
+      <c r="A1298">
+        <v>1032502257</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4">
+      <c r="A1299">
+        <v>79397886</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4">
+      <c r="A1300">
+        <v>1032499727</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4">
+      <c r="A1301">
+        <v>19428150</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4">
+      <c r="A1302">
+        <v>1016026088</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4">
+      <c r="A1303">
+        <v>53117947</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4">
+      <c r="A1304">
+        <v>1015482418</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4">
+      <c r="A1305">
+        <v>52872866</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4">
+      <c r="A1306">
+        <v>1082982743</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4">
+      <c r="A1307">
+        <v>1233502372</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4">
+      <c r="A1308">
+        <v>1010059301</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4">
+      <c r="A1309">
+        <v>1000686620</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4">
+      <c r="A1310">
+        <v>1013590121</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4">
+      <c r="A1311">
+        <v>1018431399</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4">
+      <c r="A1312">
+        <v>52129824</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4">
+      <c r="A1313">
+        <v>1022936534</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4">
+      <c r="A1314">
+        <v>1082160070</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4">
+      <c r="A1315">
+        <v>1030628027</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4">
+      <c r="A1316">
+        <v>1143446199</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4">
+      <c r="A1317">
+        <v>1033758664</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4">
+      <c r="A1318">
+        <v>80139251</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4">
+      <c r="A1319">
+        <v>1030682886</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4">
+      <c r="A1320">
+        <v>1019030406</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4">
+      <c r="A1321">
+        <v>52371364</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4">
+      <c r="A1322">
+        <v>1032474954</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4">
+      <c r="A1323">
+        <v>52485294</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4">
+      <c r="A1324">
+        <v>1032506076</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4">
+      <c r="A1325">
+        <v>52716081</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4">
+      <c r="A1326">
+        <v>1023890694</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4">
+      <c r="A1327">
+        <v>1013671045</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4">
+      <c r="A1328">
+        <v>1031142752</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4">
+      <c r="A1329">
+        <v>52853134</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4">
+      <c r="A1330">
+        <v>79883427</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4">
+      <c r="A1331">
+        <v>1023875479</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4">
+      <c r="A1332">
+        <v>1232598941</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4">
+      <c r="A1333">
+        <v>51695797</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4">
+      <c r="A1334">
+        <v>79970474</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4">
+      <c r="A1335">
+        <v>52853057</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4">
+      <c r="A1336">
+        <v>1023039096</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4">
+      <c r="A1337">
+        <v>1140879073</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4">
+      <c r="A1338">
+        <v>1020824310</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4">
+      <c r="A1339">
+        <v>1010177652</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4">
+      <c r="A1340">
+        <v>1023942213</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4">
+      <c r="A1341">
+        <v>40093261</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4">
+      <c r="A1342">
+        <v>1110579996</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4">
+      <c r="A1343">
+        <v>1032403709</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4">
+      <c r="A1344">
+        <v>1024559921</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4">
+      <c r="A1345">
+        <v>1000254488</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4">
+      <c r="A1346">
+        <v>1063489957</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4">
+      <c r="A1347">
+        <v>3395640</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4">
+      <c r="A1348">
+        <v>1013594223</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4">
+      <c r="A1349">
+        <v>53092089</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4">
+      <c r="A1350">
+        <v>1024505232</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4">
+      <c r="A1351">
+        <v>1014292169</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4">
+      <c r="A1352">
+        <v>20384941</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4">
+      <c r="A1353">
+        <v>52732383</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4">
+      <c r="A1354" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4">
+      <c r="A1355">
+        <v>1010173485</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4">
+      <c r="A1356">
+        <v>80196733</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4">
+      <c r="A1357">
+        <v>52243899</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4">
+      <c r="A1358">
+        <v>79769183</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4">
+      <c r="A1359">
+        <v>53154514</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4">
+      <c r="A1360">
+        <v>6776051</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4">
+      <c r="A1361">
+        <v>2965927</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4">
+      <c r="A1362">
+        <v>49786313</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4">
+      <c r="A1363">
+        <v>1233903120</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4">
+      <c r="A1364">
+        <v>1024513710</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4">
+      <c r="A1365">
+        <v>1015481204</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4">
+      <c r="A1366">
+        <v>1013602226</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4">
+      <c r="A1367">
+        <v>1000793274</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4">
+      <c r="A1368">
+        <v>1000253115</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4">
+      <c r="A1369">
+        <v>1033781966</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4">
+      <c r="A1370">
+        <v>51904863</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4">
+      <c r="A1371">
+        <v>20590894</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4">
+      <c r="A1372">
+        <v>52728005</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4">
+      <c r="A1373">
+        <v>1081393875</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4">
+      <c r="A1374" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4">
+      <c r="A1375">
+        <v>1023894766</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4">
+      <c r="A1376">
+        <v>1023974218</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4">
+      <c r="A1377">
+        <v>1023937274</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4">
+      <c r="A1378">
+        <v>1027520764</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4">
+      <c r="A1379">
+        <v>1022393096</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4">
+      <c r="A1380">
+        <v>51973154</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4">
+      <c r="A1381">
+        <v>1023893115</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4">
+      <c r="A1382">
+        <v>79803084</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4">
+      <c r="A1383">
+        <v>52494958</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4">
+      <c r="A1384">
+        <v>52480405</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4">
+      <c r="A1385">
+        <v>1033708341</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4">
+      <c r="A1386">
+        <v>26985210</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4">
+      <c r="A1387">
+        <v>79885224</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4">
+      <c r="A1388">
+        <v>1030658773</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4">
+      <c r="A1389">
+        <v>1012411605</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4">
+      <c r="A1390">
+        <v>52363391</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4">
+      <c r="A1391">
+        <v>50864716</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4">
+      <c r="A1392">
+        <v>52732425</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4">
+      <c r="A1393">
+        <v>1026564307</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4">
+      <c r="A1394">
+        <v>1033684792</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4">
+      <c r="A1395">
+        <v>52914652</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4">
+      <c r="A1396">
+        <v>1074158057</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4">
+      <c r="A1397">
+        <v>1031130791</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4">
+      <c r="A1398">
+        <v>52878778</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4">
+      <c r="A1399">
+        <v>1143136296</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4">
+      <c r="A1400">
+        <v>1013672553</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4">
+      <c r="A1401">
+        <v>1030585537</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4">
+      <c r="A1402">
+        <v>1010235834</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4">
+      <c r="A1403">
+        <v>1082965265</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4">
+      <c r="A1404">
+        <v>1004225340</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4">
+      <c r="A1405">
+        <v>1010219820</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4">
+      <c r="A1406">
+        <v>35479584</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4">
+      <c r="A1407">
+        <v>50980226</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4">
+      <c r="A1408">
+        <v>79861627</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4">
+      <c r="A1409">
+        <v>1033774338</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4">
+      <c r="A1410">
+        <v>1108456511</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4">
+      <c r="A1411">
+        <v>1030624208</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4">
+      <c r="A1412">
+        <v>1020789559</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4">
+      <c r="A1413">
+        <v>1022435403</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4">
+      <c r="A1414">
+        <v>52278569</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4">
+      <c r="A1415">
+        <v>1013651232</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4">
+      <c r="A1416">
+        <v>52543567</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4">
+      <c r="A1417">
+        <v>1030670383</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4">
+      <c r="A1418">
+        <v>1193332345</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4">
+      <c r="A1419" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4">
+      <c r="A1420">
+        <v>1018409603</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4">
+      <c r="A1421">
+        <v>52445653</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4">
+      <c r="A1422">
+        <v>1018463184</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4">
+      <c r="A1423">
+        <v>1072422624</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4">
+      <c r="A1424">
+        <v>52880962</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4">
+      <c r="A1425">
+        <v>52281950</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4">
+      <c r="A1426">
+        <v>52731970</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4">
+      <c r="A1427">
+        <v>1033724517</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4">
+      <c r="A1428">
+        <v>1027523171</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4">
+      <c r="A1429">
+        <v>1023032949</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4">
+      <c r="A1430">
+        <v>51993277</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4">
+      <c r="A1431">
+        <v>1113311793</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4">
+      <c r="A1432">
+        <v>52441443</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4">
+      <c r="A1433">
+        <v>1024473730</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4">
+      <c r="A1434">
+        <v>1023922760</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4">
+      <c r="A1435">
+        <v>79456405</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4">
+      <c r="A1436">
+        <v>1024494308</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4">
+      <c r="A1437">
+        <v>55225955</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4">
+      <c r="A1438">
+        <v>52163433</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4">
+      <c r="A1439">
+        <v>52767388</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4">
+      <c r="A1440">
+        <v>79670786</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4">
+      <c r="A1441">
+        <v>1000379291</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4">
+      <c r="A1442">
+        <v>1020836775</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4">
+      <c r="A1443">
+        <v>1032393089</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4">
+      <c r="A1444">
+        <v>1033706667</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4">
+      <c r="A1445">
+        <v>52201935</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4">
+      <c r="A1446">
+        <v>1023952680</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4">
+      <c r="A1447">
+        <v>39551512</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4">
+      <c r="A1448">
+        <v>19473667</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4">
+      <c r="A1449">
+        <v>1116812023</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4">
+      <c r="A1450">
+        <v>1020713535</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4">
+      <c r="A1451">
+        <v>1030563288</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4">
+      <c r="A1452">
+        <v>1001283237</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4">
+      <c r="A1453">
+        <v>1023921912</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4">
+      <c r="A1454">
+        <v>1007159820</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4">
+      <c r="A1455">
+        <v>52827098</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4">
+      <c r="A1456" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4">
+      <c r="A1457">
+        <v>1024559917</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4">
+      <c r="A1458">
+        <v>1013619370</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4">
+      <c r="A1459">
+        <v>1000595803</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4">
+      <c r="A1460">
+        <v>1012420096</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4">
+      <c r="A1461">
+        <v>1010024238</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4">
+      <c r="A1462">
+        <v>1026283456</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4">
+      <c r="A1463">
+        <v>1012456688</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4">
+      <c r="A1464">
+        <v>79923879</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4">
+      <c r="A1465">
+        <v>79622053</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4">
+      <c r="A1466">
+        <v>1002686692</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4">
+      <c r="A1467">
+        <v>1002727602</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4">
+      <c r="A1468">
+        <v>39732197</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4">
+      <c r="A1469">
+        <v>1000137056</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4">
+      <c r="A1470">
+        <v>19267638</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4">
+      <c r="A1471">
+        <v>1019127316</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4">
+      <c r="A1472">
+        <v>1022930502</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4">
+      <c r="A1473" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4">
+      <c r="A1474">
+        <v>1010233310</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4">
+      <c r="A1475">
+        <v>1022976941</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4">
+      <c r="A1476">
+        <v>74180120</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4">
+      <c r="A1477">
+        <v>1024479065</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4">
+      <c r="A1478">
+        <v>1001331203</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4">
+      <c r="A1479">
+        <v>1100950157</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4">
+      <c r="A1480">
+        <v>1030536150</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4">
+      <c r="A1481">
+        <v>1001215861</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4">
+      <c r="A1482">
+        <v>1026590966</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4">
+      <c r="A1483">
+        <v>1024576385</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4">
+      <c r="A1484">
+        <v>1000350084</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4">
+      <c r="A1485">
+        <v>52547425</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4">
+      <c r="A1486">
+        <v>1000942806</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4">
+      <c r="A1487">
+        <v>44191111</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4">
+      <c r="A1488">
+        <v>86057616</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4">
+      <c r="A1489">
+        <v>1065845633</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4">
+      <c r="A1490">
+        <v>1033713580</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4">
+      <c r="A1491">
+        <v>1023970464</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4">
+      <c r="A1492">
+        <v>1030685502</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4">
+      <c r="A1493">
+        <v>52170283</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4">
+      <c r="A1494">
+        <v>53119123</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4">
+      <c r="A1495">
+        <v>1023953715</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:4">
+      <c r="A1496">
+        <v>1141114896</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:4">
+      <c r="A1497">
+        <v>39658029</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:4">
+      <c r="A1498">
+        <v>52441925</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:4">
+      <c r="A1499">
+        <v>1001272449</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:4">
+      <c r="A1500">
+        <v>1001325274</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:4">
+      <c r="A1501">
+        <v>80766418</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:4">
+      <c r="A1502">
+        <v>1023907354</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:4">
+      <c r="A1503">
+        <v>51865316</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:4">
+      <c r="A1504">
+        <v>52766236</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:4">
+      <c r="A1505">
+        <v>1099343333</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:4">
+      <c r="A1506">
+        <v>39637343</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:4">
+      <c r="A1507">
+        <v>1098741066</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:4">
+      <c r="A1508">
+        <v>1065829493</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:4">
+      <c r="A1509">
+        <v>1030679569</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:4">
+      <c r="A1510">
+        <v>1022426445</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:4">
+      <c r="A1511">
+        <v>79631817</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:4">
+      <c r="A1512">
+        <v>79341394</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:4">
+      <c r="A1513">
+        <v>52201798</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:4">
+      <c r="A1514">
+        <v>52290580</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:4">
+      <c r="A1515">
+        <v>1012328900</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:4">
+      <c r="A1516">
+        <v>52585711</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:4">
+      <c r="A1517" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:4">
+      <c r="A1518">
+        <v>1100012058</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:4">
+      <c r="A1519">
+        <v>1045718281</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:4">
+      <c r="A1520">
+        <v>1001175660</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:4">
+      <c r="A1521">
+        <v>1030524356</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:4">
+      <c r="A1522">
+        <v>79580710</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:4">
+      <c r="A1523">
+        <v>65808813</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:4">
+      <c r="A1524">
+        <v>1022369902</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:4">
+      <c r="A1525">
+        <v>1030631747</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:4">
+      <c r="A1526">
+        <v>1033791863</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:4">
+      <c r="A1527">
+        <v>1024517796</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:4">
+      <c r="A1528">
+        <v>1033709212</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:4">
+      <c r="A1529">
+        <v>1012356578</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:4">
+      <c r="A1530">
+        <v>1023933861</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:4">
+      <c r="A1531">
+        <v>1047484461</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:4">
+      <c r="A1532">
+        <v>1032451876</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:4">
+      <c r="A1533">
+        <v>1033703310</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:4">
+      <c r="A1534">
+        <v>19372330</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:4">
+      <c r="A1535">
+        <v>1032361269</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:4">
+      <c r="A1536">
+        <v>1000251829</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:4">
+      <c r="A1537">
+        <v>1048847985</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:4">
+      <c r="A1538">
+        <v>1022926737</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:4">
+      <c r="A1539">
+        <v>1023949022</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:4">
+      <c r="A1540">
+        <v>51997256</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:4">
+      <c r="A1541">
+        <v>1033790854</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:4">
+      <c r="A1542">
+        <v>52369342</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:4">
+      <c r="A1543">
+        <v>85462280</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:4">
+      <c r="A1544" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:4">
+      <c r="A1545">
+        <v>1020826730</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:4">
+      <c r="A1546">
+        <v>1000928568</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:4">
+      <c r="A1547">
+        <v>1018489886</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:4">
+      <c r="A1548">
+        <v>51771178</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:4">
+      <c r="A1549">
+        <v>53046589</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:4">
+      <c r="A1550">
+        <v>52880855</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:4">
+      <c r="A1551">
+        <v>1023892437</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:4">
+      <c r="A1552">
+        <v>80098486</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:4">
+      <c r="A1553">
+        <v>79962083</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:4">
+      <c r="A1554">
+        <v>1110542139</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:4">
+      <c r="A1555">
+        <v>1014278483</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:4">
+      <c r="A1556">
+        <v>80211446</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:4">
+      <c r="A1557">
+        <v>52887803</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:4">
+      <c r="A1558">
+        <v>52371562</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:4">
+      <c r="A1559">
+        <v>52733221</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:4">
+      <c r="A1560">
+        <v>51982986</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:4">
+      <c r="A1561">
+        <v>1032496383</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:4">
+      <c r="A1562">
+        <v>1018487995</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:4">
+      <c r="A1563">
+        <v>1102865748</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:4">
+      <c r="A1564">
+        <v>1013628052</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:4">
+      <c r="A1565">
+        <v>1012354158</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:4">
+      <c r="A1566">
+        <v>52750013</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:4">
+      <c r="A1567">
+        <v>1012459304</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:4">
+      <c r="A1568">
+        <v>1028662697</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:4">
+      <c r="A1569">
+        <v>1193459893</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:4">
+      <c r="A1570">
+        <v>1001275668</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:4">
+      <c r="A1571">
+        <v>1000256950</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:4">
+      <c r="A1572">
+        <v>80201607</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:4">
+      <c r="A1573">
+        <v>1024561490</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:4">
+      <c r="A1574">
+        <v>1023936797</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:4">
+      <c r="A1575">
+        <v>1129565934</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:4">
+      <c r="A1576">
+        <v>81717524</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:4">
+      <c r="A1577">
+        <v>53131830</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:4">
+      <c r="A1578">
+        <v>68303145</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:4">
+      <c r="A1579">
+        <v>1023975981</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:4">
+      <c r="A1580">
+        <v>1030570132</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:4">
+      <c r="A1581">
+        <v>1006069243</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:4">
+      <c r="A1582">
+        <v>79401408</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:4">
+      <c r="A1583">
+        <v>1010219087</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:4">
+      <c r="A1584">
+        <v>1000253435</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:4">
+      <c r="A1585">
+        <v>79965589</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:4">
+      <c r="A1586">
+        <v>80737110</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:4">
+      <c r="A1587">
+        <v>1030554142</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:4">
+      <c r="A1588">
+        <v>52492066</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:4">
+      <c r="A1589">
+        <v>1001176488</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:4">
+      <c r="A1590">
+        <v>1022343857</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:4">
+      <c r="A1591">
+        <v>1032439011</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:4">
+      <c r="A1592">
+        <v>52934173</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:4">
+      <c r="A1593">
+        <v>52738166</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:4">
+      <c r="A1594">
+        <v>79753068</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:4">
+      <c r="A1595">
+        <v>1140864497</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:4">
+      <c r="A1596">
+        <v>20905829</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:4">
+      <c r="A1597">
+        <v>63395916</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:4">
+      <c r="A1598">
+        <v>1048848612</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:4">
+      <c r="A1599">
+        <v>1012361735</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:4">
+      <c r="A1600">
+        <v>1018483900</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:4">
+      <c r="A1601">
+        <v>1099208758</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:4">
+      <c r="A1602">
+        <v>35253055</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:4">
+      <c r="A1603">
+        <v>1033728670</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
+        <v>1026268176</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605">
+        <v>1128044015</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:4">
+      <c r="A1606">
+        <v>1000333148</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:4">
+      <c r="A1607" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:4">
+      <c r="A1608">
+        <v>53036581</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:4">
+      <c r="A1609">
+        <v>1000951246</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:4">
+      <c r="A1610">
+        <v>1136886042</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:4">
+      <c r="A1611">
+        <v>1021667983</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:4">
+      <c r="A1612">
+        <v>1233500248</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:4">
+      <c r="A1613">
+        <v>1002725569</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:4">
+      <c r="A1614">
+        <v>1023887302</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:4">
+      <c r="A1615">
+        <v>1025523746</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:4">
+      <c r="A1616">
+        <v>1014200741</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:4">
+      <c r="A1617">
+        <v>52484514</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:4">
+      <c r="A1618">
+        <v>53002176</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:4">
+      <c r="A1619">
+        <v>1033779853</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:4">
+      <c r="A1620">
+        <v>52807196</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:4">
+      <c r="A1621">
+        <v>1013649334</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:4">
+      <c r="A1622">
+        <v>39732477</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:4">
+      <c r="A1623">
+        <v>1012463192</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:4">
+      <c r="A1624">
+        <v>1000335249</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:4">
+      <c r="A1625">
+        <v>1023893180</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:4">
+      <c r="A1626">
+        <v>80872632</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:4">
+      <c r="A1627">
+        <v>52280303</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:4">
+      <c r="A1628">
+        <v>41738200</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:4">
+      <c r="A1629">
+        <v>1001171927</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:4">
+      <c r="A1630">
+        <v>1000255831</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:4">
+      <c r="A1631">
+        <v>53011223</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:4">
+      <c r="A1632">
+        <v>1000349272</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:4">
+      <c r="A1633">
+        <v>1014736319</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:4">
+      <c r="A1634">
+        <v>1020793431</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:4">
+      <c r="A1635">
+        <v>1023362510</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:4">
+      <c r="A1636">
+        <v>52095107</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:4">
+      <c r="A1637">
+        <v>52175439</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:4">
+      <c r="A1638">
+        <v>63494389</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:4">
+      <c r="A1639">
+        <v>1013611322</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:4">
+      <c r="A1640">
+        <v>1012334330</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:4">
+      <c r="A1641">
+        <v>1088248554</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:4">
+      <c r="A1642">
+        <v>1234790649</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:4">
+      <c r="A1643">
+        <v>30405089</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:4">
+      <c r="A1644">
+        <v>52746408</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:4">
+      <c r="A1645">
+        <v>1023980450</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:4">
+      <c r="A1646">
+        <v>33745659</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:4">
+      <c r="A1647">
+        <v>80052708</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:4">
+      <c r="A1648">
+        <v>1015443471</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:4">
+      <c r="A1649">
+        <v>1073674916</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:4">
+      <c r="A1650">
+        <v>35526323</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:4">
+      <c r="A1651">
+        <v>1098631942</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:4">
+      <c r="A1652">
+        <v>1022336654</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:4">
+      <c r="A1653">
+        <v>1004053146</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:4">
+      <c r="A1654">
+        <v>1015444981</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:4">
+      <c r="A1655">
+        <v>53167837</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:4">
+      <c r="A1656">
+        <v>52310574</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:4">
+      <c r="A1657">
+        <v>11798958</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:4">
+      <c r="A1658">
+        <v>80816046</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:4">
+      <c r="A1659">
+        <v>80208578</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:4">
+      <c r="A1660">
+        <v>52904833</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:4">
+      <c r="A1661">
+        <v>80124977</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:4">
+      <c r="A1662">
+        <v>23623561</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:4">
+      <c r="A1663">
+        <v>52729240</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:4">
+      <c r="A1664">
+        <v>1001331989</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:4">
+      <c r="A1665">
+        <v>1033771170</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:4">
+      <c r="A1666">
+        <v>51811673</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:4">
+      <c r="A1667">
+        <v>52814692</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:4">
+      <c r="A1668">
+        <v>1000781398</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:4">
+      <c r="A1669">
+        <v>53049776</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:4">
+      <c r="A1670">
+        <v>1000792785</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:4">
+      <c r="A1671">
+        <v>1023928648</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:4">
+      <c r="A1672">
+        <v>1065611692</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:4">
+      <c r="A1673">
+        <v>1024481880</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:4">
+      <c r="A1674">
+        <v>1010248094</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:4">
+      <c r="A1675">
+        <v>1026572828</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:4">
+      <c r="A1676">
+        <v>1021671378</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:4">
+      <c r="A1677">
+        <v>1000697929</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:4">
+      <c r="A1678">
+        <v>1033766644</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:4">
+      <c r="A1679">
+        <v>1030631890</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:4">
+      <c r="A1680">
+        <v>7095250</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:4">
+      <c r="A1681">
+        <v>1074131608</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:4">
+      <c r="A1682">
+        <v>1026287516</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:4">
+      <c r="A1683">
+        <v>1193472187</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:4">
+      <c r="A1684">
+        <v>1013650529</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:4">
+      <c r="A1685">
+        <v>1010234214</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:4">
+      <c r="A1686">
+        <v>52219598</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:4">
+      <c r="A1687">
+        <v>52624054</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:4">
+      <c r="A1688">
+        <v>53005360</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:4">
+      <c r="A1689">
+        <v>78757199</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:4">
+      <c r="A1690">
+        <v>1023968372</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:4">
+      <c r="A1691">
+        <v>1000694190</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:4">
+      <c r="A1692">
+        <v>1026305485</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:4">
+      <c r="A1693">
+        <v>1023922858</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:4">
+      <c r="A1694">
+        <v>1119889417</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:4">
+      <c r="A1695">
+        <v>1031153819</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:4">
+      <c r="A1696">
+        <v>1031157694</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:4">
+      <c r="A1697">
+        <v>1018452144</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:4">
+      <c r="A1698">
+        <v>1047437958</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:4">
+      <c r="A1699">
+        <v>52950474</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:4">
+      <c r="A1700">
+        <v>40941588</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:4">
+      <c r="A1701">
+        <v>52851143</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:4">
+      <c r="A1702">
+        <v>1031125644</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:4">
+      <c r="A1703">
+        <v>1033767858</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:4">
+      <c r="A1704">
+        <v>1010207303</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:4">
+      <c r="A1705">
+        <v>52988682</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:4">
+      <c r="A1706">
+        <v>52955680</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:4">
+      <c r="A1707">
+        <v>1030563226</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:4">
+      <c r="A1708">
+        <v>52844797</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:4">
+      <c r="A1709">
+        <v>1016015454</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:4">
+      <c r="A1710">
+        <v>1019028552</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:4">
+      <c r="A1711">
+        <v>1020826383</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:4">
+      <c r="A1712">
+        <v>1030657085</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:4">
+      <c r="A1713">
+        <v>1032387928</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:4">
+      <c r="A1714">
+        <v>39653842</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:4">
+      <c r="A1715">
+        <v>1129515388</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:4">
+      <c r="A1716">
+        <v>1000786807</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:4">
+      <c r="A1717">
+        <v>1000321306</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:4">
+      <c r="A1718">
+        <v>1014293875</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:4">
+      <c r="A1719">
+        <v>1012368049</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:4">
+      <c r="A1720">
+        <v>1022401155</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:4">
+      <c r="A1721">
+        <v>80237987</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:4">
+      <c r="A1722">
+        <v>1053773165</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:4">
+      <c r="A1723">
+        <v>1022442367</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:4">
+      <c r="A1724">
+        <v>52772838</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:4">
+      <c r="A1725">
+        <v>1121947811</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:4">
+      <c r="A1726">
+        <v>1015438512</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:4">
+      <c r="A1727" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:4">
+      <c r="A1728">
+        <v>1024466407</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:4">
+      <c r="A1729">
+        <v>52777172</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:4">
+      <c r="A1730">
+        <v>1019153242</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:4">
+      <c r="A1731">
+        <v>42270376</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:4">
+      <c r="A1732">
+        <v>52932524</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:4">
+      <c r="A1733">
+        <v>1022439963</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:4">
+      <c r="A1734">
+        <v>74379421</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:4">
+      <c r="A1735">
+        <v>52901848</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:4">
+      <c r="A1736">
+        <v>79954350</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:4">
+      <c r="A1737">
+        <v>80118347</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:4">
+      <c r="A1738">
+        <v>1054550469</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:4">
+      <c r="A1739">
+        <v>51966129</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:4">
+      <c r="A1740">
+        <v>1013606801</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:4">
+      <c r="A1741">
+        <v>41571254</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:4">
+      <c r="A1742">
+        <v>1069765222</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:4">
+      <c r="A1743">
+        <v>94152382</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:4">
+      <c r="A1744">
+        <v>1014736191</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:4">
+      <c r="A1745">
+        <v>52371681</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:4">
+      <c r="A1746">
+        <v>52714601</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:4">
+      <c r="A1747">
+        <v>1033761935</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:4">
+      <c r="A1748">
+        <v>1032383884</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:4">
+      <c r="A1749">
+        <v>1073690590</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:4">
+      <c r="A1750">
+        <v>1013668216</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:4">
+      <c r="A1751">
+        <v>1024490618</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:4">
+      <c r="A1752">
+        <v>1052389281</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:4">
+      <c r="A1753">
+        <v>80438594</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:4">
+      <c r="A1754">
+        <v>93371229</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:4">
+      <c r="A1755">
+        <v>32844727</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:4">
+      <c r="A1756">
+        <v>52280451</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:4">
+      <c r="A1757">
+        <v>52438355</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:4">
+      <c r="A1758">
+        <v>1013633743</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:4">
+      <c r="A1759">
+        <v>1026291741</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:4">
+      <c r="A1760">
+        <v>1073602327</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:4">
+      <c r="A1761">
+        <v>1024491448</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:4">
+      <c r="A1762">
+        <v>52825767</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:4">
+      <c r="A1763">
+        <v>1016713011</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:4">
+      <c r="A1764">
+        <v>80749489</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:4">
+      <c r="A1765">
+        <v>1000160761</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:4">
+      <c r="A1766">
+        <v>1233696028</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:4">
+      <c r="A1767">
+        <v>1026266024</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:4">
+      <c r="A1768">
+        <v>52739868</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:4">
+      <c r="A1769">
+        <v>1016006223</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:4">
+      <c r="A1770">
+        <v>1024475123</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:4">
+      <c r="A1771">
+        <v>1105689787</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:4">
+      <c r="A1772">
+        <v>1000221228</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:4">
+      <c r="A1773">
+        <v>52859267</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:4">
+      <c r="A1774">
+        <v>1020792688</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:4">
+      <c r="A1775">
+        <v>1023885650</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:4">
+      <c r="A1776">
+        <v>51930739</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:4">
+      <c r="A1777">
+        <v>1233892512</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:4">
+      <c r="A1778">
+        <v>52824924</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:4">
+      <c r="A1779">
+        <v>28948674</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:4">
+      <c r="A1780">
+        <v>1000454869</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:4">
+      <c r="A1781">
+        <v>1023032966</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:4">
+      <c r="A1782">
+        <v>1007333750</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:4">
+      <c r="A1783">
+        <v>1023948617</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:4">
+      <c r="A1784">
+        <v>1110501425</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:4">
+      <c r="A1785">
+        <v>1013636579</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:4">
+      <c r="A1786">
+        <v>1031649524</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:4">
+      <c r="A1787">
+        <v>1012405008</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:4">
+      <c r="A1788">
+        <v>664687</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:4">
+      <c r="A1789">
+        <v>1018512434</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:4">
+      <c r="A1790">
+        <v>1018465744</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:4">
+      <c r="A1791">
+        <v>93445253</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:4">
+      <c r="A1792">
+        <v>1117534568</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:4">
+      <c r="A1793">
+        <v>51854325</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:4">
+      <c r="A1794">
+        <v>1033718838</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:4">
+      <c r="A1795">
+        <v>1021663602</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:4">
+      <c r="A1796">
+        <v>53017380</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:4">
+      <c r="A1797">
+        <v>1016105837</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:4">
+      <c r="A1798">
+        <v>1096950346</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:4">
+      <c r="A1799">
+        <v>33218527</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:4">
+      <c r="A1800">
+        <v>1001184381</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:4">
+      <c r="A1801">
+        <v>1071629760</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:4">
+      <c r="A1802">
+        <v>1031173300</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:4">
+      <c r="A1803">
+        <v>1030524354</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:4">
+      <c r="A1804">
+        <v>52537528</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:4">
+      <c r="A1805">
+        <v>1022436640</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:4">
+      <c r="A1806">
+        <v>52899096</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:4">
+      <c r="A1807">
+        <v>11251682</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:4">
+      <c r="A1808">
+        <v>1022416320</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:4">
+      <c r="A1809">
+        <v>1021312315</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:4">
+      <c r="A1810">
+        <v>50904852</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:4">
+      <c r="A1811">
+        <v>52966037</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:4">
+      <c r="A1812">
+        <v>52931267</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:4">
+      <c r="A1813">
+        <v>1000252316</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:4">
+      <c r="A1814">
+        <v>23857977</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:4">
+      <c r="A1815">
+        <v>1030672896</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:4">
+      <c r="A1816">
+        <v>19473379</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:4">
+      <c r="A1817">
+        <v>1026551788</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:4">
+      <c r="A1818">
+        <v>79361340</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:4">
+      <c r="A1819">
+        <v>1000988636</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:4">
+      <c r="A1820">
+        <v>1031169384</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:4">
+      <c r="A1821">
+        <v>1023875455</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:4">
+      <c r="A1822">
+        <v>1031151109</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:4">
+      <c r="A1823">
+        <v>1031153746</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:4">
+      <c r="A1824">
+        <v>1007497365</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:4">
+      <c r="A1825">
+        <v>52734789</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:4">
+      <c r="A1826">
+        <v>1023952981</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:4">
+      <c r="A1827">
+        <v>1014271407</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:4">
+      <c r="A1828">
+        <v>91533362</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:4">
+      <c r="A1829">
+        <v>51712656</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:4">
+      <c r="A1830">
+        <v>1030648706</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:4">
+      <c r="A1831">
+        <v>1016083886</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:4">
+      <c r="A1832">
+        <v>1010007594</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:4">
+      <c r="A1833">
+        <v>7713952</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:4">
+      <c r="A1834">
+        <v>1022965013</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:4">
+      <c r="A1835">
+        <v>1003750259</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:4">
+      <c r="A1836">
+        <v>1030566690</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:4">
+      <c r="A1837">
+        <v>80739649</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:4">
+      <c r="A1838">
+        <v>1023900883</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:4">
+      <c r="A1839">
+        <v>79339237</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:4">
+      <c r="A1840">
+        <v>1233506549</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:4">
+      <c r="A1841">
+        <v>1143400662</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:4">
+      <c r="A1842">
+        <v>1085922431</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:4">
+      <c r="A1843">
+        <v>52212853</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:4">
+      <c r="A1844">
+        <v>1000971660</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:4">
+      <c r="A1845">
+        <v>1026554954</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:4">
+      <c r="A1846">
+        <v>79810420</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:4">
+      <c r="A1847">
+        <v>1013592434</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:4">
+      <c r="A1848">
+        <v>79416872</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:4">
+      <c r="A1849">
+        <v>1001344479</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:4">
+      <c r="A1850">
+        <v>1026264571</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:4">
+      <c r="A1851">
+        <v>1012411085</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:4">
+      <c r="A1852">
+        <v>1047433143</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:4">
+      <c r="A1853">
+        <v>1018422735</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:4">
+      <c r="A1854">
+        <v>79459607</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:4">
+      <c r="A1855">
+        <v>52826967</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:4">
+      <c r="A1856">
+        <v>1024498655</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:4">
+      <c r="A1857">
+        <v>1026256251</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:4">
+      <c r="A1858">
+        <v>1016008369</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:4">
+      <c r="A1859">
+        <v>52747841</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:4">
+      <c r="A1860">
+        <v>1000834654</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:4">
+      <c r="A1861">
+        <v>53015900</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:4">
+      <c r="A1862">
+        <v>52243537</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:4">
+      <c r="A1863">
+        <v>1001314137</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:4">
+      <c r="A1864">
+        <v>1076329972</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:4">
+      <c r="A1865">
+        <v>1031178693</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:4">
+      <c r="A1866">
+        <v>52731089</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:4">
+      <c r="A1867">
+        <v>1016018098</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:4">
+      <c r="A1868">
+        <v>1016833140</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:4">
+      <c r="A1869">
+        <v>52061550</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:4">
+      <c r="A1870">
+        <v>51854997</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:4">
+      <c r="A1871">
+        <v>1016033300</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:4">
+      <c r="A1872">
+        <v>1001181370</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:4">
+      <c r="A1873">
+        <v>1001185388</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:4">
+      <c r="A1874">
+        <v>1033769418</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:4">
+      <c r="A1875">
+        <v>1001093224</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:4">
+      <c r="A1876">
+        <v>79778035</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:4">
+      <c r="A1877">
+        <v>1023005701</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:4">
+      <c r="A1878">
+        <v>79123763</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:4">
+      <c r="A1879">
+        <v>1082897024</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:4">
+      <c r="A1880">
+        <v>1032364297</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:4">
+      <c r="A1881">
+        <v>1007572398</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:4">
+      <c r="A1882">
+        <v>1000785552</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:4">
+      <c r="A1883">
+        <v>80186784</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:4">
+      <c r="A1884">
+        <v>1007185366</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:4">
+      <c r="A1885">
+        <v>1001299604</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:4">
+      <c r="A1886">
+        <v>52528849</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:4">
+      <c r="A1887">
+        <v>1140914449</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:4">
+      <c r="A1888">
+        <v>1013685168</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:4">
+      <c r="A1889">
+        <v>1024543197</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:4">
+      <c r="A1890">
+        <v>11225694</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:4">
+      <c r="A1891">
+        <v>80253080</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:4">
+      <c r="A1892">
+        <v>1023979299</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:4">
+      <c r="A1893">
+        <v>1022945514</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:4">
+      <c r="A1894">
+        <v>1045139866</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:4">
+      <c r="A1895">
+        <v>1033788769</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:4">
+      <c r="A1896">
+        <v>52276050</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:4">
+      <c r="A1897">
+        <v>79889810</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:4">
+      <c r="A1898">
+        <v>53049052</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:4">
+      <c r="A1899">
+        <v>1000930647</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:4">
+      <c r="A1900">
+        <v>1023036382</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:4">
+      <c r="A1901">
+        <v>1019133864</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:4">
+      <c r="A1902">
+        <v>1118555639</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:4">
+      <c r="A1903">
+        <v>1031160455</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:4">
+      <c r="A1904">
+        <v>53907478</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:4">
+      <c r="A1905">
+        <v>52741773</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:4">
+      <c r="A1906">
+        <v>1012446615</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:4">
+      <c r="A1907">
+        <v>1000123734</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:4">
+      <c r="A1908">
+        <v>1031177776</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:4">
+      <c r="A1909">
+        <v>1033729284</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:4">
+      <c r="A1910">
+        <v>1013634029</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:4">
+      <c r="A1911">
+        <v>1021671462</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:4">
+      <c r="A1912">
+        <v>1103218144</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:4">
+      <c r="A1913">
+        <v>79891048</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:4">
+      <c r="A1914">
+        <v>52845735</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:4">
+      <c r="A1915">
+        <v>1000686199</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:4">
+      <c r="A1916">
+        <v>1023010715</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:4">
+      <c r="A1917">
+        <v>1025142282</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:4">
+      <c r="A1918">
+        <v>80748161</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:4">
+      <c r="A1919">
+        <v>1013604832</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:4">
+      <c r="A1920">
+        <v>1023928386</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:4">
+      <c r="A1921">
+        <v>80235685</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:4">
+      <c r="A1922">
+        <v>1074526273</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:4">
+      <c r="A1923">
+        <v>1023929968</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:4">
+      <c r="A1924">
+        <v>51795932</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:4">
+      <c r="A1925">
+        <v>1024477518</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:4">
+      <c r="A1926">
+        <v>1023974848</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:4">
+      <c r="A1927">
+        <v>1012438683</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:4">
+      <c r="A1928">
+        <v>1023017491</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:4">
+      <c r="A1929">
+        <v>51994913</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:4">
+      <c r="A1930">
+        <v>51949570</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:4">
+      <c r="A1931">
+        <v>80073832</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:4">
+      <c r="A1932">
+        <v>52739661</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:4">
+      <c r="A1933">
+        <v>52552164</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:4">
+      <c r="A1934">
+        <v>20976451</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:4">
+      <c r="A1935">
+        <v>1022947390</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:4">
+      <c r="A1936">
+        <v>79353836</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:4">
+      <c r="A1937">
+        <v>1033787895</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:4">
+      <c r="A1938">
+        <v>79635029</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:4">
+      <c r="A1939">
+        <v>1000238940</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:4">
+      <c r="A1940">
+        <v>1023936140</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:4">
+      <c r="A1941">
+        <v>1030554074</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:4">
+      <c r="A1942">
+        <v>35587771</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:4">
+      <c r="A1943">
+        <v>39554779</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:4">
+      <c r="A1944">
+        <v>1033689950</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:4">
+      <c r="A1945">
+        <v>1026260621</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:4">
+      <c r="A1946">
+        <v>1014202891</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:4">
+      <c r="A1947">
+        <v>1057410616</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:4">
+      <c r="A1948">
+        <v>1032797710</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:4">
+      <c r="A1949">
+        <v>1024466071</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:4">
+      <c r="A1950">
+        <v>1022329261</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:4">
+      <c r="A1951">
+        <v>1000002965</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:4">
+      <c r="A1952">
+        <v>1002677907</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:4">
+      <c r="A1953">
+        <v>1001176038</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:4">
+      <c r="A1954">
+        <v>40371163</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:4">
+      <c r="A1955" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:4">
+      <c r="A1956">
+        <v>1025533125</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:4">
+      <c r="A1957">
+        <v>51835791</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:4">
+      <c r="A1958">
+        <v>1022933091</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:4">
+      <c r="A1959">
+        <v>53021174</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:4">
+      <c r="A1960">
+        <v>1021667017</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:4">
+      <c r="A1961">
+        <v>1003488886</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:4">
+      <c r="A1962">
+        <v>1020766816</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:4">
+      <c r="A1963">
+        <v>1033697858</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:4">
+      <c r="A1964">
+        <v>53048290</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:4">
+      <c r="A1965">
+        <v>79839512</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:4">
+      <c r="A1966">
+        <v>1024506729</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:4">
+      <c r="A1967">
+        <v>1031123289</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:4">
+      <c r="A1968">
+        <v>52199117</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:4">
+      <c r="A1969">
+        <v>1014243387</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:4">
+      <c r="A1970">
+        <v>1010215710</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:4">
+      <c r="A1971">
+        <v>79462626</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:4">
+      <c r="A1972">
+        <v>1121847962</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:4">
+      <c r="A1973">
+        <v>52309423</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:4">
+      <c r="A1974">
+        <v>1033687461</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:4">
+      <c r="A1975">
+        <v>38144746</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:4">
+      <c r="A1976">
+        <v>1073254886</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:4">
+      <c r="A1977">
+        <v>1085303474</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:4">
+      <c r="A1978">
+        <v>52268481</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:4">
+      <c r="A1979">
+        <v>1032476601</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:4">
+      <c r="A1980">
+        <v>79625409</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:4">
+      <c r="A1981">
+        <v>80897116</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:4">
+      <c r="A1982">
+        <v>14319248</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:4">
+      <c r="A1983">
+        <v>52204608</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:4">
+      <c r="A1984">
+        <v>52262173</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:4">
+      <c r="A1985">
+        <v>1023032918</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:4">
+      <c r="A1986">
+        <v>35890825</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:4">
+      <c r="A1987">
+        <v>22242934</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:4">
+      <c r="A1988">
+        <v>1012436262</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:4">
+      <c r="A1989">
+        <v>1032421212</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:4">
+      <c r="A1990">
+        <v>53123292</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:4">
+      <c r="A1991">
+        <v>1193381357</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:4">
+      <c r="A1992">
+        <v>51913404</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:4">
+      <c r="A1993">
+        <v>45528895</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:4">
+      <c r="A1994">
+        <v>1001045525</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:4">
+      <c r="A1995">
+        <v>80768075</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:4">
+      <c r="A1996">
+        <v>1010238840</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:4">
+      <c r="A1997">
+        <v>1030632489</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:4">
+      <c r="A1998">
+        <v>1015468296</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:4">
+      <c r="A1999">
+        <v>65811632</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:4">
+      <c r="A2000">
+        <v>1032389280</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:4">
+      <c r="A2001">
+        <v>1023864115</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:4">
+      <c r="A2002">
+        <v>1024576491</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:4">
+      <c r="A2003">
+        <v>1023920841</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:4">
+      <c r="A2004">
+        <v>1013651011</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:4">
+      <c r="A2005">
+        <v>19280023</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:4">
+      <c r="A2006">
+        <v>84077650</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:4">
+      <c r="A2007">
+        <v>39547626</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:4">
+      <c r="A2008">
+        <v>1087998240</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:4">
+      <c r="A2009">
+        <v>1073157947</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:4">
+      <c r="A2010">
+        <v>52691166</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:4">
+      <c r="A2011">
+        <v>53090788</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:4">
+      <c r="A2012">
+        <v>14136125</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:4">
+      <c r="A2013">
+        <v>1021671426</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:4">
+      <c r="A2014">
+        <v>52480651</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:4">
+      <c r="A2015">
+        <v>53117931</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:4">
+      <c r="A2016">
+        <v>51919328</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:4">
+      <c r="A2017">
+        <v>1077433254</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:4">
+      <c r="A2018">
+        <v>1125231696</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:4">
+      <c r="A2019">
+        <v>1012395862</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:4">
+      <c r="A2020">
+        <v>52937382</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:4">
+      <c r="A2021">
+        <v>1013591094</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:4">
+      <c r="A2022">
+        <v>52188831</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:4">
+      <c r="A2023">
+        <v>84043462</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:4">
+      <c r="A2024">
+        <v>1193145835</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:4">
+      <c r="A2025">
+        <v>1010171557</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:4">
+      <c r="A2026">
+        <v>1024546340</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:4">
+      <c r="A2027">
+        <v>53097394</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:4">
+      <c r="A2028">
+        <v>52277448</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:4">
+      <c r="A2029">
+        <v>35892903</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:4">
+      <c r="A2030">
+        <v>1073721213</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:4">
+      <c r="A2031">
+        <v>53114396</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:4">
+      <c r="A2032">
+        <v>1014232649</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:4">
+      <c r="A2033">
+        <v>1077426395</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:4">
+      <c r="A2034">
+        <v>1023877659</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:4">
+      <c r="A2035">
+        <v>40189662</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:4">
+      <c r="A2036">
+        <v>52547986</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:4">
+      <c r="A2037">
+        <v>51873756</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:4">
+      <c r="A2038">
+        <v>1013683293</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:4">
+      <c r="A2039">
+        <v>52506295</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:4">
+      <c r="A2040">
+        <v>1023942907</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:4">
+      <c r="A2041">
+        <v>1033711846</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:4">
+      <c r="A2042">
+        <v>1013598334</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:4">
+      <c r="A2043">
+        <v>52179713</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:4">
+      <c r="A2044">
+        <v>1026305568</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:4">
+      <c r="A2045">
+        <v>52360561</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:4">
+      <c r="A2046">
+        <v>1013657578</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:4">
+      <c r="A2047">
+        <v>1023953436</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:4">
+      <c r="A2048">
+        <v>1033808813</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:4">
+      <c r="A2049">
+        <v>1031132150</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:4">
+      <c r="A2050">
+        <v>52285689</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:4">
+      <c r="A2051">
+        <v>13499403</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:4">
+      <c r="A2052">
+        <v>52215085</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:4">
+      <c r="A2053">
+        <v>1023975119</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:4">
+      <c r="A2054">
+        <v>51942076</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:4">
+      <c r="A2055">
+        <v>1022444545</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:4">
+      <c r="A2056" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:4">
+      <c r="A2057">
+        <v>71658146</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:4">
+      <c r="A2058">
+        <v>41765796</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:4">
+      <c r="A2059">
+        <v>72126871</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:4">
+      <c r="A2060">
+        <v>1023914586</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:4">
+      <c r="A2061">
+        <v>1023923557</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:4">
+      <c r="A2062">
+        <v>1014215348</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:4">
+      <c r="A2063">
+        <v>1013638657</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:4">
+      <c r="A2064">
+        <v>34612705</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:4">
+      <c r="A2065">
+        <v>52438013</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:4">
+      <c r="A2066">
+        <v>1010124629</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:4">
+      <c r="A2067">
+        <v>1070305176</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:4">
+      <c r="A2068">
+        <v>52523422</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:4">
+      <c r="A2069">
+        <v>51994696</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:4">
+      <c r="A2070">
+        <v>1032437316</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:4">
+      <c r="A2071">
+        <v>52450141</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:4">
+      <c r="A2072">
+        <v>1193410796</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:4">
+      <c r="A2073">
+        <v>52461058</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:4">
+      <c r="A2074">
+        <v>1028941046</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:4">
+      <c r="A2075">
+        <v>39630036</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:4">
+      <c r="A2076">
+        <v>53101772</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:4">
+      <c r="A2077">
+        <v>1022322898</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:4">
+      <c r="A2078">
+        <v>1032505265</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:4">
+      <c r="A2079">
+        <v>79885263</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:4">
+      <c r="A2080">
+        <v>1003318086</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:4">
+      <c r="A2081">
+        <v>1024501818</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:4">
+      <c r="A2082">
+        <v>52180335</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:4">
+      <c r="A2083">
+        <v>52930540</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:4">
+      <c r="A2084">
+        <v>1024557430</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:4">
+      <c r="A2085">
+        <v>1032500360</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:4">
+      <c r="A2086">
+        <v>52366294</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:4">
+      <c r="A2087">
+        <v>51626921</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:4">
+      <c r="A2088">
+        <v>38290709</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:4">
+      <c r="A2089">
+        <v>1038099134</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:4">
+      <c r="A2090">
+        <v>51945801</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:4">
+      <c r="A2091">
+        <v>1030596802</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:4">
+      <c r="A2092">
+        <v>52917259</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:4">
+      <c r="A2093">
+        <v>1023920552</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:4">
+      <c r="A2094">
+        <v>79976651</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:4">
+      <c r="A2095">
+        <v>1033790636</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:4">
+      <c r="A2096">
+        <v>1110477903</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:4">
+      <c r="A2097">
+        <v>1023925980</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:4">
+      <c r="A2098">
+        <v>1013671882</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:4">
+      <c r="A2099">
+        <v>79563390</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:4">
+      <c r="A2100">
+        <v>1033811764</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:4">
+      <c r="A2101">
+        <v>1022387831</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:4">
+      <c r="A2102">
+        <v>1021512373</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:4">
+      <c r="A2103">
+        <v>1031801132</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:4">
+      <c r="A2104">
+        <v>79752244</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:4">
+      <c r="A2105">
+        <v>49606686</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:4">
+      <c r="A2106">
+        <v>52748149</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:4">
+      <c r="A2107">
+        <v>1022937742</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:4">
+      <c r="A2108">
+        <v>1110478816</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:4">
+      <c r="A2109">
+        <v>51930029</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:4">
+      <c r="A2110">
+        <v>1056612844</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:4">
+      <c r="A2111">
+        <v>80006193</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:4">
+      <c r="A2112">
+        <v>52711980</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:4">
+      <c r="A2113">
+        <v>1125791783</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:4">
+      <c r="A2114">
+        <v>52061406</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:4">
+      <c r="A2115">
+        <v>1102577217</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:4">
+      <c r="A2116">
+        <v>52176933</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:4">
+      <c r="A2117">
+        <v>1024542127</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:4">
+      <c r="A2118">
+        <v>1000383375</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:4">
+      <c r="A2119">
+        <v>52930012</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:4">
+      <c r="A2120">
+        <v>1032462967</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:4">
+      <c r="A2121">
+        <v>1032417423</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:4">
+      <c r="A2122">
+        <v>1015482476</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:4">
+      <c r="A2123">
+        <v>1026257506</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:4">
+      <c r="A2124">
+        <v>53090711</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:4">
+      <c r="A2125">
+        <v>52744126</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:4">
+      <c r="A2126">
+        <v>1030536760</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:4">
+      <c r="A2127">
+        <v>52231050</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:4">
+      <c r="A2128">
+        <v>1012402081</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:4">
+      <c r="A2129">
+        <v>1014253627</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:4">
+      <c r="A2130">
+        <v>53045197</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:4">
+      <c r="A2131">
+        <v>39806349</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:4">
+      <c r="A2132">
+        <v>1077430368</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:4">
+      <c r="A2133">
+        <v>1001345024</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:4">
+      <c r="A2134">
+        <v>1021663445</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:4">
+      <c r="A2135">
+        <v>1031149981</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:4">
+      <c r="A2136">
+        <v>1127620064</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:4">
+      <c r="A2137">
+        <v>1000622027</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:4">
+      <c r="A2138">
+        <v>1106452119</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:4">
+      <c r="A2139">
+        <v>1022401710</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:4">
+      <c r="A2140">
+        <v>49753537</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:4">
+      <c r="A2141">
+        <v>79766097</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:4">
+      <c r="A2142">
+        <v>1010195392</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:4">
+      <c r="A2143">
+        <v>1022357700</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:4">
+      <c r="A2144">
+        <v>1073707398</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:4">
+      <c r="A2145">
+        <v>1022952672</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:4">
+      <c r="A2146">
+        <v>1031135842</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:4">
+      <c r="A2147">
+        <v>52372467</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:4">
+      <c r="A2148">
+        <v>1013609450</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:4">
+      <c r="A2149">
+        <v>1013632201</v>
+      </c>
+      <c r="B2149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:4">
+      <c r="A2150">
+        <v>1000579018</v>
+      </c>
+      <c r="B2150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:4">
+      <c r="A2151">
+        <v>1023929596</v>
+      </c>
+      <c r="B2151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:4">
+      <c r="A2152">
+        <v>1031134248</v>
+      </c>
+      <c r="B2152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:4">
+      <c r="A2153">
+        <v>1012355608</v>
+      </c>
+      <c r="B2153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:4">
+      <c r="A2154">
+        <v>1033681952</v>
+      </c>
+      <c r="B2154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:4">
+      <c r="A2155">
+        <v>1000019425</v>
+      </c>
+      <c r="B2155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:4">
+      <c r="A2156">
+        <v>1026594104</v>
+      </c>
+      <c r="B2156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:4">
+      <c r="A2157">
+        <v>1073518780</v>
+      </c>
+      <c r="B2157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:4">
+      <c r="A2158">
+        <v>1001172833</v>
+      </c>
+      <c r="B2158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:4">
+      <c r="A2159">
+        <v>80115536</v>
+      </c>
+      <c r="B2159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:4">
+      <c r="A2160">
+        <v>22563131</v>
+      </c>
+      <c r="B2160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:4">
+      <c r="A2161">
+        <v>1026581375</v>
+      </c>
+      <c r="B2161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:4">
+      <c r="A2162">
+        <v>28893536</v>
+      </c>
+      <c r="B2162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:4">
+      <c r="A2163">
+        <v>18616366</v>
+      </c>
+      <c r="B2163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:4">
+      <c r="A2164">
+        <v>1013623483</v>
+      </c>
+      <c r="B2164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:4">
+      <c r="A2165">
+        <v>1023006325</v>
+      </c>
+      <c r="B2165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:4">
+      <c r="A2166">
+        <v>11229879</v>
+      </c>
+      <c r="B2166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:4">
+      <c r="A2167">
+        <v>80872174</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:4">
+      <c r="A2168">
+        <v>1024530809</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:4">
+      <c r="A2169">
+        <v>1075665127</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:4">
+      <c r="A2170">
+        <v>1000454341</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:4">
+      <c r="A2171">
+        <v>52443380</v>
+      </c>
+      <c r="B2171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:4">
+      <c r="A2172">
+        <v>1056955906</v>
+      </c>
+      <c r="B2172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:4">
+      <c r="A2173">
+        <v>1033740725</v>
+      </c>
+      <c r="B2173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:4">
+      <c r="A2174">
+        <v>52231769</v>
+      </c>
+      <c r="B2174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:4">
+      <c r="A2175">
+        <v>1022328335</v>
+      </c>
+      <c r="B2175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:4">
+      <c r="A2176">
+        <v>1016059266</v>
+      </c>
+      <c r="B2176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:4">
+      <c r="A2177">
+        <v>1020786386</v>
+      </c>
+      <c r="B2177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:4">
+      <c r="A2178">
+        <v>1013657614</v>
+      </c>
+      <c r="B2178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:4">
+      <c r="A2179">
+        <v>1026255876</v>
+      </c>
+      <c r="B2179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:4">
+      <c r="A2180">
+        <v>38557338</v>
+      </c>
+      <c r="B2180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:4">
+      <c r="A2181">
+        <v>1018439479</v>
+      </c>
+      <c r="B2181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:4">
+      <c r="A2182">
+        <v>52295068</v>
+      </c>
+      <c r="B2182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:4">
+      <c r="A2183">
+        <v>1013625007</v>
+      </c>
+      <c r="B2183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:4">
+      <c r="A2184">
+        <v>1030628842</v>
+      </c>
+      <c r="B2184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:4">
+      <c r="A2185">
+        <v>52956791</v>
+      </c>
+      <c r="B2185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:4">
+      <c r="A2186">
+        <v>1023000881</v>
+      </c>
+      <c r="B2186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:4">
+      <c r="A2187">
+        <v>1234095086</v>
+      </c>
+      <c r="B2187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:4">
+      <c r="A2188">
+        <v>1015464611</v>
+      </c>
+      <c r="B2188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:4">
+      <c r="A2189">
+        <v>1000252675</v>
+      </c>
+      <c r="B2189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:4">
+      <c r="A2190">
+        <v>1023905581</v>
+      </c>
+      <c r="B2190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:4">
+      <c r="A2191">
+        <v>39800251</v>
+      </c>
+      <c r="B2191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:4">
+      <c r="A2192">
+        <v>1015464948</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:4">
+      <c r="A2193">
+        <v>1010023788</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:4">
+      <c r="A2194">
+        <v>1014267995</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:4">
+      <c r="A2195">
+        <v>1023023188</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:4">
+      <c r="A2196">
+        <v>53016869</v>
+      </c>
+      <c r="B2196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:4">
+      <c r="A2197">
+        <v>52364434</v>
+      </c>
+      <c r="B2197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:4">
+      <c r="A2198">
+        <v>1032454945</v>
+      </c>
+      <c r="B2198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:4">
+      <c r="A2199">
+        <v>1033690790</v>
+      </c>
+      <c r="B2199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:4">
+      <c r="A2200">
+        <v>53010614</v>
+      </c>
+      <c r="B2200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:4">
+      <c r="A2201">
+        <v>1020751321</v>
+      </c>
+      <c r="B2201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:4">
+      <c r="A2202">
+        <v>1032491785</v>
+      </c>
+      <c r="B2202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:4">
+      <c r="A2203">
+        <v>52418464</v>
+      </c>
+      <c r="B2203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:4">
+      <c r="A2204">
+        <v>1022985695</v>
+      </c>
+      <c r="B2204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:4">
+      <c r="A2205">
+        <v>1030616846</v>
+      </c>
+      <c r="B2205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:4">
+      <c r="A2206">
+        <v>32818707</v>
+      </c>
+      <c r="B2206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:4">
+      <c r="A2207">
+        <v>1018434362</v>
+      </c>
+      <c r="B2207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:4">
+      <c r="A2208">
+        <v>79814453</v>
+      </c>
+      <c r="B2208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:4">
+      <c r="A2209">
+        <v>80722551</v>
+      </c>
+      <c r="B2209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:4">
+      <c r="A2210">
+        <v>1110451859</v>
+      </c>
+      <c r="B2210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:4">
+      <c r="A2211">
+        <v>52434844</v>
+      </c>
+      <c r="B2211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:4">
+      <c r="A2212">
+        <v>1077452285</v>
+      </c>
+      <c r="B2212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:4">
+      <c r="A2213">
+        <v>51966945</v>
+      </c>
+      <c r="B2213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:4">
+      <c r="A2214">
+        <v>1000619875</v>
+      </c>
+      <c r="B2214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:4">
+      <c r="A2215">
+        <v>41692478</v>
+      </c>
+      <c r="B2215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:4">
+      <c r="A2216">
+        <v>1024477212</v>
+      </c>
+      <c r="B2216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:4">
+      <c r="A2217" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:4">
+      <c r="A2218">
+        <v>36642256</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:4">
+      <c r="A2219">
+        <v>65786574</v>
+      </c>
+      <c r="B2219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:4">
+      <c r="A2220">
+        <v>1033812961</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:4">
+      <c r="A2221">
+        <v>32753745</v>
+      </c>
+      <c r="B2221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:4">
+      <c r="A2222">
+        <v>51780484</v>
+      </c>
+      <c r="B2222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:4">
+      <c r="A2223">
+        <v>1000689203</v>
+      </c>
+      <c r="B2223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:4">
+      <c r="A2224">
+        <v>1013651157</v>
+      </c>
+      <c r="B2224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:4">
+      <c r="A2225">
+        <v>1140893144</v>
+      </c>
+      <c r="B2225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:4">
+      <c r="A2226">
+        <v>1030633237</v>
+      </c>
+      <c r="B2226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:4">
+      <c r="A2227">
+        <v>1000807634</v>
+      </c>
+      <c r="B2227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:4">
+      <c r="A2228">
+        <v>1019054129</v>
+      </c>
+      <c r="B2228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:4">
+      <c r="A2229">
+        <v>19227021</v>
+      </c>
+      <c r="B2229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:4">
+      <c r="A2230">
+        <v>1033680704</v>
+      </c>
+      <c r="B2230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:4">
+      <c r="A2231">
+        <v>50891059</v>
+      </c>
+      <c r="B2231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:4">
+      <c r="A2232">
+        <v>1000991154</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:4">
+      <c r="A2233">
+        <v>1192899818</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:4">
+      <c r="A2234">
+        <v>53021125</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:4">
+      <c r="A2235">
+        <v>1010184077</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:4">
+      <c r="A2236">
+        <v>1032469567</v>
+      </c>
+      <c r="B2236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:4">
+      <c r="A2237">
+        <v>39754439</v>
+      </c>
+      <c r="B2237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:4">
+      <c r="A2238">
+        <v>1010196044</v>
+      </c>
+      <c r="B2238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:4">
+      <c r="A2239">
+        <v>1018430879</v>
+      </c>
+      <c r="B2239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:4">
+      <c r="A2240">
+        <v>52770937</v>
+      </c>
+      <c r="B2240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:4">
+      <c r="A2241">
+        <v>51979155</v>
+      </c>
+      <c r="B2241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:4">
+      <c r="A2242">
+        <v>49729695</v>
+      </c>
+      <c r="B2242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:4">
+      <c r="A2243">
+        <v>1025060248</v>
+      </c>
+      <c r="B2243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:4">
+      <c r="A2244">
+        <v>1026251214</v>
+      </c>
+      <c r="B2244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:4">
+      <c r="A2245">
+        <v>1110597654</v>
+      </c>
+      <c r="B2245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:4">
+      <c r="A2246">
+        <v>80108091</v>
+      </c>
+      <c r="B2246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:4">
+      <c r="A2247">
+        <v>1023005359</v>
+      </c>
+      <c r="B2247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:4">
+      <c r="A2248">
+        <v>1014481579</v>
+      </c>
+      <c r="B2248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:4">
+      <c r="A2249">
+        <v>46385979</v>
+      </c>
+      <c r="B2249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:4">
+      <c r="A2250">
+        <v>52950521</v>
+      </c>
+      <c r="B2250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:4">
+      <c r="A2251">
+        <v>39798580</v>
+      </c>
+      <c r="B2251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:4">
+      <c r="A2252">
+        <v>51953631</v>
+      </c>
+      <c r="B2252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:4">
+      <c r="A2253">
+        <v>52950724</v>
+      </c>
+      <c r="B2253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:4">
+      <c r="A2254">
+        <v>1016712081</v>
+      </c>
+      <c r="B2254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:4">
+      <c r="A2255">
+        <v>1019059599</v>
+      </c>
+      <c r="B2255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:4">
+      <c r="A2256">
+        <v>52725778</v>
+      </c>
+      <c r="B2256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:4">
+      <c r="A2257">
+        <v>52206725</v>
+      </c>
+      <c r="B2257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:4">
+      <c r="A2258">
+        <v>84454444</v>
+      </c>
+      <c r="B2258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:4">
+      <c r="A2259">
+        <v>27149913</v>
+      </c>
+      <c r="B2259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:4">
+      <c r="A2260">
+        <v>1031129957</v>
+      </c>
+      <c r="B2260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:4">
+      <c r="A2261">
+        <v>1010001405</v>
+      </c>
+      <c r="B2261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:4">
+      <c r="A2262">
+        <v>1092395534</v>
+      </c>
+      <c r="B2262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:4">
+      <c r="A2263">
+        <v>1033761829</v>
+      </c>
+      <c r="B2263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:4">
+      <c r="A2264">
+        <v>1022974950</v>
+      </c>
+      <c r="B2264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:4">
+      <c r="A2265">
+        <v>1000577200</v>
+      </c>
+      <c r="B2265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:4">
+      <c r="A2266">
+        <v>1023946072</v>
+      </c>
+      <c r="B2266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:4">
+      <c r="A2267">
+        <v>8666249</v>
+      </c>
+      <c r="B2267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:4">
+      <c r="A2268">
+        <v>79455314</v>
+      </c>
+      <c r="B2268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:4">
+      <c r="A2269">
+        <v>52708056</v>
+      </c>
+      <c r="B2269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:4">
+      <c r="A2270">
+        <v>52441336</v>
+      </c>
+      <c r="B2270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:4">
+      <c r="A2271">
+        <v>52163226</v>
+      </c>
+      <c r="B2271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:4">
+      <c r="A2272">
+        <v>1026560091</v>
+      </c>
+      <c r="B2272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:4">
+      <c r="A2273">
+        <v>1049604359</v>
+      </c>
+      <c r="B2273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:4">
+      <c r="A2274">
+        <v>1020797525</v>
+      </c>
+      <c r="B2274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:4">
+      <c r="A2275">
+        <v>59794504</v>
+      </c>
+      <c r="B2275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:4">
+      <c r="A2276">
+        <v>74359372</v>
+      </c>
+      <c r="B2276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:4">
+      <c r="A2277">
+        <v>53100853</v>
+      </c>
+      <c r="B2277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:4">
+      <c r="A2278">
+        <v>1007213603</v>
+      </c>
+      <c r="B2278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:4">
+      <c r="A2279">
+        <v>1030550183</v>
+      </c>
+      <c r="B2279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:4">
+      <c r="A2280">
+        <v>1069730888</v>
+      </c>
+      <c r="B2280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:4">
+      <c r="A2281">
+        <v>1022955815</v>
+      </c>
+      <c r="B2281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:4">
+      <c r="A2282">
+        <v>80747173</v>
+      </c>
+      <c r="B2282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:4">
+      <c r="A2283">
+        <v>1018492306</v>
+      </c>
+      <c r="B2283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:4">
+      <c r="A2284">
+        <v>1010204784</v>
+      </c>
+      <c r="B2284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:4">
+      <c r="A2285">
+        <v>1028663761</v>
+      </c>
+      <c r="B2285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:4">
+      <c r="A2286">
+        <v>1096907004</v>
+      </c>
+      <c r="B2286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:4">
+      <c r="A2287">
+        <v>1006821354</v>
+      </c>
+      <c r="B2287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:4">
+      <c r="A2288">
+        <v>1033726872</v>
+      </c>
+      <c r="B2288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:4">
+      <c r="A2289">
+        <v>6894650</v>
+      </c>
+      <c r="B2289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:4">
+      <c r="A2290">
+        <v>1001330274</v>
+      </c>
+      <c r="B2290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:4">
+      <c r="A2291">
+        <v>1085290557</v>
+      </c>
+      <c r="B2291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:4">
+      <c r="A2292">
+        <v>52234300</v>
+      </c>
+      <c r="B2292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:4">
+      <c r="A2293">
+        <v>1031133403</v>
+      </c>
+      <c r="B2293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:4">
+      <c r="A2294">
+        <v>53167694</v>
+      </c>
+      <c r="B2294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:4">
+      <c r="A2295">
+        <v>1000624752</v>
+      </c>
+      <c r="B2295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:4">
+      <c r="A2296">
+        <v>1020769716</v>
+      </c>
+      <c r="B2296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:4">
+      <c r="A2297">
+        <v>1000283522</v>
+      </c>
+      <c r="B2297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:4">
+      <c r="A2298">
+        <v>1093533825</v>
+      </c>
+      <c r="B2298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:4">
+      <c r="A2299">
+        <v>1015430813</v>
+      </c>
+      <c r="B2299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:4">
+      <c r="A2300">
+        <v>52124843</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:4">
+      <c r="A2301">
+        <v>27280109</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:4">
+      <c r="A2302">
+        <v>1033761613</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:4">
+      <c r="A2303">
+        <v>1078176185</v>
+      </c>
+      <c r="B2303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:4">
+      <c r="A2304">
+        <v>52447665</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:4">
+      <c r="A2305">
+        <v>1143392089</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:4">
+      <c r="A2306">
+        <v>12645406</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:4">
+      <c r="A2307">
+        <v>11600462</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:4">
+      <c r="A2308">
+        <v>1076383980</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:4">
+      <c r="A2309">
+        <v>29159216</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:4">
+      <c r="A2310">
+        <v>1013656024</v>
+      </c>
+      <c r="B2310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:4">
+      <c r="A2311">
+        <v>80192083</v>
+      </c>
+      <c r="B2311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:4">
+      <c r="A2312">
+        <v>1029142637</v>
+      </c>
+      <c r="B2312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:4">
+      <c r="A2313">
+        <v>2955293</v>
+      </c>
+      <c r="B2313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:4">
+      <c r="A2314">
+        <v>1030592473</v>
+      </c>
+      <c r="B2314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:4">
+      <c r="A2315">
+        <v>53116107</v>
+      </c>
+      <c r="B2315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:4">
+      <c r="A2316">
+        <v>1140917561</v>
+      </c>
+      <c r="B2316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:4">
+      <c r="A2317">
+        <v>80073158</v>
+      </c>
+      <c r="B2317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:4">
+      <c r="A2318">
+        <v>1052392486</v>
+      </c>
+      <c r="B2318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:4">
+      <c r="A2319">
+        <v>52434983</v>
+      </c>
+      <c r="B2319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:4">
+      <c r="A2320">
+        <v>1026298555</v>
+      </c>
+      <c r="B2320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:4">
+      <c r="A2321">
+        <v>1073247661</v>
+      </c>
+      <c r="B2321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:4">
+      <c r="A2322">
+        <v>51944641</v>
+      </c>
+      <c r="B2322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:4">
+      <c r="A2323">
+        <v>1022981460</v>
+      </c>
+      <c r="B2323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:4">
+      <c r="A2324">
+        <v>1018435586</v>
+      </c>
+      <c r="B2324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:4">
+      <c r="A2325">
+        <v>52749673</v>
+      </c>
+      <c r="B2325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:4">
+      <c r="A2326" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:4">
+      <c r="A2327">
+        <v>52387584</v>
+      </c>
+      <c r="B2327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:4">
+      <c r="A2328">
+        <v>1030600236</v>
+      </c>
+      <c r="B2328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:4">
+      <c r="A2329">
+        <v>79895834</v>
+      </c>
+      <c r="B2329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:4">
+      <c r="A2330">
+        <v>1026276856</v>
+      </c>
+      <c r="B2330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:4">
+      <c r="A2331">
+        <v>1012319237</v>
+      </c>
+      <c r="B2331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:4">
+      <c r="A2332">
+        <v>1013667329</v>
+      </c>
+      <c r="B2332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:4">
+      <c r="A2333">
+        <v>1030675885</v>
+      </c>
+      <c r="B2333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:4">
+      <c r="A2334" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:4">
+      <c r="A2335">
+        <v>27380605</v>
+      </c>
+      <c r="B2335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:4">
+      <c r="A2336">
+        <v>52283377</v>
+      </c>
+      <c r="B2336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:4">
+      <c r="A2337">
+        <v>52956774</v>
+      </c>
+      <c r="B2337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:4">
+      <c r="A2338">
+        <v>79742333</v>
+      </c>
+      <c r="B2338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:4">
+      <c r="A2339">
+        <v>1045667890</v>
+      </c>
+      <c r="B2339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:4">
+      <c r="A2340">
+        <v>23430613</v>
+      </c>
+      <c r="B2340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:4">
+      <c r="A2341">
+        <v>52728418</v>
+      </c>
+      <c r="B2341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:4">
+      <c r="A2342">
+        <v>1045709952</v>
+      </c>
+      <c r="B2342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:4">
+      <c r="A2343">
+        <v>52356743</v>
+      </c>
+      <c r="B2343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:4">
+      <c r="A2344">
+        <v>1022430915</v>
+      </c>
+      <c r="B2344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:4">
+      <c r="A2345">
+        <v>32754316</v>
+      </c>
+      <c r="B2345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:4">
+      <c r="A2346">
+        <v>1020828849</v>
+      </c>
+      <c r="B2346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:4">
+      <c r="A2347" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:4">
+      <c r="A2348">
+        <v>1022424497</v>
+      </c>
+      <c r="B2348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:4">
+      <c r="A2349">
+        <v>39676587</v>
+      </c>
+      <c r="B2349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:4">
+      <c r="A2350">
+        <v>7713236</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:4">
+      <c r="A2351">
+        <v>79579408</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:4">
+      <c r="A2352">
+        <v>1003710662</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:4">
+      <c r="A2353">
+        <v>52856235</v>
+      </c>
+      <c r="B2353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:4">
+      <c r="A2354">
+        <v>1010226510</v>
+      </c>
+      <c r="B2354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:4">
+      <c r="A2355">
+        <v>52214604</v>
+      </c>
+      <c r="B2355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:4">
+      <c r="A2356">
+        <v>79302101</v>
+      </c>
+      <c r="B2356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:4">
+      <c r="A2357" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:4">
+      <c r="A2358">
+        <v>52368153</v>
+      </c>
+      <c r="B2358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:4">
+      <c r="A2359">
+        <v>1000365246</v>
+      </c>
+      <c r="B2359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:4">
+      <c r="A2360">
+        <v>91079488</v>
+      </c>
+      <c r="B2360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:4">
+      <c r="A2361">
+        <v>35472336</v>
+      </c>
+      <c r="B2361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:4">
+      <c r="A2362">
+        <v>37394062</v>
+      </c>
+      <c r="B2362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:4">
+      <c r="A2363">
+        <v>1000503536</v>
+      </c>
+      <c r="B2363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:4">
+      <c r="A2364">
+        <v>52977933</v>
+      </c>
+      <c r="B2364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:4">
+      <c r="A2365">
+        <v>1076324849</v>
+      </c>
+      <c r="B2365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:4">
+      <c r="A2366">
+        <v>32791580</v>
+      </c>
+      <c r="B2366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:4">
+      <c r="A2367">
+        <v>1059904369</v>
+      </c>
+      <c r="B2367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:4">
+      <c r="A2368">
+        <v>80037644</v>
+      </c>
+      <c r="B2368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:4">
+      <c r="A2369">
+        <v>11383139</v>
+      </c>
+      <c r="B2369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:4">
+      <c r="A2370">
+        <v>1033809934</v>
+      </c>
+      <c r="B2370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:4">
+      <c r="A2371">
+        <v>1032452136</v>
+      </c>
+      <c r="B2371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:4">
+      <c r="A2372">
+        <v>52883897</v>
+      </c>
+      <c r="B2372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:4">
+      <c r="A2373">
+        <v>1072711037</v>
+      </c>
+      <c r="B2373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:4">
+      <c r="A2374">
+        <v>1000272070</v>
+      </c>
+      <c r="B2374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:4">
+      <c r="A2375">
+        <v>1107034570</v>
+      </c>
+      <c r="B2375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:4">
+      <c r="A2376">
+        <v>1070331296</v>
+      </c>
+      <c r="B2376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:4">
+      <c r="A2377">
+        <v>1007297714</v>
+      </c>
+      <c r="B2377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:4">
+      <c r="A2378">
+        <v>4824352</v>
+      </c>
+      <c r="B2378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:4">
+      <c r="A2379">
+        <v>5399469</v>
+      </c>
+      <c r="B2379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:4">
+      <c r="A2380">
+        <v>11600525</v>
+      </c>
+      <c r="B2380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:4">
+      <c r="A2381">
+        <v>52072421</v>
+      </c>
+      <c r="B2381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:4">
+      <c r="A2382">
+        <v>22804566</v>
+      </c>
+      <c r="B2382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:4">
+      <c r="A2383">
+        <v>79955896</v>
+      </c>
+      <c r="B2383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:4">
+      <c r="A2384">
+        <v>1013646735</v>
+      </c>
+      <c r="B2384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:4">
+      <c r="A2385">
+        <v>1031131629</v>
+      </c>
+      <c r="B2385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:4">
+      <c r="A2386">
+        <v>1193558936</v>
+      </c>
+      <c r="B2386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:4">
+      <c r="A2387">
+        <v>1093533429</v>
+      </c>
+      <c r="B2387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:4">
+      <c r="A2388">
+        <v>1023901468</v>
+      </c>
+      <c r="B2388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:4">
+      <c r="A2389">
+        <v>1019021852</v>
+      </c>
+      <c r="B2389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:4">
+      <c r="A2390">
+        <v>52987543</v>
+      </c>
+      <c r="B2390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:4">
+      <c r="A2391">
+        <v>1002322902</v>
+      </c>
+      <c r="B2391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:4">
+      <c r="A2392">
+        <v>1011093118</v>
+      </c>
+      <c r="B2392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:4">
+      <c r="A2393">
+        <v>80817358</v>
+      </c>
+      <c r="B2393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:4">
+      <c r="A2394">
+        <v>79472266</v>
+      </c>
+      <c r="B2394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:4">
+      <c r="A2395">
+        <v>1023980761</v>
+      </c>
+      <c r="B2395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:4">
+      <c r="A2396">
+        <v>1074129353</v>
+      </c>
+      <c r="B2396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:4">
+      <c r="A2397">
+        <v>1052397596</v>
+      </c>
+      <c r="B2397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:4">
+      <c r="A2398">
+        <v>79417468</v>
+      </c>
+      <c r="B2398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:4">
+      <c r="A2399">
+        <v>1126003745</v>
+      </c>
+      <c r="B2399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:4">
+      <c r="A2400">
+        <v>19416707</v>
+      </c>
+      <c r="B2400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:4">
+      <c r="A2401">
+        <v>1000494917</v>
+      </c>
+      <c r="B2401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:4">
+      <c r="A2402">
+        <v>1026254758</v>
+      </c>
+      <c r="B2402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:4">
+      <c r="A2403">
+        <v>1061741742</v>
+      </c>
+      <c r="B2403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:4">
+      <c r="A2404">
+        <v>1014206272</v>
+      </c>
+      <c r="B2404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:4">
+      <c r="A2405">
+        <v>1013609184</v>
+      </c>
+      <c r="B2405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:4">
+      <c r="A2406">
+        <v>1030574919</v>
+      </c>
+      <c r="B2406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:4">
+      <c r="A2407">
+        <v>52478826</v>
+      </c>
+      <c r="B2407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:4">
+      <c r="A2408">
+        <v>1023896534</v>
+      </c>
+      <c r="B2408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:4">
+      <c r="A2409">
+        <v>1032476266</v>
+      </c>
+      <c r="B2409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:4">
+      <c r="A2410">
+        <v>1016056023</v>
+      </c>
+      <c r="B2410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:4">
+      <c r="A2411">
+        <v>79663780</v>
+      </c>
+      <c r="B2411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:4">
+      <c r="A2412">
+        <v>1001182826</v>
+      </c>
+      <c r="B2412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:4">
+      <c r="A2413">
+        <v>1148443627</v>
+      </c>
+      <c r="B2413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:4">
+      <c r="A2414">
+        <v>51905562</v>
+      </c>
+      <c r="B2414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:4">
+      <c r="A2415">
+        <v>1030560078</v>
+      </c>
+      <c r="B2415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:4">
+      <c r="A2416">
+        <v>1000327603</v>
+      </c>
+      <c r="B2416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:4">
+      <c r="A2417">
+        <v>1032677207</v>
+      </c>
+      <c r="B2417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:4">
+      <c r="A2418">
+        <v>1018480552</v>
+      </c>
+      <c r="B2418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:4">
+      <c r="A2419">
+        <v>79651464</v>
+      </c>
+      <c r="B2419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:4">
+      <c r="A2420">
+        <v>1023917068</v>
+      </c>
+      <c r="B2420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:4">
+      <c r="A2421">
+        <v>1030606307</v>
+      </c>
+      <c r="B2421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:4">
+      <c r="A2422">
+        <v>80833691</v>
+      </c>
+      <c r="B2422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:4">
+      <c r="A2423">
+        <v>1026586576</v>
+      </c>
+      <c r="B2423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:4">
+      <c r="A2424">
+        <v>84451899</v>
+      </c>
+      <c r="B2424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:4">
+      <c r="A2425">
+        <v>1001167165</v>
+      </c>
+      <c r="B2425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:4">
+      <c r="A2426">
+        <v>1015446924</v>
+      </c>
+      <c r="B2426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:4">
+      <c r="A2427">
+        <v>1023880363</v>
+      </c>
+      <c r="B2427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:4">
+      <c r="A2428">
+        <v>1043446570</v>
+      </c>
+      <c r="B2428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:4">
+      <c r="A2429">
+        <v>93203218</v>
+      </c>
+      <c r="B2429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:4">
+      <c r="A2430">
+        <v>52533740</v>
+      </c>
+      <c r="B2430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:4">
+      <c r="A2431">
+        <v>1006873895</v>
+      </c>
+      <c r="B2431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:4">
+      <c r="A2432">
+        <v>46376211</v>
+      </c>
+      <c r="B2432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:4">
+      <c r="A2433">
+        <v>71976492</v>
+      </c>
+      <c r="B2433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:4">
+      <c r="A2434">
+        <v>1022970807</v>
+      </c>
+      <c r="B2434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:4">
+      <c r="A2435">
+        <v>1098795511</v>
+      </c>
+      <c r="B2435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:4">
+      <c r="A2436">
+        <v>1000005975</v>
+      </c>
+      <c r="B2436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:4">
+      <c r="A2437">
+        <v>1020753814</v>
+      </c>
+      <c r="B2437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:4">
+      <c r="A2438">
+        <v>1022975637</v>
+      </c>
+      <c r="B2438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:4">
+      <c r="A2439">
+        <v>1032374130</v>
+      </c>
+      <c r="B2439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:4">
+      <c r="A2440">
+        <v>1127922625</v>
+      </c>
+      <c r="B2440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:4">
+      <c r="A2441">
+        <v>1026252718</v>
+      </c>
+      <c r="B2441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:4">
+      <c r="A2442">
+        <v>1000256442</v>
+      </c>
+      <c r="B2442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:4">
+      <c r="A2443">
+        <v>1071988455</v>
+      </c>
+      <c r="B2443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:4">
+      <c r="A2444">
+        <v>39582468</v>
+      </c>
+      <c r="B2444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:4">
+      <c r="A2445">
+        <v>1033731526</v>
+      </c>
+      <c r="B2445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:4">
+      <c r="A2446">
+        <v>1032444939</v>
+      </c>
+      <c r="B2446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:4">
+      <c r="A2447">
+        <v>79622336</v>
+      </c>
+      <c r="B2447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:4">
+      <c r="A2448">
+        <v>51727004</v>
+      </c>
+      <c r="B2448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:4">
+      <c r="A2449">
+        <v>52820932</v>
+      </c>
+      <c r="B2449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:4">
+      <c r="A2450">
+        <v>39676868</v>
+      </c>
+      <c r="B2450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:4">
+      <c r="A2451">
+        <v>1032443983</v>
+      </c>
+      <c r="B2451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:4">
+      <c r="A2452">
+        <v>1001067010</v>
+      </c>
+      <c r="B2452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:4">
+      <c r="A2453">
+        <v>39070171</v>
+      </c>
+      <c r="B2453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:4">
+      <c r="A2454">
+        <v>1023925192</v>
+      </c>
+      <c r="B2454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:4">
+      <c r="A2455">
+        <v>53054877</v>
+      </c>
+      <c r="B2455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:4">
+      <c r="A2456">
+        <v>52542733</v>
+      </c>
+      <c r="B2456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:4">
+      <c r="A2457">
+        <v>1033813985</v>
+      </c>
+      <c r="B2457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:4">
+      <c r="A2458">
+        <v>55062324</v>
+      </c>
+      <c r="B2458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:4">
+      <c r="A2459">
+        <v>38466202</v>
+      </c>
+      <c r="B2459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:4">
+      <c r="A2460">
+        <v>1033807081</v>
+      </c>
+      <c r="B2460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:4">
+      <c r="A2461">
+        <v>1023922866</v>
+      </c>
+      <c r="B2461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:4">
+      <c r="A2462">
+        <v>1013653246</v>
+      </c>
+      <c r="B2462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:4">
+      <c r="A2463">
+        <v>1033820700</v>
+      </c>
+      <c r="B2463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:4">
+      <c r="A2464">
+        <v>79545116</v>
+      </c>
+      <c r="B2464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:4">
+      <c r="A2465">
+        <v>1064711039</v>
+      </c>
+      <c r="B2465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:4">
+      <c r="A2466">
+        <v>36836087</v>
+      </c>
+      <c r="B2466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:4">
+      <c r="A2467">
+        <v>1023882045</v>
+      </c>
+      <c r="B2467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:4">
+      <c r="A2468">
+        <v>39581190</v>
+      </c>
+      <c r="B2468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:4">
+      <c r="A2469">
+        <v>1000235439</v>
+      </c>
+      <c r="B2469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:4">
+      <c r="A2470">
+        <v>1033753795</v>
+      </c>
+      <c r="B2470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:4">
+      <c r="A2471">
+        <v>80931882</v>
+      </c>
+      <c r="B2471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:4">
+      <c r="A2472">
+        <v>52194004</v>
+      </c>
+      <c r="B2472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:4">
+      <c r="A2473">
+        <v>1057600248</v>
+      </c>
+      <c r="B2473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:4">
+      <c r="A2474">
+        <v>52490617</v>
+      </c>
+      <c r="B2474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:4">
+      <c r="A2475">
+        <v>55156073</v>
+      </c>
+      <c r="B2475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:4">
+      <c r="A2476">
+        <v>46680328</v>
+      </c>
+      <c r="B2476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:4">
+      <c r="A2477">
+        <v>80116644</v>
+      </c>
+      <c r="B2477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:4">
+      <c r="A2478">
+        <v>34602011</v>
+      </c>
+      <c r="B2478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:4">
+      <c r="A2479">
+        <v>52284858</v>
+      </c>
+      <c r="B2479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:4">
+      <c r="A2480">
+        <v>1016024982</v>
+      </c>
+      <c r="B2480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:4">
+      <c r="A2481">
+        <v>53067595</v>
+      </c>
+      <c r="B2481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:4">
+      <c r="A2482">
+        <v>52032495</v>
+      </c>
+      <c r="B2482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:4">
+      <c r="A2483">
+        <v>79687737</v>
+      </c>
+      <c r="B2483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:4">
+      <c r="A2484">
+        <v>23325003</v>
+      </c>
+      <c r="B2484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:4">
+      <c r="A2485">
+        <v>1000623547</v>
+      </c>
+      <c r="B2485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:4">
+      <c r="A2486">
+        <v>1016112065</v>
+      </c>
+      <c r="B2486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:4">
+      <c r="A2487">
+        <v>52955185</v>
+      </c>
+      <c r="B2487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:4">
+      <c r="A2488">
+        <v>1074416454</v>
+      </c>
+      <c r="B2488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:4">
+      <c r="A2489">
+        <v>53155899</v>
+      </c>
+      <c r="B2489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490">
+        <v>1018428923</v>
+      </c>
+      <c r="B2490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491">
+        <v>65587372</v>
+      </c>
+      <c r="B2491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492">
+        <v>52093686</v>
+      </c>
+      <c r="B2492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493">
+        <v>1023023136</v>
+      </c>
+      <c r="B2493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494">
+        <v>1026582064</v>
+      </c>
+      <c r="B2494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495">
+        <v>35529272</v>
+      </c>
+      <c r="B2495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496">
+        <v>1012411735</v>
+      </c>
+      <c r="B2496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497">
+        <v>1026280812</v>
+      </c>
+      <c r="B2497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498">
+        <v>79785300</v>
+      </c>
+      <c r="B2498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499">
+        <v>52009545</v>
+      </c>
+      <c r="B2499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500">
+        <v>40041223</v>
+      </c>
+      <c r="B2500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501">
+        <v>1013619524</v>
+      </c>
+      <c r="B2501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502">
+        <v>1000615416</v>
+      </c>
+      <c r="B2502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503">
+        <v>52935970</v>
+      </c>
+      <c r="B2503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504">
+        <v>1031174303</v>
+      </c>
+      <c r="B2504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505">
+        <v>1023871757</v>
+      </c>
+      <c r="B2505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506">
+        <v>1087027765</v>
+      </c>
+      <c r="B2506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507">
+        <v>1082842779</v>
+      </c>
+      <c r="B2507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508">
+        <v>38233377</v>
+      </c>
+      <c r="B2508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509">
+        <v>28869798</v>
+      </c>
+      <c r="B2509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510">
+        <v>8732255</v>
+      </c>
+      <c r="B2510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511">
+        <v>1012420949</v>
+      </c>
+      <c r="B2511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512">
+        <v>1000808693</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="A2513">
+        <v>26946474</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:4">
+      <c r="A2514">
+        <v>1042417189</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:4">
+      <c r="A2515">
+        <v>1020768165</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:4">
+      <c r="A2516">
+        <v>79402423</v>
+      </c>
+      <c r="B2516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:4">
+      <c r="A2517">
+        <v>1000064265</v>
+      </c>
+      <c r="B2517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:4">
+      <c r="A2518">
+        <v>52929376</v>
+      </c>
+      <c r="B2518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:4">
+      <c r="A2519">
+        <v>52751750</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:4">
+      <c r="A2520">
+        <v>52645617</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:4">
+      <c r="A2521">
+        <v>1000252231</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:4">
+      <c r="A2522">
+        <v>64702437</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:4">
+      <c r="A2523">
+        <v>1000372136</v>
+      </c>
+      <c r="B2523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:4">
+      <c r="A2524">
+        <v>1010234402</v>
+      </c>
+      <c r="B2524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:4">
+      <c r="A2525">
+        <v>1016018147</v>
+      </c>
+      <c r="B2525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:4">
+      <c r="A2526">
+        <v>1030663325</v>
+      </c>
+      <c r="B2526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:4">
+      <c r="A2527">
+        <v>53116717</v>
+      </c>
+      <c r="B2527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:4">
+      <c r="A2528">
+        <v>1004283351</v>
+      </c>
+      <c r="B2528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:4">
+      <c r="A2529">
+        <v>1021670410</v>
+      </c>
+      <c r="B2529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:4">
+      <c r="A2530">
+        <v>1018446400</v>
+      </c>
+      <c r="B2530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:4">
+      <c r="A2531">
+        <v>1074160134</v>
+      </c>
+      <c r="B2531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:4">
+      <c r="A2532">
+        <v>1053867230</v>
+      </c>
+      <c r="B2532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:4">
+      <c r="A2533">
+        <v>1011201244</v>
+      </c>
+      <c r="B2533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:4">
+      <c r="A2534">
+        <v>1033752601</v>
+      </c>
+      <c r="B2534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:4">
+      <c r="A2535">
+        <v>1010175486</v>
+      </c>
+      <c r="B2535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:4">
+      <c r="A2536">
+        <v>1081929467</v>
+      </c>
+      <c r="B2536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:4">
+      <c r="A2537">
+        <v>1022431911</v>
+      </c>
+      <c r="B2537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538">
+        <v>36666461</v>
+      </c>
+      <c r="B2538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539">
+        <v>79418910</v>
+      </c>
+      <c r="B2539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540">
+        <v>35601736</v>
+      </c>
+      <c r="B2540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541">
+        <v>1033715921</v>
+      </c>
+      <c r="B2541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542">
+        <v>1023972033</v>
+      </c>
+      <c r="B2542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543">
+        <v>1018411047</v>
+      </c>
+      <c r="B2543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544">
+        <v>1038810601</v>
+      </c>
+      <c r="B2544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545">
+        <v>1013581880</v>
+      </c>
+      <c r="B2545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546">
+        <v>1000002738</v>
+      </c>
+      <c r="B2546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547">
+        <v>35510197</v>
+      </c>
+      <c r="B2547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548">
+        <v>1013674631</v>
+      </c>
+      <c r="B2548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549">
+        <v>1053609633</v>
+      </c>
+      <c r="B2549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550">
+        <v>1010222537</v>
+      </c>
+      <c r="B2550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551">
+        <v>1032395699</v>
+      </c>
+      <c r="B2551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552">
+        <v>53016751</v>
+      </c>
+      <c r="B2552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553">
+        <v>79811375</v>
+      </c>
+      <c r="B2553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554">
+        <v>1118856770</v>
+      </c>
+      <c r="B2554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555">
+        <v>8486662</v>
+      </c>
+      <c r="B2555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556">
+        <v>46456345</v>
+      </c>
+      <c r="B2556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557">
+        <v>35534910</v>
+      </c>
+      <c r="B2557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558">
+        <v>1012431880</v>
+      </c>
+      <c r="B2558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559">
+        <v>1010047731</v>
+      </c>
+      <c r="B2559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560">
+        <v>1081404168</v>
+      </c>
+      <c r="B2560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561">
+        <v>1022996938</v>
+      </c>
+      <c r="B2561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562">
+        <v>1193110094</v>
+      </c>
+      <c r="B2562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563">
+        <v>1013603793</v>
+      </c>
+      <c r="B2563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564">
+        <v>1103948766</v>
+      </c>
+      <c r="B2564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565">
+        <v>1006157359</v>
+      </c>
+      <c r="B2565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566">
+        <v>1007408711</v>
+      </c>
+      <c r="B2566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567">
+        <v>1015483850</v>
+      </c>
+      <c r="B2567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568">
+        <v>1023969772</v>
+      </c>
+      <c r="B2568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569">
+        <v>1000254172</v>
+      </c>
+      <c r="B2569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570">
+        <v>1010170619</v>
+      </c>
+      <c r="B2570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571">
+        <v>1018460796</v>
+      </c>
+      <c r="B2571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572">
+        <v>1140422000</v>
+      </c>
+      <c r="B2572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573">
+        <v>53014139</v>
+      </c>
+      <c r="B2573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574">
+        <v>52313765</v>
+      </c>
+      <c r="B2574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575">
+        <v>1110469390</v>
+      </c>
+      <c r="B2575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576">
+        <v>1013646454</v>
+      </c>
+      <c r="B2576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577">
+        <v>40775425</v>
+      </c>
+      <c r="B2577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:4">
+      <c r="A2578">
+        <v>1073525382</v>
+      </c>
+      <c r="B2578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:4">
+      <c r="A2579">
+        <v>1070945528</v>
+      </c>
+      <c r="B2579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:4">
+      <c r="A2580">
+        <v>1023372726</v>
+      </c>
+      <c r="B2580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:4">
+      <c r="A2581">
+        <v>1073177461</v>
+      </c>
+      <c r="B2581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:4">
+      <c r="A2582">
+        <v>1018436919</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:4">
+      <c r="A2583">
+        <v>53007707</v>
+      </c>
+      <c r="B2583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:4">
+      <c r="A2584">
+        <v>1020750232</v>
+      </c>
+      <c r="B2584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:4">
+      <c r="A2585">
+        <v>37525069</v>
+      </c>
+      <c r="B2585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:4">
+      <c r="A2586">
+        <v>55248990</v>
+      </c>
+      <c r="B2586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:4">
+      <c r="A2587" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:4">
+      <c r="A2588">
+        <v>1013609511</v>
+      </c>
+      <c r="B2588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:4">
+      <c r="A2589">
+        <v>1010193665</v>
+      </c>
+      <c r="B2589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:4">
+      <c r="A2590">
+        <v>80119043</v>
+      </c>
+      <c r="B2590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:4">
+      <c r="A2591">
+        <v>1000274345</v>
+      </c>
+      <c r="B2591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:4">
+      <c r="A2592">
+        <v>1023947019</v>
+      </c>
+      <c r="B2592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:4">
+      <c r="A2593">
+        <v>1013641995</v>
+      </c>
+      <c r="B2593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:4">
+      <c r="A2594">
+        <v>1014244672</v>
+      </c>
+      <c r="B2594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:4">
+      <c r="A2595">
+        <v>1001172834</v>
+      </c>
+      <c r="B2595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:4">
+      <c r="A2596">
+        <v>80802928</v>
+      </c>
+      <c r="B2596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:4">
+      <c r="A2597">
+        <v>52772465</v>
+      </c>
+      <c r="B2597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:4">
+      <c r="A2598">
+        <v>79403287</v>
+      </c>
+      <c r="B2598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:4">
+      <c r="A2599">
+        <v>1021313174</v>
+      </c>
+      <c r="B2599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:4">
+      <c r="A2600">
+        <v>1018480033</v>
+      </c>
+      <c r="B2600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:4">
+      <c r="A2601">
+        <v>52022964</v>
+      </c>
+      <c r="B2601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:4">
+      <c r="A2602">
+        <v>53006638</v>
+      </c>
+      <c r="B2602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:4">
+      <c r="A2603">
+        <v>1013678710</v>
+      </c>
+      <c r="B2603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:4">
+      <c r="A2604">
+        <v>1024577650</v>
+      </c>
+      <c r="B2604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:4">
+      <c r="A2605">
+        <v>51670371</v>
+      </c>
+      <c r="B2605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:4">
+      <c r="A2606">
+        <v>1010193704</v>
+      </c>
+      <c r="B2606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:4">
+      <c r="A2607">
+        <v>71709312</v>
+      </c>
+      <c r="B2607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:4">
+      <c r="A2608">
+        <v>11600370</v>
+      </c>
+      <c r="B2608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:4">
+      <c r="A2609">
+        <v>1144206386</v>
+      </c>
+      <c r="B2609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:4">
+      <c r="A2610">
+        <v>1081513070</v>
+      </c>
+      <c r="B2610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:4">
+      <c r="A2611">
+        <v>1007463364</v>
+      </c>
+      <c r="B2611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:4">
+      <c r="A2612">
+        <v>1032503657</v>
+      </c>
+      <c r="B2612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:4">
+      <c r="A2613">
+        <v>1018421370</v>
+      </c>
+      <c r="B2613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:4">
+      <c r="A2614">
+        <v>52166273</v>
+      </c>
+      <c r="B2614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:4">
+      <c r="A2615">
+        <v>52878419</v>
+      </c>
+      <c r="B2615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="A2616">
+        <v>25001113</v>
+      </c>
+      <c r="B2616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="A2617">
+        <v>9431762</v>
+      </c>
+      <c r="B2617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:4">
+      <c r="A2618">
+        <v>1106895493</v>
+      </c>
+      <c r="B2618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="A2619">
+        <v>1000937072</v>
+      </c>
+      <c r="B2619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:4">
+      <c r="A2620">
+        <v>1030538826</v>
+      </c>
+      <c r="B2620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:4">
+      <c r="A2621">
+        <v>33332687</v>
+      </c>
+      <c r="B2621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:4">
+      <c r="A2622">
+        <v>55236375</v>
+      </c>
+      <c r="B2622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:4">
+      <c r="A2623">
+        <v>65770071</v>
+      </c>
+      <c r="B2623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:4">
+      <c r="A2624">
+        <v>1082958548</v>
+      </c>
+      <c r="B2624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="A2625">
+        <v>52774692</v>
+      </c>
+      <c r="B2625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="A2626">
+        <v>52499023</v>
+      </c>
+      <c r="B2626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:4">
+      <c r="A2627">
+        <v>1023013214</v>
+      </c>
+      <c r="B2627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="A2628">
+        <v>1023964893</v>
+      </c>
+      <c r="B2628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:4">
+      <c r="A2629">
+        <v>1095929842</v>
+      </c>
+      <c r="B2629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:4">
+      <c r="A2630">
+        <v>1023965113</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:4">
+      <c r="A2631">
+        <v>80812736</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="A2632">
+        <v>1127959114</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:4">
+      <c r="A2633">
+        <v>1140842425</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:4">
+      <c r="A2634">
+        <v>1045137886</v>
+      </c>
+      <c r="B2634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:4">
+      <c r="A2635">
+        <v>52540546</v>
+      </c>
+      <c r="B2635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:4">
+      <c r="A2636">
+        <v>1022977037</v>
+      </c>
+      <c r="B2636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:4">
+      <c r="A2637">
+        <v>79412354</v>
+      </c>
+      <c r="B2637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:4">
+      <c r="A2638">
+        <v>1102836878</v>
+      </c>
+      <c r="B2638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:4">
+      <c r="A2639">
+        <v>1000020145</v>
+      </c>
+      <c r="B2639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:4">
+      <c r="A2640">
+        <v>53039904</v>
+      </c>
+      <c r="B2640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:4">
+      <c r="A2641">
+        <v>1023978948</v>
+      </c>
+      <c r="B2641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:4">
+      <c r="A2642">
+        <v>71982539</v>
+      </c>
+      <c r="B2642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:4">
+      <c r="A2643">
+        <v>1032477862</v>
+      </c>
+      <c r="B2643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:4">
+      <c r="A2644">
+        <v>1033772092</v>
+      </c>
+      <c r="B2644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:4">
+      <c r="A2645">
+        <v>12282877</v>
+      </c>
+      <c r="B2645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:4">
+      <c r="A2646">
+        <v>1023887815</v>
+      </c>
+      <c r="B2646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:4">
+      <c r="A2647">
+        <v>52270346</v>
+      </c>
+      <c r="B2647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:4">
+      <c r="A2648">
+        <v>80852320</v>
+      </c>
+      <c r="B2648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:4">
+      <c r="A2649">
+        <v>20476981</v>
+      </c>
+      <c r="B2649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:4">
+      <c r="A2650">
+        <v>1033789660</v>
+      </c>
+      <c r="B2650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:4">
+      <c r="A2651">
+        <v>10258351</v>
+      </c>
+      <c r="B2651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:4">
+      <c r="A2652">
+        <v>1110488941</v>
+      </c>
+      <c r="B2652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:4">
+      <c r="A2653">
+        <v>1001077322</v>
+      </c>
+      <c r="B2653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:4">
+      <c r="A2654">
+        <v>72159105</v>
+      </c>
+      <c r="B2654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:4">
+      <c r="A2655">
+        <v>79288577</v>
+      </c>
+      <c r="B2655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:4">
+      <c r="A2656">
+        <v>1032502234</v>
+      </c>
+      <c r="B2656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:4">
+      <c r="A2657">
+        <v>1010209059</v>
+      </c>
+      <c r="B2657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:4">
+      <c r="A2658">
+        <v>1085273972</v>
+      </c>
+      <c r="B2658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:4">
+      <c r="A2659">
+        <v>1010043604</v>
+      </c>
+      <c r="B2659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:4">
+      <c r="A2660">
+        <v>1013632708</v>
+      </c>
+      <c r="B2660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:4">
+      <c r="A2661">
+        <v>79378922</v>
+      </c>
+      <c r="B2661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:4">
+      <c r="A2662">
+        <v>79317172</v>
+      </c>
+      <c r="B2662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:4">
+      <c r="A2663">
+        <v>1010065276</v>
+      </c>
+      <c r="B2663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:4">
+      <c r="A2664">
+        <v>1001188925</v>
+      </c>
+      <c r="B2664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:4">
+      <c r="A2665">
+        <v>80074653</v>
+      </c>
+      <c r="B2665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:4">
+      <c r="A2666">
+        <v>52444359</v>
+      </c>
+      <c r="B2666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:4">
+      <c r="A2667">
+        <v>1012461761</v>
+      </c>
+      <c r="B2667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:4">
+      <c r="A2668">
+        <v>1010048891</v>
+      </c>
+      <c r="B2668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:4">
+      <c r="A2669">
+        <v>1012330061</v>
+      </c>
+      <c r="B2669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:4">
+      <c r="A2670">
+        <v>52131171</v>
+      </c>
+      <c r="B2670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:4">
+      <c r="A2671">
+        <v>1001329642</v>
+      </c>
+      <c r="B2671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:4">
+      <c r="A2672">
+        <v>1010059240</v>
+      </c>
+      <c r="B2672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:4">
+      <c r="A2673">
+        <v>1023878387</v>
+      </c>
+      <c r="B2673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2674" spans="1:4">
+      <c r="A2674">
+        <v>1054539714</v>
+      </c>
+      <c r="B2674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:4">
+      <c r="A2675">
+        <v>1033692212</v>
+      </c>
+      <c r="B2675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:4">
+      <c r="A2676">
+        <v>1012393718</v>
+      </c>
+      <c r="B2676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:4">
+      <c r="A2677">
+        <v>1014287243</v>
+      </c>
+      <c r="B2677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:4">
+      <c r="A2678">
+        <v>1000126117</v>
+      </c>
+      <c r="B2678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:4">
+      <c r="A2679">
+        <v>1067901107</v>
+      </c>
+      <c r="B2679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:4">
+      <c r="A2680">
+        <v>79455745</v>
+      </c>
+      <c r="B2680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:4">
+      <c r="A2681">
+        <v>63532004</v>
+      </c>
+      <c r="B2681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:4">
+      <c r="A2682">
+        <v>10766564</v>
+      </c>
+      <c r="B2682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:4">
+      <c r="A2683">
+        <v>1018493247</v>
+      </c>
+      <c r="B2683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:4">
+      <c r="A2684">
+        <v>1000353526</v>
+      </c>
+      <c r="B2684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:4">
+      <c r="A2685">
+        <v>76320517</v>
+      </c>
+      <c r="B2685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:4">
+      <c r="A2686">
+        <v>52560591</v>
+      </c>
+      <c r="B2686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2687" spans="1:4">
+      <c r="A2687">
+        <v>80411802</v>
+      </c>
+      <c r="B2687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:4">
+      <c r="A2688">
+        <v>1073242955</v>
+      </c>
+      <c r="B2688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:4">
+      <c r="A2689">
+        <v>1010219316</v>
+      </c>
+      <c r="B2689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:4">
+      <c r="A2690">
+        <v>79623873</v>
+      </c>
+      <c r="B2690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:4">
+      <c r="A2691">
+        <v>79295292</v>
+      </c>
+      <c r="B2691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:4">
+      <c r="A2692">
+        <v>52433932</v>
+      </c>
+      <c r="B2692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:4">
+      <c r="A2693">
+        <v>1024474117</v>
+      </c>
+      <c r="B2693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:4">
+      <c r="A2694">
+        <v>1001117313</v>
+      </c>
+      <c r="B2694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:4">
+      <c r="A2695">
+        <v>52019510</v>
+      </c>
+      <c r="B2695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:4">
+      <c r="A2696">
+        <v>1064111785</v>
+      </c>
+      <c r="B2696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:4">
+      <c r="A2697">
+        <v>1032477539</v>
+      </c>
+      <c r="B2697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:4">
+      <c r="A2698">
+        <v>79533314</v>
+      </c>
+      <c r="B2698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:4">
+      <c r="A2699">
+        <v>1193550931</v>
+      </c>
+      <c r="B2699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2700" spans="1:4">
+      <c r="A2700">
+        <v>92548558</v>
+      </c>
+      <c r="B2700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:4">
+      <c r="A2701">
+        <v>1090408486</v>
+      </c>
+      <c r="B2701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:4">
+      <c r="A2702">
+        <v>1013647750</v>
+      </c>
+      <c r="B2702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:4">
+      <c r="A2703">
+        <v>1020744599</v>
+      </c>
+      <c r="B2703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:4">
+      <c r="A2704">
+        <v>1013623056</v>
+      </c>
+      <c r="B2704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:4">
+      <c r="A2705">
+        <v>1193038467</v>
+      </c>
+      <c r="B2705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:4">
+      <c r="A2706">
+        <v>1076821830</v>
+      </c>
+      <c r="B2706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:4">
+      <c r="A2707">
+        <v>1097396516</v>
+      </c>
+      <c r="B2707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:4">
+      <c r="A2708">
+        <v>1076653175</v>
+      </c>
+      <c r="B2708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:4">
+      <c r="A2709">
+        <v>1001064605</v>
+      </c>
+      <c r="B2709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:4">
+      <c r="A2710">
+        <v>79509337</v>
+      </c>
+      <c r="B2710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:4">
+      <c r="A2711">
+        <v>1099212768</v>
+      </c>
+      <c r="B2711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:4">
+      <c r="A2712">
+        <v>1085260338</v>
+      </c>
+      <c r="B2712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2713" spans="1:4">
+      <c r="A2713">
+        <v>1073321304</v>
+      </c>
+      <c r="B2713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2714" spans="1:4">
+      <c r="A2714">
+        <v>1018416995</v>
+      </c>
+      <c r="B2714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:4">
+      <c r="A2715">
+        <v>1111752943</v>
+      </c>
+      <c r="B2715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:4">
+      <c r="A2716">
+        <v>51769998</v>
+      </c>
+      <c r="B2716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2717" spans="1:4">
+      <c r="A2717">
+        <v>79724620</v>
+      </c>
+      <c r="B2717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:4">
+      <c r="A2718">
+        <v>7168178</v>
+      </c>
+      <c r="B2718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:4">
+      <c r="A2719">
+        <v>79940101</v>
+      </c>
+      <c r="B2719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:4">
+      <c r="A2720">
+        <v>1026272058</v>
+      </c>
+      <c r="B2720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:4">
+      <c r="A2721">
+        <v>1110505406</v>
+      </c>
+      <c r="B2721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:4">
+      <c r="A2722">
+        <v>1002547153</v>
+      </c>
+      <c r="B2722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:4">
+      <c r="A2723">
+        <v>91521458</v>
+      </c>
+      <c r="B2723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:4">
+      <c r="A2724">
+        <v>52702291</v>
+      </c>
+      <c r="B2724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:4">
+      <c r="A2725">
+        <v>1032464324</v>
+      </c>
+      <c r="B2725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2726" spans="1:4">
+      <c r="A2726">
+        <v>1033757353</v>
+      </c>
+      <c r="B2726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2727" spans="1:4">
+      <c r="A2727">
+        <v>1013646862</v>
+      </c>
+      <c r="B2727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2728" spans="1:4">
+      <c r="A2728">
+        <v>53053936</v>
+      </c>
+      <c r="B2728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:4">
+      <c r="A2729">
+        <v>1023921152</v>
+      </c>
+      <c r="B2729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2730" spans="1:4">
+      <c r="A2730">
+        <v>1023921783</v>
+      </c>
+      <c r="B2730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:4">
+      <c r="A2731">
+        <v>52160618</v>
+      </c>
+      <c r="B2731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:4">
+      <c r="A2732">
+        <v>30350750</v>
+      </c>
+      <c r="B2732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2733" spans="1:4">
+      <c r="A2733">
+        <v>53076492</v>
+      </c>
+      <c r="B2733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2734" spans="1:4">
+      <c r="A2734">
+        <v>1070584219</v>
+      </c>
+      <c r="B2734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2735" spans="1:4">
+      <c r="A2735">
+        <v>1030599350</v>
+      </c>
+      <c r="B2735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:4">
+      <c r="A2736">
+        <v>11221385</v>
+      </c>
+      <c r="B2736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:4">
+      <c r="A2737">
+        <v>52735124</v>
+      </c>
+      <c r="B2737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:4">
+      <c r="A2738">
+        <v>1000064675</v>
+      </c>
+      <c r="B2738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2739" spans="1:4">
+      <c r="A2739">
+        <v>1000990139</v>
+      </c>
+      <c r="B2739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2740" spans="1:4">
+      <c r="A2740">
+        <v>1000335539</v>
+      </c>
+      <c r="B2740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2741" spans="1:4">
+      <c r="A2741">
+        <v>1023916399</v>
+      </c>
+      <c r="B2741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:4">
+      <c r="A2742">
+        <v>10003872</v>
+      </c>
+      <c r="B2742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2743" spans="1:4">
+      <c r="A2743">
+        <v>1101783939</v>
+      </c>
+      <c r="B2743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:4">
+      <c r="A2744">
+        <v>1024574923</v>
+      </c>
+      <c r="B2744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:4">
+      <c r="A2745">
+        <v>53072406</v>
+      </c>
+      <c r="B2745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2746" spans="1:4">
+      <c r="A2746">
+        <v>52857888</v>
+      </c>
+      <c r="B2746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:4">
+      <c r="A2747">
+        <v>52166472</v>
+      </c>
+      <c r="B2747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2748" spans="1:4">
+      <c r="A2748">
+        <v>1118363764</v>
+      </c>
+      <c r="B2748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:4">
+      <c r="A2749">
+        <v>1010176372</v>
+      </c>
+      <c r="B2749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:4">
+      <c r="A2750">
+        <v>1000033244</v>
+      </c>
+      <c r="B2750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:4">
+      <c r="A2751">
+        <v>1012429331</v>
+      </c>
+      <c r="B2751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2752" spans="1:4">
+      <c r="A2752">
+        <v>53050523</v>
+      </c>
+      <c r="B2752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2753" spans="1:4">
+      <c r="A2753">
+        <v>52450171</v>
+      </c>
+      <c r="B2753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2754" spans="1:4">
+      <c r="A2754">
+        <v>1020766095</v>
+      </c>
+      <c r="B2754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:4">
+      <c r="A2755">
+        <v>1026550874</v>
+      </c>
+      <c r="B2755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:4">
+      <c r="A2756">
+        <v>1010222066</v>
+      </c>
+      <c r="B2756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:4">
+      <c r="A2757">
+        <v>1023934145</v>
+      </c>
+      <c r="B2757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:4">
+      <c r="A2758">
+        <v>1023917722</v>
+      </c>
+      <c r="B2758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2759" spans="1:4">
+      <c r="A2759">
+        <v>46373786</v>
+      </c>
+      <c r="B2759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2760" spans="1:4">
+      <c r="A2760">
+        <v>1065850832</v>
+      </c>
+      <c r="B2760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2761" spans="1:4">
+      <c r="A2761">
+        <v>1023932473</v>
+      </c>
+      <c r="B2761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:4">
+      <c r="A2762">
+        <v>1024495551</v>
+      </c>
+      <c r="B2762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2763" spans="1:4">
+      <c r="A2763">
+        <v>1081406752</v>
+      </c>
+      <c r="B2763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2764" spans="1:4">
+      <c r="A2764">
+        <v>1026280584</v>
+      </c>
+      <c r="B2764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2765" spans="1:4">
+      <c r="A2765">
+        <v>1023019747</v>
+      </c>
+      <c r="B2765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:4">
+      <c r="A2766">
+        <v>1024568156</v>
+      </c>
+      <c r="B2766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2767" spans="1:4">
+      <c r="A2767">
+        <v>9635795</v>
+      </c>
+      <c r="B2767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:4">
+      <c r="A2768">
+        <v>1013663194</v>
+      </c>
+      <c r="B2768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:4">
+      <c r="A2769" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:4">
+      <c r="A2770">
+        <v>1026285121</v>
+      </c>
+      <c r="B2770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:4">
+      <c r="A2771">
+        <v>1130597956</v>
+      </c>
+      <c r="B2771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2772" spans="1:4">
+      <c r="A2772">
+        <v>1023005064</v>
+      </c>
+      <c r="B2772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:4">
+      <c r="A2773">
+        <v>52968062</v>
+      </c>
+      <c r="B2773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2774" spans="1:4">
+      <c r="A2774">
+        <v>1001077913</v>
+      </c>
+      <c r="B2774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:4">
+      <c r="A2775">
+        <v>57107034</v>
+      </c>
+      <c r="B2775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:4">
+      <c r="A2776">
+        <v>64577012</v>
+      </c>
+      <c r="B2776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:4">
+      <c r="A2777">
+        <v>1015997868</v>
+      </c>
+      <c r="B2777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2778" spans="1:4">
+      <c r="A2778">
+        <v>1000619135</v>
+      </c>
+      <c r="B2778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2779" spans="1:4">
+      <c r="A2779">
+        <v>1033712804</v>
+      </c>
+      <c r="B2779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2780" spans="1:4">
+      <c r="A2780">
+        <v>1007138464</v>
+      </c>
+      <c r="B2780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2781" spans="1:4">
+      <c r="A2781">
+        <v>1022936163</v>
+      </c>
+      <c r="B2781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:4">
+      <c r="A2782">
+        <v>19383467</v>
+      </c>
+      <c r="B2782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2783" spans="1:4">
+      <c r="A2783">
+        <v>1070008948</v>
+      </c>
+      <c r="B2783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:4">
+      <c r="A2784">
+        <v>79472538</v>
+      </c>
+      <c r="B2784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2785" spans="1:4">
+      <c r="A2785">
+        <v>25442520</v>
+      </c>
+      <c r="B2785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:4">
+      <c r="A2786">
+        <v>1069852571</v>
+      </c>
+      <c r="B2786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2787" spans="1:4">
+      <c r="A2787">
+        <v>1019089002</v>
+      </c>
+      <c r="B2787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:4">
+      <c r="A2788">
+        <v>1023973652</v>
+      </c>
+      <c r="B2788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:4">
+      <c r="A2789">
+        <v>52103119</v>
+      </c>
+      <c r="B2789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:4">
+      <c r="A2790">
+        <v>80809473</v>
+      </c>
+      <c r="B2790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:4">
+      <c r="A2791">
+        <v>80049825</v>
+      </c>
+      <c r="B2791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2792" spans="1:4">
+      <c r="A2792">
+        <v>1000464164</v>
+      </c>
+      <c r="B2792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:4">
+      <c r="A2793">
+        <v>1013658871</v>
+      </c>
+      <c r="B2793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2794" spans="1:4">
+      <c r="A2794">
+        <v>1026285914</v>
+      </c>
+      <c r="B2794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:4">
+      <c r="A2795">
+        <v>53010899</v>
+      </c>
+      <c r="B2795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2796" spans="1:4">
+      <c r="A2796">
+        <v>52371974</v>
+      </c>
+      <c r="B2796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:4">
+      <c r="A2797">
+        <v>1030521513</v>
+      </c>
+      <c r="B2797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2798" spans="1:4">
+      <c r="A2798">
+        <v>1057605838</v>
+      </c>
+      <c r="B2798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:4">
+      <c r="A2799">
+        <v>1000252180</v>
+      </c>
+      <c r="B2799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2800" spans="1:4">
+      <c r="A2800">
+        <v>39740839</v>
+      </c>
+      <c r="B2800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2801" spans="1:4">
+      <c r="A2801">
+        <v>1031175464</v>
+      </c>
+      <c r="B2801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:4">
+      <c r="A2802">
+        <v>42147698</v>
+      </c>
+      <c r="B2802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2803" spans="1:4">
+      <c r="A2803">
+        <v>1024557928</v>
+      </c>
+      <c r="B2803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2804" spans="1:4">
+      <c r="A2804">
+        <v>29832710</v>
+      </c>
+      <c r="B2804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2805" spans="1:4">
+      <c r="A2805">
+        <v>1020775892</v>
+      </c>
+      <c r="B2805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:4">
+      <c r="A2806">
+        <v>1018474047</v>
+      </c>
+      <c r="B2806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2807" spans="1:4">
+      <c r="A2807">
+        <v>1124855703</v>
+      </c>
+      <c r="B2807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:4">
+      <c r="A2808">
+        <v>1016095879</v>
+      </c>
+      <c r="B2808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:4">
+      <c r="A2809">
+        <v>1016113264</v>
+      </c>
+      <c r="B2809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:4">
+      <c r="A2810">
+        <v>1065809957</v>
+      </c>
+      <c r="B2810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:4">
+      <c r="A2811">
+        <v>1030676457</v>
+      </c>
+      <c r="B2811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:4">
+      <c r="A2812">
+        <v>1007184571</v>
+      </c>
+      <c r="B2812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2813" spans="1:4">
+      <c r="A2813">
+        <v>1015472127</v>
+      </c>
+      <c r="B2813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2814" spans="1:4">
+      <c r="A2814">
+        <v>1013691037</v>
+      </c>
+      <c r="B2814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:4">
+      <c r="A2815">
+        <v>1022378903</v>
+      </c>
+      <c r="B2815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2816" spans="1:4">
+      <c r="A2816">
+        <v>27520315</v>
+      </c>
+      <c r="B2816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:4">
+      <c r="A2817">
+        <v>82383666</v>
+      </c>
+      <c r="B2817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:4">
+      <c r="A2818">
+        <v>1031806671</v>
+      </c>
+      <c r="B2818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:4">
+      <c r="A2819">
+        <v>1118547443</v>
+      </c>
+      <c r="B2819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2820" spans="1:4">
+      <c r="A2820">
+        <v>1026302083</v>
+      </c>
+      <c r="B2820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:4">
+      <c r="A2821">
+        <v>1013652241</v>
+      </c>
+      <c r="B2821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2822" spans="1:4">
+      <c r="A2822">
+        <v>80060203</v>
+      </c>
+      <c r="B2822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:4">
+      <c r="A2823">
+        <v>1016082675</v>
+      </c>
+      <c r="B2823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:4">
+      <c r="A2824">
+        <v>49687451</v>
+      </c>
+      <c r="B2824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2825" spans="1:4">
+      <c r="A2825">
+        <v>1023971702</v>
+      </c>
+      <c r="B2825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:4">
+      <c r="A2826">
+        <v>1023898834</v>
+      </c>
+      <c r="B2826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:4">
+      <c r="A2827">
+        <v>1000007214</v>
+      </c>
+      <c r="B2827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2828" spans="1:4">
+      <c r="A2828">
+        <v>1023379424</v>
+      </c>
+      <c r="B2828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2829" spans="1:4">
+      <c r="A2829">
+        <v>1042452833</v>
+      </c>
+      <c r="B2829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:4">
+      <c r="A2830">
+        <v>1022394321</v>
+      </c>
+      <c r="B2830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2831" spans="1:4">
+      <c r="A2831">
+        <v>39731778</v>
+      </c>
+      <c r="B2831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2832" spans="1:4">
+      <c r="A2832">
+        <v>52954983</v>
+      </c>
+      <c r="B2832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2833" spans="1:4">
+      <c r="A2833">
+        <v>1073629335</v>
+      </c>
+      <c r="B2833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:4">
+      <c r="A2834">
+        <v>1033752829</v>
+      </c>
+      <c r="B2834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2835" spans="1:4">
+      <c r="A2835">
+        <v>39732217</v>
+      </c>
+      <c r="B2835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2836" spans="1:4">
+      <c r="A2836">
+        <v>1026287598</v>
+      </c>
+      <c r="B2836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:4">
+      <c r="A2837">
+        <v>1031135079</v>
+      </c>
+      <c r="B2837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2838" spans="1:4">
+      <c r="A2838">
+        <v>1033717105</v>
+      </c>
+      <c r="B2838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2839" spans="1:4">
+      <c r="A2839">
+        <v>1067883642</v>
+      </c>
+      <c r="B2839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2840" spans="1:4">
+      <c r="A2840">
+        <v>1065590891</v>
+      </c>
+      <c r="B2840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:4">
+      <c r="A2841">
+        <v>1018483811</v>
+      </c>
+      <c r="B2841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2842" spans="1:4">
+      <c r="A2842">
+        <v>1023913656</v>
+      </c>
+      <c r="B2842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:4">
+      <c r="A2843">
+        <v>1010167783</v>
+      </c>
+      <c r="B2843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2844" spans="1:4">
+      <c r="A2844">
+        <v>52859135</v>
+      </c>
+      <c r="B2844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2845" spans="1:4">
+      <c r="A2845">
+        <v>52833904</v>
+      </c>
+      <c r="B2845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2846" spans="1:4">
+      <c r="A2846">
+        <v>1233505071</v>
+      </c>
+      <c r="B2846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:4">
+      <c r="A2847">
+        <v>1013107867</v>
+      </c>
+      <c r="B2847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:4">
+      <c r="A2848">
+        <v>52168395</v>
+      </c>
+      <c r="B2848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:4">
+      <c r="A2849">
+        <v>1071988142</v>
+      </c>
+      <c r="B2849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:4">
+      <c r="A2850">
+        <v>1002406983</v>
+      </c>
+      <c r="B2850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2851" spans="1:4">
+      <c r="A2851">
+        <v>51708578</v>
+      </c>
+      <c r="B2851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:4">
+      <c r="A2852">
+        <v>52172436</v>
+      </c>
+      <c r="B2852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2853" spans="1:4">
+      <c r="A2853">
+        <v>1000810504</v>
+      </c>
+      <c r="B2853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:4">
+      <c r="A2854">
+        <v>1000468110</v>
+      </c>
+      <c r="B2854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:4">
+      <c r="A2855">
+        <v>24060000</v>
+      </c>
+      <c r="B2855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:4">
+      <c r="A2856">
+        <v>79315007</v>
+      </c>
+      <c r="B2856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2857" spans="1:4">
+      <c r="A2857">
+        <v>1075673677</v>
+      </c>
+      <c r="B2857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2858" spans="1:4">
+      <c r="A2858">
+        <v>1110552102</v>
+      </c>
+      <c r="B2858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2859" spans="1:4">
+      <c r="A2859">
+        <v>1012357193</v>
+      </c>
+      <c r="B2859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2860" spans="1:4">
+      <c r="A2860">
+        <v>1018502117</v>
+      </c>
+      <c r="B2860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2861" spans="1:4">
+      <c r="A2861">
+        <v>1013641778</v>
+      </c>
+      <c r="B2861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2862" spans="1:4">
+      <c r="A2862">
+        <v>1026278014</v>
+      </c>
+      <c r="B2862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:4">
+      <c r="A2863">
+        <v>1033689424</v>
+      </c>
+      <c r="B2863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2864" spans="1:4">
+      <c r="A2864">
+        <v>1001271245</v>
+      </c>
+      <c r="B2864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2865" spans="1:4">
+      <c r="A2865">
+        <v>1045726312</v>
+      </c>
+      <c r="B2865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2866" spans="1:4">
+      <c r="A2866">
+        <v>1033690365</v>
+      </c>
+      <c r="B2866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:4">
+      <c r="A2867">
+        <v>1006148585</v>
+      </c>
+      <c r="B2867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2868" spans="1:4">
+      <c r="A2868">
+        <v>1233506645</v>
+      </c>
+      <c r="B2868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:4">
+      <c r="A2869">
+        <v>1024554805</v>
+      </c>
+      <c r="B2869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2870" spans="1:4">
+      <c r="A2870">
+        <v>52911433</v>
+      </c>
+      <c r="B2870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2871" spans="1:4">
+      <c r="A2871">
+        <v>1013599512</v>
+      </c>
+      <c r="B2871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2872" spans="1:4">
+      <c r="A2872">
+        <v>52165076</v>
+      </c>
+      <c r="B2872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:4">
+      <c r="A2873">
+        <v>1023936536</v>
+      </c>
+      <c r="B2873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:4">
+      <c r="A2874">
+        <v>1010012352</v>
+      </c>
+      <c r="B2874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:4">
+      <c r="A2875">
+        <v>1000786575</v>
+      </c>
+      <c r="B2875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:4">
+      <c r="A2876">
+        <v>1006822152</v>
+      </c>
+      <c r="B2876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:4">
+      <c r="A2877">
+        <v>1019025051</v>
+      </c>
+      <c r="B2877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:4">
+      <c r="A2878">
+        <v>1023006696</v>
+      </c>
+      <c r="B2878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:4">
+      <c r="A2879">
+        <v>1004405084</v>
+      </c>
+      <c r="B2879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:4">
+      <c r="A2880">
+        <v>1019096661</v>
+      </c>
+      <c r="B2880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:4">
+      <c r="A2881">
+        <v>79791793</v>
+      </c>
+      <c r="B2881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:4">
+      <c r="A2882">
+        <v>1023015730</v>
+      </c>
+      <c r="B2882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:4">
+      <c r="A2883">
+        <v>30291155</v>
+      </c>
+      <c r="B2883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:4">
+      <c r="A2884">
+        <v>1121913607</v>
+      </c>
+      <c r="B2884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:4">
+      <c r="A2885">
+        <v>1033739610</v>
+      </c>
+      <c r="B2885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:4">
+      <c r="A2886">
+        <v>1121864785</v>
+      </c>
+      <c r="B2886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:4">
+      <c r="A2887">
+        <v>1073717232</v>
+      </c>
+      <c r="B2887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:4">
+      <c r="A2888">
+        <v>1031163381</v>
+      </c>
+      <c r="B2888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:4">
+      <c r="A2889">
+        <v>22734833</v>
+      </c>
+      <c r="B2889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:4">
+      <c r="A2890">
+        <v>1023033773</v>
+      </c>
+      <c r="B2890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:4">
+      <c r="A2891">
+        <v>1013630966</v>
+      </c>
+      <c r="B2891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2892" spans="1:4">
+      <c r="A2892">
+        <v>52211514</v>
+      </c>
+      <c r="B2892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:4">
+      <c r="A2893">
+        <v>1015410247</v>
+      </c>
+      <c r="B2893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:4">
+      <c r="A2894">
+        <v>1073243657</v>
+      </c>
+      <c r="B2894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:4">
+      <c r="A2895">
+        <v>1023904030</v>
+      </c>
+      <c r="B2895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:4">
+      <c r="A2896">
+        <v>1016102196</v>
+      </c>
+      <c r="B2896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:4">
+      <c r="A2897">
+        <v>52126804</v>
+      </c>
+      <c r="B2897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:4">
+      <c r="A2898">
+        <v>1033710117</v>
+      </c>
+      <c r="B2898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:4">
+      <c r="A2899">
+        <v>52694117</v>
+      </c>
+      <c r="B2899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:4">
+      <c r="A2900">
+        <v>1032436553</v>
+      </c>
+      <c r="B2900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:4">
+      <c r="A2901">
+        <v>52447987</v>
+      </c>
+      <c r="B2901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:4">
+      <c r="A2902">
+        <v>52445457</v>
+      </c>
+      <c r="B2902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2903" spans="1:4">
+      <c r="A2903">
+        <v>1033802093</v>
+      </c>
+      <c r="B2903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:4">
+      <c r="A2904">
+        <v>1030617837</v>
+      </c>
+      <c r="B2904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:4">
+      <c r="A2905">
+        <v>1073671193</v>
+      </c>
+      <c r="B2905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:4">
+      <c r="A2906">
+        <v>1000728012</v>
+      </c>
+      <c r="B2906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:4">
+      <c r="A2907">
+        <v>52828010</v>
+      </c>
+      <c r="B2907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:4">
+      <c r="A2908">
+        <v>39671042</v>
+      </c>
+      <c r="B2908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:4">
+      <c r="A2909">
+        <v>52279725</v>
+      </c>
+      <c r="B2909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:4">
+      <c r="A2910">
+        <v>79592659</v>
+      </c>
+      <c r="B2910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:4">
+      <c r="A2911">
+        <v>1000730317</v>
+      </c>
+      <c r="B2911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:4">
+      <c r="A2912">
+        <v>1121946629</v>
+      </c>
+      <c r="B2912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:4">
+      <c r="A2913">
+        <v>1031172554</v>
+      </c>
+      <c r="B2913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:4">
+      <c r="A2914">
+        <v>64920568</v>
+      </c>
+      <c r="B2914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:4">
+      <c r="A2915">
+        <v>1000938540</v>
+      </c>
+      <c r="B2915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:4">
+      <c r="A2916">
+        <v>1006004052</v>
+      </c>
+      <c r="B2916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:4">
+      <c r="A2917">
+        <v>1000604004</v>
+      </c>
+      <c r="B2917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:4">
+      <c r="A2918" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:4">
+      <c r="A2919">
+        <v>79521745</v>
+      </c>
+      <c r="B2919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:4">
+      <c r="A2920">
+        <v>52543766</v>
+      </c>
+      <c r="B2920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:4">
+      <c r="A2921">
+        <v>1010086494</v>
+      </c>
+      <c r="B2921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:4">
+      <c r="A2922">
+        <v>35378663</v>
+      </c>
+      <c r="B2922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:4">
+      <c r="A2923">
+        <v>39691617</v>
+      </c>
+      <c r="B2923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:4">
+      <c r="A2924">
+        <v>35487242</v>
+      </c>
+      <c r="B2924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:4">
+      <c r="A2925">
+        <v>1021669830</v>
+      </c>
+      <c r="B2925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:4">
+      <c r="A2926">
+        <v>1007648058</v>
+      </c>
+      <c r="B2926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:4">
+      <c r="A2927">
+        <v>1082975450</v>
+      </c>
+      <c r="B2927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:4">
+      <c r="A2928">
+        <v>79700557</v>
+      </c>
+      <c r="B2928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:4">
+      <c r="A2929">
+        <v>1013584258</v>
+      </c>
+      <c r="B2929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:4">
+      <c r="A2930">
+        <v>52518648</v>
+      </c>
+      <c r="B2930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:4">
+      <c r="A2931">
+        <v>1007161231</v>
+      </c>
+      <c r="B2931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:4">
+      <c r="A2932">
+        <v>1013599617</v>
+      </c>
+      <c r="B2932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:4">
+      <c r="A2933">
+        <v>1012352413</v>
+      </c>
+      <c r="B2933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:4">
+      <c r="A2934">
+        <v>1020833840</v>
+      </c>
+      <c r="B2934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:4">
+      <c r="A2935">
+        <v>1026293542</v>
+      </c>
+      <c r="B2935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:4">
+      <c r="A2936">
+        <v>1033768576</v>
+      </c>
+      <c r="B2936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:4">
+      <c r="A2937">
+        <v>53007324</v>
+      </c>
+      <c r="B2937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:4">
+      <c r="A2938">
+        <v>1031127773</v>
+      </c>
+      <c r="B2938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:4">
+      <c r="A2939">
+        <v>1013602137</v>
+      </c>
+      <c r="B2939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:4">
+      <c r="A2940">
+        <v>1032449536</v>
+      </c>
+      <c r="B2940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:4">
+      <c r="A2941">
+        <v>1121916867</v>
+      </c>
+      <c r="B2941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:4">
+      <c r="A2942">
+        <v>52191811</v>
+      </c>
+      <c r="B2942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:4">
+      <c r="A2943">
+        <v>1000254716</v>
+      </c>
+      <c r="B2943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:4">
+      <c r="A2944">
+        <v>39645465</v>
+      </c>
+      <c r="B2944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:4">
+      <c r="A2945">
+        <v>79791471</v>
+      </c>
+      <c r="B2945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:4">
+      <c r="A2946">
+        <v>52896734</v>
+      </c>
+      <c r="B2946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:4">
+      <c r="A2947">
+        <v>1000031506</v>
+      </c>
+      <c r="B2947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:4">
+      <c r="A2948">
+        <v>1108454404</v>
+      </c>
+      <c r="B2948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:4">
+      <c r="A2949">
+        <v>52785843</v>
+      </c>
+      <c r="B2949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:4">
+      <c r="A2950">
+        <v>52934033</v>
+      </c>
+      <c r="B2950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:4">
+      <c r="A2951">
+        <v>1025520342</v>
+      </c>
+      <c r="B2951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2952" spans="1:4">
+      <c r="A2952">
+        <v>1033771749</v>
+      </c>
+      <c r="B2952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:4">
+      <c r="A2953">
+        <v>39750891</v>
+      </c>
+      <c r="B2953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:4">
+      <c r="A2954">
+        <v>1013639208</v>
+      </c>
+      <c r="B2954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:4">
+      <c r="A2955">
+        <v>1000578290</v>
+      </c>
+      <c r="B2955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:4">
+      <c r="A2956">
+        <v>1030622386</v>
+      </c>
+      <c r="B2956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:4">
+      <c r="A2957">
+        <v>1010244860</v>
+      </c>
+      <c r="B2957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2958" spans="1:4">
+      <c r="A2958">
+        <v>1052949506</v>
+      </c>
+      <c r="B2958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2959" spans="1:4">
+      <c r="A2959">
+        <v>1033682509</v>
+      </c>
+      <c r="B2959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:4">
+      <c r="A2960">
+        <v>1057545069</v>
+      </c>
+      <c r="B2960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2961" spans="1:4">
+      <c r="A2961">
+        <v>1074417136</v>
+      </c>
+      <c r="B2961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:4">
+      <c r="A2962">
+        <v>1024480252</v>
+      </c>
+      <c r="B2962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2963" spans="1:4">
+      <c r="A2963">
+        <v>91222410</v>
+      </c>
+      <c r="B2963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2964" spans="1:4">
+      <c r="A2964">
+        <v>1022370170</v>
+      </c>
+      <c r="B2964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2965" spans="1:4">
+      <c r="A2965">
+        <v>1098152039</v>
+      </c>
+      <c r="B2965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:4">
+      <c r="A2966">
+        <v>52788055</v>
+      </c>
+      <c r="B2966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2967" spans="1:4">
+      <c r="A2967">
+        <v>1004802438</v>
+      </c>
+      <c r="B2967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2968" spans="1:4">
+      <c r="A2968">
+        <v>1069302417</v>
+      </c>
+      <c r="B2968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2969" spans="1:4">
+      <c r="A2969">
+        <v>1003912775</v>
+      </c>
+      <c r="B2969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2970" spans="1:4">
+      <c r="A2970">
+        <v>1022358135</v>
+      </c>
+      <c r="B2970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2971" spans="1:4">
+      <c r="A2971">
+        <v>39795163</v>
+      </c>
+      <c r="B2971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2972" spans="1:4">
+      <c r="A2972">
+        <v>1001277059</v>
+      </c>
+      <c r="B2972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2973" spans="1:4">
+      <c r="A2973">
+        <v>1026304911</v>
+      </c>
+      <c r="B2973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2974" spans="1:4">
+      <c r="A2974">
+        <v>1025528051</v>
+      </c>
+      <c r="B2974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:4">
+      <c r="A2975">
+        <v>52104117</v>
+      </c>
+      <c r="B2975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2976" spans="1:4">
+      <c r="A2976">
+        <v>1005929712</v>
+      </c>
+      <c r="B2976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2977" spans="1:4">
+      <c r="A2977">
+        <v>1000474536</v>
+      </c>
+      <c r="B2977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2978" spans="1:4">
+      <c r="A2978">
+        <v>52443090</v>
+      </c>
+      <c r="B2978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:4">
+      <c r="A2979">
+        <v>1023878638</v>
+      </c>
+      <c r="B2979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:4">
+      <c r="A2980">
+        <v>1073385183</v>
+      </c>
+      <c r="B2980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2981" spans="1:4">
+      <c r="A2981" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2982" spans="1:4">
+      <c r="A2982">
+        <v>1023911894</v>
+      </c>
+      <c r="B2982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2983" spans="1:4">
+      <c r="A2983">
+        <v>41513991</v>
+      </c>
+      <c r="B2983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2984" spans="1:4">
+      <c r="A2984">
+        <v>52211614</v>
+      </c>
+      <c r="B2984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2985" spans="1:4">
+      <c r="A2985">
+        <v>1030685420</v>
+      </c>
+      <c r="B2985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2986" spans="1:4">
+      <c r="A2986">
+        <v>1076904262</v>
+      </c>
+      <c r="B2986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2987" spans="1:4">
+      <c r="A2987">
+        <v>1023941963</v>
+      </c>
+      <c r="B2987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2988" spans="1:4">
+      <c r="A2988">
+        <v>53177181</v>
+      </c>
+      <c r="B2988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2989" spans="1:4">
+      <c r="A2989">
+        <v>7228203</v>
+      </c>
+      <c r="B2989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2990" spans="1:4">
+      <c r="A2990">
+        <v>1023950519</v>
+      </c>
+      <c r="B2990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2991" spans="1:4">
+      <c r="A2991">
+        <v>34513546</v>
+      </c>
+      <c r="B2991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2992" spans="1:4">
+      <c r="A2992">
+        <v>87217132</v>
+      </c>
+      <c r="B2992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2993" spans="1:4">
+      <c r="A2993">
+        <v>14253453</v>
+      </c>
+      <c r="B2993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2994" spans="1:4">
+      <c r="A2994">
+        <v>1001051938</v>
+      </c>
+      <c r="B2994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2995" spans="1:4">
+      <c r="A2995">
+        <v>52770374</v>
+      </c>
+      <c r="B2995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2996" spans="1:4">
+      <c r="A2996">
+        <v>1029663040</v>
+      </c>
+      <c r="B2996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2997" spans="1:4">
+      <c r="A2997">
+        <v>1018421694</v>
+      </c>
+      <c r="B2997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2998" spans="1:4">
+      <c r="A2998">
+        <v>1127943512</v>
+      </c>
+      <c r="B2998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2999" spans="1:4">
+      <c r="A2999">
+        <v>1007695125</v>
+      </c>
+      <c r="B2999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3000" spans="1:4">
+      <c r="A3000">
+        <v>1022998535</v>
+      </c>
+      <c r="B3000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3001" spans="1:4">
+      <c r="A3001">
+        <v>1001173903</v>
+      </c>
+      <c r="B3001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3002" spans="1:4">
+      <c r="A3002">
+        <v>1010203281</v>
+      </c>
+      <c r="B3002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3003" spans="1:4">
+      <c r="A3003">
+        <v>32731605</v>
+      </c>
+      <c r="B3003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3004" spans="1:4">
+      <c r="A3004">
+        <v>1000117748</v>
+      </c>
+      <c r="B3004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3005" spans="1:4">
+      <c r="A3005">
+        <v>1000124476</v>
+      </c>
+      <c r="B3005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3006" spans="1:4">
+      <c r="A3006">
+        <v>1033739809</v>
+      </c>
+      <c r="B3006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3007" spans="1:4">
+      <c r="A3007">
+        <v>1075245098</v>
+      </c>
+      <c r="B3007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3008" spans="1:4">
+      <c r="A3008">
+        <v>1000623027</v>
+      </c>
+      <c r="B3008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3009" spans="1:4">
+      <c r="A3009">
+        <v>23769817</v>
+      </c>
+      <c r="B3009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3010" spans="1:4">
+      <c r="A3010">
+        <v>1007647920</v>
+      </c>
+      <c r="B3010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3011" spans="1:4">
+      <c r="A3011">
+        <v>1192801620</v>
+      </c>
+      <c r="B3011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3012" spans="1:4">
+      <c r="A3012">
+        <v>52885103</v>
+      </c>
+      <c r="B3012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3013" spans="1:4">
+      <c r="A3013">
+        <v>1070602675</v>
+      </c>
+      <c r="B3013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3014" spans="1:4">
+      <c r="A3014">
+        <v>53010189</v>
+      </c>
+      <c r="B3014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3015" spans="1:4">
+      <c r="A3015">
+        <v>1013585103</v>
+      </c>
+      <c r="B3015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3016" spans="1:4">
+      <c r="A3016">
+        <v>53006078</v>
+      </c>
+      <c r="B3016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3017" spans="1:4">
+      <c r="A3017">
+        <v>1054563937</v>
+      </c>
+      <c r="B3017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3018" spans="1:4">
+      <c r="A3018" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3019" spans="1:4">
+      <c r="A3019">
+        <v>1074414187</v>
+      </c>
+      <c r="B3019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3020" spans="1:4">
+      <c r="A3020">
+        <v>1022972029</v>
+      </c>
+      <c r="B3020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3021" spans="1:4">
+      <c r="A3021">
+        <v>1023873017</v>
+      </c>
+      <c r="B3021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3022" spans="1:4">
+      <c r="A3022">
+        <v>1026278009</v>
+      </c>
+      <c r="B3022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3023" spans="1:4">
+      <c r="A3023">
+        <v>53131053</v>
+      </c>
+      <c r="B3023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3024" spans="1:4">
+      <c r="A3024">
+        <v>1053558656</v>
+      </c>
+      <c r="B3024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3025" spans="1:4">
+      <c r="A3025">
+        <v>1129495238</v>
+      </c>
+      <c r="B3025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3026" spans="1:4">
+      <c r="A3026">
+        <v>51948029</v>
+      </c>
+      <c r="B3026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3027" spans="1:4">
+      <c r="A3027">
+        <v>1030645968</v>
+      </c>
+      <c r="B3027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3028" spans="1:4">
+      <c r="A3028">
+        <v>52061920</v>
+      </c>
+      <c r="B3028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3029" spans="1:4">
+      <c r="A3029">
+        <v>1023021695</v>
+      </c>
+      <c r="B3029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3030" spans="1:4">
+      <c r="A3030">
+        <v>1023029861</v>
+      </c>
+      <c r="B3030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:4">
+      <c r="A3031">
+        <v>1000005318</v>
+      </c>
+      <c r="B3031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3032" spans="1:4">
+      <c r="A3032">
+        <v>1030550384</v>
+      </c>
+      <c r="B3032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3033" spans="1:4">
+      <c r="A3033">
+        <v>1000214650</v>
+      </c>
+      <c r="B3033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3034" spans="1:4">
+      <c r="A3034">
+        <v>1018434229</v>
+      </c>
+      <c r="B3034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3035" spans="1:4">
+      <c r="A3035">
+        <v>1075290191</v>
+      </c>
+      <c r="B3035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3036" spans="1:4">
+      <c r="A3036">
+        <v>1000974702</v>
+      </c>
+      <c r="B3036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3037" spans="1:4">
+      <c r="A3037">
+        <v>1068665242</v>
+      </c>
+      <c r="B3037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3038" spans="1:4">
+      <c r="A3038">
+        <v>51979342</v>
+      </c>
+      <c r="B3038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3039" spans="1:4">
+      <c r="A3039">
+        <v>52938670</v>
+      </c>
+      <c r="B3039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3040" spans="1:4">
+      <c r="A3040">
+        <v>1026263242</v>
+      </c>
+      <c r="B3040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3041" spans="1:4">
+      <c r="A3041">
+        <v>1023944141</v>
+      </c>
+      <c r="B3041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3042" spans="1:4">
+      <c r="A3042">
+        <v>1013634284</v>
+      </c>
+      <c r="B3042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3043" spans="1:4">
+      <c r="A3043">
+        <v>1000777433</v>
+      </c>
+      <c r="B3043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3044" spans="1:4">
+      <c r="A3044">
+        <v>1006429420</v>
+      </c>
+      <c r="B3044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3045" spans="1:4">
+      <c r="A3045">
+        <v>52873403</v>
+      </c>
+      <c r="B3045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3046" spans="1:4">
+      <c r="A3046">
+        <v>1021666168</v>
+      </c>
+      <c r="B3046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3047" spans="1:4">
+      <c r="A3047">
+        <v>1003815100</v>
+      </c>
+      <c r="B3047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3048" spans="1:4">
+      <c r="A3048">
+        <v>1023965565</v>
+      </c>
+      <c r="B3048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3049" spans="1:4">
+      <c r="A3049">
+        <v>1010217143</v>
+      </c>
+      <c r="B3049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3050" spans="1:4">
+      <c r="A3050">
+        <v>52907255</v>
+      </c>
+      <c r="B3050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3051" spans="1:4">
+      <c r="A3051">
+        <v>1023921309</v>
+      </c>
+      <c r="B3051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3052" spans="1:4">
+      <c r="A3052">
+        <v>1053350491</v>
+      </c>
+      <c r="B3052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3053" spans="1:4">
+      <c r="A3053">
+        <v>39576405</v>
+      </c>
+      <c r="B3053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3054" spans="1:4">
+      <c r="A3054">
+        <v>52900584</v>
+      </c>
+      <c r="B3054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3055" spans="1:4">
+      <c r="A3055">
+        <v>1000930552</v>
+      </c>
+      <c r="B3055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3056" spans="1:4">
+      <c r="A3056">
+        <v>1023972681</v>
+      </c>
+      <c r="B3056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3057" spans="1:4">
+      <c r="A3057">
+        <v>1077431764</v>
+      </c>
+      <c r="B3057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3058" spans="1:4">
+      <c r="A3058">
+        <v>1072961019</v>
+      </c>
+      <c r="B3058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3059" spans="1:4">
+      <c r="A3059">
+        <v>79491613</v>
+      </c>
+      <c r="B3059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3060" spans="1:4">
+      <c r="A3060">
+        <v>1033819357</v>
+      </c>
+      <c r="B3060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3061" spans="1:4">
+      <c r="A3061">
+        <v>1023929202</v>
+      </c>
+      <c r="B3061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3062" spans="1:4">
+      <c r="A3062">
+        <v>1000706388</v>
+      </c>
+      <c r="B3062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3063" spans="1:4">
+      <c r="A3063">
+        <v>1077426108</v>
+      </c>
+      <c r="B3063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3064" spans="1:4">
+      <c r="A3064">
+        <v>1031174538</v>
+      </c>
+      <c r="B3064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3065" spans="1:4">
+      <c r="A3065">
+        <v>52956369</v>
+      </c>
+      <c r="B3065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3066" spans="1:4">
+      <c r="A3066">
+        <v>1023960548</v>
+      </c>
+      <c r="B3066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3067" spans="1:4">
+      <c r="A3067">
+        <v>1090370750</v>
+      </c>
+      <c r="B3067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3068" spans="1:4">
+      <c r="A3068">
+        <v>52813354</v>
+      </c>
+      <c r="B3068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3069" spans="1:4">
+      <c r="A3069">
+        <v>1018469399</v>
+      </c>
+      <c r="B3069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3070" spans="1:4">
+      <c r="A3070">
+        <v>1022953306</v>
+      </c>
+      <c r="B3070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3071" spans="1:4">
+      <c r="A3071">
+        <v>1023979892</v>
+      </c>
+      <c r="B3071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3072" spans="1:4">
+      <c r="A3072">
+        <v>1022958224</v>
+      </c>
+      <c r="B3072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3073" spans="1:4">
+      <c r="A3073">
+        <v>1117459047</v>
+      </c>
+      <c r="B3073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3074" spans="1:4">
+      <c r="A3074">
+        <v>1010195201</v>
+      </c>
+      <c r="B3074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3075" spans="1:4">
+      <c r="A3075">
+        <v>79487771</v>
+      </c>
+      <c r="B3075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3076" spans="1:4">
+      <c r="A3076">
+        <v>1115852900</v>
+      </c>
+      <c r="B3076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3077" spans="1:4">
+      <c r="A3077">
+        <v>1024577821</v>
+      </c>
+      <c r="B3077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3078" spans="1:4">
+      <c r="A3078">
+        <v>1033717423</v>
+      </c>
+      <c r="B3078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3079" spans="1:4">
+      <c r="A3079">
+        <v>79167746</v>
+      </c>
+      <c r="B3079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3080" spans="1:4">
+      <c r="A3080">
+        <v>79801427</v>
+      </c>
+      <c r="B3080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3081" spans="1:4">
+      <c r="A3081">
+        <v>1092549835</v>
+      </c>
+      <c r="B3081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3082" spans="1:4">
+      <c r="A3082">
+        <v>79513774</v>
+      </c>
+      <c r="B3082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3083" spans="1:4">
+      <c r="A3083">
+        <v>1014192699</v>
+      </c>
+      <c r="B3083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3084" spans="1:4">
+      <c r="A3084">
+        <v>1007415034</v>
+      </c>
+      <c r="B3084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3085" spans="1:4">
+      <c r="A3085">
+        <v>1000601629</v>
+      </c>
+      <c r="B3085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3086" spans="1:4">
+      <c r="A3086">
+        <v>1026306497</v>
+      </c>
+      <c r="B3086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3087" spans="1:4">
+      <c r="A3087">
+        <v>67003832</v>
+      </c>
+      <c r="B3087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3088" spans="1:4">
+      <c r="A3088">
+        <v>1000145448</v>
+      </c>
+      <c r="B3088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3089" spans="1:4">
+      <c r="A3089">
+        <v>1001175558</v>
+      </c>
+      <c r="B3089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3090" spans="1:4">
+      <c r="A3090">
+        <v>1023921860</v>
+      </c>
+      <c r="B3090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3091" spans="1:4">
+      <c r="A3091">
+        <v>52419110</v>
+      </c>
+      <c r="B3091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3092" spans="1:4">
+      <c r="A3092">
+        <v>1032397673</v>
+      </c>
+      <c r="B3092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3093" spans="1:4">
+      <c r="A3093">
+        <v>51855024</v>
+      </c>
+      <c r="B3093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3094" spans="1:4">
+      <c r="A3094">
+        <v>1023964638</v>
+      </c>
+      <c r="B3094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3095" spans="1:4">
+      <c r="A3095">
+        <v>1033684691</v>
+      </c>
+      <c r="B3095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3096" spans="1:4">
+      <c r="A3096">
+        <v>79348173</v>
+      </c>
+      <c r="B3096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3097" spans="1:4">
+      <c r="A3097">
+        <v>1022374953</v>
+      </c>
+      <c r="B3097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3098" spans="1:4">
+      <c r="A3098">
+        <v>1030556775</v>
+      </c>
+      <c r="B3098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3099" spans="1:4">
+      <c r="A3099">
+        <v>1152208732</v>
+      </c>
+      <c r="B3099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3100" spans="1:4">
+      <c r="A3100">
+        <v>91259330</v>
+      </c>
+      <c r="B3100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3101" spans="1:4">
+      <c r="A3101">
+        <v>79258345</v>
+      </c>
+      <c r="B3101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3102" spans="1:4">
+      <c r="A3102">
+        <v>1074132853</v>
+      </c>
+      <c r="B3102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3103" spans="1:4">
+      <c r="A3103">
+        <v>1016945579</v>
+      </c>
+      <c r="B3103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3104" spans="1:4">
+      <c r="A3104">
+        <v>65788963</v>
+      </c>
+      <c r="B3104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3105" spans="1:4">
+      <c r="A3105" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3106" spans="1:4">
+      <c r="A3106">
+        <v>1013616242</v>
+      </c>
+      <c r="B3106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3107" spans="1:4">
+      <c r="A3107">
+        <v>1023926659</v>
+      </c>
+      <c r="B3107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3108" spans="1:4">
+      <c r="A3108">
+        <v>1030630451</v>
+      </c>
+      <c r="B3108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3109" spans="1:4">
+      <c r="A3109">
+        <v>80114379</v>
+      </c>
+      <c r="B3109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3110" spans="1:4">
+      <c r="A3110">
+        <v>1010058347</v>
+      </c>
+      <c r="B3110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3111" spans="1:4">
+      <c r="A3111">
+        <v>1022382128</v>
+      </c>
+      <c r="B3111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3112" spans="1:4">
+      <c r="A3112">
+        <v>1143132414</v>
+      </c>
+      <c r="B3112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3113" spans="1:4">
+      <c r="A3113">
+        <v>1022977645</v>
+      </c>
+      <c r="B3113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3114" spans="1:4">
+      <c r="A3114">
+        <v>1003739537</v>
+      </c>
+      <c r="B3114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3115" spans="1:4">
+      <c r="A3115">
+        <v>1010228582</v>
+      </c>
+      <c r="B3115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3116" spans="1:4">
+      <c r="A3116">
+        <v>1032409287</v>
+      </c>
+      <c r="B3116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3117" spans="1:4">
+      <c r="A3117">
+        <v>1003951052</v>
+      </c>
+      <c r="B3117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3118" spans="1:4">
+      <c r="A3118">
+        <v>1014272982</v>
+      </c>
+      <c r="B3118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3119" spans="1:4">
+      <c r="A3119">
+        <v>1026290406</v>
+      </c>
+      <c r="B3119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3120" spans="1:4">
+      <c r="A3120">
+        <v>1015402664</v>
+      </c>
+      <c r="B3120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3120" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>