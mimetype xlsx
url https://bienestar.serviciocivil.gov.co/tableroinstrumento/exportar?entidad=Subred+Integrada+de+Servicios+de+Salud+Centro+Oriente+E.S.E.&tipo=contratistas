--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D173"/>
+  <dimension ref="A1:D230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51961782</v>
       </c>
@@ -2807,50 +2807,848 @@
     <row r="172" spans="1:4">
       <c r="A172">
         <v>1010204216</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
         <v>1010205261</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>52478375</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>5826117</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>52503488</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>1013621839</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>52930152</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>1020828229</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>52835309</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>1032482391</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>36300418</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>1072963727</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1013648689</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>22637080</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>1014226829</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1023924163</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>80238867</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>1043009884</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>52970311</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>1033729679</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>1014289901</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>10489741</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>1013663783</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>1020805736</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>52449351</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>1031145266</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>1007158553</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>1003641830</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>52794097</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>1010177360</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>1030564942</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>1026281739</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>1033705909</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>1032470127</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>52177510</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1010162208</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1018473125</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1018443612</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>52062109</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1060266486</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1075674138</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>1054987125</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>51593817</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>20956981</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>73194046</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>52728115</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>1014184572</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>23430396</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>53164709</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>1007107838</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>32769632</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>1022410977</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1024568531</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>52460195</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>53131140</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1023891211</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1013596888</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>52545153</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>53037224</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>