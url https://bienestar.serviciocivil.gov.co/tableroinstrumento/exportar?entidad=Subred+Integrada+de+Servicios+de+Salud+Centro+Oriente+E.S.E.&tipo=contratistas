--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,71 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Centro Oriente E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30389979 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1013097797 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1030653301 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1000154147 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52981057 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1058430640 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52794180 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80807835 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1022954434 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023933117 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1031163784 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52125126 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +416,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D230"/>
+  <dimension ref="A1:D1160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>51961782</v>
       </c>
@@ -1076,275 +1112,275 @@
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>80231229</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>11205778</v>
+        <v>1022961602</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1022961602</v>
+        <v>1018474252</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1018474252</v>
+        <v>79361131</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>79361131</v>
+        <v>9620031</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>9620031</v>
+        <v>52104151</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>52104151</v>
+        <v>1012366924</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1012366924</v>
+        <v>71692941</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>71692941</v>
+        <v>52450433</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>52450433</v>
+        <v>1022963387</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1022963387</v>
+        <v>79333987</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>79333987</v>
+        <v>51951663</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>51951663</v>
+        <v>1024573007</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1024573007</v>
+        <v>52790903</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>52790903</v>
+        <v>52515365</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>52515365</v>
+        <v>1026259715</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1026259715</v>
+        <v>1000834029</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1000834029</v>
+        <v>1018428412</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>1121822168</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
@@ -1776,1879 +1812,14899 @@
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>1001174090</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>1033806383</v>
+        <v>26987220</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>26987220</v>
+        <v>1023003873</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>1023003873</v>
+        <v>52861275</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>52861275</v>
+        <v>80826171</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>80826171</v>
+        <v>52446251</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>52446251</v>
+        <v>1233493074</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>1233493074</v>
+        <v>1033795080</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>1033795080</v>
+        <v>22884853</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>22884853</v>
+        <v>79736555</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>1023952658</v>
+        <v>52886156</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>79736555</v>
+        <v>1031124441</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>52886156</v>
+        <v>52833749</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>1031124441</v>
+        <v>1010209765</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>52833749</v>
+        <v>1026283908</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>1010209765</v>
+        <v>52011843</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>51865688</v>
+        <v>93341807</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>1026283908</v>
+        <v>1023303212</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>52011843</v>
+        <v>10143559</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>93341807</v>
+        <v>52717776</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>1023303212</v>
+        <v>80875579</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>10143559</v>
+        <v>79912711</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>52717776</v>
+        <v>79356186</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>80875579</v>
+        <v>80802852</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>79912711</v>
+        <v>80037856</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>79356186</v>
+        <v>52959672</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>80802852</v>
+        <v>52451035</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>80037856</v>
+        <v>9860059</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>52959672</v>
+        <v>52868990</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>52451035</v>
+        <v>65758979</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>9860059</v>
+        <v>1020732127</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>52868990</v>
+        <v>79307030</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>65758979</v>
+        <v>52538930</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>1020732127</v>
+        <v>63530874</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>79307030</v>
+        <v>1072647337</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>52538930</v>
+        <v>32769470</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>63530874</v>
+        <v>1105683452</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>5</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>1072647337</v>
+        <v>1052389364</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>32769470</v>
+        <v>1033754139</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>1105683452</v>
+        <v>1001278358</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>1052389364</v>
+        <v>1032363071</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>1033754139</v>
+        <v>1032406340</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>1001278358</v>
+        <v>79531819</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>1032363071</v>
+        <v>8746509</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>1032406340</v>
+        <v>79509506</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>79531819</v>
+        <v>1085254869</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>8746509</v>
+        <v>1024505472</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>79509506</v>
+        <v>1010229964</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>1085254869</v>
+        <v>73202217</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>1024505472</v>
+        <v>1031165776</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>1010229964</v>
+        <v>1022332895</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>73202217</v>
+        <v>1015405998</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>1031165776</v>
+        <v>1033739305</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>1022332895</v>
+        <v>1023963844</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>1015405998</v>
+        <v>80092827</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>1033739305</v>
+        <v>1036684929</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>1023963844</v>
+        <v>53045271</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>80092827</v>
+        <v>53152851</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>1036684929</v>
+        <v>53130436</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>53045271</v>
+        <v>1023973979</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>53152851</v>
+        <v>1013612076</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>53130436</v>
+        <v>1018493735</v>
       </c>
       <c r="B160" t="s">
         <v>4</v>
       </c>
       <c r="C160" t="s">
         <v>5</v>
       </c>
       <c r="D160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>1023973979</v>
+        <v>80175963</v>
       </c>
       <c r="B161" t="s">
         <v>4</v>
       </c>
       <c r="C161" t="s">
         <v>5</v>
       </c>
       <c r="D161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>1013612076</v>
+        <v>52033918</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>1018493735</v>
+        <v>1010178905</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>80175963</v>
+        <v>1031120882</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>52033918</v>
+        <v>80857660</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>1010178905</v>
+        <v>49715673</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>1031120882</v>
+        <v>1015420597</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>80857660</v>
+        <v>79804508</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>49715673</v>
+        <v>1010204216</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>1015420597</v>
+        <v>1010205261</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>5</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>79804508</v>
+        <v>52478375</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>1010204216</v>
+        <v>52503488</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>1010205261</v>
+        <v>1013621839</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>52478375</v>
+        <v>52930152</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>5826117</v>
+        <v>1020828229</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>52503488</v>
+        <v>52835309</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>5</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>1013621839</v>
+        <v>1032482391</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>5</v>
       </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>52930152</v>
+        <v>36300418</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>5</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>1020828229</v>
+        <v>1072963727</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>5</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>52835309</v>
+        <v>1013648689</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>5</v>
       </c>
       <c r="D180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>1032482391</v>
+        <v>22637080</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>36300418</v>
+        <v>1014226829</v>
       </c>
       <c r="B182" t="s">
         <v>4</v>
       </c>
       <c r="C182" t="s">
         <v>5</v>
       </c>
       <c r="D182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>1072963727</v>
+        <v>1023924163</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
         <v>5</v>
       </c>
       <c r="D183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>1013648689</v>
+        <v>80238867</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>5</v>
       </c>
       <c r="D184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>22637080</v>
+        <v>1043009884</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>5</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>1014226829</v>
+        <v>52970311</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>5</v>
       </c>
       <c r="D186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>1023924163</v>
+        <v>1033729679</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>5</v>
       </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>80238867</v>
+        <v>1014289901</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>5</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>1043009884</v>
+        <v>10489741</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>5</v>
       </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>52970311</v>
+        <v>1013663783</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>5</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>1033729679</v>
+        <v>1020805736</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>5</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>1014289901</v>
+        <v>52449351</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>5</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>10489741</v>
+        <v>1031145266</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>5</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>1013663783</v>
+        <v>1007158553</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>5</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>1020805736</v>
+        <v>1003641830</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>5</v>
       </c>
       <c r="D195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>52449351</v>
+        <v>52794097</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>5</v>
       </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>1031145266</v>
+        <v>1010177360</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>5</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>1007158553</v>
+        <v>1030564942</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>5</v>
       </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>1003641830</v>
+        <v>1026281739</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>5</v>
       </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>52794097</v>
+        <v>1033705909</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>1010177360</v>
+        <v>1032470127</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>5</v>
       </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>1030564942</v>
+        <v>52177510</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>5</v>
       </c>
       <c r="D202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>1026281739</v>
+        <v>1010162208</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>5</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>1033705909</v>
+        <v>1018473125</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>5</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>1032470127</v>
+        <v>1018443612</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>5</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>52177510</v>
+        <v>52062109</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>5</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>1010162208</v>
+        <v>1060266486</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>5</v>
       </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>1018473125</v>
+        <v>1075674138</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>5</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>1018443612</v>
+        <v>1054987125</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>5</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>52062109</v>
+        <v>51593817</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>1060266486</v>
+        <v>20956981</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>5</v>
       </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>1075674138</v>
+        <v>73194046</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>5</v>
       </c>
       <c r="D212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>1054987125</v>
+        <v>52728115</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>5</v>
       </c>
       <c r="D213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>51593817</v>
+        <v>1014184572</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>5</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>20956981</v>
+        <v>23430396</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>5</v>
       </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>73194046</v>
+        <v>1007107838</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>5</v>
       </c>
       <c r="D216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>52728115</v>
+        <v>32769632</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>5</v>
       </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>1014184572</v>
+        <v>1022410977</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>5</v>
       </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>23430396</v>
+        <v>1024568531</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>5</v>
       </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>53164709</v>
+        <v>52460195</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>5</v>
       </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>1007107838</v>
+        <v>53131140</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>5</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>32769632</v>
+        <v>1023891211</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>5</v>
       </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>1022410977</v>
+        <v>1013596888</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>5</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>1024568531</v>
+        <v>52545153</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>5</v>
       </c>
       <c r="D224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>52460195</v>
+        <v>53037224</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>5</v>
       </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>53131140</v>
+        <v>1018428897</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>5</v>
       </c>
       <c r="D226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>1023891211</v>
+        <v>80020703</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>5</v>
       </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>1013596888</v>
+        <v>52703523</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>5</v>
       </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>52545153</v>
+        <v>79598121</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>5</v>
       </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>53037224</v>
+        <v>38212847</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>5</v>
       </c>
       <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>51938763</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>53017408</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1010195631</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1044392803</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1026281518</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>53096884</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>9856429</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>49718980</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>46384188</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>1067817659</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>1109383383</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>52062183</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1140814805</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>74362410</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>52766570</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>79305725</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>80156038</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>53095788</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1024514865</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>1000989040</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>52173444</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1030536319</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>52509225</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>51872347</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1022327123</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>1000810648</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1033746153</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>80132938</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1031175822</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1011086045</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>52120230</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>52829134</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>53009994</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1056994574</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>24176583</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>52284649</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>52377594</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1032459726</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>52855108</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1065633767</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1010190403</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>70750806</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1073707520</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1024600969</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>46364398</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1019069302</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>52838636</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1018452924</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1000518385</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1031167637</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1075656100</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1033806489</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>52364976</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1015401316</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>1023884434</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>1033786600</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1022924123</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1072709967</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>1023945414</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>1033704427</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>1023885181</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>1033771583</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>1023019683</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>1023030910</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>79817892</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>1015479623</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>1018473589</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>1000163729</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>52504067</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>49775432</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>10774157</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>93413913</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>1033767592</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>1022983932</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>1023010477</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>51826157</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>52093764</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>51780843</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>65709110</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>1019032768</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>1024511699</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>1021663388</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>52162243</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>1022430427</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>39553719</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>12647676</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>53088833</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>79339988</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>1010135362</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>79763837</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>5908312</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>1106951545</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1000617469</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>1023925767</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>79536021</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1072338819</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>80912710</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1024576831</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>1073701603</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>52197180</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>1033794364</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>19445035</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>1015468576</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>1097402893</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>1025537427</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>52857553</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>1023950800</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>1001167554</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>1192798581</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>52199363</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1014222949</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1001297306</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>7162508</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>41730479</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>1026275494</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>52213634</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>79966602</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>79386284</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>52005984</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>1018410635</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>65698512</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>1003430651</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>1030626754</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>1030675194</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>1021670101</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>1022934413</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>1026584904</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>1022334713</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>1033709762</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>1000216373</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>11152560</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>1014202066</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>1007829627</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>30391441</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>1052313998</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>52711391</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>52735074</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>52733286</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>1032494064</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>1022436818</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>1106901163</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>1014260148</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>7160505</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>52268661</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>80849891</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>80015173</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>3254070</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" t="s">
+        <v>7</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>32736342</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>20744199</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>1018475515</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>1010031754</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>52644616</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>52084428</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>53047832</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>51753876</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>38363575</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1072643263</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>1019039295</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1020736083</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>52450705</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>1018505329</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>1030612823</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1063563387</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>85445518</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>1018481641</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1071578235</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>52341848</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1016072845</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>1032414800</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>51961254</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>1033766231</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>52437538</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>51753685</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>52360349</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>1030544511</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>1080185186</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>1013662223</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1007413418</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>1105790253</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>52054171</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>1031180933</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1031179477</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1193145145</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1020726850</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>1022997086</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>1033782034</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>80143138</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>1013627084</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>1000254731</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>1072422950</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1136889956</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>1117512424</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>53001060</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1032461611</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1013106452</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>1000349323</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>36452168</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>1000518856</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>1030673910</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1013669677</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>1031171513</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>20404765</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>1030541481</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>1014210302</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1128060185</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>1014201099</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>1070974181</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>53044755</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>52481496</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>1010239247</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>1033806416</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" t="s">
+        <v>8</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>53029049</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>1023943440</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>40356835</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>80728971</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1030674773</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>1024537519</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>52835957</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>1010162228</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1033795110</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>52850451</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>1024535966</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>1022995122</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1023965084</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>1030616179</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>1033706378</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1032453942</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>1013640471</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>1010228615</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>1031130648</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>1026285335</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>1030531146</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>1000786190</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>52371776</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>52824896</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>52171096</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>80160320</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>1000717911</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1024484239</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>52067873</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>1073502726</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>1033760424</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1022354259</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1018498922</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>1023011880</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>1032422526</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>1074137023</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>52838651</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>80424387</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>1070611790</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>53140860</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1068974024</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>1077430731</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>52371871</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1023926178</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>1001065718</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>1023972050</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>80244613</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>1023876018</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>37367394</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>52099743</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>52391888</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>51911761</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" t="s">
+        <v>9</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>1072193856</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>1030545402</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>1013683891</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>1016114697</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1233502847</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>52882499</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>1033805445</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" t="s">
+        <v>10</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>52750998</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>1032447174</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>52843944</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>52149909</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>52361087</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>1031128977</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>1000611496</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>52214779</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>1022379824</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>1031176534</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>52968284</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>9728473</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>39629800</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>1023936941</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1010009763</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>1022993852</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>1013596380</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>1023893122</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>80737581</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>1073693052</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>1030621421</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>53165810</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>1000455434</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>1072670239</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1098652317</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>52748882</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>51933284</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>52900691</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>1031158721</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1010236827</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>79222553</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1031180301</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>51996707</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>1022433839</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>1016086942</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>1022993995</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1002474786</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1013647584</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>1023962776</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1090416386</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>1077439917</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1052401205</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>79746351</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1013645351</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>1016037137</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1027521131</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>1003558462</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>52958503</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1118650091</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>1025461549</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555">
+        <v>52238999</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>52216500</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557">
+        <v>53081260</v>
+      </c>
+      <c r="B557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558">
+        <v>1033748788</v>
+      </c>
+      <c r="B558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559">
+        <v>1022438350</v>
+      </c>
+      <c r="B559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560">
+        <v>52934723</v>
+      </c>
+      <c r="B560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561">
+        <v>1010172207</v>
+      </c>
+      <c r="B561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562">
+        <v>1032388063</v>
+      </c>
+      <c r="B562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563">
+        <v>1099212902</v>
+      </c>
+      <c r="B563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564">
+        <v>79704909</v>
+      </c>
+      <c r="B564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565">
+        <v>1033777131</v>
+      </c>
+      <c r="B565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566">
+        <v>1023869352</v>
+      </c>
+      <c r="B566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567">
+        <v>52732092</v>
+      </c>
+      <c r="B567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568">
+        <v>53159604</v>
+      </c>
+      <c r="B568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569">
+        <v>1012418379</v>
+      </c>
+      <c r="B569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570">
+        <v>80764491</v>
+      </c>
+      <c r="B570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571">
+        <v>52541370</v>
+      </c>
+      <c r="B571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572">
+        <v>1014257576</v>
+      </c>
+      <c r="B572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573">
+        <v>1030601478</v>
+      </c>
+      <c r="B573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574">
+        <v>79819479</v>
+      </c>
+      <c r="B574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575">
+        <v>1032488651</v>
+      </c>
+      <c r="B575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576">
+        <v>80167394</v>
+      </c>
+      <c r="B576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577">
+        <v>1024598633</v>
+      </c>
+      <c r="B577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578">
+        <v>1023012700</v>
+      </c>
+      <c r="B578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579">
+        <v>1071868637</v>
+      </c>
+      <c r="B579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580">
+        <v>52813583</v>
+      </c>
+      <c r="B580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581">
+        <v>1022982748</v>
+      </c>
+      <c r="B581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582">
+        <v>51952482</v>
+      </c>
+      <c r="B582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583">
+        <v>52779849</v>
+      </c>
+      <c r="B583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584">
+        <v>45528744</v>
+      </c>
+      <c r="B584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585">
+        <v>1071143706</v>
+      </c>
+      <c r="B585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586">
+        <v>52212480</v>
+      </c>
+      <c r="B586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587">
+        <v>1023909447</v>
+      </c>
+      <c r="B587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588">
+        <v>52541402</v>
+      </c>
+      <c r="B588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589">
+        <v>1023904375</v>
+      </c>
+      <c r="B589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590">
+        <v>1024507833</v>
+      </c>
+      <c r="B590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591">
+        <v>53039507</v>
+      </c>
+      <c r="B591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592">
+        <v>38879505</v>
+      </c>
+      <c r="B592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593">
+        <v>1010203320</v>
+      </c>
+      <c r="B593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594">
+        <v>1026301050</v>
+      </c>
+      <c r="B594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" t="s">
+        <v>11</v>
+      </c>
+      <c r="B595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596">
+        <v>52970431</v>
+      </c>
+      <c r="B596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597">
+        <v>1012433867</v>
+      </c>
+      <c r="B597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598">
+        <v>52854756</v>
+      </c>
+      <c r="B598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599">
+        <v>1010173562</v>
+      </c>
+      <c r="B599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600">
+        <v>52177336</v>
+      </c>
+      <c r="B600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601">
+        <v>1023935480</v>
+      </c>
+      <c r="B601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602">
+        <v>1010168404</v>
+      </c>
+      <c r="B602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603">
+        <v>52194988</v>
+      </c>
+      <c r="B603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604">
+        <v>1032374492</v>
+      </c>
+      <c r="B604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605">
+        <v>1007395625</v>
+      </c>
+      <c r="B605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606">
+        <v>22518518</v>
+      </c>
+      <c r="B606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607">
+        <v>1030665462</v>
+      </c>
+      <c r="B607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608">
+        <v>37555582</v>
+      </c>
+      <c r="B608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609">
+        <v>1053346297</v>
+      </c>
+      <c r="B609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610">
+        <v>45765521</v>
+      </c>
+      <c r="B610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611">
+        <v>52525222</v>
+      </c>
+      <c r="B611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612">
+        <v>1013598627</v>
+      </c>
+      <c r="B612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613">
+        <v>65778154</v>
+      </c>
+      <c r="B613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614">
+        <v>1018458708</v>
+      </c>
+      <c r="B614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615">
+        <v>52062403</v>
+      </c>
+      <c r="B615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616">
+        <v>1030639221</v>
+      </c>
+      <c r="B616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617">
+        <v>1032488713</v>
+      </c>
+      <c r="B617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618">
+        <v>52560445</v>
+      </c>
+      <c r="B618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619">
+        <v>1033709922</v>
+      </c>
+      <c r="B619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620">
+        <v>1023943263</v>
+      </c>
+      <c r="B620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621">
+        <v>1233694163</v>
+      </c>
+      <c r="B621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622">
+        <v>1000492029</v>
+      </c>
+      <c r="B622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623">
+        <v>1033755374</v>
+      </c>
+      <c r="B623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624">
+        <v>1014242217</v>
+      </c>
+      <c r="B624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625">
+        <v>52861573</v>
+      </c>
+      <c r="B625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626">
+        <v>53062465</v>
+      </c>
+      <c r="B626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627" t="s">
+        <v>12</v>
+      </c>
+      <c r="B627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628">
+        <v>52288404</v>
+      </c>
+      <c r="B628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629">
+        <v>1019053405</v>
+      </c>
+      <c r="B629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630">
+        <v>1070590741</v>
+      </c>
+      <c r="B630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631">
+        <v>52374737</v>
+      </c>
+      <c r="B631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632">
+        <v>52988983</v>
+      </c>
+      <c r="B632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633">
+        <v>1023922639</v>
+      </c>
+      <c r="B633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634">
+        <v>1014269408</v>
+      </c>
+      <c r="B634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635">
+        <v>1026592572</v>
+      </c>
+      <c r="B635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636">
+        <v>1026582251</v>
+      </c>
+      <c r="B636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637">
+        <v>1013621835</v>
+      </c>
+      <c r="B637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638">
+        <v>1013579473</v>
+      </c>
+      <c r="B638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639">
+        <v>1026582365</v>
+      </c>
+      <c r="B639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640">
+        <v>1020720205</v>
+      </c>
+      <c r="B640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641">
+        <v>1002565307</v>
+      </c>
+      <c r="B641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642">
+        <v>1120744239</v>
+      </c>
+      <c r="B642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643">
+        <v>5997058</v>
+      </c>
+      <c r="B643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644">
+        <v>1001044065</v>
+      </c>
+      <c r="B644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645">
+        <v>1049018483</v>
+      </c>
+      <c r="B645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646">
+        <v>80028108</v>
+      </c>
+      <c r="B646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647">
+        <v>1067905017</v>
+      </c>
+      <c r="B647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648">
+        <v>1023879024</v>
+      </c>
+      <c r="B648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649">
+        <v>51769784</v>
+      </c>
+      <c r="B649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650">
+        <v>1031167029</v>
+      </c>
+      <c r="B650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651">
+        <v>1018502212</v>
+      </c>
+      <c r="B651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652">
+        <v>1020748538</v>
+      </c>
+      <c r="B652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653">
+        <v>1031169543</v>
+      </c>
+      <c r="B653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654">
+        <v>1022435747</v>
+      </c>
+      <c r="B654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655">
+        <v>1007404713</v>
+      </c>
+      <c r="B655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656">
+        <v>80125369</v>
+      </c>
+      <c r="B656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657">
+        <v>51830046</v>
+      </c>
+      <c r="B657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658">
+        <v>1015453395</v>
+      </c>
+      <c r="B658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659">
+        <v>1023016596</v>
+      </c>
+      <c r="B659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660">
+        <v>1016015964</v>
+      </c>
+      <c r="B660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661">
+        <v>52725433</v>
+      </c>
+      <c r="B661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662">
+        <v>1023953913</v>
+      </c>
+      <c r="B662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663">
+        <v>1032385608</v>
+      </c>
+      <c r="B663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664">
+        <v>1032508924</v>
+      </c>
+      <c r="B664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665">
+        <v>51613901</v>
+      </c>
+      <c r="B665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666">
+        <v>1000216583</v>
+      </c>
+      <c r="B666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667">
+        <v>1073241753</v>
+      </c>
+      <c r="B667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668">
+        <v>52838298</v>
+      </c>
+      <c r="B668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669">
+        <v>51881556</v>
+      </c>
+      <c r="B669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670">
+        <v>1117518987</v>
+      </c>
+      <c r="B670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671">
+        <v>1118256193</v>
+      </c>
+      <c r="B671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672">
+        <v>39677181</v>
+      </c>
+      <c r="B672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673">
+        <v>1032464544</v>
+      </c>
+      <c r="B673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4">
+      <c r="A674">
+        <v>1013586096</v>
+      </c>
+      <c r="B674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4">
+      <c r="A675">
+        <v>1024590817</v>
+      </c>
+      <c r="B675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4">
+      <c r="A676">
+        <v>1030568677</v>
+      </c>
+      <c r="B676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4">
+      <c r="A677">
+        <v>1023921763</v>
+      </c>
+      <c r="B677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4">
+      <c r="A678">
+        <v>1022986982</v>
+      </c>
+      <c r="B678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4">
+      <c r="A679">
+        <v>74375352</v>
+      </c>
+      <c r="B679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4">
+      <c r="A680" t="s">
+        <v>13</v>
+      </c>
+      <c r="B680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4">
+      <c r="A681">
+        <v>51693095</v>
+      </c>
+      <c r="B681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4">
+      <c r="A682">
+        <v>1047457225</v>
+      </c>
+      <c r="B682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4">
+      <c r="A683">
+        <v>1013588177</v>
+      </c>
+      <c r="B683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4">
+      <c r="A684">
+        <v>1010164368</v>
+      </c>
+      <c r="B684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4">
+      <c r="A685">
+        <v>1032376090</v>
+      </c>
+      <c r="B685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4">
+      <c r="A686">
+        <v>1032470306</v>
+      </c>
+      <c r="B686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4">
+      <c r="A687">
+        <v>1031165145</v>
+      </c>
+      <c r="B687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4">
+      <c r="A688">
+        <v>1023031779</v>
+      </c>
+      <c r="B688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4">
+      <c r="A689">
+        <v>1024526320</v>
+      </c>
+      <c r="B689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4">
+      <c r="A690">
+        <v>53048705</v>
+      </c>
+      <c r="B690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4">
+      <c r="A691">
+        <v>1013654304</v>
+      </c>
+      <c r="B691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4">
+      <c r="A692">
+        <v>79972733</v>
+      </c>
+      <c r="B692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4">
+      <c r="A693">
+        <v>1023907133</v>
+      </c>
+      <c r="B693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4">
+      <c r="A694">
+        <v>86081032</v>
+      </c>
+      <c r="B694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4">
+      <c r="A695">
+        <v>1033714998</v>
+      </c>
+      <c r="B695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4">
+      <c r="A696">
+        <v>1003893280</v>
+      </c>
+      <c r="B696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4">
+      <c r="A697">
+        <v>1033720674</v>
+      </c>
+      <c r="B697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4">
+      <c r="A698">
+        <v>52434884</v>
+      </c>
+      <c r="B698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4">
+      <c r="A699">
+        <v>1012380820</v>
+      </c>
+      <c r="B699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4">
+      <c r="A700">
+        <v>1030671300</v>
+      </c>
+      <c r="B700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4">
+      <c r="A701">
+        <v>1033751561</v>
+      </c>
+      <c r="B701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4">
+      <c r="A702">
+        <v>1023928673</v>
+      </c>
+      <c r="B702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4">
+      <c r="A703">
+        <v>52718958</v>
+      </c>
+      <c r="B703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4">
+      <c r="A704">
+        <v>52457687</v>
+      </c>
+      <c r="B704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4">
+      <c r="A705">
+        <v>52225559</v>
+      </c>
+      <c r="B705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4">
+      <c r="A706">
+        <v>80416568</v>
+      </c>
+      <c r="B706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4">
+      <c r="A707">
+        <v>28116013</v>
+      </c>
+      <c r="B707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4">
+      <c r="A708">
+        <v>1033692502</v>
+      </c>
+      <c r="B708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4">
+      <c r="A709">
+        <v>1013687321</v>
+      </c>
+      <c r="B709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4">
+      <c r="A710">
+        <v>39565942</v>
+      </c>
+      <c r="B710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4">
+      <c r="A711">
+        <v>1052380336</v>
+      </c>
+      <c r="B711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4">
+      <c r="A712">
+        <v>53159949</v>
+      </c>
+      <c r="B712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4">
+      <c r="A713">
+        <v>45552886</v>
+      </c>
+      <c r="B713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4">
+      <c r="A714">
+        <v>1007519579</v>
+      </c>
+      <c r="B714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4">
+      <c r="A715">
+        <v>1014270664</v>
+      </c>
+      <c r="B715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4">
+      <c r="A716">
+        <v>52827751</v>
+      </c>
+      <c r="B716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4">
+      <c r="A717">
+        <v>1049629368</v>
+      </c>
+      <c r="B717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4">
+      <c r="A718">
+        <v>52080743</v>
+      </c>
+      <c r="B718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4">
+      <c r="A719">
+        <v>1031153693</v>
+      </c>
+      <c r="B719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4">
+      <c r="A720">
+        <v>80242441</v>
+      </c>
+      <c r="B720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4">
+      <c r="A721">
+        <v>1105780138</v>
+      </c>
+      <c r="B721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4">
+      <c r="A722">
+        <v>79797924</v>
+      </c>
+      <c r="B722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4">
+      <c r="A723">
+        <v>1193319240</v>
+      </c>
+      <c r="B723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4">
+      <c r="A724">
+        <v>53047002</v>
+      </c>
+      <c r="B724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4">
+      <c r="A725">
+        <v>1003539865</v>
+      </c>
+      <c r="B725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4">
+      <c r="A726">
+        <v>79490843</v>
+      </c>
+      <c r="B726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4">
+      <c r="A727">
+        <v>79662118</v>
+      </c>
+      <c r="B727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4">
+      <c r="A728">
+        <v>53117835</v>
+      </c>
+      <c r="B728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4">
+      <c r="A729">
+        <v>1033726180</v>
+      </c>
+      <c r="B729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4">
+      <c r="A730">
+        <v>1021667709</v>
+      </c>
+      <c r="B730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4">
+      <c r="A731">
+        <v>25281431</v>
+      </c>
+      <c r="B731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4">
+      <c r="A732">
+        <v>52120987</v>
+      </c>
+      <c r="B732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4">
+      <c r="A733">
+        <v>79516549</v>
+      </c>
+      <c r="B733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4">
+      <c r="A734">
+        <v>1057547928</v>
+      </c>
+      <c r="B734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4">
+      <c r="A735">
+        <v>52901575</v>
+      </c>
+      <c r="B735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4">
+      <c r="A736">
+        <v>19445766</v>
+      </c>
+      <c r="B736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4">
+      <c r="A737">
+        <v>52524647</v>
+      </c>
+      <c r="B737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4">
+      <c r="A738">
+        <v>1031160938</v>
+      </c>
+      <c r="B738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4">
+      <c r="A739">
+        <v>1022445472</v>
+      </c>
+      <c r="B739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4">
+      <c r="A740">
+        <v>1006086866</v>
+      </c>
+      <c r="B740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4">
+      <c r="A741">
+        <v>1101443195</v>
+      </c>
+      <c r="B741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4">
+      <c r="A742">
+        <v>1013577751</v>
+      </c>
+      <c r="B742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4">
+      <c r="A743">
+        <v>52032395</v>
+      </c>
+      <c r="B743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4">
+      <c r="A744">
+        <v>1012335794</v>
+      </c>
+      <c r="B744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4">
+      <c r="A745">
+        <v>1013590900</v>
+      </c>
+      <c r="B745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4">
+      <c r="A746">
+        <v>1012410592</v>
+      </c>
+      <c r="B746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4">
+      <c r="A747">
+        <v>1013607175</v>
+      </c>
+      <c r="B747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4">
+      <c r="A748">
+        <v>1024505447</v>
+      </c>
+      <c r="B748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4">
+      <c r="A749">
+        <v>52968736</v>
+      </c>
+      <c r="B749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4">
+      <c r="A750">
+        <v>1077443613</v>
+      </c>
+      <c r="B750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4">
+      <c r="A751">
+        <v>1013665330</v>
+      </c>
+      <c r="B751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4">
+      <c r="A752">
+        <v>42656134</v>
+      </c>
+      <c r="B752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4">
+      <c r="A753">
+        <v>1108934285</v>
+      </c>
+      <c r="B753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4">
+      <c r="A754">
+        <v>1024599830</v>
+      </c>
+      <c r="B754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4">
+      <c r="A755">
+        <v>53102149</v>
+      </c>
+      <c r="B755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4">
+      <c r="A756">
+        <v>53155913</v>
+      </c>
+      <c r="B756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4">
+      <c r="A757">
+        <v>1019102409</v>
+      </c>
+      <c r="B757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4">
+      <c r="A758">
+        <v>79876180</v>
+      </c>
+      <c r="B758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4">
+      <c r="A759">
+        <v>52206387</v>
+      </c>
+      <c r="B759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4">
+      <c r="A760">
+        <v>1018427934</v>
+      </c>
+      <c r="B760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4">
+      <c r="A761">
+        <v>1033763515</v>
+      </c>
+      <c r="B761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4">
+      <c r="A762">
+        <v>39694957</v>
+      </c>
+      <c r="B762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4">
+      <c r="A763">
+        <v>1023906259</v>
+      </c>
+      <c r="B763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4">
+      <c r="A764">
+        <v>1030601888</v>
+      </c>
+      <c r="B764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4">
+      <c r="A765">
+        <v>1023971191</v>
+      </c>
+      <c r="B765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4">
+      <c r="A766">
+        <v>52709778</v>
+      </c>
+      <c r="B766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4">
+      <c r="A767">
+        <v>1012409195</v>
+      </c>
+      <c r="B767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4">
+      <c r="A768">
+        <v>1033754233</v>
+      </c>
+      <c r="B768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4">
+      <c r="A769">
+        <v>1121933688</v>
+      </c>
+      <c r="B769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4">
+      <c r="A770">
+        <v>1023904727</v>
+      </c>
+      <c r="B770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4">
+      <c r="A771">
+        <v>1014241954</v>
+      </c>
+      <c r="B771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4">
+      <c r="A772">
+        <v>79494481</v>
+      </c>
+      <c r="B772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4">
+      <c r="A773">
+        <v>52839198</v>
+      </c>
+      <c r="B773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4">
+      <c r="A774">
+        <v>80879558</v>
+      </c>
+      <c r="B774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4">
+      <c r="A775">
+        <v>1012438321</v>
+      </c>
+      <c r="B775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4">
+      <c r="A776">
+        <v>1012393097</v>
+      </c>
+      <c r="B776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4">
+      <c r="A777">
+        <v>435723</v>
+      </c>
+      <c r="B777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4">
+      <c r="A778">
+        <v>1144173727</v>
+      </c>
+      <c r="B778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4">
+      <c r="A779">
+        <v>52281961</v>
+      </c>
+      <c r="B779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4">
+      <c r="A780">
+        <v>1033680997</v>
+      </c>
+      <c r="B780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4">
+      <c r="A781">
+        <v>16055381</v>
+      </c>
+      <c r="B781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4">
+      <c r="A782">
+        <v>22856589</v>
+      </c>
+      <c r="B782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4">
+      <c r="A783">
+        <v>71757560</v>
+      </c>
+      <c r="B783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4">
+      <c r="A784">
+        <v>1013656131</v>
+      </c>
+      <c r="B784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4">
+      <c r="A785">
+        <v>1022941723</v>
+      </c>
+      <c r="B785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4">
+      <c r="A786">
+        <v>52173181</v>
+      </c>
+      <c r="B786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4">
+      <c r="A787">
+        <v>1010186868</v>
+      </c>
+      <c r="B787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4">
+      <c r="A788">
+        <v>35421159</v>
+      </c>
+      <c r="B788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4">
+      <c r="A789">
+        <v>1022398284</v>
+      </c>
+      <c r="B789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4">
+      <c r="A790">
+        <v>53073331</v>
+      </c>
+      <c r="B790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4">
+      <c r="A791">
+        <v>12023912</v>
+      </c>
+      <c r="B791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4">
+      <c r="A792">
+        <v>79737752</v>
+      </c>
+      <c r="B792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4">
+      <c r="A793">
+        <v>1012464176</v>
+      </c>
+      <c r="B793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4">
+      <c r="A794">
+        <v>1073532120</v>
+      </c>
+      <c r="B794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4">
+      <c r="A795" t="s">
+        <v>14</v>
+      </c>
+      <c r="B795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4">
+      <c r="A796">
+        <v>51832421</v>
+      </c>
+      <c r="B796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4">
+      <c r="A797">
+        <v>1012441025</v>
+      </c>
+      <c r="B797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4">
+      <c r="A798">
+        <v>52766576</v>
+      </c>
+      <c r="B798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4">
+      <c r="A799">
+        <v>1143122527</v>
+      </c>
+      <c r="B799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4">
+      <c r="A800">
+        <v>1020836408</v>
+      </c>
+      <c r="B800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4">
+      <c r="A801">
+        <v>52951264</v>
+      </c>
+      <c r="B801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4">
+      <c r="A802">
+        <v>1030660382</v>
+      </c>
+      <c r="B802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4">
+      <c r="A803">
+        <v>52424280</v>
+      </c>
+      <c r="B803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4">
+      <c r="A804">
+        <v>1007154984</v>
+      </c>
+      <c r="B804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4">
+      <c r="A805">
+        <v>79806215</v>
+      </c>
+      <c r="B805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4">
+      <c r="A806">
+        <v>1012405785</v>
+      </c>
+      <c r="B806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4">
+      <c r="A807">
+        <v>1013615208</v>
+      </c>
+      <c r="B807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4">
+      <c r="A808">
+        <v>1032450329</v>
+      </c>
+      <c r="B808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4">
+      <c r="A809">
+        <v>1052407682</v>
+      </c>
+      <c r="B809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4">
+      <c r="A810">
+        <v>53046627</v>
+      </c>
+      <c r="B810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4">
+      <c r="A811">
+        <v>51908911</v>
+      </c>
+      <c r="B811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4">
+      <c r="A812">
+        <v>1032479438</v>
+      </c>
+      <c r="B812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4">
+      <c r="A813">
+        <v>80209756</v>
+      </c>
+      <c r="B813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4">
+      <c r="A814">
+        <v>1047966105</v>
+      </c>
+      <c r="B814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4">
+      <c r="A815">
+        <v>1030542711</v>
+      </c>
+      <c r="B815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4">
+      <c r="A816">
+        <v>1033788800</v>
+      </c>
+      <c r="B816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4">
+      <c r="A817">
+        <v>1030669145</v>
+      </c>
+      <c r="B817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4">
+      <c r="A818">
+        <v>1010169737</v>
+      </c>
+      <c r="B818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4">
+      <c r="A819">
+        <v>19208828</v>
+      </c>
+      <c r="B819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4">
+      <c r="A820">
+        <v>1023920184</v>
+      </c>
+      <c r="B820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4">
+      <c r="A821">
+        <v>23624209</v>
+      </c>
+      <c r="B821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4">
+      <c r="A822">
+        <v>52125699</v>
+      </c>
+      <c r="B822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4">
+      <c r="A823">
+        <v>1000850996</v>
+      </c>
+      <c r="B823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4">
+      <c r="A824">
+        <v>1019129442</v>
+      </c>
+      <c r="B824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4">
+      <c r="A825">
+        <v>1022966658</v>
+      </c>
+      <c r="B825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4">
+      <c r="A826">
+        <v>1015446234</v>
+      </c>
+      <c r="B826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4">
+      <c r="A827">
+        <v>1031143458</v>
+      </c>
+      <c r="B827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4">
+      <c r="A828">
+        <v>1023016742</v>
+      </c>
+      <c r="B828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4">
+      <c r="A829">
+        <v>1000494862</v>
+      </c>
+      <c r="B829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4">
+      <c r="A830">
+        <v>1026301092</v>
+      </c>
+      <c r="B830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4">
+      <c r="A831">
+        <v>1023024399</v>
+      </c>
+      <c r="B831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4">
+      <c r="A832">
+        <v>1023952117</v>
+      </c>
+      <c r="B832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4">
+      <c r="A833">
+        <v>52286195</v>
+      </c>
+      <c r="B833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4">
+      <c r="A834">
+        <v>1022348087</v>
+      </c>
+      <c r="B834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4">
+      <c r="A835">
+        <v>1033698444</v>
+      </c>
+      <c r="B835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4">
+      <c r="A836">
+        <v>52280265</v>
+      </c>
+      <c r="B836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4">
+      <c r="A837">
+        <v>1033817624</v>
+      </c>
+      <c r="B837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4">
+      <c r="A838">
+        <v>1023951984</v>
+      </c>
+      <c r="B838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4">
+      <c r="A839">
+        <v>1031130520</v>
+      </c>
+      <c r="B839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4">
+      <c r="A840">
+        <v>1033788406</v>
+      </c>
+      <c r="B840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4">
+      <c r="A841">
+        <v>1016058620</v>
+      </c>
+      <c r="B841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4">
+      <c r="A842">
+        <v>1033792224</v>
+      </c>
+      <c r="B842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4">
+      <c r="A843">
+        <v>1024598509</v>
+      </c>
+      <c r="B843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4">
+      <c r="A844">
+        <v>1014663084</v>
+      </c>
+      <c r="B844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4">
+      <c r="A845">
+        <v>1033743500</v>
+      </c>
+      <c r="B845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4">
+      <c r="A846">
+        <v>1033689229</v>
+      </c>
+      <c r="B846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4">
+      <c r="A847">
+        <v>52795258</v>
+      </c>
+      <c r="B847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4">
+      <c r="A848">
+        <v>1031145337</v>
+      </c>
+      <c r="B848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4">
+      <c r="A849">
+        <v>1015399669</v>
+      </c>
+      <c r="B849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4">
+      <c r="A850">
+        <v>53932030</v>
+      </c>
+      <c r="B850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4">
+      <c r="A851">
+        <v>52151794</v>
+      </c>
+      <c r="B851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4">
+      <c r="A852">
+        <v>80039791</v>
+      </c>
+      <c r="B852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4">
+      <c r="A853">
+        <v>52886373</v>
+      </c>
+      <c r="B853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4">
+      <c r="A854">
+        <v>1018481266</v>
+      </c>
+      <c r="B854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4">
+      <c r="A855">
+        <v>1013641007</v>
+      </c>
+      <c r="B855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4">
+      <c r="A856">
+        <v>52886926</v>
+      </c>
+      <c r="B856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4">
+      <c r="A857">
+        <v>1013593462</v>
+      </c>
+      <c r="B857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4">
+      <c r="A858">
+        <v>46386839</v>
+      </c>
+      <c r="B858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4">
+      <c r="A859">
+        <v>1032383555</v>
+      </c>
+      <c r="B859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4">
+      <c r="A860">
+        <v>35427724</v>
+      </c>
+      <c r="B860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4">
+      <c r="A861">
+        <v>51902622</v>
+      </c>
+      <c r="B861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4">
+      <c r="A862">
+        <v>1014196785</v>
+      </c>
+      <c r="B862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4">
+      <c r="A863">
+        <v>1013677670</v>
+      </c>
+      <c r="B863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4">
+      <c r="A864">
+        <v>53052656</v>
+      </c>
+      <c r="B864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4">
+      <c r="A865">
+        <v>52788597</v>
+      </c>
+      <c r="B865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4">
+      <c r="A866">
+        <v>52459272</v>
+      </c>
+      <c r="B866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4">
+      <c r="A867">
+        <v>1024541788</v>
+      </c>
+      <c r="B867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4">
+      <c r="A868">
+        <v>1073237609</v>
+      </c>
+      <c r="B868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4">
+      <c r="A869">
+        <v>1018503319</v>
+      </c>
+      <c r="B869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4">
+      <c r="A870">
+        <v>52393820</v>
+      </c>
+      <c r="B870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4">
+      <c r="A871">
+        <v>1072188492</v>
+      </c>
+      <c r="B871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4">
+      <c r="A872">
+        <v>1022932227</v>
+      </c>
+      <c r="B872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4">
+      <c r="A873">
+        <v>1033730569</v>
+      </c>
+      <c r="B873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4">
+      <c r="A874">
+        <v>52050272</v>
+      </c>
+      <c r="B874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4">
+      <c r="A875">
+        <v>1001970553</v>
+      </c>
+      <c r="B875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4">
+      <c r="A876">
+        <v>1013604511</v>
+      </c>
+      <c r="B876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4">
+      <c r="A877">
+        <v>39551983</v>
+      </c>
+      <c r="B877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4">
+      <c r="A878">
+        <v>1024462381</v>
+      </c>
+      <c r="B878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4">
+      <c r="A879">
+        <v>1070621425</v>
+      </c>
+      <c r="B879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4">
+      <c r="A880" t="s">
+        <v>15</v>
+      </c>
+      <c r="B880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4">
+      <c r="A881">
+        <v>1136883321</v>
+      </c>
+      <c r="B881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4">
+      <c r="A882">
+        <v>1069768552</v>
+      </c>
+      <c r="B882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4">
+      <c r="A883">
+        <v>1098809543</v>
+      </c>
+      <c r="B883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4">
+      <c r="A884">
+        <v>1013622019</v>
+      </c>
+      <c r="B884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4">
+      <c r="A885">
+        <v>1018422114</v>
+      </c>
+      <c r="B885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4">
+      <c r="A886">
+        <v>51908259</v>
+      </c>
+      <c r="B886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4">
+      <c r="A887">
+        <v>1012406613</v>
+      </c>
+      <c r="B887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4">
+      <c r="A888">
+        <v>1024491972</v>
+      </c>
+      <c r="B888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4">
+      <c r="A889">
+        <v>1000806315</v>
+      </c>
+      <c r="B889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4">
+      <c r="A890">
+        <v>52850268</v>
+      </c>
+      <c r="B890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4">
+      <c r="A891">
+        <v>1010238744</v>
+      </c>
+      <c r="B891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4">
+      <c r="A892">
+        <v>1022961572</v>
+      </c>
+      <c r="B892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4">
+      <c r="A893">
+        <v>1032483529</v>
+      </c>
+      <c r="B893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4">
+      <c r="A894">
+        <v>1112767059</v>
+      </c>
+      <c r="B894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4">
+      <c r="A895">
+        <v>1030624847</v>
+      </c>
+      <c r="B895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4">
+      <c r="A896">
+        <v>1024578632</v>
+      </c>
+      <c r="B896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4">
+      <c r="A897">
+        <v>1018423552</v>
+      </c>
+      <c r="B897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4">
+      <c r="A898">
+        <v>1023898611</v>
+      </c>
+      <c r="B898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4">
+      <c r="A899">
+        <v>80489840</v>
+      </c>
+      <c r="B899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4">
+      <c r="A900">
+        <v>1023900290</v>
+      </c>
+      <c r="B900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4">
+      <c r="A901">
+        <v>80775633</v>
+      </c>
+      <c r="B901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4">
+      <c r="A902">
+        <v>1023969175</v>
+      </c>
+      <c r="B902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4">
+      <c r="A903">
+        <v>1032492584</v>
+      </c>
+      <c r="B903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4">
+      <c r="A904">
+        <v>79460088</v>
+      </c>
+      <c r="B904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905">
+        <v>51921916</v>
+      </c>
+      <c r="B905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906">
+        <v>52301467</v>
+      </c>
+      <c r="B906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907">
+        <v>1019030237</v>
+      </c>
+      <c r="B907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908">
+        <v>1012319775</v>
+      </c>
+      <c r="B908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909">
+        <v>1026280530</v>
+      </c>
+      <c r="B909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910">
+        <v>1000461065</v>
+      </c>
+      <c r="B910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911">
+        <v>1032458181</v>
+      </c>
+      <c r="B911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912">
+        <v>1030605113</v>
+      </c>
+      <c r="B912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913">
+        <v>39767464</v>
+      </c>
+      <c r="B913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914">
+        <v>98138279</v>
+      </c>
+      <c r="B914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915">
+        <v>52986871</v>
+      </c>
+      <c r="B915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916">
+        <v>65757984</v>
+      </c>
+      <c r="B916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917">
+        <v>1015410648</v>
+      </c>
+      <c r="B917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918">
+        <v>1023866162</v>
+      </c>
+      <c r="B918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919">
+        <v>1192781212</v>
+      </c>
+      <c r="B919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920">
+        <v>1032451126</v>
+      </c>
+      <c r="B920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921">
+        <v>53123071</v>
+      </c>
+      <c r="B921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922">
+        <v>1023036540</v>
+      </c>
+      <c r="B922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923">
+        <v>1000134836</v>
+      </c>
+      <c r="B923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924">
+        <v>1072618331</v>
+      </c>
+      <c r="B924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925">
+        <v>1055313732</v>
+      </c>
+      <c r="B925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926">
+        <v>1031170185</v>
+      </c>
+      <c r="B926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927">
+        <v>1045675623</v>
+      </c>
+      <c r="B927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928">
+        <v>1085323745</v>
+      </c>
+      <c r="B928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929">
+        <v>79605178</v>
+      </c>
+      <c r="B929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930">
+        <v>1013616592</v>
+      </c>
+      <c r="B930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931">
+        <v>1077438212</v>
+      </c>
+      <c r="B931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932">
+        <v>1012390798</v>
+      </c>
+      <c r="B932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933">
+        <v>1023934750</v>
+      </c>
+      <c r="B933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934">
+        <v>49789036</v>
+      </c>
+      <c r="B934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935">
+        <v>1024504191</v>
+      </c>
+      <c r="B935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936">
+        <v>39677809</v>
+      </c>
+      <c r="B936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937">
+        <v>1000017930</v>
+      </c>
+      <c r="B937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938">
+        <v>45694568</v>
+      </c>
+      <c r="B938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939">
+        <v>1007105797</v>
+      </c>
+      <c r="B939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940">
+        <v>1022417371</v>
+      </c>
+      <c r="B940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941">
+        <v>1023936859</v>
+      </c>
+      <c r="B941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942">
+        <v>1023917413</v>
+      </c>
+      <c r="B942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943">
+        <v>52386622</v>
+      </c>
+      <c r="B943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944">
+        <v>1010217313</v>
+      </c>
+      <c r="B944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4">
+      <c r="A945">
+        <v>1010244211</v>
+      </c>
+      <c r="B945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4">
+      <c r="A946">
+        <v>11205346</v>
+      </c>
+      <c r="B946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4">
+      <c r="A947">
+        <v>1018425376</v>
+      </c>
+      <c r="B947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4">
+      <c r="A948">
+        <v>1013590179</v>
+      </c>
+      <c r="B948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4">
+      <c r="A949">
+        <v>1030626918</v>
+      </c>
+      <c r="B949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4">
+      <c r="A950">
+        <v>1033792883</v>
+      </c>
+      <c r="B950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4">
+      <c r="A951">
+        <v>45541455</v>
+      </c>
+      <c r="B951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4">
+      <c r="A952">
+        <v>1031154237</v>
+      </c>
+      <c r="B952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4">
+      <c r="A953">
+        <v>1010200154</v>
+      </c>
+      <c r="B953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4">
+      <c r="A954" t="s">
+        <v>16</v>
+      </c>
+      <c r="B954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4">
+      <c r="A955">
+        <v>52446531</v>
+      </c>
+      <c r="B955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4">
+      <c r="A956">
+        <v>1013656948</v>
+      </c>
+      <c r="B956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4">
+      <c r="A957">
+        <v>52028863</v>
+      </c>
+      <c r="B957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4">
+      <c r="A958">
+        <v>52234667</v>
+      </c>
+      <c r="B958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4">
+      <c r="A959">
+        <v>79959215</v>
+      </c>
+      <c r="B959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4">
+      <c r="A960">
+        <v>1032424788</v>
+      </c>
+      <c r="B960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4">
+      <c r="A961">
+        <v>1000491894</v>
+      </c>
+      <c r="B961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4">
+      <c r="A962">
+        <v>1032481899</v>
+      </c>
+      <c r="B962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4">
+      <c r="A963">
+        <v>1030610390</v>
+      </c>
+      <c r="B963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4">
+      <c r="A964">
+        <v>1101178115</v>
+      </c>
+      <c r="B964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4">
+      <c r="A965">
+        <v>1032402407</v>
+      </c>
+      <c r="B965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4">
+      <c r="A966">
+        <v>52881636</v>
+      </c>
+      <c r="B966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4">
+      <c r="A967">
+        <v>79622824</v>
+      </c>
+      <c r="B967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4">
+      <c r="A968">
+        <v>1013622788</v>
+      </c>
+      <c r="B968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4">
+      <c r="A969">
+        <v>1022347528</v>
+      </c>
+      <c r="B969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4">
+      <c r="A970">
+        <v>1032463900</v>
+      </c>
+      <c r="B970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4">
+      <c r="A971">
+        <v>1018415974</v>
+      </c>
+      <c r="B971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4">
+      <c r="A972">
+        <v>80163676</v>
+      </c>
+      <c r="B972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4">
+      <c r="A973">
+        <v>1024554261</v>
+      </c>
+      <c r="B973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4">
+      <c r="A974">
+        <v>53115908</v>
+      </c>
+      <c r="B974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4">
+      <c r="A975">
+        <v>52879372</v>
+      </c>
+      <c r="B975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4">
+      <c r="A976">
+        <v>1026279470</v>
+      </c>
+      <c r="B976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4">
+      <c r="A977">
+        <v>1022446097</v>
+      </c>
+      <c r="B977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4">
+      <c r="A978">
+        <v>1074416789</v>
+      </c>
+      <c r="B978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4">
+      <c r="A979">
+        <v>1012463757</v>
+      </c>
+      <c r="B979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4">
+      <c r="A980">
+        <v>1014241689</v>
+      </c>
+      <c r="B980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4">
+      <c r="A981">
+        <v>1015458352</v>
+      </c>
+      <c r="B981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4">
+      <c r="A982">
+        <v>52770556</v>
+      </c>
+      <c r="B982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4">
+      <c r="A983">
+        <v>1070627129</v>
+      </c>
+      <c r="B983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4">
+      <c r="A984">
+        <v>1193563126</v>
+      </c>
+      <c r="B984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4">
+      <c r="A985">
+        <v>1000803924</v>
+      </c>
+      <c r="B985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4">
+      <c r="A986">
+        <v>1026294403</v>
+      </c>
+      <c r="B986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4">
+      <c r="A987">
+        <v>1019119932</v>
+      </c>
+      <c r="B987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4">
+      <c r="A988">
+        <v>28554368</v>
+      </c>
+      <c r="B988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4">
+      <c r="A989">
+        <v>1033757162</v>
+      </c>
+      <c r="B989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4">
+      <c r="A990">
+        <v>1020827753</v>
+      </c>
+      <c r="B990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4">
+      <c r="A991">
+        <v>1033734347</v>
+      </c>
+      <c r="B991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4">
+      <c r="A992">
+        <v>52726564</v>
+      </c>
+      <c r="B992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4">
+      <c r="A993">
+        <v>52955764</v>
+      </c>
+      <c r="B993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4">
+      <c r="A994">
+        <v>1026599590</v>
+      </c>
+      <c r="B994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4">
+      <c r="A995">
+        <v>1028660966</v>
+      </c>
+      <c r="B995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4">
+      <c r="A996">
+        <v>1000694547</v>
+      </c>
+      <c r="B996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4">
+      <c r="A997">
+        <v>52089757</v>
+      </c>
+      <c r="B997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4">
+      <c r="A998">
+        <v>1024564703</v>
+      </c>
+      <c r="B998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4">
+      <c r="A999">
+        <v>52302370</v>
+      </c>
+      <c r="B999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4">
+      <c r="A1000">
+        <v>1026583728</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4">
+      <c r="A1001">
+        <v>20927810</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4">
+      <c r="A1002">
+        <v>1000951008</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4">
+      <c r="A1003">
+        <v>1026262995</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4">
+      <c r="A1004">
+        <v>1031139426</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4">
+      <c r="A1005">
+        <v>1022375558</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4">
+      <c r="A1006">
+        <v>1233504328</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4">
+      <c r="A1007">
+        <v>80800528</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4">
+      <c r="A1008">
+        <v>1026301957</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4">
+      <c r="A1009">
+        <v>1013611245</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4">
+      <c r="A1010">
+        <v>1022342684</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4">
+      <c r="A1011">
+        <v>1120375179</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4">
+      <c r="A1012">
+        <v>79690364</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4">
+      <c r="A1013">
+        <v>1014307030</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4">
+      <c r="A1014">
+        <v>1015400184</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4">
+      <c r="A1015">
+        <v>1013611152</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4">
+      <c r="A1016">
+        <v>52912186</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4">
+      <c r="A1017">
+        <v>26593910</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4">
+      <c r="A1018">
+        <v>49698978</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4">
+      <c r="A1019">
+        <v>79939086</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4">
+      <c r="A1020">
+        <v>1019109831</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>11645598</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>52856498</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>52431372</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>1030565462</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>52705740</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>52285440</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>53130369</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>1032482198</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>1013600534</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>79382887</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>52214635</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>1032797664</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>1026260630</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>52493539</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>79584940</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>1073526929</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>1070985039</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>1030547062</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>1030690972</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>52905742</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>1043840123</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>1023937066</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>39584519</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>51945292</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>1000217618</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>52585772</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>80926741</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>1024541603</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>52828216</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>1016069332</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>52289024</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>1076987333</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>1022331998</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>1023891115</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>1030657631</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>1030600562</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>1012457364</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>1022388032</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>1031168219</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>1000783730</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>1023929413</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>1014284348</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>1023016276</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>1019057798</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>53029545</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>1030616698</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>1114120478</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>1006526297</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>1031139801</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>1026275370</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>52848172</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>1147688106</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>1016013390</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>74382132</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>1018511514</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>1007244367</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>1073675869</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4">
+      <c r="A1079">
+        <v>52323732</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4">
+      <c r="A1080">
+        <v>52025696</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4">
+      <c r="A1081">
+        <v>52380340</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4">
+      <c r="A1082">
+        <v>1032496159</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4">
+      <c r="A1083">
+        <v>51845645</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4">
+      <c r="A1084">
+        <v>1000693793</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4">
+      <c r="A1085">
+        <v>1018417315</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4">
+      <c r="A1086">
+        <v>74084717</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4">
+      <c r="A1087">
+        <v>1033725700</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4">
+      <c r="A1088">
+        <v>53116609</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4">
+      <c r="A1089">
+        <v>1031179699</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4">
+      <c r="A1090">
+        <v>1032356517</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4">
+      <c r="A1091">
+        <v>1013608631</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4">
+      <c r="A1092">
+        <v>52111525</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4">
+      <c r="A1093">
+        <v>1026560867</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4">
+      <c r="A1094">
+        <v>1007351762</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4">
+      <c r="A1095">
+        <v>80820274</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4">
+      <c r="A1096">
+        <v>51967147</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4">
+      <c r="A1097">
+        <v>52427093</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4">
+      <c r="A1098">
+        <v>1030648606</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4">
+      <c r="A1099">
+        <v>1010235444</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4">
+      <c r="A1100">
+        <v>23926054</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4">
+      <c r="A1101">
+        <v>24080469</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4">
+      <c r="A1102">
+        <v>1012436789</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4">
+      <c r="A1103">
+        <v>57434469</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4">
+      <c r="A1104">
+        <v>1026297492</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4">
+      <c r="A1105">
+        <v>1013626712</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4">
+      <c r="A1106">
+        <v>52370678</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4">
+      <c r="A1107">
+        <v>1103714684</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4">
+      <c r="A1108">
+        <v>1000718440</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4">
+      <c r="A1109">
+        <v>1030596457</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4">
+      <c r="A1110">
+        <v>79389388</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4">
+      <c r="A1111">
+        <v>52153517</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4">
+      <c r="A1112">
+        <v>1010245381</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4">
+      <c r="A1113">
+        <v>1069261482</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4">
+      <c r="A1114">
+        <v>1014236679</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4">
+      <c r="A1115">
+        <v>1033764780</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4">
+      <c r="A1116">
+        <v>39419657</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4">
+      <c r="A1117">
+        <v>1052390497</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4">
+      <c r="A1118">
+        <v>52171613</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4">
+      <c r="A1119">
+        <v>52522016</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4">
+      <c r="A1120">
+        <v>52422002</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4">
+      <c r="A1121">
+        <v>39559821</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4">
+      <c r="A1122">
+        <v>1015429829</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4">
+      <c r="A1123">
+        <v>1013638539</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4">
+      <c r="A1124">
+        <v>1143122534</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4">
+      <c r="A1125">
+        <v>80192655</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4">
+      <c r="A1126">
+        <v>1010222443</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4">
+      <c r="A1127">
+        <v>52461453</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128">
+        <v>1024484689</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4">
+      <c r="A1129">
+        <v>1033820979</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4">
+      <c r="A1130">
+        <v>52933323</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4">
+      <c r="A1131">
+        <v>80003332</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4">
+      <c r="A1132">
+        <v>52051413</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4">
+      <c r="A1133">
+        <v>1010840321</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4">
+      <c r="A1135">
+        <v>52544687</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136">
+        <v>7694898</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4">
+      <c r="A1137">
+        <v>80243094</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4">
+      <c r="A1138">
+        <v>1023914941</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4">
+      <c r="A1139">
+        <v>1012436026</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4">
+      <c r="A1140">
+        <v>53051654</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4">
+      <c r="A1141">
+        <v>1024559411</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4">
+      <c r="A1142">
+        <v>1233491243</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4">
+      <c r="A1143">
+        <v>1023920749</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4">
+      <c r="A1144">
+        <v>1055962490</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4">
+      <c r="A1145">
+        <v>80090340</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4">
+      <c r="A1146">
+        <v>1019016495</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4">
+      <c r="A1147">
+        <v>23770533</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4">
+      <c r="A1148">
+        <v>1090454126</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4">
+      <c r="A1149">
+        <v>52787229</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4">
+      <c r="A1150">
+        <v>51985240</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4">
+      <c r="A1151">
+        <v>1015455637</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4">
+      <c r="A1152">
+        <v>79521237</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4">
+      <c r="A1153">
+        <v>52907519</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4">
+      <c r="A1154">
+        <v>79798478</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4">
+      <c r="A1155">
+        <v>79698903</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4">
+      <c r="A1156">
+        <v>52314102</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4">
+      <c r="A1157">
+        <v>1012360503</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4">
+      <c r="A1158">
+        <v>52702509</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4">
+      <c r="A1159">
+        <v>1022939632</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4">
+      <c r="A1160">
+        <v>12560004</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1160" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>