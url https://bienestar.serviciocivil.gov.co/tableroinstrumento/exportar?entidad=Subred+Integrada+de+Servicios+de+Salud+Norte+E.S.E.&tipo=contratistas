--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -404,51 +404,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1020"/>
+  <dimension ref="A1:D1078"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1014203009</v>
       </c>
@@ -14689,50 +14689,862 @@
     <row r="1019" spans="1:4">
       <c r="A1019">
         <v>1070944158</v>
       </c>
       <c r="B1019" t="s">
         <v>4</v>
       </c>
       <c r="C1019" t="s">
         <v>5</v>
       </c>
       <c r="D1019" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
         <v>52644554</v>
       </c>
       <c r="B1020" t="s">
         <v>4</v>
       </c>
       <c r="C1020" t="s">
         <v>5</v>
       </c>
       <c r="D1020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4">
+      <c r="A1021">
+        <v>1044392803</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4">
+      <c r="A1022">
+        <v>52765386</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4">
+      <c r="A1023">
+        <v>1090476150</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4">
+      <c r="A1024">
+        <v>40383888</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4">
+      <c r="A1025">
+        <v>1023914929</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4">
+      <c r="A1026">
+        <v>80160364</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4">
+      <c r="A1027">
+        <v>1019117365</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4">
+      <c r="A1028">
+        <v>1018497650</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4">
+      <c r="A1029">
+        <v>1011095706</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4">
+      <c r="A1030">
+        <v>1013576676</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4">
+      <c r="A1031">
+        <v>52263468</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4">
+      <c r="A1032">
+        <v>1002269934</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4">
+      <c r="A1033">
+        <v>52393820</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4">
+      <c r="A1034">
+        <v>52262218</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4">
+      <c r="A1035">
+        <v>35326346</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4">
+      <c r="A1036">
+        <v>1033762807</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4">
+      <c r="A1037">
+        <v>79654838</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4">
+      <c r="A1038">
+        <v>79428599</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4">
+      <c r="A1039">
+        <v>14250951</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4">
+      <c r="A1040">
+        <v>91445061</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4">
+      <c r="A1041">
+        <v>52752104</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4">
+      <c r="A1042">
+        <v>1000347793</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4">
+      <c r="A1043">
+        <v>52440742</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4">
+      <c r="A1044">
+        <v>1143399056</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4">
+      <c r="A1045">
+        <v>55165200</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4">
+      <c r="A1046">
+        <v>80246572</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4">
+      <c r="A1047">
+        <v>80254500</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4">
+      <c r="A1048">
+        <v>1013633662</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4">
+      <c r="A1049">
+        <v>1032450329</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4">
+      <c r="A1050">
+        <v>80441288</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4">
+      <c r="A1051">
+        <v>79964310</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4">
+      <c r="A1052">
+        <v>1020725369</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4">
+      <c r="A1053">
+        <v>52397542</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4">
+      <c r="A1054">
+        <v>1022973045</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4">
+      <c r="A1055">
+        <v>80933171</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4">
+      <c r="A1056">
+        <v>1129567208</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4">
+      <c r="A1057">
+        <v>80756173</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4">
+      <c r="A1058">
+        <v>52787229</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4">
+      <c r="A1059">
+        <v>1144026744</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4">
+      <c r="A1060">
+        <v>1098726211</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4">
+      <c r="A1061">
+        <v>73572202</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4">
+      <c r="A1062">
+        <v>1019138814</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4">
+      <c r="A1063">
+        <v>1000062248</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4">
+      <c r="A1064">
+        <v>1031189491</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4">
+      <c r="A1065">
+        <v>79836791</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4">
+      <c r="A1066">
+        <v>80450304</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4">
+      <c r="A1067">
+        <v>51958497</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
+      <c r="A1068">
+        <v>1070920905</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4">
+      <c r="A1069">
+        <v>1136880270</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4">
+      <c r="A1070">
+        <v>1022332895</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4">
+      <c r="A1071">
+        <v>79607015</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4">
+      <c r="A1072">
+        <v>1013652025</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4">
+      <c r="A1073">
+        <v>80920551</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4">
+      <c r="A1074">
+        <v>1073671686</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4">
+      <c r="A1075">
+        <v>52937016</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4">
+      <c r="A1076">
+        <v>2444233</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4">
+      <c r="A1077">
+        <v>50995543</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4">
+      <c r="A1078">
+        <v>1152692829</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>