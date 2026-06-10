--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>79625889</v>
       </c>
@@ -763,50 +763,302 @@
     <row r="26" spans="1:4">
       <c r="A26">
         <v>79836129</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>39681065</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>52788975</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>79264991</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>51907697</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>52008664</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>51654081</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>35502742</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>52072492</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>52019241</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>51787694</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>79430513</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>52078975</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>35336401</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>14236683</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>52040091</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>79807817</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>39786349</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>53117205</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>51890255</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>