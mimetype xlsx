--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,71 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Norte E.S.E.</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52379812 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">53176986 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">28335370 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">33309789 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>79625889</v>
       </c>
@@ -1015,50 +1027,3732 @@
     <row r="44" spans="1:4">
       <c r="A44">
         <v>53117205</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>51890255</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>20576636</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>27298220</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>52464696</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>53071633</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>53045209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>22730688</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>35507638</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>52270283</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>30580856</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>51958806</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>23913854</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>51876215</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>51791780</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>52756551</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>52144294</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>35327276</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>53067732</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>33216913</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>40036326</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>39739571</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>1052407410</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>52695330</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>52794290</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>20804003</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>51977608</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>52084273</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>51555670</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>52882177</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>34535284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>52040177</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>52175941</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>51849298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>51984395</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>52550621</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1010166617</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>52116601</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>39568824</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>52320589</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>39773510</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>35503939</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>52252142</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>19590294</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>51959274</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>52554708</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>79444023</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>40015793</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>80366212</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>52620865</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>79795955</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>64867559</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>39628387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>52072715</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>51717572</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>52555141</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>20688120</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>80062978</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>52842676</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>52384505</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>39767343</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>52466897</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>79867616</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>80413824</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>79942807</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>1108455257</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>51792552</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>52793670</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>39774205</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>80755619</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>55165231</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>80354819</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>52304183</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>51899694</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>52015847</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>49778010</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>36287205</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>52024219</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1026559344</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>53067839</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>1019055276</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>79295226</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>24198598</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>7308260</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>52816598</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>52260453</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>49785142</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>51706920</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>52375845</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>51951690</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>52152472</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>52561210</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>52046584</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>49743697</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>23621683</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1049605935</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>52911082</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>12646085</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>52196150</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1032368783</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>52820034</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>1018418555</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1012322369</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>53052360</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>30080816</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>52467523</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>1019038064</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>39790357</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>60319399</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>80082147</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>1053340006</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>52896796</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>52334402</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>11387375</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>33102959</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1006877785</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>52249303</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>51642003</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>39624111</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>52580268</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>79460903</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>52250999</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>28054224</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>52769361</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>79353350</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>51854258</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>1019096348</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>1020723937</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>51674234</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>30204293</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>91521668</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>55168016</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B176" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>52156111</v>
+      </c>
+      <c r="B177" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>4</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>51956758</v>
+      </c>
+      <c r="B179" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>52084643</v>
+      </c>
+      <c r="B181" t="s">
+        <v>4</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+      <c r="D181" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>52817872</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>39543156</v>
+      </c>
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>1032392229</v>
+      </c>
+      <c r="B184" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>52620066</v>
+      </c>
+      <c r="B185" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+      <c r="D185" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>52545814</v>
+      </c>
+      <c r="B186" t="s">
+        <v>4</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+      <c r="D186" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>1010224522</v>
+      </c>
+      <c r="B187" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>39666515</v>
+      </c>
+      <c r="B188" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>39773622</v>
+      </c>
+      <c r="B189" t="s">
+        <v>4</v>
+      </c>
+      <c r="C189" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>57428625</v>
+      </c>
+      <c r="B190" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>51792593</v>
+      </c>
+      <c r="B191" t="s">
+        <v>4</v>
+      </c>
+      <c r="C191" t="s">
+        <v>5</v>
+      </c>
+      <c r="D191" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>52442137</v>
+      </c>
+      <c r="B192" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>1026271893</v>
+      </c>
+      <c r="B193" t="s">
+        <v>4</v>
+      </c>
+      <c r="C193" t="s">
+        <v>5</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>52172213</v>
+      </c>
+      <c r="B194" t="s">
+        <v>4</v>
+      </c>
+      <c r="C194" t="s">
+        <v>5</v>
+      </c>
+      <c r="D194" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>39771671</v>
+      </c>
+      <c r="B195" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" t="s">
+        <v>5</v>
+      </c>
+      <c r="D195" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>52378585</v>
+      </c>
+      <c r="B196" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" t="s">
+        <v>5</v>
+      </c>
+      <c r="D196" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>46630014</v>
+      </c>
+      <c r="B197" t="s">
+        <v>4</v>
+      </c>
+      <c r="C197" t="s">
+        <v>5</v>
+      </c>
+      <c r="D197" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>52858511</v>
+      </c>
+      <c r="B198" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" t="s">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>22143676</v>
+      </c>
+      <c r="B199" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>80564541</v>
+      </c>
+      <c r="B200" t="s">
+        <v>4</v>
+      </c>
+      <c r="C200" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>91281972</v>
+      </c>
+      <c r="B201" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>51738618</v>
+      </c>
+      <c r="B202" t="s">
+        <v>4</v>
+      </c>
+      <c r="C202" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>32664855</v>
+      </c>
+      <c r="B203" t="s">
+        <v>4</v>
+      </c>
+      <c r="C203" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>79272202</v>
+      </c>
+      <c r="B204" t="s">
+        <v>4</v>
+      </c>
+      <c r="C204" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>53072146</v>
+      </c>
+      <c r="B205" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>52294589</v>
+      </c>
+      <c r="B206" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>40030782</v>
+      </c>
+      <c r="B207" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>51754765</v>
+      </c>
+      <c r="B208" t="s">
+        <v>4</v>
+      </c>
+      <c r="C208" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>79579503</v>
+      </c>
+      <c r="B209" t="s">
+        <v>4</v>
+      </c>
+      <c r="C209" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>52695263</v>
+      </c>
+      <c r="B210" t="s">
+        <v>4</v>
+      </c>
+      <c r="C210" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>52557509</v>
+      </c>
+      <c r="B211" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>39571658</v>
+      </c>
+      <c r="B212" t="s">
+        <v>4</v>
+      </c>
+      <c r="C212" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>28608174</v>
+      </c>
+      <c r="B213" t="s">
+        <v>4</v>
+      </c>
+      <c r="C213" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>52216165</v>
+      </c>
+      <c r="B214" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>1022406275</v>
+      </c>
+      <c r="B215" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>1014269815</v>
+      </c>
+      <c r="B216" t="s">
+        <v>4</v>
+      </c>
+      <c r="C216" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1013625164</v>
+      </c>
+      <c r="B217" t="s">
+        <v>4</v>
+      </c>
+      <c r="C217" t="s">
+        <v>5</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>79410746</v>
+      </c>
+      <c r="B218" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" t="s">
+        <v>5</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>1001197412</v>
+      </c>
+      <c r="B219" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>53031240</v>
+      </c>
+      <c r="B220" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" t="s">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>52805483</v>
+      </c>
+      <c r="B221" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" t="s">
+        <v>5</v>
+      </c>
+      <c r="D221" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>52115891</v>
+      </c>
+      <c r="B222" t="s">
+        <v>4</v>
+      </c>
+      <c r="C222" t="s">
+        <v>5</v>
+      </c>
+      <c r="D222" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>52145792</v>
+      </c>
+      <c r="B223" t="s">
+        <v>4</v>
+      </c>
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+      <c r="D223" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>52810263</v>
+      </c>
+      <c r="B224" t="s">
+        <v>4</v>
+      </c>
+      <c r="C224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D224" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>79443241</v>
+      </c>
+      <c r="B225" t="s">
+        <v>4</v>
+      </c>
+      <c r="C225" t="s">
+        <v>5</v>
+      </c>
+      <c r="D225" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>52992823</v>
+      </c>
+      <c r="B226" t="s">
+        <v>4</v>
+      </c>
+      <c r="C226" t="s">
+        <v>5</v>
+      </c>
+      <c r="D226" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>79058858</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>64696121</v>
+      </c>
+      <c r="B228" t="s">
+        <v>4</v>
+      </c>
+      <c r="C228" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>52027214</v>
+      </c>
+      <c r="B229" t="s">
+        <v>4</v>
+      </c>
+      <c r="C229" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>52065589</v>
+      </c>
+      <c r="B230" t="s">
+        <v>4</v>
+      </c>
+      <c r="C230" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>79865823</v>
+      </c>
+      <c r="B231" t="s">
+        <v>4</v>
+      </c>
+      <c r="C231" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>52988378</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>52824680</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>52911997</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>52337970</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>37921165</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>51935919</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>39785194</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>37320295</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>39742806</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>39792368</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>19407923</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>52582763</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>24138658</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>39561928</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>53050156</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>52238069</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>65706254</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>79735010</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>51808432</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>60310483</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>79442509</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>25020840</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>52046594</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" t="s">
+        <v>10</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>52366779</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>52786387</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>51714462</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>28879676</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>52315301</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>27081543</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>52233982</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1032358759</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>52588023</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>79406541</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>52390465</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1070917074</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>52810959</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>41716357</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>79906001</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>28917504</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>52189992</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>39624211</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>52786716</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1016033355</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1014229286</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>52814650</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>52518609</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>79052065</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1012343900</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>52828314</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>36312448</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>39580848</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1233904602</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>63538943</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>52816291</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>52093666</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>52255435</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>2000013732</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>52986728</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>39773109</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>52619022</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>51958648</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>1121913058</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>79744188</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>1019013805</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>52046522</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>52796171</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>40043867</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>52356361</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>1013611676</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>51578971</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>85125364</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>23280290</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>39554124</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>1032384200</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>92508161</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>39695666</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>