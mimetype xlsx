--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">72297544 </t>
   </si>
   <si>
@@ -99,50 +99,65 @@
     <t xml:space="preserve">1013577457 </t>
   </si>
   <si>
     <t xml:space="preserve">1002976548 </t>
   </si>
   <si>
     <t xml:space="preserve">1077457529 </t>
   </si>
   <si>
     <t xml:space="preserve">38473554 </t>
   </si>
   <si>
     <t xml:space="preserve">80108401 </t>
   </si>
   <si>
     <t xml:space="preserve">53129406 </t>
   </si>
   <si>
     <t xml:space="preserve">1003787720 </t>
   </si>
   <si>
     <t xml:space="preserve">1016027509 </t>
   </si>
   <si>
     <t xml:space="preserve">52741641 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52824279 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1069713353 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1002302690 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52287168 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79433874 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -446,51 +461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2269"/>
+  <dimension ref="A1:D2979"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1096032833</v>
       </c>
@@ -32217,50 +32232,9990 @@
     <row r="2268" spans="1:4">
       <c r="A2268">
         <v>1022368218</v>
       </c>
       <c r="B2268" t="s">
         <v>4</v>
       </c>
       <c r="C2268" t="s">
         <v>5</v>
       </c>
       <c r="D2268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2269" spans="1:4">
       <c r="A2269">
         <v>52163852</v>
       </c>
       <c r="B2269" t="s">
         <v>4</v>
       </c>
       <c r="C2269" t="s">
         <v>5</v>
       </c>
       <c r="D2269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:4">
+      <c r="A2270">
+        <v>52958205</v>
+      </c>
+      <c r="B2270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:4">
+      <c r="A2271">
+        <v>1016047257</v>
+      </c>
+      <c r="B2271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:4">
+      <c r="A2272">
+        <v>52933672</v>
+      </c>
+      <c r="B2272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:4">
+      <c r="A2273">
+        <v>1005744487</v>
+      </c>
+      <c r="B2273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:4">
+      <c r="A2274">
+        <v>1026261637</v>
+      </c>
+      <c r="B2274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:4">
+      <c r="A2275">
+        <v>1022947602</v>
+      </c>
+      <c r="B2275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:4">
+      <c r="A2276">
+        <v>1010176626</v>
+      </c>
+      <c r="B2276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:4">
+      <c r="A2277">
+        <v>79331906</v>
+      </c>
+      <c r="B2277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:4">
+      <c r="A2278">
+        <v>1001279567</v>
+      </c>
+      <c r="B2278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:4">
+      <c r="A2279">
+        <v>1121940049</v>
+      </c>
+      <c r="B2279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:4">
+      <c r="A2280">
+        <v>1033712258</v>
+      </c>
+      <c r="B2280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:4">
+      <c r="A2281">
+        <v>1074130412</v>
+      </c>
+      <c r="B2281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:4">
+      <c r="A2282">
+        <v>1033778217</v>
+      </c>
+      <c r="B2282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:4">
+      <c r="A2283">
+        <v>1233902605</v>
+      </c>
+      <c r="B2283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:4">
+      <c r="A2284">
+        <v>1023000292</v>
+      </c>
+      <c r="B2284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:4">
+      <c r="A2285">
+        <v>23574242</v>
+      </c>
+      <c r="B2285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:4">
+      <c r="A2286">
+        <v>79055733</v>
+      </c>
+      <c r="B2286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:4">
+      <c r="A2287">
+        <v>79459607</v>
+      </c>
+      <c r="B2287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:4">
+      <c r="A2288">
+        <v>52856428</v>
+      </c>
+      <c r="B2288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:4">
+      <c r="A2289">
+        <v>1024471161</v>
+      </c>
+      <c r="B2289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:4">
+      <c r="A2290">
+        <v>1193112676</v>
+      </c>
+      <c r="B2290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:4">
+      <c r="A2291">
+        <v>80052950</v>
+      </c>
+      <c r="B2291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:4">
+      <c r="A2292">
+        <v>1000005164</v>
+      </c>
+      <c r="B2292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:4">
+      <c r="A2293">
+        <v>1013673540</v>
+      </c>
+      <c r="B2293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:4">
+      <c r="A2294">
+        <v>51971406</v>
+      </c>
+      <c r="B2294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:4">
+      <c r="A2295">
+        <v>52531446</v>
+      </c>
+      <c r="B2295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:4">
+      <c r="A2296">
+        <v>52127343</v>
+      </c>
+      <c r="B2296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:4">
+      <c r="A2297">
+        <v>1019123233</v>
+      </c>
+      <c r="B2297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:4">
+      <c r="A2298">
+        <v>1022977943</v>
+      </c>
+      <c r="B2298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:4">
+      <c r="A2299">
+        <v>53168199</v>
+      </c>
+      <c r="B2299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:4">
+      <c r="A2300">
+        <v>52773127</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:4">
+      <c r="A2301">
+        <v>52692131</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:4">
+      <c r="A2302">
+        <v>1070594780</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:4">
+      <c r="A2303">
+        <v>52518355</v>
+      </c>
+      <c r="B2303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:4">
+      <c r="A2304">
+        <v>1074132674</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:4">
+      <c r="A2305">
+        <v>1193093835</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:4">
+      <c r="A2306">
+        <v>1030702039</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:4">
+      <c r="A2307">
+        <v>1011110406</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:4">
+      <c r="A2308">
+        <v>1127360962</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:4">
+      <c r="A2309">
+        <v>51897573</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:4">
+      <c r="A2310">
+        <v>1033784752</v>
+      </c>
+      <c r="B2310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:4">
+      <c r="A2311">
+        <v>79486134</v>
+      </c>
+      <c r="B2311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:4">
+      <c r="A2312">
+        <v>1070619933</v>
+      </c>
+      <c r="B2312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:4">
+      <c r="A2313">
+        <v>36623914</v>
+      </c>
+      <c r="B2313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:4">
+      <c r="A2314">
+        <v>1018461257</v>
+      </c>
+      <c r="B2314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:4">
+      <c r="A2315">
+        <v>52880892</v>
+      </c>
+      <c r="B2315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:4">
+      <c r="A2316">
+        <v>50871267</v>
+      </c>
+      <c r="B2316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:4">
+      <c r="A2317">
+        <v>1024471508</v>
+      </c>
+      <c r="B2317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:4">
+      <c r="A2318">
+        <v>52436198</v>
+      </c>
+      <c r="B2318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:4">
+      <c r="A2319">
+        <v>1122127495</v>
+      </c>
+      <c r="B2319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:4">
+      <c r="A2320">
+        <v>79632492</v>
+      </c>
+      <c r="B2320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:4">
+      <c r="A2321">
+        <v>79644810</v>
+      </c>
+      <c r="B2321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:4">
+      <c r="A2322">
+        <v>52764834</v>
+      </c>
+      <c r="B2322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:4">
+      <c r="A2323">
+        <v>22624423</v>
+      </c>
+      <c r="B2323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:4">
+      <c r="A2324">
+        <v>1022971094</v>
+      </c>
+      <c r="B2324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:4">
+      <c r="A2325">
+        <v>38140927</v>
+      </c>
+      <c r="B2325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:4">
+      <c r="A2326">
+        <v>80028516</v>
+      </c>
+      <c r="B2326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:4">
+      <c r="A2327">
+        <v>79840618</v>
+      </c>
+      <c r="B2327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:4">
+      <c r="A2328">
+        <v>1018509586</v>
+      </c>
+      <c r="B2328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:4">
+      <c r="A2329">
+        <v>41782935</v>
+      </c>
+      <c r="B2329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:4">
+      <c r="A2330">
+        <v>1016028064</v>
+      </c>
+      <c r="B2330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:4">
+      <c r="A2331">
+        <v>11410168</v>
+      </c>
+      <c r="B2331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:4">
+      <c r="A2332">
+        <v>5997186</v>
+      </c>
+      <c r="B2332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:4">
+      <c r="A2333">
+        <v>1024595292</v>
+      </c>
+      <c r="B2333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:4">
+      <c r="A2334">
+        <v>80186784</v>
+      </c>
+      <c r="B2334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:4">
+      <c r="A2335">
+        <v>1001345727</v>
+      </c>
+      <c r="B2335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:4">
+      <c r="A2336">
+        <v>1031169384</v>
+      </c>
+      <c r="B2336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:4">
+      <c r="A2337">
+        <v>80878718</v>
+      </c>
+      <c r="B2337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:4">
+      <c r="A2338">
+        <v>1023034748</v>
+      </c>
+      <c r="B2338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:4">
+      <c r="A2339">
+        <v>1026590966</v>
+      </c>
+      <c r="B2339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:4">
+      <c r="A2340">
+        <v>52478464</v>
+      </c>
+      <c r="B2340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:4">
+      <c r="A2341">
+        <v>79566417</v>
+      </c>
+      <c r="B2341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:4">
+      <c r="A2342">
+        <v>1012346278</v>
+      </c>
+      <c r="B2342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:4">
+      <c r="A2343">
+        <v>79473573</v>
+      </c>
+      <c r="B2343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:4">
+      <c r="A2344">
+        <v>1233511918</v>
+      </c>
+      <c r="B2344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:4">
+      <c r="A2345">
+        <v>52858791</v>
+      </c>
+      <c r="B2345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:4">
+      <c r="A2346">
+        <v>79819188</v>
+      </c>
+      <c r="B2346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:4">
+      <c r="A2347">
+        <v>52992639</v>
+      </c>
+      <c r="B2347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:4">
+      <c r="A2348">
+        <v>80739501</v>
+      </c>
+      <c r="B2348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:4">
+      <c r="A2349">
+        <v>52882133</v>
+      </c>
+      <c r="B2349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:4">
+      <c r="A2350">
+        <v>1043845695</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:4">
+      <c r="A2351">
+        <v>80011989</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:4">
+      <c r="A2352">
+        <v>1110467879</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:4">
+      <c r="A2353">
+        <v>53036938</v>
+      </c>
+      <c r="B2353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:4">
+      <c r="A2354">
+        <v>52749269</v>
+      </c>
+      <c r="B2354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:4">
+      <c r="A2355">
+        <v>52772485</v>
+      </c>
+      <c r="B2355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:4">
+      <c r="A2356">
+        <v>1020725294</v>
+      </c>
+      <c r="B2356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:4">
+      <c r="A2357">
+        <v>1019603169</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:4">
+      <c r="A2358">
+        <v>1033705312</v>
+      </c>
+      <c r="B2358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:4">
+      <c r="A2359">
+        <v>1023861113</v>
+      </c>
+      <c r="B2359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:4">
+      <c r="A2360">
+        <v>1000930132</v>
+      </c>
+      <c r="B2360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:4">
+      <c r="A2361">
+        <v>52365612</v>
+      </c>
+      <c r="B2361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:4">
+      <c r="A2362">
+        <v>52243378</v>
+      </c>
+      <c r="B2362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:4">
+      <c r="A2363">
+        <v>52704661</v>
+      </c>
+      <c r="B2363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:4">
+      <c r="A2364">
+        <v>64558356</v>
+      </c>
+      <c r="B2364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:4">
+      <c r="A2365">
+        <v>52125405</v>
+      </c>
+      <c r="B2365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:4">
+      <c r="A2366">
+        <v>39721438</v>
+      </c>
+      <c r="B2366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:4">
+      <c r="A2367">
+        <v>1000691614</v>
+      </c>
+      <c r="B2367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:4">
+      <c r="A2368">
+        <v>1018501723</v>
+      </c>
+      <c r="B2368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:4">
+      <c r="A2369">
+        <v>80731501</v>
+      </c>
+      <c r="B2369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:4">
+      <c r="A2370">
+        <v>1077847632</v>
+      </c>
+      <c r="B2370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:4">
+      <c r="A2371">
+        <v>52800914</v>
+      </c>
+      <c r="B2371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:4">
+      <c r="A2372">
+        <v>52463017</v>
+      </c>
+      <c r="B2372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:4">
+      <c r="A2373">
+        <v>1030641425</v>
+      </c>
+      <c r="B2373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:4">
+      <c r="A2374">
+        <v>1024538466</v>
+      </c>
+      <c r="B2374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:4">
+      <c r="A2375">
+        <v>52203763</v>
+      </c>
+      <c r="B2375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:4">
+      <c r="A2376">
+        <v>1023874166</v>
+      </c>
+      <c r="B2376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:4">
+      <c r="A2377">
+        <v>79064061</v>
+      </c>
+      <c r="B2377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:4">
+      <c r="A2378">
+        <v>80769489</v>
+      </c>
+      <c r="B2378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:4">
+      <c r="A2379">
+        <v>1025323879</v>
+      </c>
+      <c r="B2379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:4">
+      <c r="A2380">
+        <v>1023921923</v>
+      </c>
+      <c r="B2380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:4">
+      <c r="A2381">
+        <v>1024470493</v>
+      </c>
+      <c r="B2381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:4">
+      <c r="A2382">
+        <v>1001274043</v>
+      </c>
+      <c r="B2382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:4">
+      <c r="A2383">
+        <v>7630521</v>
+      </c>
+      <c r="B2383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:4">
+      <c r="A2384">
+        <v>52538772</v>
+      </c>
+      <c r="B2384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:4">
+      <c r="A2385">
+        <v>1013625892</v>
+      </c>
+      <c r="B2385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:4">
+      <c r="A2386">
+        <v>1032507152</v>
+      </c>
+      <c r="B2386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:4">
+      <c r="A2387">
+        <v>52368197</v>
+      </c>
+      <c r="B2387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:4">
+      <c r="A2388">
+        <v>93299533</v>
+      </c>
+      <c r="B2388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:4">
+      <c r="A2389">
+        <v>1024479992</v>
+      </c>
+      <c r="B2389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:4">
+      <c r="A2390">
+        <v>52858213</v>
+      </c>
+      <c r="B2390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:4">
+      <c r="A2391">
+        <v>53028440</v>
+      </c>
+      <c r="B2391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:4">
+      <c r="A2392">
+        <v>52188128</v>
+      </c>
+      <c r="B2392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:4">
+      <c r="A2393">
+        <v>1030577388</v>
+      </c>
+      <c r="B2393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:4">
+      <c r="A2394">
+        <v>52908124</v>
+      </c>
+      <c r="B2394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:4">
+      <c r="A2395">
+        <v>1024475692</v>
+      </c>
+      <c r="B2395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:4">
+      <c r="A2396">
+        <v>1030612488</v>
+      </c>
+      <c r="B2396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:4">
+      <c r="A2397">
+        <v>80117840</v>
+      </c>
+      <c r="B2397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:4">
+      <c r="A2398">
+        <v>52293782</v>
+      </c>
+      <c r="B2398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:4">
+      <c r="A2399">
+        <v>52935407</v>
+      </c>
+      <c r="B2399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:4">
+      <c r="A2400">
+        <v>1033810994</v>
+      </c>
+      <c r="B2400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:4">
+      <c r="A2401">
+        <v>1023371895</v>
+      </c>
+      <c r="B2401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:4">
+      <c r="A2402">
+        <v>1022937225</v>
+      </c>
+      <c r="B2402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:4">
+      <c r="A2403">
+        <v>1033690945</v>
+      </c>
+      <c r="B2403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:4">
+      <c r="A2404">
+        <v>1110547319</v>
+      </c>
+      <c r="B2404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:4">
+      <c r="A2405">
+        <v>79632341</v>
+      </c>
+      <c r="B2405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:4">
+      <c r="A2406">
+        <v>80503142</v>
+      </c>
+      <c r="B2406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:4">
+      <c r="A2407">
+        <v>1110262175</v>
+      </c>
+      <c r="B2407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:4">
+      <c r="A2408">
+        <v>1007707764</v>
+      </c>
+      <c r="B2408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:4">
+      <c r="A2409">
+        <v>1023899877</v>
+      </c>
+      <c r="B2409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:4">
+      <c r="A2410">
+        <v>39638151</v>
+      </c>
+      <c r="B2410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:4">
+      <c r="A2411">
+        <v>1121955772</v>
+      </c>
+      <c r="B2411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:4">
+      <c r="A2412">
+        <v>1012388757</v>
+      </c>
+      <c r="B2412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:4">
+      <c r="A2413">
+        <v>1010234197</v>
+      </c>
+      <c r="B2413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:4">
+      <c r="A2414">
+        <v>1024566955</v>
+      </c>
+      <c r="B2414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:4">
+      <c r="A2415">
+        <v>80751658</v>
+      </c>
+      <c r="B2415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:4">
+      <c r="A2416">
+        <v>1023017523</v>
+      </c>
+      <c r="B2416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:4">
+      <c r="A2417">
+        <v>1030688064</v>
+      </c>
+      <c r="B2417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:4">
+      <c r="A2418">
+        <v>1012322974</v>
+      </c>
+      <c r="B2418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:4">
+      <c r="A2419">
+        <v>80165664</v>
+      </c>
+      <c r="B2419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:4">
+      <c r="A2420">
+        <v>1074160143</v>
+      </c>
+      <c r="B2420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:4">
+      <c r="A2421">
+        <v>35512130</v>
+      </c>
+      <c r="B2421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:4">
+      <c r="A2422">
+        <v>1090424699</v>
+      </c>
+      <c r="B2422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:4">
+      <c r="A2423">
+        <v>1106776913</v>
+      </c>
+      <c r="B2423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:4">
+      <c r="A2424">
+        <v>1026579743</v>
+      </c>
+      <c r="B2424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:4">
+      <c r="A2425">
+        <v>1105305640</v>
+      </c>
+      <c r="B2425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:4">
+      <c r="A2426">
+        <v>1073156720</v>
+      </c>
+      <c r="B2426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:4">
+      <c r="A2427">
+        <v>1033767241</v>
+      </c>
+      <c r="B2427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:4">
+      <c r="A2428">
+        <v>1031128199</v>
+      </c>
+      <c r="B2428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:4">
+      <c r="A2429">
+        <v>52736177</v>
+      </c>
+      <c r="B2429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:4">
+      <c r="A2430">
+        <v>52953595</v>
+      </c>
+      <c r="B2430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:4">
+      <c r="A2431">
+        <v>52303556</v>
+      </c>
+      <c r="B2431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:4">
+      <c r="A2432">
+        <v>1022345421</v>
+      </c>
+      <c r="B2432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:4">
+      <c r="A2433">
+        <v>52938523</v>
+      </c>
+      <c r="B2433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:4">
+      <c r="A2434">
+        <v>1022955713</v>
+      </c>
+      <c r="B2434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:4">
+      <c r="A2435">
+        <v>39784271</v>
+      </c>
+      <c r="B2435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:4">
+      <c r="A2436">
+        <v>1018433687</v>
+      </c>
+      <c r="B2436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:4">
+      <c r="A2437">
+        <v>1233902758</v>
+      </c>
+      <c r="B2437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:4">
+      <c r="A2438">
+        <v>51847739</v>
+      </c>
+      <c r="B2438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:4">
+      <c r="A2439">
+        <v>1011087824</v>
+      </c>
+      <c r="B2439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:4">
+      <c r="A2440">
+        <v>1030643026</v>
+      </c>
+      <c r="B2440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:4">
+      <c r="A2441">
+        <v>1024473016</v>
+      </c>
+      <c r="B2441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:4">
+      <c r="A2442">
+        <v>1007710292</v>
+      </c>
+      <c r="B2442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:4">
+      <c r="A2443">
+        <v>1093762348</v>
+      </c>
+      <c r="B2443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:4">
+      <c r="A2444">
+        <v>52374945</v>
+      </c>
+      <c r="B2444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:4">
+      <c r="A2445">
+        <v>1006089152</v>
+      </c>
+      <c r="B2445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:4">
+      <c r="A2446">
+        <v>51905957</v>
+      </c>
+      <c r="B2446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:4">
+      <c r="A2447">
+        <v>80000175</v>
+      </c>
+      <c r="B2447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:4">
+      <c r="A2448">
+        <v>1033699527</v>
+      </c>
+      <c r="B2448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:4">
+      <c r="A2449">
+        <v>1024489801</v>
+      </c>
+      <c r="B2449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:4">
+      <c r="A2450">
+        <v>1000047817</v>
+      </c>
+      <c r="B2450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:4">
+      <c r="A2451">
+        <v>1000943007</v>
+      </c>
+      <c r="B2451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:4">
+      <c r="A2452">
+        <v>1024600691</v>
+      </c>
+      <c r="B2452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:4">
+      <c r="A2453">
+        <v>1140882841</v>
+      </c>
+      <c r="B2453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:4">
+      <c r="A2454">
+        <v>1013612076</v>
+      </c>
+      <c r="B2454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:4">
+      <c r="A2455">
+        <v>52289604</v>
+      </c>
+      <c r="B2455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:4">
+      <c r="A2456">
+        <v>1000125284</v>
+      </c>
+      <c r="B2456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:4">
+      <c r="A2457">
+        <v>1234638235</v>
+      </c>
+      <c r="B2457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:4">
+      <c r="A2458">
+        <v>1033780871</v>
+      </c>
+      <c r="B2458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:4">
+      <c r="A2459">
+        <v>1033706563</v>
+      </c>
+      <c r="B2459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:4">
+      <c r="A2460">
+        <v>1023015270</v>
+      </c>
+      <c r="B2460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:4">
+      <c r="A2461">
+        <v>1071304062</v>
+      </c>
+      <c r="B2461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:4">
+      <c r="A2462">
+        <v>52534520</v>
+      </c>
+      <c r="B2462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:4">
+      <c r="A2463">
+        <v>1023031522</v>
+      </c>
+      <c r="B2463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:4">
+      <c r="A2464">
+        <v>80370327</v>
+      </c>
+      <c r="B2464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:4">
+      <c r="A2465">
+        <v>1082473478</v>
+      </c>
+      <c r="B2465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:4">
+      <c r="A2466">
+        <v>1013683271</v>
+      </c>
+      <c r="B2466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:4">
+      <c r="A2467">
+        <v>1022929618</v>
+      </c>
+      <c r="B2467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:4">
+      <c r="A2468">
+        <v>53052490</v>
+      </c>
+      <c r="B2468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:4">
+      <c r="A2469">
+        <v>1072720623</v>
+      </c>
+      <c r="B2469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:4">
+      <c r="A2470">
+        <v>52071583</v>
+      </c>
+      <c r="B2470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:4">
+      <c r="A2471">
+        <v>52434984</v>
+      </c>
+      <c r="B2471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:4">
+      <c r="A2472">
+        <v>1001060835</v>
+      </c>
+      <c r="B2472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:4">
+      <c r="A2473">
+        <v>53002766</v>
+      </c>
+      <c r="B2473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:4">
+      <c r="A2474">
+        <v>1000065183</v>
+      </c>
+      <c r="B2474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:4">
+      <c r="A2475">
+        <v>28797843</v>
+      </c>
+      <c r="B2475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:4">
+      <c r="A2476">
+        <v>1023976320</v>
+      </c>
+      <c r="B2476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:4">
+      <c r="A2477">
+        <v>1032489891</v>
+      </c>
+      <c r="B2477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:4">
+      <c r="A2478">
+        <v>1000076644</v>
+      </c>
+      <c r="B2478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:4">
+      <c r="A2479">
+        <v>52198056</v>
+      </c>
+      <c r="B2479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:4">
+      <c r="A2480">
+        <v>39767812</v>
+      </c>
+      <c r="B2480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:4">
+      <c r="A2481">
+        <v>1022991730</v>
+      </c>
+      <c r="B2481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:4">
+      <c r="A2482">
+        <v>52114256</v>
+      </c>
+      <c r="B2482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:4">
+      <c r="A2483">
+        <v>1032458131</v>
+      </c>
+      <c r="B2483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:4">
+      <c r="A2484">
+        <v>1000707868</v>
+      </c>
+      <c r="B2484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:4">
+      <c r="A2485">
+        <v>1000378103</v>
+      </c>
+      <c r="B2485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:4">
+      <c r="A2486">
+        <v>80253816</v>
+      </c>
+      <c r="B2486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:4">
+      <c r="A2487">
+        <v>11413246</v>
+      </c>
+      <c r="B2487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:4">
+      <c r="A2488" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:4">
+      <c r="A2489">
+        <v>65796666</v>
+      </c>
+      <c r="B2489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490">
+        <v>1030602471</v>
+      </c>
+      <c r="B2490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491">
+        <v>1000158212</v>
+      </c>
+      <c r="B2491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492">
+        <v>80124957</v>
+      </c>
+      <c r="B2492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493">
+        <v>52301511</v>
+      </c>
+      <c r="B2493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495">
+        <v>53116966</v>
+      </c>
+      <c r="B2495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496">
+        <v>1024529777</v>
+      </c>
+      <c r="B2496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497">
+        <v>79632681</v>
+      </c>
+      <c r="B2497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498">
+        <v>52457555</v>
+      </c>
+      <c r="B2498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499">
+        <v>80254094</v>
+      </c>
+      <c r="B2499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500">
+        <v>1023960763</v>
+      </c>
+      <c r="B2500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501">
+        <v>1022942105</v>
+      </c>
+      <c r="B2501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502">
+        <v>1031121847</v>
+      </c>
+      <c r="B2502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503">
+        <v>1022357963</v>
+      </c>
+      <c r="B2503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504">
+        <v>52973847</v>
+      </c>
+      <c r="B2504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505">
+        <v>1032503838</v>
+      </c>
+      <c r="B2505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506">
+        <v>1023945309</v>
+      </c>
+      <c r="B2506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507">
+        <v>1023024411</v>
+      </c>
+      <c r="B2507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508">
+        <v>1022923196</v>
+      </c>
+      <c r="B2508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509">
+        <v>1013632649</v>
+      </c>
+      <c r="B2509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510">
+        <v>79705455</v>
+      </c>
+      <c r="B2510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511">
+        <v>1022941821</v>
+      </c>
+      <c r="B2511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512">
+        <v>32296323</v>
+      </c>
+      <c r="B2512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:4">
+      <c r="A2513">
+        <v>53077565</v>
+      </c>
+      <c r="B2513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:4">
+      <c r="A2514">
+        <v>52729073</v>
+      </c>
+      <c r="B2514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:4">
+      <c r="A2515">
+        <v>1121891897</v>
+      </c>
+      <c r="B2515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:4">
+      <c r="A2516">
+        <v>1023030139</v>
+      </c>
+      <c r="B2516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:4">
+      <c r="A2517">
+        <v>1031131646</v>
+      </c>
+      <c r="B2517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:4">
+      <c r="A2518">
+        <v>1023024614</v>
+      </c>
+      <c r="B2518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:4">
+      <c r="A2519">
+        <v>53020882</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:4">
+      <c r="A2520">
+        <v>1016945383</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:4">
+      <c r="A2521">
+        <v>52111043</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:4">
+      <c r="A2522">
+        <v>1024467122</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:4">
+      <c r="A2523">
+        <v>1022355745</v>
+      </c>
+      <c r="B2523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:4">
+      <c r="A2524">
+        <v>1030589670</v>
+      </c>
+      <c r="B2524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:4">
+      <c r="A2525">
+        <v>52746371</v>
+      </c>
+      <c r="B2525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:4">
+      <c r="A2526">
+        <v>1030625376</v>
+      </c>
+      <c r="B2526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:4">
+      <c r="A2527">
+        <v>79546594</v>
+      </c>
+      <c r="B2527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:4">
+      <c r="A2528">
+        <v>1022963285</v>
+      </c>
+      <c r="B2528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:4">
+      <c r="A2529">
+        <v>1022944032</v>
+      </c>
+      <c r="B2529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:4">
+      <c r="A2530">
+        <v>1032396757</v>
+      </c>
+      <c r="B2530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:4">
+      <c r="A2531">
+        <v>52778105</v>
+      </c>
+      <c r="B2531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:4">
+      <c r="A2532">
+        <v>1031183663</v>
+      </c>
+      <c r="B2532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:4">
+      <c r="A2533">
+        <v>1022984138</v>
+      </c>
+      <c r="B2533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:4">
+      <c r="A2534">
+        <v>1033794411</v>
+      </c>
+      <c r="B2534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:4">
+      <c r="A2535">
+        <v>1022995712</v>
+      </c>
+      <c r="B2535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:4">
+      <c r="A2536">
+        <v>1000784063</v>
+      </c>
+      <c r="B2536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:4">
+      <c r="A2537">
+        <v>52952381</v>
+      </c>
+      <c r="B2537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538">
+        <v>1032370654</v>
+      </c>
+      <c r="B2538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539">
+        <v>1030535183</v>
+      </c>
+      <c r="B2539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540">
+        <v>1013603812</v>
+      </c>
+      <c r="B2540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541">
+        <v>1010228011</v>
+      </c>
+      <c r="B2541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542">
+        <v>1000706776</v>
+      </c>
+      <c r="B2542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543">
+        <v>1024501623</v>
+      </c>
+      <c r="B2543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544">
+        <v>52290285</v>
+      </c>
+      <c r="B2544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545">
+        <v>27984518</v>
+      </c>
+      <c r="B2545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546">
+        <v>1010112014</v>
+      </c>
+      <c r="B2546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547">
+        <v>1013104108</v>
+      </c>
+      <c r="B2547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548">
+        <v>1070943666</v>
+      </c>
+      <c r="B2548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549">
+        <v>1026572441</v>
+      </c>
+      <c r="B2549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550">
+        <v>1049658268</v>
+      </c>
+      <c r="B2550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551">
+        <v>1032407783</v>
+      </c>
+      <c r="B2551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552">
+        <v>80425792</v>
+      </c>
+      <c r="B2552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553">
+        <v>1022412902</v>
+      </c>
+      <c r="B2553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554">
+        <v>39713244</v>
+      </c>
+      <c r="B2554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555">
+        <v>1022951584</v>
+      </c>
+      <c r="B2555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556">
+        <v>1136880965</v>
+      </c>
+      <c r="B2556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557">
+        <v>1024572032</v>
+      </c>
+      <c r="B2557" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2557" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2557" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558">
+        <v>80218796</v>
+      </c>
+      <c r="B2558" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2558" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2558" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559">
+        <v>1020816702</v>
+      </c>
+      <c r="B2559" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2559" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2559" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560">
+        <v>79633882</v>
+      </c>
+      <c r="B2560" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2560" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2560" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561">
+        <v>52164306</v>
+      </c>
+      <c r="B2561" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2561" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2561" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562">
+        <v>22735432</v>
+      </c>
+      <c r="B2562" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2562" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2562" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563">
+        <v>79663954</v>
+      </c>
+      <c r="B2563" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2563" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2563" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564">
+        <v>79662446</v>
+      </c>
+      <c r="B2564" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2564" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2564" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565">
+        <v>1014227054</v>
+      </c>
+      <c r="B2565" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2565" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2565" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566">
+        <v>1000721763</v>
+      </c>
+      <c r="B2566" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2566" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2566" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567">
+        <v>52503615</v>
+      </c>
+      <c r="B2567" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2567" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2567" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568">
+        <v>79245999</v>
+      </c>
+      <c r="B2568" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2568" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2568" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569">
+        <v>1013658099</v>
+      </c>
+      <c r="B2569" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2569" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2569" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570">
+        <v>1016058131</v>
+      </c>
+      <c r="B2570" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2570" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2570" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571">
+        <v>1013576028</v>
+      </c>
+      <c r="B2571" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2571" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2571" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572">
+        <v>52290194</v>
+      </c>
+      <c r="B2572" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2572" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2572" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573">
+        <v>1023016611</v>
+      </c>
+      <c r="B2573" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2573" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2573" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574">
+        <v>1025522602</v>
+      </c>
+      <c r="B2574" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2574" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2574" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575">
+        <v>1030612632</v>
+      </c>
+      <c r="B2575" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2575" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2575" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576">
+        <v>1192748330</v>
+      </c>
+      <c r="B2576" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2576" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2576" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577">
+        <v>1022928481</v>
+      </c>
+      <c r="B2577" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2577" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2577" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:4">
+      <c r="A2578">
+        <v>1033768098</v>
+      </c>
+      <c r="B2578" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2578" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2578" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:4">
+      <c r="A2579">
+        <v>1013679358</v>
+      </c>
+      <c r="B2579" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2579" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2579" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:4">
+      <c r="A2580">
+        <v>1000783650</v>
+      </c>
+      <c r="B2580" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2580" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2580" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:4">
+      <c r="A2581">
+        <v>1023027336</v>
+      </c>
+      <c r="B2581" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2581" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2581" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:4">
+      <c r="A2582">
+        <v>1022442918</v>
+      </c>
+      <c r="B2582" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2582" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2582" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:4">
+      <c r="A2583">
+        <v>1022432561</v>
+      </c>
+      <c r="B2583" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2583" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2583" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:4">
+      <c r="A2584">
+        <v>1022922391</v>
+      </c>
+      <c r="B2584" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2584" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2584" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:4">
+      <c r="A2585">
+        <v>79219488</v>
+      </c>
+      <c r="B2585" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2585" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2585" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:4">
+      <c r="A2586">
+        <v>11321307</v>
+      </c>
+      <c r="B2586" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2586" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2586" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:4">
+      <c r="A2587">
+        <v>1000180829</v>
+      </c>
+      <c r="B2587" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2587" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2587" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:4">
+      <c r="A2588">
+        <v>1012409264</v>
+      </c>
+      <c r="B2588" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2588" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2588" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:4">
+      <c r="A2589">
+        <v>1000596239</v>
+      </c>
+      <c r="B2589" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2589" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2589" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:4">
+      <c r="A2590">
+        <v>52848240</v>
+      </c>
+      <c r="B2590" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2590" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2590" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:4">
+      <c r="A2591">
+        <v>1233492916</v>
+      </c>
+      <c r="B2591" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2591" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2591" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:4">
+      <c r="A2592">
+        <v>1193143130</v>
+      </c>
+      <c r="B2592" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2592" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2592" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:4">
+      <c r="A2593">
+        <v>1018458039</v>
+      </c>
+      <c r="B2593" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2593" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2593" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:4">
+      <c r="A2594">
+        <v>1022986388</v>
+      </c>
+      <c r="B2594" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2594" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2594" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:4">
+      <c r="A2595">
+        <v>1021662652</v>
+      </c>
+      <c r="B2595" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2595" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2595" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:4">
+      <c r="A2596">
+        <v>1024596981</v>
+      </c>
+      <c r="B2596" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2596" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2596" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:4">
+      <c r="A2597">
+        <v>1033769841</v>
+      </c>
+      <c r="B2597" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2597" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2597" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:4">
+      <c r="A2598">
+        <v>80743991</v>
+      </c>
+      <c r="B2598" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2598" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2598" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:4">
+      <c r="A2599">
+        <v>1032399443</v>
+      </c>
+      <c r="B2599" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2599" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2599" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:4">
+      <c r="A2600">
+        <v>52951524</v>
+      </c>
+      <c r="B2600" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2600" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2600" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:4">
+      <c r="A2601">
+        <v>1012379398</v>
+      </c>
+      <c r="B2601" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2601" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2601" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:4">
+      <c r="A2602">
+        <v>1090474863</v>
+      </c>
+      <c r="B2602" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2602" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2602" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:4">
+      <c r="A2603">
+        <v>41906052</v>
+      </c>
+      <c r="B2603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:4">
+      <c r="A2604">
+        <v>1032656047</v>
+      </c>
+      <c r="B2604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:4">
+      <c r="A2605">
+        <v>1233494910</v>
+      </c>
+      <c r="B2605" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2605" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2605" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:4">
+      <c r="A2606">
+        <v>1000349844</v>
+      </c>
+      <c r="B2606" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2606" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2606" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:4">
+      <c r="A2607">
+        <v>53047328</v>
+      </c>
+      <c r="B2607" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2607" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2607" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:4">
+      <c r="A2608">
+        <v>1022322556</v>
+      </c>
+      <c r="B2608" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2608" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2608" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:4">
+      <c r="A2609">
+        <v>1034400456</v>
+      </c>
+      <c r="B2609" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2609" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2609" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:4">
+      <c r="A2610">
+        <v>1000270928</v>
+      </c>
+      <c r="B2610" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2610" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2610" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:4">
+      <c r="A2611">
+        <v>79566356</v>
+      </c>
+      <c r="B2611" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2611" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2611" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:4">
+      <c r="A2612">
+        <v>79728135</v>
+      </c>
+      <c r="B2612" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2612" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2612" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:4">
+      <c r="A2613">
+        <v>80779603</v>
+      </c>
+      <c r="B2613" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2613" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2613" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:4">
+      <c r="A2614">
+        <v>52902843</v>
+      </c>
+      <c r="B2614" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2614" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2614" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:4">
+      <c r="A2615">
+        <v>52226189</v>
+      </c>
+      <c r="B2615" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2615" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2615" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:4">
+      <c r="A2616">
+        <v>1109384255</v>
+      </c>
+      <c r="B2616" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2616" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2616" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:4">
+      <c r="A2617">
+        <v>1032463864</v>
+      </c>
+      <c r="B2617" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2617" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2617" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:4">
+      <c r="A2618">
+        <v>1007601981</v>
+      </c>
+      <c r="B2618" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2618" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2618" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:4">
+      <c r="A2619">
+        <v>52739014</v>
+      </c>
+      <c r="B2619" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2619" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2619" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:4">
+      <c r="A2620">
+        <v>1007163269</v>
+      </c>
+      <c r="B2620" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2620" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2620" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:4">
+      <c r="A2621">
+        <v>1115183183</v>
+      </c>
+      <c r="B2621" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2621" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2621" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:4">
+      <c r="A2622">
+        <v>79643645</v>
+      </c>
+      <c r="B2622" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2622" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2622" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:4">
+      <c r="A2623">
+        <v>28822079</v>
+      </c>
+      <c r="B2623" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2623" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2623" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:4">
+      <c r="A2624">
+        <v>22657392</v>
+      </c>
+      <c r="B2624" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2624" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2624" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:4">
+      <c r="A2625">
+        <v>53099278</v>
+      </c>
+      <c r="B2625" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2625" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2625" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:4">
+      <c r="A2626">
+        <v>1007106801</v>
+      </c>
+      <c r="B2626" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2626" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2626" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:4">
+      <c r="A2627">
+        <v>1067906508</v>
+      </c>
+      <c r="B2627" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2627" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2627" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:4">
+      <c r="A2628">
+        <v>1016098921</v>
+      </c>
+      <c r="B2628" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2628" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2628" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:4">
+      <c r="A2629">
+        <v>1019988592</v>
+      </c>
+      <c r="B2629" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2629" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2629" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:4">
+      <c r="A2630">
+        <v>79421907</v>
+      </c>
+      <c r="B2630" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2630" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2630" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:4">
+      <c r="A2631">
+        <v>1030535838</v>
+      </c>
+      <c r="B2631" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2631" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2631" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:4">
+      <c r="A2632">
+        <v>1031159077</v>
+      </c>
+      <c r="B2632" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2632" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2632" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:4">
+      <c r="A2633">
+        <v>1039695333</v>
+      </c>
+      <c r="B2633" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2633" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2633" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:4">
+      <c r="A2634">
+        <v>1070325046</v>
+      </c>
+      <c r="B2634" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2634" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2634" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:4">
+      <c r="A2635">
+        <v>1010022347</v>
+      </c>
+      <c r="B2635" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2635" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2635" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:4">
+      <c r="A2636">
+        <v>1001278358</v>
+      </c>
+      <c r="B2636" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2636" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2636" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:4">
+      <c r="A2637">
+        <v>1019054399</v>
+      </c>
+      <c r="B2637" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2637" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2637" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:4">
+      <c r="A2638">
+        <v>1030662424</v>
+      </c>
+      <c r="B2638" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2638" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2638" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:4">
+      <c r="A2639">
+        <v>1032436216</v>
+      </c>
+      <c r="B2639" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2639" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2639" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:4">
+      <c r="A2640">
+        <v>1000338542</v>
+      </c>
+      <c r="B2640" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2640" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2640" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:4">
+      <c r="A2641">
+        <v>1000686031</v>
+      </c>
+      <c r="B2641" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2641" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2641" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:4">
+      <c r="A2642">
+        <v>1013576696</v>
+      </c>
+      <c r="B2642" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2642" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2642" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:4">
+      <c r="A2643">
+        <v>53040371</v>
+      </c>
+      <c r="B2643" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2643" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2643" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:4">
+      <c r="A2644">
+        <v>1023926033</v>
+      </c>
+      <c r="B2644" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2644" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2644" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:4">
+      <c r="A2645">
+        <v>52859204</v>
+      </c>
+      <c r="B2645" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2645" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2645" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:4">
+      <c r="A2646">
+        <v>80391830</v>
+      </c>
+      <c r="B2646" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2646" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2646" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:4">
+      <c r="A2647">
+        <v>1023024856</v>
+      </c>
+      <c r="B2647" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2647" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2647" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:4">
+      <c r="A2648">
+        <v>1092339660</v>
+      </c>
+      <c r="B2648" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2648" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2648" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:4">
+      <c r="A2649">
+        <v>80760819</v>
+      </c>
+      <c r="B2649" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2649" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2649" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:4">
+      <c r="A2650">
+        <v>80372012</v>
+      </c>
+      <c r="B2650" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2650" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2650" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:4">
+      <c r="A2651">
+        <v>79837897</v>
+      </c>
+      <c r="B2651" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2651" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2651" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:4">
+      <c r="A2652">
+        <v>1069230273</v>
+      </c>
+      <c r="B2652" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2652" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2652" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:4">
+      <c r="A2653">
+        <v>1033794935</v>
+      </c>
+      <c r="B2653" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2653" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2653" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:4">
+      <c r="A2654">
+        <v>15028952</v>
+      </c>
+      <c r="B2654" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2654" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2654" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:4">
+      <c r="A2655">
+        <v>1033722455</v>
+      </c>
+      <c r="B2655" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2655" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2655" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:4">
+      <c r="A2656">
+        <v>1033706565</v>
+      </c>
+      <c r="B2656" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2656" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2656" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:4">
+      <c r="A2657">
+        <v>79518298</v>
+      </c>
+      <c r="B2657" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2657" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2657" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:4">
+      <c r="A2658">
+        <v>1016060939</v>
+      </c>
+      <c r="B2658" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2658" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2658" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:4">
+      <c r="A2659">
+        <v>79703197</v>
+      </c>
+      <c r="B2659" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2659" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2659" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:4">
+      <c r="A2660">
+        <v>1013678168</v>
+      </c>
+      <c r="B2660" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2660" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2660" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:4">
+      <c r="A2661">
+        <v>1065645457</v>
+      </c>
+      <c r="B2661" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2661" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2661" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:4">
+      <c r="A2662">
+        <v>52075017</v>
+      </c>
+      <c r="B2662" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2662" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2662" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:4">
+      <c r="A2663">
+        <v>1013691145</v>
+      </c>
+      <c r="B2663" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2663" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2663" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:4">
+      <c r="A2664">
+        <v>51762342</v>
+      </c>
+      <c r="B2664" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2664" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2664" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:4">
+      <c r="A2665">
+        <v>79402255</v>
+      </c>
+      <c r="B2665" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2665" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2665" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:4">
+      <c r="A2666">
+        <v>79377814</v>
+      </c>
+      <c r="B2666" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2666" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2666" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:4">
+      <c r="A2667">
+        <v>1033805277</v>
+      </c>
+      <c r="B2667" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2667" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2667" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:4">
+      <c r="A2668" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2668" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2668" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2668" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:4">
+      <c r="A2669">
+        <v>1136882670</v>
+      </c>
+      <c r="B2669" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2669" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2669" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:4">
+      <c r="A2670">
+        <v>1000835934</v>
+      </c>
+      <c r="B2670" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2670" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2670" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:4">
+      <c r="A2671">
+        <v>1030601290</v>
+      </c>
+      <c r="B2671" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2671" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2671" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:4">
+      <c r="A2672">
+        <v>51946139</v>
+      </c>
+      <c r="B2672" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2672" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2672" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:4">
+      <c r="A2673">
+        <v>1110530395</v>
+      </c>
+      <c r="B2673" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2673" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2673" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2674" spans="1:4">
+      <c r="A2674">
+        <v>1022353013</v>
+      </c>
+      <c r="B2674" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2674" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2674" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:4">
+      <c r="A2675">
+        <v>53003814</v>
+      </c>
+      <c r="B2675" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2675" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2675" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:4">
+      <c r="A2676">
+        <v>1013614549</v>
+      </c>
+      <c r="B2676" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2676" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2676" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:4">
+      <c r="A2677">
+        <v>52241159</v>
+      </c>
+      <c r="B2677" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2677" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2677" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:4">
+      <c r="A2678">
+        <v>51961482</v>
+      </c>
+      <c r="B2678" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2678" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2678" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:4">
+      <c r="A2679">
+        <v>1033722256</v>
+      </c>
+      <c r="B2679" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2679" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2679" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:4">
+      <c r="A2680">
+        <v>39705822</v>
+      </c>
+      <c r="B2680" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2680" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2680" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:4">
+      <c r="A2681">
+        <v>1013674193</v>
+      </c>
+      <c r="B2681" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2681" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2681" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:4">
+      <c r="A2682">
+        <v>22738448</v>
+      </c>
+      <c r="B2682" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2682" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2682" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:4">
+      <c r="A2683">
+        <v>1001277664</v>
+      </c>
+      <c r="B2683" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2683" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2683" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:4">
+      <c r="A2684">
+        <v>1026566757</v>
+      </c>
+      <c r="B2684" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2684" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2684" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:4">
+      <c r="A2685">
+        <v>73572744</v>
+      </c>
+      <c r="B2685" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2685" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2685" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:4">
+      <c r="A2686">
+        <v>79811398</v>
+      </c>
+      <c r="B2686" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2686" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2686" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2687" spans="1:4">
+      <c r="A2687">
+        <v>1033729868</v>
+      </c>
+      <c r="B2687" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2687" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2687" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:4">
+      <c r="A2688">
+        <v>1000988778</v>
+      </c>
+      <c r="B2688" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2688" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2688" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:4">
+      <c r="A2689">
+        <v>1016021230</v>
+      </c>
+      <c r="B2689" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2689" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2689" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:4">
+      <c r="A2690">
+        <v>1023940171</v>
+      </c>
+      <c r="B2690" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2690" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2690" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:4">
+      <c r="A2691">
+        <v>1032678312</v>
+      </c>
+      <c r="B2691" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2691" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2691" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:4">
+      <c r="A2692">
+        <v>79967239</v>
+      </c>
+      <c r="B2692" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2692" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2692" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:4">
+      <c r="A2693">
+        <v>52832466</v>
+      </c>
+      <c r="B2693" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2693" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2693" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:4">
+      <c r="A2694">
+        <v>80452563</v>
+      </c>
+      <c r="B2694" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2694" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2694" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:4">
+      <c r="A2695">
+        <v>1000504989</v>
+      </c>
+      <c r="B2695" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2695" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2695" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:4">
+      <c r="A2696">
+        <v>1023025000</v>
+      </c>
+      <c r="B2696" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2696" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2696" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:4">
+      <c r="A2697">
+        <v>1014307367</v>
+      </c>
+      <c r="B2697" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2697" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2697" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:4">
+      <c r="A2698">
+        <v>1233906962</v>
+      </c>
+      <c r="B2698" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2698" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2698" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:4">
+      <c r="A2699">
+        <v>1032656059</v>
+      </c>
+      <c r="B2699" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2699" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2699" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2700" spans="1:4">
+      <c r="A2700">
+        <v>52417120</v>
+      </c>
+      <c r="B2700" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2700" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2700" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:4">
+      <c r="A2701">
+        <v>1012396975</v>
+      </c>
+      <c r="B2701" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2701" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2701" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:4">
+      <c r="A2702">
+        <v>1001174151</v>
+      </c>
+      <c r="B2702" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2702" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2702" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:4">
+      <c r="A2703">
+        <v>1025525219</v>
+      </c>
+      <c r="B2703" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2703" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2703" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:4">
+      <c r="A2704">
+        <v>1013692439</v>
+      </c>
+      <c r="B2704" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2704" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2704" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:4">
+      <c r="A2705">
+        <v>1033692226</v>
+      </c>
+      <c r="B2705" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2705" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2705" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:4">
+      <c r="A2706">
+        <v>1074160764</v>
+      </c>
+      <c r="B2706" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2706" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2706" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:4">
+      <c r="A2707">
+        <v>1000809807</v>
+      </c>
+      <c r="B2707" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2707" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2707" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:4">
+      <c r="A2708">
+        <v>79339817</v>
+      </c>
+      <c r="B2708" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2708" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2708" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:4">
+      <c r="A2709">
+        <v>23582350</v>
+      </c>
+      <c r="B2709" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2709" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2709" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:4">
+      <c r="A2710">
+        <v>1069760566</v>
+      </c>
+      <c r="B2710" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2710" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2710" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:4">
+      <c r="A2711">
+        <v>1070325530</v>
+      </c>
+      <c r="B2711" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2711" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2711" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:4">
+      <c r="A2712">
+        <v>1121717645</v>
+      </c>
+      <c r="B2712" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2712" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2712" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2713" spans="1:4">
+      <c r="A2713">
+        <v>25872702</v>
+      </c>
+      <c r="B2713" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2713" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2713" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2714" spans="1:4">
+      <c r="A2714">
+        <v>1001176542</v>
+      </c>
+      <c r="B2714" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2714" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2714" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:4">
+      <c r="A2715">
+        <v>1012414151</v>
+      </c>
+      <c r="B2715" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2715" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2715" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:4">
+      <c r="A2716">
+        <v>1023021458</v>
+      </c>
+      <c r="B2716" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2716" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2716" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2717" spans="1:4">
+      <c r="A2717">
+        <v>1065594839</v>
+      </c>
+      <c r="B2717" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2717" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2717" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:4">
+      <c r="A2718">
+        <v>1022369285</v>
+      </c>
+      <c r="B2718" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2718" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2718" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:4">
+      <c r="A2719">
+        <v>52117949</v>
+      </c>
+      <c r="B2719" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2719" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2719" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:4">
+      <c r="A2720">
+        <v>1023936418</v>
+      </c>
+      <c r="B2720" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2720" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2720" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:4">
+      <c r="A2721">
+        <v>1007249120</v>
+      </c>
+      <c r="B2721" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2721" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2721" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:4">
+      <c r="A2722">
+        <v>53135039</v>
+      </c>
+      <c r="B2722" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2722" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2722" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:4">
+      <c r="A2723">
+        <v>80435351</v>
+      </c>
+      <c r="B2723" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2723" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2723" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:4">
+      <c r="A2724">
+        <v>1033720346</v>
+      </c>
+      <c r="B2724" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2724" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2724" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:4">
+      <c r="A2725">
+        <v>1032428536</v>
+      </c>
+      <c r="B2725" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2725" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2725" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2726" spans="1:4">
+      <c r="A2726">
+        <v>1137222808</v>
+      </c>
+      <c r="B2726" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2726" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2726" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2727" spans="1:4">
+      <c r="A2727">
+        <v>1022436980</v>
+      </c>
+      <c r="B2727" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2727" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2727" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2728" spans="1:4">
+      <c r="A2728">
+        <v>79702523</v>
+      </c>
+      <c r="B2728" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2728" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2728" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:4">
+      <c r="A2729">
+        <v>96353241</v>
+      </c>
+      <c r="B2729" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2729" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2729" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2730" spans="1:4">
+      <c r="A2730">
+        <v>52744055</v>
+      </c>
+      <c r="B2730" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2730" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2730" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:4">
+      <c r="A2731">
+        <v>1000989958</v>
+      </c>
+      <c r="B2731" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2731" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2731" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:4">
+      <c r="A2732">
+        <v>1012361611</v>
+      </c>
+      <c r="B2732" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2732" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2732" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2733" spans="1:4">
+      <c r="A2733">
+        <v>1061656379</v>
+      </c>
+      <c r="B2733" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2733" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2733" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2734" spans="1:4">
+      <c r="A2734">
+        <v>80751179</v>
+      </c>
+      <c r="B2734" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2734" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2734" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2735" spans="1:4">
+      <c r="A2735">
+        <v>80453234</v>
+      </c>
+      <c r="B2735" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2735" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2735" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:4">
+      <c r="A2736">
+        <v>1023918587</v>
+      </c>
+      <c r="B2736" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2736" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2736" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:4">
+      <c r="A2737">
+        <v>52073963</v>
+      </c>
+      <c r="B2737" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2737" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2737" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:4">
+      <c r="A2738">
+        <v>1000159382</v>
+      </c>
+      <c r="B2738" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2738" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2738" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2739" spans="1:4">
+      <c r="A2739">
+        <v>1033767001</v>
+      </c>
+      <c r="B2739" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2739" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2739" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2740" spans="1:4">
+      <c r="A2740">
+        <v>79891625</v>
+      </c>
+      <c r="B2740" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2740" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2740" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2741" spans="1:4">
+      <c r="A2741">
+        <v>1070629584</v>
+      </c>
+      <c r="B2741" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2741" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2741" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:4">
+      <c r="A2742">
+        <v>1023899446</v>
+      </c>
+      <c r="B2742" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2742" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2742" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2743" spans="1:4">
+      <c r="A2743">
+        <v>14297234</v>
+      </c>
+      <c r="B2743" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2743" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2743" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:4">
+      <c r="A2744">
+        <v>79582966</v>
+      </c>
+      <c r="B2744" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2744" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2744" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:4">
+      <c r="A2745">
+        <v>19433772</v>
+      </c>
+      <c r="B2745" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2745" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2745" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2746" spans="1:4">
+      <c r="A2746">
+        <v>52434929</v>
+      </c>
+      <c r="B2746" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2746" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2746" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:4">
+      <c r="A2747">
+        <v>1030545258</v>
+      </c>
+      <c r="B2747" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2747" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2747" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2748" spans="1:4">
+      <c r="A2748">
+        <v>52129392</v>
+      </c>
+      <c r="B2748" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2748" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2748" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:4">
+      <c r="A2749">
+        <v>1025323776</v>
+      </c>
+      <c r="B2749" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2749" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2749" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:4">
+      <c r="A2750">
+        <v>1032434220</v>
+      </c>
+      <c r="B2750" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2750" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2750" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:4">
+      <c r="A2751">
+        <v>79215900</v>
+      </c>
+      <c r="B2751" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2751" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2751" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2752" spans="1:4">
+      <c r="A2752">
+        <v>1030687988</v>
+      </c>
+      <c r="B2752" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2752" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2752" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2753" spans="1:4">
+      <c r="A2753">
+        <v>1001092786</v>
+      </c>
+      <c r="B2753" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2753" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2753" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2754" spans="1:4">
+      <c r="A2754">
+        <v>1033755019</v>
+      </c>
+      <c r="B2754" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2754" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2754" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:4">
+      <c r="A2755">
+        <v>1024504893</v>
+      </c>
+      <c r="B2755" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2755" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2755" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:4">
+      <c r="A2756">
+        <v>65737616</v>
+      </c>
+      <c r="B2756" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2756" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2756" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:4">
+      <c r="A2757">
+        <v>1022323364</v>
+      </c>
+      <c r="B2757" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2757" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2757" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:4">
+      <c r="A2758">
+        <v>1031138385</v>
+      </c>
+      <c r="B2758" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2758" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2758" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2759" spans="1:4">
+      <c r="A2759">
+        <v>1022926222</v>
+      </c>
+      <c r="B2759" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2759" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2759" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2760" spans="1:4">
+      <c r="A2760">
+        <v>1018472870</v>
+      </c>
+      <c r="B2760" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2760" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2760" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2761" spans="1:4">
+      <c r="A2761">
+        <v>23755494</v>
+      </c>
+      <c r="B2761" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2761" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2761" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:4">
+      <c r="A2762">
+        <v>1020762352</v>
+      </c>
+      <c r="B2762" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2762" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2762" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2763" spans="1:4">
+      <c r="A2763">
+        <v>1025527224</v>
+      </c>
+      <c r="B2763" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2763" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2763" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2764" spans="1:4">
+      <c r="A2764">
+        <v>1032458180</v>
+      </c>
+      <c r="B2764" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2764" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2764" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2765" spans="1:4">
+      <c r="A2765">
+        <v>1075683749</v>
+      </c>
+      <c r="B2765" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2765" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2765" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:4">
+      <c r="A2766">
+        <v>79804508</v>
+      </c>
+      <c r="B2766" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2766" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2766" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2767" spans="1:4">
+      <c r="A2767">
+        <v>1026292205</v>
+      </c>
+      <c r="B2767" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2767" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2767" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:4">
+      <c r="A2768">
+        <v>1073684138</v>
+      </c>
+      <c r="B2768" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2768" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2768" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:4">
+      <c r="A2769">
+        <v>80811071</v>
+      </c>
+      <c r="B2769" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2769" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2769" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:4">
+      <c r="A2770">
+        <v>1033774144</v>
+      </c>
+      <c r="B2770" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2770" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2770" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:4">
+      <c r="A2771">
+        <v>1022441442</v>
+      </c>
+      <c r="B2771" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2771" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2771" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2772" spans="1:4">
+      <c r="A2772">
+        <v>1000990492</v>
+      </c>
+      <c r="B2772" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2772" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2772" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:4">
+      <c r="A2773">
+        <v>80216257</v>
+      </c>
+      <c r="B2773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2774" spans="1:4">
+      <c r="A2774" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:4">
+      <c r="A2775">
+        <v>53045271</v>
+      </c>
+      <c r="B2775" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2775" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2775" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:4">
+      <c r="A2776">
+        <v>20651589</v>
+      </c>
+      <c r="B2776" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2776" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2776" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:4">
+      <c r="A2777">
+        <v>79821394</v>
+      </c>
+      <c r="B2777" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2777" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2777" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2778" spans="1:4">
+      <c r="A2778">
+        <v>1007296811</v>
+      </c>
+      <c r="B2778" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2778" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2778" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2779" spans="1:4">
+      <c r="A2779">
+        <v>1024490618</v>
+      </c>
+      <c r="B2779" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2779" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2779" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2780" spans="1:4">
+      <c r="A2780">
+        <v>51556541</v>
+      </c>
+      <c r="B2780" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2780" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2780" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2781" spans="1:4">
+      <c r="A2781">
+        <v>1032414792</v>
+      </c>
+      <c r="B2781" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2781" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2781" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:4">
+      <c r="A2782">
+        <v>53093872</v>
+      </c>
+      <c r="B2782" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2782" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2782" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2783" spans="1:4">
+      <c r="A2783">
+        <v>79889810</v>
+      </c>
+      <c r="B2783" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2783" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2783" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:4">
+      <c r="A2784">
+        <v>1071629760</v>
+      </c>
+      <c r="B2784" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2784" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2784" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2785" spans="1:4">
+      <c r="A2785">
+        <v>1019075509</v>
+      </c>
+      <c r="B2785" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2785" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2785" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:4">
+      <c r="A2786">
+        <v>53152851</v>
+      </c>
+      <c r="B2786" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2786" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2786" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2787" spans="1:4">
+      <c r="A2787">
+        <v>1022993875</v>
+      </c>
+      <c r="B2787" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2787" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2787" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:4">
+      <c r="A2788">
+        <v>1013589038</v>
+      </c>
+      <c r="B2788" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2788" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2788" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:4">
+      <c r="A2789">
+        <v>8539053</v>
+      </c>
+      <c r="B2789" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2789" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2789" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:4">
+      <c r="A2790">
+        <v>1033717665</v>
+      </c>
+      <c r="B2790" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2790" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2790" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:4">
+      <c r="A2791">
+        <v>52731134</v>
+      </c>
+      <c r="B2791" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2791" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2791" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2792" spans="1:4">
+      <c r="A2792">
+        <v>1073710255</v>
+      </c>
+      <c r="B2792" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2792" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2792" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:4">
+      <c r="A2793">
+        <v>1024561899</v>
+      </c>
+      <c r="B2793" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2793" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2793" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2794" spans="1:4">
+      <c r="A2794">
+        <v>1053862686</v>
+      </c>
+      <c r="B2794" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2794" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2794" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:4">
+      <c r="A2795">
+        <v>1007648257</v>
+      </c>
+      <c r="B2795" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2795" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2795" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2796" spans="1:4">
+      <c r="A2796">
+        <v>1024571333</v>
+      </c>
+      <c r="B2796" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2796" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2796" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:4">
+      <c r="A2797">
+        <v>1057892597</v>
+      </c>
+      <c r="B2797" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2797" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2797" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2798" spans="1:4">
+      <c r="A2798">
+        <v>1012316984</v>
+      </c>
+      <c r="B2798" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2798" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2798" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:4">
+      <c r="A2799">
+        <v>80897947</v>
+      </c>
+      <c r="B2799" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2799" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2799" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2800" spans="1:4">
+      <c r="A2800">
+        <v>1023018880</v>
+      </c>
+      <c r="B2800" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2800" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2800" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2801" spans="1:4">
+      <c r="A2801">
+        <v>52382047</v>
+      </c>
+      <c r="B2801" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2801" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2801" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:4">
+      <c r="A2802">
+        <v>79157799</v>
+      </c>
+      <c r="B2802" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2802" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2802" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2803" spans="1:4">
+      <c r="A2803">
+        <v>56068312</v>
+      </c>
+      <c r="B2803" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2803" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2803" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2804" spans="1:4">
+      <c r="A2804">
+        <v>80452600</v>
+      </c>
+      <c r="B2804" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2804" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2804" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2805" spans="1:4">
+      <c r="A2805">
+        <v>1010226483</v>
+      </c>
+      <c r="B2805" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2805" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2805" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:4">
+      <c r="A2806">
+        <v>1018500924</v>
+      </c>
+      <c r="B2806" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2806" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2806" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2807" spans="1:4">
+      <c r="A2807">
+        <v>1016043575</v>
+      </c>
+      <c r="B2807" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2807" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2807" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:4">
+      <c r="A2808">
+        <v>1047419239</v>
+      </c>
+      <c r="B2808" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2808" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2808" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:4">
+      <c r="A2809">
+        <v>1023934988</v>
+      </c>
+      <c r="B2809" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2809" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2809" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:4">
+      <c r="A2810">
+        <v>1018448427</v>
+      </c>
+      <c r="B2810" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2810" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2810" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:4">
+      <c r="A2811">
+        <v>1000183987</v>
+      </c>
+      <c r="B2811" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2811" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2811" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:4">
+      <c r="A2812">
+        <v>79896534</v>
+      </c>
+      <c r="B2812" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2812" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2812" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2813" spans="1:4">
+      <c r="A2813">
+        <v>1000577363</v>
+      </c>
+      <c r="B2813" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2813" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2813" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2814" spans="1:4">
+      <c r="A2814">
+        <v>1001199647</v>
+      </c>
+      <c r="B2814" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2814" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2814" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:4">
+      <c r="A2815">
+        <v>52166035</v>
+      </c>
+      <c r="B2815" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2815" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2815" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2816" spans="1:4">
+      <c r="A2816">
+        <v>79509709</v>
+      </c>
+      <c r="B2816" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2816" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2816" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:4">
+      <c r="A2817">
+        <v>52276958</v>
+      </c>
+      <c r="B2817" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2817" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2817" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:4">
+      <c r="A2818">
+        <v>1031147581</v>
+      </c>
+      <c r="B2818" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2818" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2818" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:4">
+      <c r="A2819">
+        <v>1018484973</v>
+      </c>
+      <c r="B2819" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2819" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2819" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2820" spans="1:4">
+      <c r="A2820">
+        <v>1069716332</v>
+      </c>
+      <c r="B2820" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2820" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2820" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:4">
+      <c r="A2821">
+        <v>1007297932</v>
+      </c>
+      <c r="B2821" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2821" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2821" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2822" spans="1:4">
+      <c r="A2822">
+        <v>1033788924</v>
+      </c>
+      <c r="B2822" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2822" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2822" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:4">
+      <c r="A2823">
+        <v>1013658248</v>
+      </c>
+      <c r="B2823" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2823" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2823" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:4">
+      <c r="A2824">
+        <v>1033771170</v>
+      </c>
+      <c r="B2824" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2824" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2824" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2825" spans="1:4">
+      <c r="A2825" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2825" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2825" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2825" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:4">
+      <c r="A2826">
+        <v>39710191</v>
+      </c>
+      <c r="B2826" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2826" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2826" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:4">
+      <c r="A2827">
+        <v>1007161544</v>
+      </c>
+      <c r="B2827" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2827" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2827" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2828" spans="1:4">
+      <c r="A2828">
+        <v>1000623666</v>
+      </c>
+      <c r="B2828" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2828" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2828" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2829" spans="1:4">
+      <c r="A2829">
+        <v>80108512</v>
+      </c>
+      <c r="B2829" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2829" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2829" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:4">
+      <c r="A2830">
+        <v>1110451432</v>
+      </c>
+      <c r="B2830" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2830" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2830" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2831" spans="1:4">
+      <c r="A2831">
+        <v>1033787141</v>
+      </c>
+      <c r="B2831" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2831" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2831" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2832" spans="1:4">
+      <c r="A2832">
+        <v>1032407414</v>
+      </c>
+      <c r="B2832" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2832" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2832" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2833" spans="1:4">
+      <c r="A2833">
+        <v>1000786496</v>
+      </c>
+      <c r="B2833" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2833" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2833" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:4">
+      <c r="A2834">
+        <v>1000972820</v>
+      </c>
+      <c r="B2834" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2834" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2834" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2835" spans="1:4">
+      <c r="A2835">
+        <v>52289350</v>
+      </c>
+      <c r="B2835" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2835" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2835" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2836" spans="1:4">
+      <c r="A2836">
+        <v>1073720937</v>
+      </c>
+      <c r="B2836" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2836" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2836" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:4">
+      <c r="A2837">
+        <v>1000352483</v>
+      </c>
+      <c r="B2837" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2837" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2837" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2838" spans="1:4">
+      <c r="A2838">
+        <v>1000786002</v>
+      </c>
+      <c r="B2838" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2838" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2838" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2839" spans="1:4">
+      <c r="A2839">
+        <v>1022406292</v>
+      </c>
+      <c r="B2839" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2839" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2839" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2840" spans="1:4">
+      <c r="A2840">
+        <v>1024588124</v>
+      </c>
+      <c r="B2840" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2840" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2840" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:4">
+      <c r="A2841">
+        <v>1019095870</v>
+      </c>
+      <c r="B2841" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2841" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2841" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2842" spans="1:4">
+      <c r="A2842">
+        <v>1026296169</v>
+      </c>
+      <c r="B2842" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2842" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2842" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:4">
+      <c r="A2843">
+        <v>51945957</v>
+      </c>
+      <c r="B2843" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2843" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2843" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2844" spans="1:4">
+      <c r="A2844">
+        <v>1233497772</v>
+      </c>
+      <c r="B2844" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2844" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2844" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2845" spans="1:4">
+      <c r="A2845">
+        <v>1033789446</v>
+      </c>
+      <c r="B2845" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2845" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2845" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2846" spans="1:4">
+      <c r="A2846">
+        <v>1000621633</v>
+      </c>
+      <c r="B2846" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2846" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2846" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:4">
+      <c r="A2847">
+        <v>1016068362</v>
+      </c>
+      <c r="B2847" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2847" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2847" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:4">
+      <c r="A2848">
+        <v>1018455978</v>
+      </c>
+      <c r="B2848" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2848" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2848" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:4">
+      <c r="A2849">
+        <v>52432355</v>
+      </c>
+      <c r="B2849" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2849" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2849" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:4">
+      <c r="A2850">
+        <v>1022955721</v>
+      </c>
+      <c r="B2850" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2850" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2850" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2851" spans="1:4">
+      <c r="A2851">
+        <v>80831505</v>
+      </c>
+      <c r="B2851" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2851" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2851" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:4">
+      <c r="A2852">
+        <v>1232400525</v>
+      </c>
+      <c r="B2852" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2852" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2852" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2853" spans="1:4">
+      <c r="A2853">
+        <v>1052837830</v>
+      </c>
+      <c r="B2853" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2853" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2853" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:4">
+      <c r="A2854">
+        <v>1000809525</v>
+      </c>
+      <c r="B2854" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2854" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2854" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:4">
+      <c r="A2855">
+        <v>1000119042</v>
+      </c>
+      <c r="B2855" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2855" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2855" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:4">
+      <c r="A2856">
+        <v>1030528539</v>
+      </c>
+      <c r="B2856" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2856" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2856" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2857" spans="1:4">
+      <c r="A2857">
+        <v>1023004106</v>
+      </c>
+      <c r="B2857" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2857" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2857" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2858" spans="1:4">
+      <c r="A2858">
+        <v>1076651851</v>
+      </c>
+      <c r="B2858" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2858" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2858" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2859" spans="1:4">
+      <c r="A2859">
+        <v>8758801</v>
+      </c>
+      <c r="B2859" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2859" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2859" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2860" spans="1:4">
+      <c r="A2860">
+        <v>1024528075</v>
+      </c>
+      <c r="B2860" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2860" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2860" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2861" spans="1:4">
+      <c r="A2861">
+        <v>1023969306</v>
+      </c>
+      <c r="B2861" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2861" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2861" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2862" spans="1:4">
+      <c r="A2862">
+        <v>1014180509</v>
+      </c>
+      <c r="B2862" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2862" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2862" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:4">
+      <c r="A2863">
+        <v>1033713096</v>
+      </c>
+      <c r="B2863" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2863" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2863" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2864" spans="1:4">
+      <c r="A2864">
+        <v>1022934446</v>
+      </c>
+      <c r="B2864" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2864" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2864" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2865" spans="1:4">
+      <c r="A2865">
+        <v>1012407026</v>
+      </c>
+      <c r="B2865" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2865" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2865" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2866" spans="1:4">
+      <c r="A2866">
+        <v>39798328</v>
+      </c>
+      <c r="B2866" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2866" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2866" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:4">
+      <c r="A2867">
+        <v>1007703240</v>
+      </c>
+      <c r="B2867" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2867" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2867" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2868" spans="1:4">
+      <c r="A2868">
+        <v>1023877744</v>
+      </c>
+      <c r="B2868" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2868" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2868" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:4">
+      <c r="A2869">
+        <v>1007719364</v>
+      </c>
+      <c r="B2869" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2869" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2869" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2870" spans="1:4">
+      <c r="A2870">
+        <v>1033743063</v>
+      </c>
+      <c r="B2870" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2870" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2870" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2871" spans="1:4">
+      <c r="A2871">
+        <v>1000706179</v>
+      </c>
+      <c r="B2871" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2871" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2871" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2872" spans="1:4">
+      <c r="A2872">
+        <v>1014255304</v>
+      </c>
+      <c r="B2872" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2872" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2872" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:4">
+      <c r="A2873">
+        <v>1104710259</v>
+      </c>
+      <c r="B2873" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2873" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2873" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:4">
+      <c r="A2874">
+        <v>1001201791</v>
+      </c>
+      <c r="B2874" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2874" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2874" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:4">
+      <c r="A2875">
+        <v>1033807571</v>
+      </c>
+      <c r="B2875" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2875" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2875" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:4">
+      <c r="A2876">
+        <v>1024591121</v>
+      </c>
+      <c r="B2876" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2876" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2876" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:4">
+      <c r="A2877">
+        <v>79491586</v>
+      </c>
+      <c r="B2877" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2877" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2877" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:4">
+      <c r="A2878">
+        <v>52810328</v>
+      </c>
+      <c r="B2878" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2878" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2878" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:4">
+      <c r="A2879">
+        <v>1007769965</v>
+      </c>
+      <c r="B2879" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2879" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2879" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:4">
+      <c r="A2880">
+        <v>1013626634</v>
+      </c>
+      <c r="B2880" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2880" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2880" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:4">
+      <c r="A2881">
+        <v>1049612640</v>
+      </c>
+      <c r="B2881" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2881" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2881" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:4">
+      <c r="A2882">
+        <v>74372841</v>
+      </c>
+      <c r="B2882" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2882" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2882" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:4">
+      <c r="A2883">
+        <v>1016023506</v>
+      </c>
+      <c r="B2883" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2883" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2883" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:4">
+      <c r="A2884">
+        <v>1073252767</v>
+      </c>
+      <c r="B2884" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2884" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2884" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:4">
+      <c r="A2885">
+        <v>52077176</v>
+      </c>
+      <c r="B2885" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2885" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2885" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:4">
+      <c r="A2886">
+        <v>1029140190</v>
+      </c>
+      <c r="B2886" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2886" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2886" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:4">
+      <c r="A2887">
+        <v>1033782974</v>
+      </c>
+      <c r="B2887" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2887" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2887" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:4">
+      <c r="A2888">
+        <v>1023869638</v>
+      </c>
+      <c r="B2888" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2888" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2888" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:4">
+      <c r="A2889">
+        <v>1007519603</v>
+      </c>
+      <c r="B2889" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2889" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2889" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:4">
+      <c r="A2890">
+        <v>1000810520</v>
+      </c>
+      <c r="B2890" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2890" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2890" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:4">
+      <c r="A2891">
+        <v>1032656450</v>
+      </c>
+      <c r="B2891" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2891" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2891" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2892" spans="1:4">
+      <c r="A2892">
+        <v>1033683443</v>
+      </c>
+      <c r="B2892" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2892" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2892" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:4">
+      <c r="A2893">
+        <v>1031139430</v>
+      </c>
+      <c r="B2893" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2893" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2893" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:4">
+      <c r="A2894">
+        <v>1024549566</v>
+      </c>
+      <c r="B2894" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2894" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2894" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:4">
+      <c r="A2895">
+        <v>1080932942</v>
+      </c>
+      <c r="B2895" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2895" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2895" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:4">
+      <c r="A2896">
+        <v>1022349328</v>
+      </c>
+      <c r="B2896" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2896" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2896" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:4">
+      <c r="A2897">
+        <v>1083900402</v>
+      </c>
+      <c r="B2897" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2897" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2897" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:4">
+      <c r="A2898">
+        <v>33700596</v>
+      </c>
+      <c r="B2898" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2898" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2898" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:4">
+      <c r="A2899">
+        <v>1022966682</v>
+      </c>
+      <c r="B2899" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2899" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2899" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:4">
+      <c r="A2900">
+        <v>1003670896</v>
+      </c>
+      <c r="B2900" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2900" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2900" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:4">
+      <c r="A2901">
+        <v>1016045838</v>
+      </c>
+      <c r="B2901" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2901" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2901" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:4">
+      <c r="A2902">
+        <v>1012383861</v>
+      </c>
+      <c r="B2902" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2902" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2902" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2903" spans="1:4">
+      <c r="A2903">
+        <v>52748434</v>
+      </c>
+      <c r="B2903" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2903" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2903" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:4">
+      <c r="A2904">
+        <v>1052397015</v>
+      </c>
+      <c r="B2904" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2904" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2904" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:4">
+      <c r="A2905">
+        <v>1024578554</v>
+      </c>
+      <c r="B2905" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2905" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2905" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:4">
+      <c r="A2906">
+        <v>52450979</v>
+      </c>
+      <c r="B2906" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2906" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2906" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:4">
+      <c r="A2907">
+        <v>1010067295</v>
+      </c>
+      <c r="B2907" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2907" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2907" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:4">
+      <c r="A2908">
+        <v>1031177451</v>
+      </c>
+      <c r="B2908" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2908" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2908" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:4">
+      <c r="A2909">
+        <v>1022982722</v>
+      </c>
+      <c r="B2909" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2909" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2909" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:4">
+      <c r="A2910">
+        <v>1033795785</v>
+      </c>
+      <c r="B2910" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2910" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2910" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:4">
+      <c r="A2911">
+        <v>1019142677</v>
+      </c>
+      <c r="B2911" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2911" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2911" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:4">
+      <c r="A2912">
+        <v>38286844</v>
+      </c>
+      <c r="B2912" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2912" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2912" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:4">
+      <c r="A2913">
+        <v>1233502213</v>
+      </c>
+      <c r="B2913" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2913" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2913" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:4">
+      <c r="A2914">
+        <v>1016052836</v>
+      </c>
+      <c r="B2914" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2914" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2914" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:4">
+      <c r="A2915">
+        <v>1018500386</v>
+      </c>
+      <c r="B2915" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2915" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2915" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:4">
+      <c r="A2916">
+        <v>28652618</v>
+      </c>
+      <c r="B2916" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2916" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2916" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:4">
+      <c r="A2917">
+        <v>1030641067</v>
+      </c>
+      <c r="B2917" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2917" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2917" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:4">
+      <c r="A2918">
+        <v>1005741354</v>
+      </c>
+      <c r="B2918" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2918" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2918" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:4">
+      <c r="A2919">
+        <v>93390482</v>
+      </c>
+      <c r="B2919" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2919" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2919" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:4">
+      <c r="A2920">
+        <v>52525251</v>
+      </c>
+      <c r="B2920" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2920" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2920" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:4">
+      <c r="A2921">
+        <v>1003739811</v>
+      </c>
+      <c r="B2921" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2921" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2921" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:4">
+      <c r="A2922">
+        <v>1068928570</v>
+      </c>
+      <c r="B2922" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2922" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2922" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:4">
+      <c r="A2923">
+        <v>1033784107</v>
+      </c>
+      <c r="B2923" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2923" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2923" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:4">
+      <c r="A2924">
+        <v>1023929518</v>
+      </c>
+      <c r="B2924" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2924" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2924" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:4">
+      <c r="A2925">
+        <v>1024533315</v>
+      </c>
+      <c r="B2925" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2925" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2925" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:4">
+      <c r="A2926">
+        <v>1013583318</v>
+      </c>
+      <c r="B2926" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2926" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2926" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:4">
+      <c r="A2927">
+        <v>79317528</v>
+      </c>
+      <c r="B2927" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2927" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2927" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:4">
+      <c r="A2928">
+        <v>79714220</v>
+      </c>
+      <c r="B2928" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2928" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2928" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:4">
+      <c r="A2929">
+        <v>79894350</v>
+      </c>
+      <c r="B2929" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2929" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2929" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:4">
+      <c r="A2930">
+        <v>1030549398</v>
+      </c>
+      <c r="B2930" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2930" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2930" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:4">
+      <c r="A2931">
+        <v>52750336</v>
+      </c>
+      <c r="B2931" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2931" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2931" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:4">
+      <c r="A2932">
+        <v>1022943366</v>
+      </c>
+      <c r="B2932" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2932" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2932" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:4">
+      <c r="A2933">
+        <v>1032656325</v>
+      </c>
+      <c r="B2933" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2933" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2933" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:4">
+      <c r="A2934">
+        <v>1070730266</v>
+      </c>
+      <c r="B2934" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2934" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2934" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:4">
+      <c r="A2935">
+        <v>1033704332</v>
+      </c>
+      <c r="B2935" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2935" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2935" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:4">
+      <c r="A2936">
+        <v>1022996260</v>
+      </c>
+      <c r="B2936" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2936" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2936" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:4">
+      <c r="A2937">
+        <v>1023957783</v>
+      </c>
+      <c r="B2937" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2937" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2937" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:4">
+      <c r="A2938">
+        <v>8646128</v>
+      </c>
+      <c r="B2938" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2938" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2938" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:4">
+      <c r="A2939">
+        <v>19394494</v>
+      </c>
+      <c r="B2939" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2939" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2939" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:4">
+      <c r="A2940">
+        <v>1021662868</v>
+      </c>
+      <c r="B2940" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2940" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2940" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:4">
+      <c r="A2941">
+        <v>1005707017</v>
+      </c>
+      <c r="B2941" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2941" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2941" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:4">
+      <c r="A2942">
+        <v>53167423</v>
+      </c>
+      <c r="B2942" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2942" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2942" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:4">
+      <c r="A2943">
+        <v>36575999</v>
+      </c>
+      <c r="B2943" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2943" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2943" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:4">
+      <c r="A2944">
+        <v>22745969</v>
+      </c>
+      <c r="B2944" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2944" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2944" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:4">
+      <c r="A2945">
+        <v>79382671</v>
+      </c>
+      <c r="B2945" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2945" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2945" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:4">
+      <c r="A2946">
+        <v>1010184109</v>
+      </c>
+      <c r="B2946" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2946" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2946" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:4">
+      <c r="A2947">
+        <v>80040531</v>
+      </c>
+      <c r="B2947" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2947" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2947" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:4">
+      <c r="A2948">
+        <v>1010245729</v>
+      </c>
+      <c r="B2948" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2948" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2948" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:4">
+      <c r="A2949">
+        <v>79861112</v>
+      </c>
+      <c r="B2949" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2949" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2949" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:4">
+      <c r="A2950">
+        <v>1069583966</v>
+      </c>
+      <c r="B2950" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2950" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2950" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:4">
+      <c r="A2951">
+        <v>1001278198</v>
+      </c>
+      <c r="B2951" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2951" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2951" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2952" spans="1:4">
+      <c r="A2952">
+        <v>1033782525</v>
+      </c>
+      <c r="B2952" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2952" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2952" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:4">
+      <c r="A2953">
+        <v>1003697620</v>
+      </c>
+      <c r="B2953" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2953" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2953" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:4">
+      <c r="A2954">
+        <v>1085300184</v>
+      </c>
+      <c r="B2954" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2954" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2954" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:4">
+      <c r="A2955">
+        <v>1032420566</v>
+      </c>
+      <c r="B2955" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2955" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2955" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:4">
+      <c r="A2956">
+        <v>1023035791</v>
+      </c>
+      <c r="B2956" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2956" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2956" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:4">
+      <c r="A2957">
+        <v>1022340156</v>
+      </c>
+      <c r="B2957" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2957" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2957" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2958" spans="1:4">
+      <c r="A2958">
+        <v>52239668</v>
+      </c>
+      <c r="B2958" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2958" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2958" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2959" spans="1:4">
+      <c r="A2959">
+        <v>52461825</v>
+      </c>
+      <c r="B2959" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2959" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2959" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:4">
+      <c r="A2960">
+        <v>1032403759</v>
+      </c>
+      <c r="B2960" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2960" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2960" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2961" spans="1:4">
+      <c r="A2961">
+        <v>55058990</v>
+      </c>
+      <c r="B2961" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2961" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2961" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:4">
+      <c r="A2962">
+        <v>1030642474</v>
+      </c>
+      <c r="B2962" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2962" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2962" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2963" spans="1:4">
+      <c r="A2963">
+        <v>1007719092</v>
+      </c>
+      <c r="B2963" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2963" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2963" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2964" spans="1:4">
+      <c r="A2964">
+        <v>1027523180</v>
+      </c>
+      <c r="B2964" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2964" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2964" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2965" spans="1:4">
+      <c r="A2965">
+        <v>1023875561</v>
+      </c>
+      <c r="B2965" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2965" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2965" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:4">
+      <c r="A2966">
+        <v>30415312</v>
+      </c>
+      <c r="B2966" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2966" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2966" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2967" spans="1:4">
+      <c r="A2967">
+        <v>2957135</v>
+      </c>
+      <c r="B2967" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2967" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2967" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2968" spans="1:4">
+      <c r="A2968">
+        <v>1018402880</v>
+      </c>
+      <c r="B2968" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2968" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2968" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2969" spans="1:4">
+      <c r="A2969">
+        <v>1030642562</v>
+      </c>
+      <c r="B2969" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2969" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2969" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2970" spans="1:4">
+      <c r="A2970">
+        <v>1013638693</v>
+      </c>
+      <c r="B2970" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2970" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2970" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2971" spans="1:4">
+      <c r="A2971">
+        <v>1024537460</v>
+      </c>
+      <c r="B2971" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2971" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2971" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2972" spans="1:4">
+      <c r="A2972">
+        <v>1001045394</v>
+      </c>
+      <c r="B2972" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2972" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2972" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2973" spans="1:4">
+      <c r="A2973">
+        <v>52010695</v>
+      </c>
+      <c r="B2973" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2973" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2973" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2974" spans="1:4">
+      <c r="A2974">
+        <v>1026564991</v>
+      </c>
+      <c r="B2974" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2974" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2974" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:4">
+      <c r="A2975">
+        <v>1033814784</v>
+      </c>
+      <c r="B2975" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2975" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2975" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2976" spans="1:4">
+      <c r="A2976">
+        <v>1023911009</v>
+      </c>
+      <c r="B2976" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2976" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2976" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2977" spans="1:4">
+      <c r="A2977">
+        <v>79719694</v>
+      </c>
+      <c r="B2977" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2977" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2977" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2978" spans="1:4">
+      <c r="A2978">
+        <v>1023902955</v>
+      </c>
+      <c r="B2978" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2978" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2978" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:4">
+      <c r="A2979">
+        <v>51763375</v>
+      </c>
+      <c r="B2979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2979" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>