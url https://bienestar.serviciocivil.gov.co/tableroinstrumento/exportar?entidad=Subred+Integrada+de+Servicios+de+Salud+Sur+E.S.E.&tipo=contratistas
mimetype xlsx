--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">72297544 </t>
   </si>
   <si>
@@ -114,50 +114,53 @@
     <t xml:space="preserve">53129406 </t>
   </si>
   <si>
     <t xml:space="preserve">1003787720 </t>
   </si>
   <si>
     <t xml:space="preserve">1016027509 </t>
   </si>
   <si>
     <t xml:space="preserve">52741641 </t>
   </si>
   <si>
     <t xml:space="preserve">52824279 </t>
   </si>
   <si>
     <t xml:space="preserve">1069713353 </t>
   </si>
   <si>
     <t xml:space="preserve">1002302690 </t>
   </si>
   <si>
     <t xml:space="preserve">52287168 </t>
   </si>
   <si>
     <t xml:space="preserve">79433874 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">51699055 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -461,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2979"/>
+  <dimension ref="A1:D3000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1096032833</v>
       </c>
@@ -513,7261 +516,7261 @@
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>52696161</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>21056977</v>
+        <v>11205778</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>79719834</v>
+        <v>21056977</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>5</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>41755150</v>
+        <v>79719834</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>1032418336</v>
+        <v>41755150</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" t="s">
         <v>5</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>1031175646</v>
+        <v>1032418336</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>79880626</v>
+        <v>1031175646</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" t="s">
         <v>5</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>1013667144</v>
+        <v>79880626</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" t="s">
         <v>5</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>52159985</v>
+        <v>1013667144</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" t="s">
         <v>5</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1032368864</v>
+        <v>52159985</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1006881555</v>
+        <v>1032368864</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1101076842</v>
+        <v>1006881555</v>
       </c>
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>5</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1140883922</v>
+        <v>1101076842</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1020840458</v>
+        <v>1140883922</v>
       </c>
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1033795247</v>
+        <v>1020840458</v>
       </c>
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" t="s">
         <v>5</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1002367837</v>
+        <v>1033795247</v>
       </c>
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" t="s">
         <v>5</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>80777398</v>
+        <v>1002367837</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
       <c r="C19" t="s">
         <v>5</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>65827715</v>
+        <v>80777398</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
       <c r="C20" t="s">
         <v>5</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1096194850</v>
+        <v>65827715</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>28548674</v>
+        <v>1096194850</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1016093351</v>
+        <v>28548674</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
       <c r="C23" t="s">
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>1129566598</v>
+        <v>1016093351</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
       <c r="C24" t="s">
         <v>5</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>38363866</v>
+        <v>1129566598</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>52422747</v>
+        <v>38363866</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
       <c r="C26" t="s">
         <v>5</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>52793734</v>
+        <v>52422747</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>53065261</v>
+        <v>52793734</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
       <c r="C28" t="s">
         <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1032421779</v>
+        <v>53065261</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
       <c r="C29" t="s">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1001064410</v>
+        <v>1032421779</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>79565267</v>
+        <v>1001064410</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
       <c r="C31" t="s">
         <v>5</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>80227924</v>
+        <v>79565267</v>
       </c>
       <c r="B32" t="s">
         <v>4</v>
       </c>
       <c r="C32" t="s">
         <v>5</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1057607564</v>
+        <v>80227924</v>
       </c>
       <c r="B33" t="s">
         <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1024575979</v>
+        <v>1057607564</v>
       </c>
       <c r="B34" t="s">
         <v>4</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1022939507</v>
+        <v>1024575979</v>
       </c>
       <c r="B35" t="s">
         <v>4</v>
       </c>
       <c r="C35" t="s">
         <v>5</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1022976706</v>
+        <v>1022939507</v>
       </c>
       <c r="B36" t="s">
         <v>4</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1022985229</v>
+        <v>1022976706</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1000730111</v>
+        <v>1022985229</v>
       </c>
       <c r="B38" t="s">
         <v>4</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1022929852</v>
+        <v>1000730111</v>
       </c>
       <c r="B39" t="s">
         <v>4</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1113658252</v>
+        <v>1022929852</v>
       </c>
       <c r="B40" t="s">
         <v>4</v>
       </c>
       <c r="C40" t="s">
         <v>5</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>53017308</v>
+        <v>1113658252</v>
       </c>
       <c r="B41" t="s">
         <v>4</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1013680046</v>
+        <v>53017308</v>
       </c>
       <c r="B42" t="s">
         <v>4</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>52458232</v>
+        <v>1013680046</v>
       </c>
       <c r="B43" t="s">
         <v>4</v>
       </c>
       <c r="C43" t="s">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1032503522</v>
+        <v>52458232</v>
       </c>
       <c r="B44" t="s">
         <v>4</v>
       </c>
       <c r="C44" t="s">
         <v>5</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>1031140458</v>
+        <v>1032503522</v>
       </c>
       <c r="B45" t="s">
         <v>4</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>52280894</v>
+        <v>1031140458</v>
       </c>
       <c r="B46" t="s">
         <v>4</v>
       </c>
       <c r="C46" t="s">
         <v>5</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1299471</v>
+        <v>52280894</v>
       </c>
       <c r="B47" t="s">
         <v>4</v>
       </c>
       <c r="C47" t="s">
         <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>8718014</v>
+        <v>1299471</v>
       </c>
       <c r="B48" t="s">
         <v>4</v>
       </c>
       <c r="C48" t="s">
         <v>5</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>52868310</v>
+        <v>8718014</v>
       </c>
       <c r="B49" t="s">
         <v>4</v>
       </c>
       <c r="C49" t="s">
         <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>80054093</v>
+        <v>52868310</v>
       </c>
       <c r="B50" t="s">
         <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>5</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1096646454</v>
+        <v>80054093</v>
       </c>
       <c r="B51" t="s">
         <v>4</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1031176010</v>
+        <v>1096646454</v>
       </c>
       <c r="B52" t="s">
         <v>4</v>
       </c>
       <c r="C52" t="s">
         <v>5</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>80222350</v>
+        <v>1031176010</v>
       </c>
       <c r="B53" t="s">
         <v>4</v>
       </c>
       <c r="C53" t="s">
         <v>5</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>79406649</v>
+        <v>80222350</v>
       </c>
       <c r="B54" t="s">
         <v>4</v>
       </c>
       <c r="C54" t="s">
         <v>5</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1023861626</v>
+        <v>79406649</v>
       </c>
       <c r="B55" t="s">
         <v>4</v>
       </c>
       <c r="C55" t="s">
         <v>5</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1027400884</v>
+        <v>1023861626</v>
       </c>
       <c r="B56" t="s">
         <v>4</v>
       </c>
       <c r="C56" t="s">
         <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1140866562</v>
+        <v>1027400884</v>
       </c>
       <c r="B57" t="s">
         <v>4</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>45535240</v>
+        <v>1140866562</v>
       </c>
       <c r="B58" t="s">
         <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1026295691</v>
+        <v>45535240</v>
       </c>
       <c r="B59" t="s">
         <v>4</v>
       </c>
       <c r="C59" t="s">
         <v>5</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>52818746</v>
+        <v>1026295691</v>
       </c>
       <c r="B60" t="s">
         <v>4</v>
       </c>
       <c r="C60" t="s">
         <v>5</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>2000020997</v>
+        <v>52818746</v>
       </c>
       <c r="B61" t="s">
         <v>4</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>55068058</v>
+        <v>2000020997</v>
       </c>
       <c r="B62" t="s">
         <v>4</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>52818849</v>
+        <v>55068058</v>
       </c>
       <c r="B63" t="s">
         <v>4</v>
       </c>
       <c r="C63" t="s">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>52967447</v>
+        <v>52818849</v>
       </c>
       <c r="B64" t="s">
         <v>4</v>
       </c>
       <c r="C64" t="s">
         <v>5</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>52996030</v>
+        <v>52967447</v>
       </c>
       <c r="B65" t="s">
         <v>4</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
       <c r="D65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1097667123</v>
+        <v>52996030</v>
       </c>
       <c r="B66" t="s">
         <v>4</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>59821497</v>
+        <v>1097667123</v>
       </c>
       <c r="B67" t="s">
         <v>4</v>
       </c>
       <c r="C67" t="s">
         <v>5</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>52331121</v>
+        <v>59821497</v>
       </c>
       <c r="B68" t="s">
         <v>4</v>
       </c>
       <c r="C68" t="s">
         <v>5</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>16705657</v>
+        <v>52331121</v>
       </c>
       <c r="B69" t="s">
         <v>4</v>
       </c>
       <c r="C69" t="s">
         <v>5</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>36312779</v>
+        <v>16705657</v>
       </c>
       <c r="B70" t="s">
         <v>4</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>73091868</v>
+        <v>36312779</v>
       </c>
       <c r="B71" t="s">
         <v>4</v>
       </c>
       <c r="C71" t="s">
         <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>52972538</v>
+        <v>73091868</v>
       </c>
       <c r="B72" t="s">
         <v>4</v>
       </c>
       <c r="C72" t="s">
         <v>5</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1084846892</v>
+        <v>52972538</v>
       </c>
       <c r="B73" t="s">
         <v>4</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1013588612</v>
+        <v>1084846892</v>
       </c>
       <c r="B74" t="s">
         <v>4</v>
       </c>
       <c r="C74" t="s">
         <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1020716656</v>
+        <v>1013588612</v>
       </c>
       <c r="B75" t="s">
         <v>4</v>
       </c>
       <c r="C75" t="s">
         <v>5</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>79484566</v>
+        <v>79216448</v>
       </c>
       <c r="B76" t="s">
         <v>4</v>
       </c>
       <c r="C76" t="s">
         <v>5</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>79691950</v>
+        <v>1020716656</v>
       </c>
       <c r="B77" t="s">
         <v>4</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1023943558</v>
+        <v>79484566</v>
       </c>
       <c r="B78" t="s">
         <v>4</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>79532297</v>
+        <v>79691950</v>
       </c>
       <c r="B79" t="s">
         <v>4</v>
       </c>
       <c r="C79" t="s">
         <v>5</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1030627604</v>
+        <v>1023943558</v>
       </c>
       <c r="B80" t="s">
         <v>4</v>
       </c>
       <c r="C80" t="s">
         <v>5</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>80157334</v>
+        <v>79532297</v>
       </c>
       <c r="B81" t="s">
         <v>4</v>
       </c>
       <c r="C81" t="s">
         <v>5</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>19105827</v>
+        <v>1030627604</v>
       </c>
       <c r="B82" t="s">
         <v>4</v>
       </c>
       <c r="C82" t="s">
         <v>5</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>1033693958</v>
+        <v>80157334</v>
       </c>
       <c r="B83" t="s">
         <v>4</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>80850273</v>
+        <v>19105827</v>
       </c>
       <c r="B84" t="s">
         <v>4</v>
       </c>
       <c r="C84" t="s">
         <v>5</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>93384281</v>
+        <v>1033693958</v>
       </c>
       <c r="B85" t="s">
         <v>4</v>
       </c>
       <c r="C85" t="s">
         <v>5</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>1014235363</v>
+        <v>80850273</v>
       </c>
       <c r="B86" t="s">
         <v>4</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>1033735912</v>
+        <v>93384281</v>
       </c>
       <c r="B87" t="s">
         <v>4</v>
       </c>
       <c r="C87" t="s">
         <v>5</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>1004266718</v>
+        <v>1014235363</v>
       </c>
       <c r="B88" t="s">
         <v>4</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>11436141</v>
+        <v>1033735912</v>
       </c>
       <c r="B89" t="s">
         <v>4</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>1014225362</v>
+        <v>1004266718</v>
       </c>
       <c r="B90" t="s">
         <v>4</v>
       </c>
       <c r="C90" t="s">
         <v>5</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>52746074</v>
+        <v>11436141</v>
       </c>
       <c r="B91" t="s">
         <v>4</v>
       </c>
       <c r="C91" t="s">
         <v>5</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>1020783824</v>
+        <v>1014225362</v>
       </c>
       <c r="B92" t="s">
         <v>4</v>
       </c>
       <c r="C92" t="s">
         <v>5</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>1019135066</v>
+        <v>52746074</v>
       </c>
       <c r="B93" t="s">
         <v>4</v>
       </c>
       <c r="C93" t="s">
         <v>5</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>60391349</v>
+        <v>1020783824</v>
       </c>
       <c r="B94" t="s">
         <v>4</v>
       </c>
       <c r="C94" t="s">
         <v>5</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>1032676676</v>
+        <v>1019135066</v>
       </c>
       <c r="B95" t="s">
         <v>4</v>
       </c>
       <c r="C95" t="s">
         <v>5</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>65794325</v>
+        <v>60391349</v>
       </c>
       <c r="B96" t="s">
         <v>4</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>7183879</v>
+        <v>1032676676</v>
       </c>
       <c r="B97" t="s">
         <v>4</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>52060870</v>
+        <v>65794325</v>
       </c>
       <c r="B98" t="s">
         <v>4</v>
       </c>
       <c r="C98" t="s">
         <v>5</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>1031143062</v>
+        <v>7183879</v>
       </c>
       <c r="B99" t="s">
         <v>4</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
       <c r="D99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>52253355</v>
+        <v>52060870</v>
       </c>
       <c r="B100" t="s">
         <v>4</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>1052393929</v>
+        <v>1031143062</v>
       </c>
       <c r="B101" t="s">
         <v>4</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>1061711112</v>
+        <v>52253355</v>
       </c>
       <c r="B102" t="s">
         <v>4</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>1022976217</v>
+        <v>1052393929</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>12647044</v>
+        <v>1061711112</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>1000625400</v>
+        <v>1022976217</v>
       </c>
       <c r="B105" t="s">
         <v>4</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>1033736260</v>
+        <v>12647044</v>
       </c>
       <c r="B106" t="s">
         <v>4</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>79216448</v>
+        <v>1000625400</v>
       </c>
       <c r="B107" t="s">
         <v>4</v>
       </c>
       <c r="C107" t="s">
         <v>5</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>88160513</v>
+        <v>1033736260</v>
       </c>
       <c r="B108" t="s">
         <v>4</v>
       </c>
       <c r="C108" t="s">
         <v>5</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>1057590019</v>
+        <v>88160513</v>
       </c>
       <c r="B109" t="s">
         <v>4</v>
       </c>
       <c r="C109" t="s">
         <v>5</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>1016593616</v>
+        <v>1057590019</v>
       </c>
       <c r="B110" t="s">
         <v>4</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>19360240</v>
+        <v>1016593616</v>
       </c>
       <c r="B111" t="s">
         <v>4</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>1053330169</v>
+        <v>19360240</v>
       </c>
       <c r="B112" t="s">
         <v>4</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>1026294344</v>
+        <v>1053330169</v>
       </c>
       <c r="B113" t="s">
         <v>4</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>50957391</v>
+        <v>1026294344</v>
       </c>
       <c r="B114" t="s">
         <v>4</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>52743762</v>
+        <v>50957391</v>
       </c>
       <c r="B115" t="s">
         <v>4</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>52435231</v>
+        <v>52743762</v>
       </c>
       <c r="B116" t="s">
         <v>4</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>28947835</v>
+        <v>52435231</v>
       </c>
       <c r="B117" t="s">
         <v>4</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>1013681958</v>
+        <v>28947835</v>
       </c>
       <c r="B118" t="s">
         <v>4</v>
       </c>
       <c r="C118" t="s">
         <v>5</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>52288568</v>
+        <v>1013681958</v>
       </c>
       <c r="B119" t="s">
         <v>4</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>1031145359</v>
+        <v>52288568</v>
       </c>
       <c r="B120" t="s">
         <v>4</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>1052385354</v>
+        <v>1031145359</v>
       </c>
       <c r="B121" t="s">
         <v>4</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>1014477629</v>
+        <v>1052385354</v>
       </c>
       <c r="B122" t="s">
         <v>4</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>32755987</v>
+        <v>1014477629</v>
       </c>
       <c r="B123" t="s">
         <v>4</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
       <c r="D123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>1023008052</v>
+        <v>32755987</v>
       </c>
       <c r="B124" t="s">
         <v>4</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>1023864558</v>
+        <v>1023008052</v>
       </c>
       <c r="B125" t="s">
         <v>4</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>1033800570</v>
+        <v>1023864558</v>
       </c>
       <c r="B126" t="s">
         <v>4</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>1033742146</v>
+        <v>1033800570</v>
       </c>
       <c r="B127" t="s">
         <v>4</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>1032416599</v>
+        <v>1033742146</v>
       </c>
       <c r="B128" t="s">
         <v>4</v>
       </c>
       <c r="C128" t="s">
         <v>5</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>1023000865</v>
+        <v>1032416599</v>
       </c>
       <c r="B129" t="s">
         <v>4</v>
       </c>
       <c r="C129" t="s">
         <v>5</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>52956787</v>
+        <v>1023000865</v>
       </c>
       <c r="B130" t="s">
         <v>4</v>
       </c>
       <c r="C130" t="s">
         <v>5</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>1123201676</v>
+        <v>52956787</v>
       </c>
       <c r="B131" t="s">
         <v>4</v>
       </c>
       <c r="C131" t="s">
         <v>5</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>1031137391</v>
+        <v>1123201676</v>
       </c>
       <c r="B132" t="s">
         <v>4</v>
       </c>
       <c r="C132" t="s">
         <v>5</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>1031161146</v>
+        <v>1031137391</v>
       </c>
       <c r="B133" t="s">
         <v>4</v>
       </c>
       <c r="C133" t="s">
         <v>5</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>1026255736</v>
+        <v>1031161146</v>
       </c>
       <c r="B134" t="s">
         <v>4</v>
       </c>
       <c r="C134" t="s">
         <v>5</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>52456726</v>
+        <v>1026255736</v>
       </c>
       <c r="B135" t="s">
         <v>4</v>
       </c>
       <c r="C135" t="s">
         <v>5</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>1022984188</v>
+        <v>52456726</v>
       </c>
       <c r="B136" t="s">
         <v>4</v>
       </c>
       <c r="C136" t="s">
         <v>5</v>
       </c>
       <c r="D136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>1087116977</v>
+        <v>1022984188</v>
       </c>
       <c r="B137" t="s">
         <v>4</v>
       </c>
       <c r="C137" t="s">
         <v>5</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>79816912</v>
+        <v>1087116977</v>
       </c>
       <c r="B138" t="s">
         <v>4</v>
       </c>
       <c r="C138" t="s">
         <v>5</v>
       </c>
       <c r="D138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>1031140092</v>
+        <v>79816912</v>
       </c>
       <c r="B139" t="s">
         <v>4</v>
       </c>
       <c r="C139" t="s">
         <v>5</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>1030625666</v>
+        <v>1031140092</v>
       </c>
       <c r="B140" t="s">
         <v>4</v>
       </c>
       <c r="C140" t="s">
         <v>5</v>
       </c>
       <c r="D140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>1069054054</v>
+        <v>1030625666</v>
       </c>
       <c r="B141" t="s">
         <v>4</v>
       </c>
       <c r="C141" t="s">
         <v>5</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>1022418341</v>
+        <v>1069054054</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>1033766446</v>
+        <v>1022418341</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>52208976</v>
+        <v>1033766446</v>
       </c>
       <c r="B144" t="s">
         <v>4</v>
       </c>
       <c r="C144" t="s">
         <v>5</v>
       </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>1022989344</v>
+        <v>52208976</v>
       </c>
       <c r="B145" t="s">
         <v>4</v>
       </c>
       <c r="C145" t="s">
         <v>5</v>
       </c>
       <c r="D145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>1024599078</v>
+        <v>1022989344</v>
       </c>
       <c r="B146" t="s">
         <v>4</v>
       </c>
       <c r="C146" t="s">
         <v>5</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>52300271</v>
+        <v>1024599078</v>
       </c>
       <c r="B147" t="s">
         <v>4</v>
       </c>
       <c r="C147" t="s">
         <v>5</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>79607566</v>
+        <v>52300271</v>
       </c>
       <c r="B148" t="s">
         <v>4</v>
       </c>
       <c r="C148" t="s">
         <v>5</v>
       </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>1024469365</v>
+        <v>79607566</v>
       </c>
       <c r="B149" t="s">
         <v>4</v>
       </c>
       <c r="C149" t="s">
         <v>5</v>
       </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>52536210</v>
+        <v>1024469365</v>
       </c>
       <c r="B150" t="s">
         <v>4</v>
       </c>
       <c r="C150" t="s">
         <v>5</v>
       </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>52933662</v>
+        <v>52536210</v>
       </c>
       <c r="B151" t="s">
         <v>4</v>
       </c>
       <c r="C151" t="s">
         <v>5</v>
       </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>1030604569</v>
+        <v>52933662</v>
       </c>
       <c r="B152" t="s">
         <v>4</v>
       </c>
       <c r="C152" t="s">
         <v>5</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>52767264</v>
+        <v>1030604569</v>
       </c>
       <c r="B153" t="s">
         <v>4</v>
       </c>
       <c r="C153" t="s">
         <v>5</v>
       </c>
       <c r="D153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>1053818880</v>
+        <v>52767264</v>
       </c>
       <c r="B154" t="s">
         <v>4</v>
       </c>
       <c r="C154" t="s">
         <v>5</v>
       </c>
       <c r="D154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>26430053</v>
+        <v>1053818880</v>
       </c>
       <c r="B155" t="s">
         <v>4</v>
       </c>
       <c r="C155" t="s">
         <v>5</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>1024555204</v>
+        <v>26430053</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>52227472</v>
+        <v>1024555204</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>53007409</v>
+        <v>52227472</v>
       </c>
       <c r="B158" t="s">
         <v>4</v>
       </c>
       <c r="C158" t="s">
         <v>5</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>1010172551</v>
+        <v>53007409</v>
       </c>
       <c r="B159" t="s">
         <v>4</v>
       </c>
       <c r="C159" t="s">
         <v>5</v>
       </c>
       <c r="D159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
+        <v>1010172551</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
         <v>1015399995</v>
       </c>
-      <c r="B160" t="s">
-[...10 lines deleted...]
-      <c r="A161" t="s">
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>52199219</v>
       </c>
       <c r="B162" t="s">
         <v>4</v>
       </c>
       <c r="C162" t="s">
         <v>5</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>1022949070</v>
+        <v>52199219</v>
       </c>
       <c r="B163" t="s">
         <v>4</v>
       </c>
       <c r="C163" t="s">
         <v>5</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>1000706554</v>
+        <v>1022949070</v>
       </c>
       <c r="B164" t="s">
         <v>4</v>
       </c>
       <c r="C164" t="s">
         <v>5</v>
       </c>
       <c r="D164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>65632576</v>
+        <v>1000706554</v>
       </c>
       <c r="B165" t="s">
         <v>4</v>
       </c>
       <c r="C165" t="s">
         <v>5</v>
       </c>
       <c r="D165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>1073673616</v>
+        <v>65632576</v>
       </c>
       <c r="B166" t="s">
         <v>4</v>
       </c>
       <c r="C166" t="s">
         <v>5</v>
       </c>
       <c r="D166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>79589592</v>
+        <v>1073673616</v>
       </c>
       <c r="B167" t="s">
         <v>4</v>
       </c>
       <c r="C167" t="s">
         <v>5</v>
       </c>
       <c r="D167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>1022982395</v>
+        <v>79589592</v>
       </c>
       <c r="B168" t="s">
         <v>4</v>
       </c>
       <c r="C168" t="s">
         <v>5</v>
       </c>
       <c r="D168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>52731773</v>
+        <v>1022982395</v>
       </c>
       <c r="B169" t="s">
         <v>4</v>
       </c>
       <c r="C169" t="s">
         <v>5</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>52460632</v>
+        <v>52731773</v>
       </c>
       <c r="B170" t="s">
         <v>4</v>
       </c>
       <c r="C170" t="s">
         <v>5</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>65717191</v>
+        <v>52460632</v>
       </c>
       <c r="B171" t="s">
         <v>4</v>
       </c>
       <c r="C171" t="s">
         <v>5</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>1000929626</v>
+        <v>65717191</v>
       </c>
       <c r="B172" t="s">
         <v>4</v>
       </c>
       <c r="C172" t="s">
         <v>5</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>52938493</v>
+        <v>1000929626</v>
       </c>
       <c r="B173" t="s">
         <v>4</v>
       </c>
       <c r="C173" t="s">
         <v>5</v>
       </c>
       <c r="D173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>1003671008</v>
+        <v>52938493</v>
       </c>
       <c r="B174" t="s">
         <v>4</v>
       </c>
       <c r="C174" t="s">
         <v>5</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>1007296372</v>
+        <v>1003671008</v>
       </c>
       <c r="B175" t="s">
         <v>4</v>
       </c>
       <c r="C175" t="s">
         <v>5</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>52728559</v>
+        <v>1007296372</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
         <v>5</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>1022393711</v>
+        <v>52728559</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
         <v>5</v>
       </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>1022415887</v>
+        <v>1022393711</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
         <v>5</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>1001064423</v>
+        <v>1022415887</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
         <v>5</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>28020390</v>
+        <v>1001064423</v>
       </c>
       <c r="B180" t="s">
         <v>4</v>
       </c>
       <c r="C180" t="s">
         <v>5</v>
       </c>
       <c r="D180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>52711430</v>
+        <v>28020390</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
         <v>5</v>
       </c>
       <c r="D181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
+        <v>52711430</v>
+      </c>
+      <c r="B182" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
         <v>52742048</v>
       </c>
-      <c r="B182" t="s">
-[...10 lines deleted...]
-      <c r="A183" t="s">
+      <c r="B183" t="s">
+        <v>4</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>52290279</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
         <v>5</v>
       </c>
       <c r="D184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>1007856252</v>
+        <v>52290279</v>
       </c>
       <c r="B185" t="s">
         <v>4</v>
       </c>
       <c r="C185" t="s">
         <v>5</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>51937881</v>
+        <v>1007856252</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
         <v>5</v>
       </c>
       <c r="D186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>1053724440</v>
+        <v>51937881</v>
       </c>
       <c r="B187" t="s">
         <v>4</v>
       </c>
       <c r="C187" t="s">
         <v>5</v>
       </c>
       <c r="D187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>52386359</v>
+        <v>1053724440</v>
       </c>
       <c r="B188" t="s">
         <v>4</v>
       </c>
       <c r="C188" t="s">
         <v>5</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>1022964948</v>
+        <v>52386359</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
         <v>5</v>
       </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>1033785701</v>
+        <v>1022964948</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
         <v>5</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>53092058</v>
+        <v>1033785701</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
         <v>5</v>
       </c>
       <c r="D191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>1072747266</v>
+        <v>53092058</v>
       </c>
       <c r="B192" t="s">
         <v>4</v>
       </c>
       <c r="C192" t="s">
         <v>5</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>79978627</v>
+        <v>1072747266</v>
       </c>
       <c r="B193" t="s">
         <v>4</v>
       </c>
       <c r="C193" t="s">
         <v>5</v>
       </c>
       <c r="D193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>1007829258</v>
+        <v>79978627</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
         <v>5</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>52231509</v>
+        <v>1007829258</v>
       </c>
       <c r="B195" t="s">
         <v>4</v>
       </c>
       <c r="C195" t="s">
         <v>5</v>
       </c>
       <c r="D195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>1026599606</v>
+        <v>52231509</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
         <v>5</v>
       </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>1010221661</v>
+        <v>1026599606</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
         <v>5</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>20370987</v>
+        <v>1010221661</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
         <v>5</v>
       </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>1018420000</v>
+        <v>20370987</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
         <v>5</v>
       </c>
       <c r="D199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>39658800</v>
+        <v>1018420000</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
         <v>5</v>
       </c>
       <c r="D200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>1023022949</v>
+        <v>39658800</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
         <v>5</v>
       </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>1033704219</v>
+        <v>1023022949</v>
       </c>
       <c r="B202" t="s">
         <v>4</v>
       </c>
       <c r="C202" t="s">
         <v>5</v>
       </c>
       <c r="D202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>52733156</v>
+        <v>1033704219</v>
       </c>
       <c r="B203" t="s">
         <v>4</v>
       </c>
       <c r="C203" t="s">
         <v>5</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>52180347</v>
+        <v>52733156</v>
       </c>
       <c r="B204" t="s">
         <v>4</v>
       </c>
       <c r="C204" t="s">
         <v>5</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>80203244</v>
+        <v>52180347</v>
       </c>
       <c r="B205" t="s">
         <v>4</v>
       </c>
       <c r="C205" t="s">
         <v>5</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>80425026</v>
+        <v>80203244</v>
       </c>
       <c r="B206" t="s">
         <v>4</v>
       </c>
       <c r="C206" t="s">
         <v>5</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>52763605</v>
+        <v>80425026</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>5</v>
       </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>52884688</v>
+        <v>52763605</v>
       </c>
       <c r="B208" t="s">
         <v>4</v>
       </c>
       <c r="C208" t="s">
         <v>5</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>20357681</v>
+        <v>52884688</v>
       </c>
       <c r="B209" t="s">
         <v>4</v>
       </c>
       <c r="C209" t="s">
         <v>5</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>1030553939</v>
+        <v>20357681</v>
       </c>
       <c r="B210" t="s">
         <v>4</v>
       </c>
       <c r="C210" t="s">
         <v>5</v>
       </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>1014271462</v>
+        <v>1030553939</v>
       </c>
       <c r="B211" t="s">
         <v>4</v>
       </c>
       <c r="C211" t="s">
         <v>5</v>
       </c>
       <c r="D211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>1016712285</v>
+        <v>1014271462</v>
       </c>
       <c r="B212" t="s">
         <v>4</v>
       </c>
       <c r="C212" t="s">
         <v>5</v>
       </c>
       <c r="D212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>52132305</v>
+        <v>1016712285</v>
       </c>
       <c r="B213" t="s">
         <v>4</v>
       </c>
       <c r="C213" t="s">
         <v>5</v>
       </c>
       <c r="D213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>1010203909</v>
+        <v>52132305</v>
       </c>
       <c r="B214" t="s">
         <v>4</v>
       </c>
       <c r="C214" t="s">
         <v>5</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>79672959</v>
+        <v>1010203909</v>
       </c>
       <c r="B215" t="s">
         <v>4</v>
       </c>
       <c r="C215" t="s">
         <v>5</v>
       </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>1073679310</v>
+        <v>79672959</v>
       </c>
       <c r="B216" t="s">
         <v>4</v>
       </c>
       <c r="C216" t="s">
         <v>5</v>
       </c>
       <c r="D216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>52782583</v>
+        <v>1073679310</v>
       </c>
       <c r="B217" t="s">
         <v>4</v>
       </c>
       <c r="C217" t="s">
         <v>5</v>
       </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>52762281</v>
+        <v>52782583</v>
       </c>
       <c r="B218" t="s">
         <v>4</v>
       </c>
       <c r="C218" t="s">
         <v>5</v>
       </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>39779471</v>
+        <v>52762281</v>
       </c>
       <c r="B219" t="s">
         <v>4</v>
       </c>
       <c r="C219" t="s">
         <v>5</v>
       </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>1065568279</v>
+        <v>39779471</v>
       </c>
       <c r="B220" t="s">
         <v>4</v>
       </c>
       <c r="C220" t="s">
         <v>5</v>
       </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>1010225217</v>
+        <v>1065568279</v>
       </c>
       <c r="B221" t="s">
         <v>4</v>
       </c>
       <c r="C221" t="s">
         <v>5</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>1020798443</v>
+        <v>1010225217</v>
       </c>
       <c r="B222" t="s">
         <v>4</v>
       </c>
       <c r="C222" t="s">
         <v>5</v>
       </c>
       <c r="D222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>28698434</v>
+        <v>1020798443</v>
       </c>
       <c r="B223" t="s">
         <v>4</v>
       </c>
       <c r="C223" t="s">
         <v>5</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>52718009</v>
+        <v>28698434</v>
       </c>
       <c r="B224" t="s">
         <v>4</v>
       </c>
       <c r="C224" t="s">
         <v>5</v>
       </c>
       <c r="D224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>1192778956</v>
+        <v>52718009</v>
       </c>
       <c r="B225" t="s">
         <v>4</v>
       </c>
       <c r="C225" t="s">
         <v>5</v>
       </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>1024524132</v>
+        <v>1192778956</v>
       </c>
       <c r="B226" t="s">
         <v>4</v>
       </c>
       <c r="C226" t="s">
         <v>5</v>
       </c>
       <c r="D226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>1033788114</v>
+        <v>1024524132</v>
       </c>
       <c r="B227" t="s">
         <v>4</v>
       </c>
       <c r="C227" t="s">
         <v>5</v>
       </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>51743704</v>
+        <v>1033788114</v>
       </c>
       <c r="B228" t="s">
         <v>4</v>
       </c>
       <c r="C228" t="s">
         <v>5</v>
       </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>1022947453</v>
+        <v>51743704</v>
       </c>
       <c r="B229" t="s">
         <v>4</v>
       </c>
       <c r="C229" t="s">
         <v>5</v>
       </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>1023880877</v>
+        <v>1022947453</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>5</v>
       </c>
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>52745224</v>
+        <v>1023880877</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>5</v>
       </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>53039553</v>
+        <v>52745224</v>
       </c>
       <c r="B232" t="s">
         <v>4</v>
       </c>
       <c r="C232" t="s">
         <v>5</v>
       </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>1000591343</v>
+        <v>53039553</v>
       </c>
       <c r="B233" t="s">
         <v>4</v>
       </c>
       <c r="C233" t="s">
         <v>5</v>
       </c>
       <c r="D233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>52890231</v>
+        <v>1000591343</v>
       </c>
       <c r="B234" t="s">
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>5</v>
       </c>
       <c r="D234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>1000993132</v>
+        <v>52890231</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>52705912</v>
+        <v>1000993132</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>5</v>
       </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>1023913811</v>
+        <v>52705912</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>5</v>
       </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>52382404</v>
+        <v>1023913811</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>5</v>
       </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>53047462</v>
+        <v>52382404</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>1013622138</v>
+        <v>53047462</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>52102792</v>
+        <v>1013622138</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>5</v>
       </c>
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>80903247</v>
+        <v>52102792</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>5</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>1033741431</v>
+        <v>80903247</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>35379191</v>
+        <v>1033741431</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>5</v>
       </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>7215898</v>
+        <v>35379191</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>5</v>
       </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>1023020419</v>
+        <v>7215898</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>5</v>
       </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>52310818</v>
+        <v>1023020419</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>5</v>
       </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>52742628</v>
+        <v>52310818</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>5</v>
       </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>1015465478</v>
+        <v>52742628</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>5</v>
       </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>1031139504</v>
+        <v>1015465478</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>5</v>
       </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>1130620261</v>
+        <v>1031139504</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>5</v>
       </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>53139509</v>
+        <v>1130620261</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>5</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>1030671463</v>
+        <v>53139509</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>5</v>
       </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>47441562</v>
+        <v>1030671463</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>5</v>
       </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>1013665023</v>
+        <v>47441562</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>1020414795</v>
+        <v>1013665023</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>5</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>80747675</v>
+        <v>1020414795</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>52702067</v>
+        <v>80747675</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>1023023737</v>
+        <v>52702067</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>1233512269</v>
+        <v>1023023737</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>1013683650</v>
+        <v>1233512269</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>5</v>
       </c>
       <c r="D261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>1022948116</v>
+        <v>1013683650</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>5</v>
       </c>
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>80368847</v>
+        <v>1022948116</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>5</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>1000116843</v>
+        <v>80368847</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>5</v>
       </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>1031132124</v>
+        <v>1000116843</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>5</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>1033683190</v>
+        <v>1031132124</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>5</v>
       </c>
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>52903287</v>
+        <v>1033683190</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>5</v>
       </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>1013581427</v>
+        <v>52903287</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>5</v>
       </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>52958433</v>
+        <v>1013581427</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>5</v>
       </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>52838882</v>
+        <v>52958433</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>5</v>
       </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>1022984393</v>
+        <v>52838882</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>5</v>
       </c>
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>52027800</v>
+        <v>1022984393</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>5</v>
       </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>40386688</v>
+        <v>52027800</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>5</v>
       </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>1007752761</v>
+        <v>40386688</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>5</v>
       </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>52711153</v>
+        <v>1007752761</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>5</v>
       </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>1022446607</v>
+        <v>52711153</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>1097639559</v>
+        <v>1022446607</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>23574454</v>
+        <v>1097639559</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>5</v>
       </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>52292854</v>
+        <v>23574454</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>5</v>
       </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
+        <v>52292854</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
         <v>1032418666</v>
       </c>
-      <c r="B280" t="s">
-[...10 lines deleted...]
-      <c r="A281" t="s">
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" t="s">
         <v>9</v>
-      </c>
-[...12 lines deleted...]
-        <v>52903150</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>5</v>
       </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>1001066679</v>
+        <v>52903150</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>5</v>
       </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>52860628</v>
+        <v>1001066679</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>5</v>
       </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>1031808872</v>
+        <v>52860628</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>5</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>1033791091</v>
+        <v>1031808872</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>5</v>
       </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>1000020471</v>
+        <v>1033791091</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>5</v>
       </c>
       <c r="D287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>52460980</v>
+        <v>1000020471</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>5</v>
       </c>
       <c r="D288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>1053335044</v>
+        <v>52460980</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>5</v>
       </c>
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>53073711</v>
+        <v>1053335044</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>5</v>
       </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>52841612</v>
+        <v>53073711</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>5</v>
       </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>1012335751</v>
+        <v>52841612</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>5</v>
       </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>79362856</v>
+        <v>1012335751</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>5</v>
       </c>
       <c r="D293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>1000255889</v>
+        <v>79362856</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>5</v>
       </c>
       <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
+        <v>1000255889</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
         <v>1030685567</v>
       </c>
-      <c r="B295" t="s">
-[...10 lines deleted...]
-      <c r="A296" t="s">
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" t="s">
         <v>10</v>
-      </c>
-[...12 lines deleted...]
-        <v>52173619</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>5</v>
       </c>
       <c r="D297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>52479606</v>
+        <v>52173619</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>5</v>
       </c>
       <c r="D298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>1018486079</v>
+        <v>52479606</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>5</v>
       </c>
       <c r="D299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>53119702</v>
+        <v>1018486079</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>5</v>
       </c>
       <c r="D300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>1031138550</v>
+        <v>53119702</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>5</v>
       </c>
       <c r="D301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>1024554697</v>
+        <v>1031138550</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>5</v>
       </c>
       <c r="D302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>1022954622</v>
+        <v>1024554697</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>5</v>
       </c>
       <c r="D303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
+        <v>1022954622</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
         <v>52368088</v>
       </c>
-      <c r="B304" t="s">
-[...10 lines deleted...]
-      <c r="A305" t="s">
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" t="s">
         <v>11</v>
-      </c>
-[...12 lines deleted...]
-        <v>1023032595</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>5</v>
       </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>1033731516</v>
+        <v>1023032595</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>1000791375</v>
+        <v>1033731516</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>1010243994</v>
+        <v>1000791375</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>33067066</v>
+        <v>1010243994</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>52560456</v>
+        <v>33067066</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>79603239</v>
+        <v>52560456</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>39763479</v>
+        <v>79603239</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>1020793319</v>
+        <v>39763479</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>80133985</v>
+        <v>1020793319</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>5</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>1013689832</v>
+        <v>80133985</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>64701211</v>
+        <v>1013689832</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>5</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>52809160</v>
+        <v>64701211</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>1024460766</v>
+        <v>52809160</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>1018407804</v>
+        <v>1024460766</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>79995932</v>
+        <v>1018407804</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>1046266510</v>
+        <v>79995932</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>1024506775</v>
+        <v>1046266510</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>1026286418</v>
+        <v>1024506775</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>5</v>
       </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>52957685</v>
+        <v>1026286418</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>5</v>
       </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>39004497</v>
+        <v>52957685</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>5</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>1013620652</v>
+        <v>39004497</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>40332090</v>
+        <v>1013620652</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>1023895480</v>
+        <v>40332090</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>1023950117</v>
+        <v>1023895480</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>40026798</v>
+        <v>1023950117</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>39766226</v>
+        <v>40026798</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1016003546</v>
+        <v>39766226</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>1022940843</v>
+        <v>1016003546</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>1026259210</v>
+        <v>1022940843</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>1110262820</v>
+        <v>1026259210</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>52126770</v>
+        <v>1110262820</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>1076221280</v>
+        <v>52126770</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>52327685</v>
+        <v>1076221280</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>52882573</v>
+        <v>52327685</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>1047441357</v>
+        <v>52882573</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>1022977673</v>
+        <v>1047441357</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>1023957768</v>
+        <v>1022977673</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>1001345910</v>
+        <v>1023957768</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1023902832</v>
+        <v>1001345910</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>1007576245</v>
+        <v>1023902832</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
+        <v>1007576245</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
         <v>1057186476</v>
       </c>
-      <c r="B347" t="s">
-[...10 lines deleted...]
-      <c r="A348" t="s">
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" t="s">
         <v>12</v>
-      </c>
-[...12 lines deleted...]
-        <v>1022985175</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1001346152</v>
+        <v>1022985175</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>1085260720</v>
+        <v>1001346152</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>1022984273</v>
+        <v>1085260720</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>80827133</v>
+        <v>1022984273</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>1030559406</v>
+        <v>80827133</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>52877140</v>
+        <v>1030559406</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>23306663</v>
+        <v>52877140</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>1024585172</v>
+        <v>23306663</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>1096190561</v>
+        <v>1024585172</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>1033784012</v>
+        <v>1096190561</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>72288610</v>
+        <v>1033784012</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>52715319</v>
+        <v>72288610</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>1052378649</v>
+        <v>52715319</v>
       </c>
       <c r="B362" t="s">
         <v>4</v>
       </c>
       <c r="C362" t="s">
         <v>5</v>
       </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>52040006</v>
+        <v>1052378649</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363" t="s">
         <v>5</v>
       </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>1063560512</v>
+        <v>52040006</v>
       </c>
       <c r="B364" t="s">
         <v>4</v>
       </c>
       <c r="C364" t="s">
         <v>5</v>
       </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>1000781707</v>
+        <v>1063560512</v>
       </c>
       <c r="B365" t="s">
         <v>4</v>
       </c>
       <c r="C365" t="s">
         <v>5</v>
       </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>1069713665</v>
+        <v>1000781707</v>
       </c>
       <c r="B366" t="s">
         <v>4</v>
       </c>
       <c r="C366" t="s">
         <v>5</v>
       </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>1033752793</v>
+        <v>1069713665</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367" t="s">
         <v>5</v>
       </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>1015394201</v>
+        <v>1033752793</v>
       </c>
       <c r="B368" t="s">
         <v>4</v>
       </c>
       <c r="C368" t="s">
         <v>5</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>85151711</v>
+        <v>1015394201</v>
       </c>
       <c r="B369" t="s">
         <v>4</v>
       </c>
       <c r="C369" t="s">
         <v>5</v>
       </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>46666074</v>
+        <v>85151711</v>
       </c>
       <c r="B370" t="s">
         <v>4</v>
       </c>
       <c r="C370" t="s">
         <v>5</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>52039792</v>
+        <v>46666074</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371" t="s">
         <v>5</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>1022940546</v>
+        <v>52039792</v>
       </c>
       <c r="B372" t="s">
         <v>4</v>
       </c>
       <c r="C372" t="s">
         <v>5</v>
       </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>24348365</v>
+        <v>1022940546</v>
       </c>
       <c r="B373" t="s">
         <v>4</v>
       </c>
       <c r="C373" t="s">
         <v>5</v>
       </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>1000269540</v>
+        <v>24348365</v>
       </c>
       <c r="B374" t="s">
         <v>4</v>
       </c>
       <c r="C374" t="s">
         <v>5</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>1018506915</v>
+        <v>1000269540</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>1022976906</v>
+        <v>1018506915</v>
       </c>
       <c r="B376" t="s">
         <v>4</v>
       </c>
       <c r="C376" t="s">
         <v>5</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>1023884474</v>
+        <v>1022976906</v>
       </c>
       <c r="B377" t="s">
         <v>4</v>
       </c>
       <c r="C377" t="s">
         <v>5</v>
       </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>1026587676</v>
+        <v>1023884474</v>
       </c>
       <c r="B378" t="s">
         <v>4</v>
       </c>
       <c r="C378" t="s">
         <v>5</v>
       </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>74347819</v>
+        <v>1026587676</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379" t="s">
         <v>5</v>
       </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>1022399749</v>
+        <v>74347819</v>
       </c>
       <c r="B380" t="s">
         <v>4</v>
       </c>
       <c r="C380" t="s">
         <v>5</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>1000806992</v>
+        <v>1022399749</v>
       </c>
       <c r="B381" t="s">
         <v>4</v>
       </c>
       <c r="C381" t="s">
         <v>5</v>
       </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>52074865</v>
+        <v>1000806992</v>
       </c>
       <c r="B382" t="s">
         <v>4</v>
       </c>
       <c r="C382" t="s">
         <v>5</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>1023032983</v>
+        <v>52074865</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383" t="s">
         <v>5</v>
       </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>53118425</v>
+        <v>1023032983</v>
       </c>
       <c r="B384" t="s">
         <v>4</v>
       </c>
       <c r="C384" t="s">
         <v>5</v>
       </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>52742739</v>
+        <v>53118425</v>
       </c>
       <c r="B385" t="s">
         <v>4</v>
       </c>
       <c r="C385" t="s">
         <v>5</v>
       </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>1136885154</v>
+        <v>52742739</v>
       </c>
       <c r="B386" t="s">
         <v>4</v>
       </c>
       <c r="C386" t="s">
         <v>5</v>
       </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>1110535609</v>
+        <v>1136885154</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>1068346881</v>
+        <v>1110535609</v>
       </c>
       <c r="B388" t="s">
         <v>4</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>52241596</v>
+        <v>1068346881</v>
       </c>
       <c r="B389" t="s">
         <v>4</v>
       </c>
       <c r="C389" t="s">
         <v>5</v>
       </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>1026307412</v>
+        <v>52241596</v>
       </c>
       <c r="B390" t="s">
         <v>4</v>
       </c>
       <c r="C390" t="s">
         <v>5</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>1013639749</v>
+        <v>1026307412</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391" t="s">
         <v>5</v>
       </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>1023958421</v>
+        <v>1013639749</v>
       </c>
       <c r="B392" t="s">
         <v>4</v>
       </c>
       <c r="C392" t="s">
         <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>1018410839</v>
+        <v>1023958421</v>
       </c>
       <c r="B393" t="s">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>5</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>1030613748</v>
+        <v>1018410839</v>
       </c>
       <c r="B394" t="s">
         <v>4</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>1023024098</v>
+        <v>1030613748</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395" t="s">
         <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>1013642257</v>
+        <v>1023024098</v>
       </c>
       <c r="B396" t="s">
         <v>4</v>
       </c>
       <c r="C396" t="s">
         <v>5</v>
       </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>53101952</v>
+        <v>1013642257</v>
       </c>
       <c r="B397" t="s">
         <v>4</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>52951048</v>
+        <v>53101952</v>
       </c>
       <c r="B398" t="s">
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>52366985</v>
+        <v>52951048</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>52617628</v>
+        <v>52366985</v>
       </c>
       <c r="B400" t="s">
         <v>4</v>
       </c>
       <c r="C400" t="s">
         <v>5</v>
       </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>1065594531</v>
+        <v>52617628</v>
       </c>
       <c r="B401" t="s">
         <v>4</v>
       </c>
       <c r="C401" t="s">
         <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>80206176</v>
+        <v>1065594531</v>
       </c>
       <c r="B402" t="s">
         <v>4</v>
       </c>
       <c r="C402" t="s">
         <v>5</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>1033698959</v>
+        <v>80206176</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403" t="s">
         <v>5</v>
       </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>52532118</v>
+        <v>1033698959</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>1022970754</v>
+        <v>52532118</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>38144819</v>
+        <v>1022970754</v>
       </c>
       <c r="B406" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>5</v>
       </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>1113641118</v>
+        <v>38144819</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407" t="s">
         <v>5</v>
       </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>52006379</v>
+        <v>1113641118</v>
       </c>
       <c r="B408" t="s">
         <v>4</v>
       </c>
       <c r="C408" t="s">
         <v>5</v>
       </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>79990196</v>
+        <v>52006379</v>
       </c>
       <c r="B409" t="s">
         <v>4</v>
       </c>
       <c r="C409" t="s">
         <v>5</v>
       </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>52874207</v>
+        <v>79990196</v>
       </c>
       <c r="B410" t="s">
         <v>4</v>
       </c>
       <c r="C410" t="s">
         <v>5</v>
       </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>52103699</v>
+        <v>52874207</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411" t="s">
         <v>5</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>1033761875</v>
+        <v>52103699</v>
       </c>
       <c r="B412" t="s">
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>80807322</v>
+        <v>1033761875</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>1033743869</v>
+        <v>80807322</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>1031150270</v>
+        <v>1033743869</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>39568690</v>
+        <v>1031150270</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>1018503558</v>
+        <v>39568690</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>1022929658</v>
+        <v>1018503558</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>1013686674</v>
+        <v>1022929658</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>1033777788</v>
+        <v>1013686674</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421">
-        <v>52882417</v>
+        <v>1033777788</v>
       </c>
       <c r="B421" t="s">
         <v>4</v>
       </c>
       <c r="C421" t="s">
         <v>5</v>
       </c>
       <c r="D421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422">
-        <v>52130241</v>
+        <v>52882417</v>
       </c>
       <c r="B422" t="s">
         <v>4</v>
       </c>
       <c r="C422" t="s">
         <v>5</v>
       </c>
       <c r="D422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423">
-        <v>1001283826</v>
+        <v>52130241</v>
       </c>
       <c r="B423" t="s">
         <v>4</v>
       </c>
       <c r="C423" t="s">
         <v>5</v>
       </c>
       <c r="D423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424">
-        <v>1030618638</v>
+        <v>1001283826</v>
       </c>
       <c r="B424" t="s">
         <v>4</v>
       </c>
       <c r="C424" t="s">
         <v>5</v>
       </c>
       <c r="D424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425">
-        <v>1059043069</v>
+        <v>1030618638</v>
       </c>
       <c r="B425" t="s">
         <v>4</v>
       </c>
       <c r="C425" t="s">
         <v>5</v>
       </c>
       <c r="D425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426">
-        <v>80795209</v>
+        <v>1059043069</v>
       </c>
       <c r="B426" t="s">
         <v>4</v>
       </c>
       <c r="C426" t="s">
         <v>5</v>
       </c>
       <c r="D426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427">
-        <v>1013645042</v>
+        <v>80795209</v>
       </c>
       <c r="B427" t="s">
         <v>4</v>
       </c>
       <c r="C427" t="s">
         <v>5</v>
       </c>
       <c r="D427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428">
-        <v>1022944493</v>
+        <v>1013645042</v>
       </c>
       <c r="B428" t="s">
         <v>4</v>
       </c>
       <c r="C428" t="s">
         <v>5</v>
       </c>
       <c r="D428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429">
-        <v>1069758585</v>
+        <v>1022944493</v>
       </c>
       <c r="B429" t="s">
         <v>4</v>
       </c>
       <c r="C429" t="s">
         <v>5</v>
       </c>
       <c r="D429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430">
-        <v>79691403</v>
+        <v>1069758585</v>
       </c>
       <c r="B430" t="s">
         <v>4</v>
       </c>
       <c r="C430" t="s">
         <v>5</v>
       </c>
       <c r="D430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431">
-        <v>1070590795</v>
+        <v>79691403</v>
       </c>
       <c r="B431" t="s">
         <v>4</v>
       </c>
       <c r="C431" t="s">
         <v>5</v>
       </c>
       <c r="D431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432">
-        <v>79732188</v>
+        <v>1070590795</v>
       </c>
       <c r="B432" t="s">
         <v>4</v>
       </c>
       <c r="C432" t="s">
         <v>5</v>
       </c>
       <c r="D432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433">
-        <v>52229207</v>
+        <v>79732188</v>
       </c>
       <c r="B433" t="s">
         <v>4</v>
       </c>
       <c r="C433" t="s">
         <v>5</v>
       </c>
       <c r="D433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434">
-        <v>80149559</v>
+        <v>52229207</v>
       </c>
       <c r="B434" t="s">
         <v>4</v>
       </c>
       <c r="C434" t="s">
         <v>5</v>
       </c>
       <c r="D434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435">
-        <v>1019074953</v>
+        <v>80149559</v>
       </c>
       <c r="B435" t="s">
         <v>4</v>
       </c>
       <c r="C435" t="s">
         <v>5</v>
       </c>
       <c r="D435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436">
-        <v>39691675</v>
+        <v>1019074953</v>
       </c>
       <c r="B436" t="s">
         <v>4</v>
       </c>
       <c r="C436" t="s">
         <v>5</v>
       </c>
       <c r="D436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437">
-        <v>1033722108</v>
+        <v>39691675</v>
       </c>
       <c r="B437" t="s">
         <v>4</v>
       </c>
       <c r="C437" t="s">
         <v>5</v>
       </c>
       <c r="D437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438">
-        <v>1023029629</v>
+        <v>1033722108</v>
       </c>
       <c r="B438" t="s">
         <v>4</v>
       </c>
       <c r="C438" t="s">
         <v>5</v>
       </c>
       <c r="D438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439">
-        <v>52216124</v>
+        <v>1023029629</v>
       </c>
       <c r="B439" t="s">
         <v>4</v>
       </c>
       <c r="C439" t="s">
         <v>5</v>
       </c>
       <c r="D439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440">
-        <v>52557924</v>
+        <v>52216124</v>
       </c>
       <c r="B440" t="s">
         <v>4</v>
       </c>
       <c r="C440" t="s">
         <v>5</v>
       </c>
       <c r="D440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441">
-        <v>1024601318</v>
+        <v>52557924</v>
       </c>
       <c r="B441" t="s">
         <v>4</v>
       </c>
       <c r="C441" t="s">
         <v>5</v>
       </c>
       <c r="D441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442">
-        <v>1032422786</v>
+        <v>1024601318</v>
       </c>
       <c r="B442" t="s">
         <v>4</v>
       </c>
       <c r="C442" t="s">
         <v>5</v>
       </c>
       <c r="D442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443">
-        <v>1023019989</v>
+        <v>1032422786</v>
       </c>
       <c r="B443" t="s">
         <v>4</v>
       </c>
       <c r="C443" t="s">
         <v>5</v>
       </c>
       <c r="D443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444">
-        <v>1001063065</v>
+        <v>1023019989</v>
       </c>
       <c r="B444" t="s">
         <v>4</v>
       </c>
       <c r="C444" t="s">
         <v>5</v>
       </c>
       <c r="D444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445">
-        <v>52746535</v>
+        <v>1001063065</v>
       </c>
       <c r="B445" t="s">
         <v>4</v>
       </c>
       <c r="C445" t="s">
         <v>5</v>
       </c>
       <c r="D445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446">
-        <v>1031143716</v>
+        <v>52746535</v>
       </c>
       <c r="B446" t="s">
         <v>4</v>
       </c>
       <c r="C446" t="s">
         <v>5</v>
       </c>
       <c r="D446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447">
-        <v>52096345</v>
+        <v>1031143716</v>
       </c>
       <c r="B447" t="s">
         <v>4</v>
       </c>
       <c r="C447" t="s">
         <v>5</v>
       </c>
       <c r="D447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448">
-        <v>1026577181</v>
+        <v>52096345</v>
       </c>
       <c r="B448" t="s">
         <v>4</v>
       </c>
       <c r="C448" t="s">
         <v>5</v>
       </c>
       <c r="D448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449">
-        <v>1054659115</v>
+        <v>1026577181</v>
       </c>
       <c r="B449" t="s">
         <v>4</v>
       </c>
       <c r="C449" t="s">
         <v>5</v>
       </c>
       <c r="D449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450">
-        <v>1022985714</v>
+        <v>1054659115</v>
       </c>
       <c r="B450" t="s">
         <v>4</v>
       </c>
       <c r="C450" t="s">
         <v>5</v>
       </c>
       <c r="D450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451">
-        <v>79308681</v>
+        <v>1022985714</v>
       </c>
       <c r="B451" t="s">
         <v>4</v>
       </c>
       <c r="C451" t="s">
         <v>5</v>
       </c>
       <c r="D451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452">
-        <v>30665835</v>
+        <v>79308681</v>
       </c>
       <c r="B452" t="s">
         <v>4</v>
       </c>
       <c r="C452" t="s">
         <v>5</v>
       </c>
       <c r="D452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453">
-        <v>1110175379</v>
+        <v>30665835</v>
       </c>
       <c r="B453" t="s">
         <v>4</v>
       </c>
       <c r="C453" t="s">
         <v>5</v>
       </c>
       <c r="D453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454">
-        <v>52541112</v>
+        <v>1110175379</v>
       </c>
       <c r="B454" t="s">
         <v>4</v>
       </c>
       <c r="C454" t="s">
         <v>5</v>
       </c>
       <c r="D454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455">
-        <v>1013591778</v>
+        <v>52541112</v>
       </c>
       <c r="B455" t="s">
         <v>4</v>
       </c>
       <c r="C455" t="s">
         <v>5</v>
       </c>
       <c r="D455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456">
-        <v>1033731833</v>
+        <v>1013591778</v>
       </c>
       <c r="B456" t="s">
         <v>4</v>
       </c>
       <c r="C456" t="s">
         <v>5</v>
       </c>
       <c r="D456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457">
-        <v>1033691934</v>
+        <v>1033731833</v>
       </c>
       <c r="B457" t="s">
         <v>4</v>
       </c>
       <c r="C457" t="s">
         <v>5</v>
       </c>
       <c r="D457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458">
-        <v>1023021898</v>
+        <v>1033691934</v>
       </c>
       <c r="B458" t="s">
         <v>4</v>
       </c>
       <c r="C458" t="s">
         <v>5</v>
       </c>
       <c r="D458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459">
-        <v>1192807453</v>
+        <v>1023021898</v>
       </c>
       <c r="B459" t="s">
         <v>4</v>
       </c>
       <c r="C459" t="s">
         <v>5</v>
       </c>
       <c r="D459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460">
-        <v>1024581522</v>
+        <v>1192807453</v>
       </c>
       <c r="B460" t="s">
         <v>4</v>
       </c>
       <c r="C460" t="s">
         <v>5</v>
       </c>
       <c r="D460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461">
-        <v>1014262417</v>
+        <v>1024581522</v>
       </c>
       <c r="B461" t="s">
         <v>4</v>
       </c>
       <c r="C461" t="s">
         <v>5</v>
       </c>
       <c r="D461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462">
-        <v>52896844</v>
+        <v>1014262417</v>
       </c>
       <c r="B462" t="s">
         <v>4</v>
       </c>
       <c r="C462" t="s">
         <v>5</v>
       </c>
       <c r="D462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463">
-        <v>1073712669</v>
+        <v>52896844</v>
       </c>
       <c r="B463" t="s">
         <v>4</v>
       </c>
       <c r="C463" t="s">
         <v>5</v>
       </c>
       <c r="D463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464">
-        <v>52740362</v>
+        <v>1073712669</v>
       </c>
       <c r="B464" t="s">
         <v>4</v>
       </c>
       <c r="C464" t="s">
         <v>5</v>
       </c>
       <c r="D464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465">
-        <v>1077849452</v>
+        <v>52740362</v>
       </c>
       <c r="B465" t="s">
         <v>4</v>
       </c>
       <c r="C465" t="s">
         <v>5</v>
       </c>
       <c r="D465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466">
-        <v>1091664514</v>
+        <v>1077849452</v>
       </c>
       <c r="B466" t="s">
         <v>4</v>
       </c>
       <c r="C466" t="s">
         <v>5</v>
       </c>
       <c r="D466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467">
-        <v>52533240</v>
+        <v>1091664514</v>
       </c>
       <c r="B467" t="s">
         <v>4</v>
       </c>
       <c r="C467" t="s">
         <v>5</v>
       </c>
       <c r="D467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468">
-        <v>1023031706</v>
+        <v>52533240</v>
       </c>
       <c r="B468" t="s">
         <v>4</v>
       </c>
       <c r="C468" t="s">
         <v>5</v>
       </c>
       <c r="D468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469">
-        <v>53012548</v>
+        <v>1023031706</v>
       </c>
       <c r="B469" t="s">
         <v>4</v>
       </c>
       <c r="C469" t="s">
         <v>5</v>
       </c>
       <c r="D469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470">
-        <v>52905087</v>
+        <v>53012548</v>
       </c>
       <c r="B470" t="s">
         <v>4</v>
       </c>
       <c r="C470" t="s">
         <v>5</v>
       </c>
       <c r="D470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471">
-        <v>1073253856</v>
+        <v>52905087</v>
       </c>
       <c r="B471" t="s">
         <v>4</v>
       </c>
       <c r="C471" t="s">
         <v>5</v>
       </c>
       <c r="D471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472">
-        <v>52232687</v>
+        <v>1073253856</v>
       </c>
       <c r="B472" t="s">
         <v>4</v>
       </c>
       <c r="C472" t="s">
         <v>5</v>
       </c>
       <c r="D472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473">
-        <v>89003089</v>
+        <v>52232687</v>
       </c>
       <c r="B473" t="s">
         <v>4</v>
       </c>
       <c r="C473" t="s">
         <v>5</v>
       </c>
       <c r="D473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474">
-        <v>79480447</v>
+        <v>89003089</v>
       </c>
       <c r="B474" t="s">
         <v>4</v>
       </c>
       <c r="C474" t="s">
         <v>5</v>
       </c>
       <c r="D474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475">
-        <v>1013619805</v>
+        <v>79480447</v>
       </c>
       <c r="B475" t="s">
         <v>4</v>
       </c>
       <c r="C475" t="s">
         <v>5</v>
       </c>
       <c r="D475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476">
-        <v>1026262938</v>
+        <v>1013619805</v>
       </c>
       <c r="B476" t="s">
         <v>4</v>
       </c>
       <c r="C476" t="s">
         <v>5</v>
       </c>
       <c r="D476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477">
-        <v>1030611705</v>
+        <v>1026262938</v>
       </c>
       <c r="B477" t="s">
         <v>4</v>
       </c>
       <c r="C477" t="s">
         <v>5</v>
       </c>
       <c r="D477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478">
-        <v>1116203185</v>
+        <v>1030611705</v>
       </c>
       <c r="B478" t="s">
         <v>4</v>
       </c>
       <c r="C478" t="s">
         <v>5</v>
       </c>
       <c r="D478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479">
-        <v>1022964773</v>
+        <v>1116203185</v>
       </c>
       <c r="B479" t="s">
         <v>4</v>
       </c>
       <c r="C479" t="s">
         <v>5</v>
       </c>
       <c r="D479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480">
-        <v>1013618866</v>
+        <v>1022964773</v>
       </c>
       <c r="B480" t="s">
         <v>4</v>
       </c>
       <c r="C480" t="s">
         <v>5</v>
       </c>
       <c r="D480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481">
-        <v>53160873</v>
+        <v>1013618866</v>
       </c>
       <c r="B481" t="s">
         <v>4</v>
       </c>
       <c r="C481" t="s">
         <v>5</v>
       </c>
       <c r="D481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482">
-        <v>1032478489</v>
+        <v>53160873</v>
       </c>
       <c r="B482" t="s">
         <v>4</v>
       </c>
       <c r="C482" t="s">
         <v>5</v>
       </c>
       <c r="D482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483">
-        <v>1018496899</v>
+        <v>1032478489</v>
       </c>
       <c r="B483" t="s">
         <v>4</v>
       </c>
       <c r="C483" t="s">
         <v>5</v>
       </c>
       <c r="D483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484">
-        <v>1022333438</v>
+        <v>1018496899</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
-        <v>1023009005</v>
+        <v>1022333438</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486">
-        <v>52931096</v>
+        <v>1023009005</v>
       </c>
       <c r="B486" t="s">
         <v>4</v>
       </c>
       <c r="C486" t="s">
         <v>5</v>
       </c>
       <c r="D486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487">
-        <v>8719942</v>
+        <v>52931096</v>
       </c>
       <c r="B487" t="s">
         <v>4</v>
       </c>
       <c r="C487" t="s">
         <v>5</v>
       </c>
       <c r="D487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488">
-        <v>1110263378</v>
+        <v>8719942</v>
       </c>
       <c r="B488" t="s">
         <v>4</v>
       </c>
       <c r="C488" t="s">
         <v>5</v>
       </c>
       <c r="D488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489">
-        <v>1072673698</v>
+        <v>1110263378</v>
       </c>
       <c r="B489" t="s">
         <v>4</v>
       </c>
       <c r="C489" t="s">
         <v>5</v>
       </c>
       <c r="D489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490">
-        <v>52778492</v>
+        <v>1072673698</v>
       </c>
       <c r="B490" t="s">
         <v>4</v>
       </c>
       <c r="C490" t="s">
         <v>5</v>
       </c>
       <c r="D490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491">
-        <v>52365276</v>
+        <v>52778492</v>
       </c>
       <c r="B491" t="s">
         <v>4</v>
       </c>
       <c r="C491" t="s">
         <v>5</v>
       </c>
       <c r="D491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492">
-        <v>1012412763</v>
+        <v>52365276</v>
       </c>
       <c r="B492" t="s">
         <v>4</v>
       </c>
       <c r="C492" t="s">
         <v>5</v>
       </c>
       <c r="D492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493">
-        <v>1032366757</v>
+        <v>1012412763</v>
       </c>
       <c r="B493" t="s">
         <v>4</v>
       </c>
       <c r="C493" t="s">
         <v>5</v>
       </c>
       <c r="D493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494">
-        <v>1012327664</v>
+        <v>1032366757</v>
       </c>
       <c r="B494" t="s">
         <v>4</v>
       </c>
       <c r="C494" t="s">
         <v>5</v>
       </c>
       <c r="D494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495">
-        <v>39715592</v>
+        <v>1012327664</v>
       </c>
       <c r="B495" t="s">
         <v>4</v>
       </c>
       <c r="C495" t="s">
         <v>5</v>
       </c>
       <c r="D495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496">
-        <v>1018488643</v>
+        <v>39715592</v>
       </c>
       <c r="B496" t="s">
         <v>4</v>
       </c>
       <c r="C496" t="s">
         <v>5</v>
       </c>
       <c r="D496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497">
-        <v>52830723</v>
+        <v>1018488643</v>
       </c>
       <c r="B497" t="s">
         <v>4</v>
       </c>
       <c r="C497" t="s">
         <v>5</v>
       </c>
       <c r="D497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498">
-        <v>1018412431</v>
+        <v>52830723</v>
       </c>
       <c r="B498" t="s">
         <v>4</v>
       </c>
       <c r="C498" t="s">
         <v>5</v>
       </c>
       <c r="D498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499">
-        <v>1033728612</v>
+        <v>1018412431</v>
       </c>
       <c r="B499" t="s">
         <v>4</v>
       </c>
       <c r="C499" t="s">
         <v>5</v>
       </c>
       <c r="D499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500">
-        <v>1024525427</v>
+        <v>1033728612</v>
       </c>
       <c r="B500" t="s">
         <v>4</v>
       </c>
       <c r="C500" t="s">
         <v>5</v>
       </c>
       <c r="D500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501">
-        <v>53117229</v>
+        <v>1024525427</v>
       </c>
       <c r="B501" t="s">
         <v>4</v>
       </c>
       <c r="C501" t="s">
         <v>5</v>
       </c>
       <c r="D501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502">
+        <v>53117229</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
         <v>1110263308</v>
       </c>
-      <c r="B502" t="s">
-[...10 lines deleted...]
-      <c r="A503" t="s">
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" t="s">
         <v>13</v>
-      </c>
-[...12 lines deleted...]
-        <v>1033716586</v>
       </c>
       <c r="B504" t="s">
         <v>4</v>
       </c>
       <c r="C504" t="s">
         <v>5</v>
       </c>
       <c r="D504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505">
-        <v>52902136</v>
+        <v>1033716586</v>
       </c>
       <c r="B505" t="s">
         <v>4</v>
       </c>
       <c r="C505" t="s">
         <v>5</v>
       </c>
       <c r="D505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506">
-        <v>4417120</v>
+        <v>52902136</v>
       </c>
       <c r="B506" t="s">
         <v>4</v>
       </c>
       <c r="C506" t="s">
         <v>5</v>
       </c>
       <c r="D506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507">
-        <v>1013644218</v>
+        <v>4417120</v>
       </c>
       <c r="B507" t="s">
         <v>4</v>
       </c>
       <c r="C507" t="s">
         <v>5</v>
       </c>
       <c r="D507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508">
-        <v>1012366861</v>
+        <v>1013644218</v>
       </c>
       <c r="B508" t="s">
         <v>4</v>
       </c>
       <c r="C508" t="s">
         <v>5</v>
       </c>
       <c r="D508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509">
-        <v>1024586268</v>
+        <v>1012366861</v>
       </c>
       <c r="B509" t="s">
         <v>4</v>
       </c>
       <c r="C509" t="s">
         <v>5</v>
       </c>
       <c r="D509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510">
-        <v>79349440</v>
+        <v>1024586268</v>
       </c>
       <c r="B510" t="s">
         <v>4</v>
       </c>
       <c r="C510" t="s">
         <v>5</v>
       </c>
       <c r="D510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511">
-        <v>1033721671</v>
+        <v>79349440</v>
       </c>
       <c r="B511" t="s">
         <v>4</v>
       </c>
       <c r="C511" t="s">
         <v>5</v>
       </c>
       <c r="D511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512">
-        <v>52530627</v>
+        <v>1033721671</v>
       </c>
       <c r="B512" t="s">
         <v>4</v>
       </c>
       <c r="C512" t="s">
         <v>5</v>
       </c>
       <c r="D512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513">
-        <v>1244478662</v>
+        <v>52530627</v>
       </c>
       <c r="B513" t="s">
         <v>4</v>
       </c>
       <c r="C513" t="s">
         <v>5</v>
       </c>
       <c r="D513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514">
-        <v>1023899920</v>
+        <v>1244478662</v>
       </c>
       <c r="B514" t="s">
         <v>4</v>
       </c>
       <c r="C514" t="s">
         <v>5</v>
       </c>
       <c r="D514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515">
-        <v>1054120187</v>
+        <v>1023899920</v>
       </c>
       <c r="B515" t="s">
         <v>4</v>
       </c>
       <c r="C515" t="s">
         <v>5</v>
       </c>
       <c r="D515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516">
-        <v>1013582637</v>
+        <v>1054120187</v>
       </c>
       <c r="B516" t="s">
         <v>4</v>
       </c>
       <c r="C516" t="s">
         <v>5</v>
       </c>
       <c r="D516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517">
-        <v>19453860</v>
+        <v>1013582637</v>
       </c>
       <c r="B517" t="s">
         <v>4</v>
       </c>
       <c r="C517" t="s">
         <v>5</v>
       </c>
       <c r="D517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518">
-        <v>53118035</v>
+        <v>19453860</v>
       </c>
       <c r="B518" t="s">
         <v>4</v>
       </c>
       <c r="C518" t="s">
         <v>5</v>
       </c>
       <c r="D518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519">
-        <v>1018428412</v>
+        <v>53118035</v>
       </c>
       <c r="B519" t="s">
         <v>4</v>
       </c>
       <c r="C519" t="s">
         <v>5</v>
       </c>
       <c r="D519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520">
         <v>52875073</v>
       </c>
       <c r="B520" t="s">
         <v>4</v>
       </c>
       <c r="C520" t="s">
         <v>5</v>
       </c>
       <c r="D520" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13925,3565 +13928,3565 @@
         <v>4</v>
       </c>
       <c r="C960" t="s">
         <v>5</v>
       </c>
       <c r="D960" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961">
         <v>1033706181</v>
       </c>
       <c r="B961" t="s">
         <v>4</v>
       </c>
       <c r="C961" t="s">
         <v>5</v>
       </c>
       <c r="D961" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962">
-        <v>1033751849</v>
+        <v>52450144</v>
       </c>
       <c r="B962" t="s">
         <v>4</v>
       </c>
       <c r="C962" t="s">
         <v>5</v>
       </c>
       <c r="D962" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963">
-        <v>52450144</v>
+        <v>1027150272</v>
       </c>
       <c r="B963" t="s">
         <v>4</v>
       </c>
       <c r="C963" t="s">
         <v>5</v>
       </c>
       <c r="D963" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964">
-        <v>1027150272</v>
+        <v>1015472039</v>
       </c>
       <c r="B964" t="s">
         <v>4</v>
       </c>
       <c r="C964" t="s">
         <v>5</v>
       </c>
       <c r="D964" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965">
-        <v>1015472039</v>
+        <v>80743277</v>
       </c>
       <c r="B965" t="s">
         <v>4</v>
       </c>
       <c r="C965" t="s">
         <v>5</v>
       </c>
       <c r="D965" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966">
-        <v>80743277</v>
+        <v>41746946</v>
       </c>
       <c r="B966" t="s">
         <v>4</v>
       </c>
       <c r="C966" t="s">
         <v>5</v>
       </c>
       <c r="D966" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967">
-        <v>41746946</v>
+        <v>1033813850</v>
       </c>
       <c r="B967" t="s">
         <v>4</v>
       </c>
       <c r="C967" t="s">
         <v>5</v>
       </c>
       <c r="D967" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968">
-        <v>1033813850</v>
+        <v>1063135373</v>
       </c>
       <c r="B968" t="s">
         <v>4</v>
       </c>
       <c r="C968" t="s">
         <v>5</v>
       </c>
       <c r="D968" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969">
-        <v>1063135373</v>
+        <v>52035173</v>
       </c>
       <c r="B969" t="s">
         <v>4</v>
       </c>
       <c r="C969" t="s">
         <v>5</v>
       </c>
       <c r="D969" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970">
-        <v>52035173</v>
+        <v>1012463598</v>
       </c>
       <c r="B970" t="s">
         <v>4</v>
       </c>
       <c r="C970" t="s">
         <v>5</v>
       </c>
       <c r="D970" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971">
-        <v>1012463598</v>
+        <v>28722387</v>
       </c>
       <c r="B971" t="s">
         <v>4</v>
       </c>
       <c r="C971" t="s">
         <v>5</v>
       </c>
       <c r="D971" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972">
-        <v>28722387</v>
+        <v>1000692876</v>
       </c>
       <c r="B972" t="s">
         <v>4</v>
       </c>
       <c r="C972" t="s">
         <v>5</v>
       </c>
       <c r="D972" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973">
-        <v>1000692876</v>
+        <v>52843114</v>
       </c>
       <c r="B973" t="s">
         <v>4</v>
       </c>
       <c r="C973" t="s">
         <v>5</v>
       </c>
       <c r="D973" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974">
-        <v>52843114</v>
+        <v>65718361</v>
       </c>
       <c r="B974" t="s">
         <v>4</v>
       </c>
       <c r="C974" t="s">
         <v>5</v>
       </c>
       <c r="D974" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975">
-        <v>65718361</v>
+        <v>79766278</v>
       </c>
       <c r="B975" t="s">
         <v>4</v>
       </c>
       <c r="C975" t="s">
         <v>5</v>
       </c>
       <c r="D975" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976">
-        <v>79766278</v>
+        <v>53099101</v>
       </c>
       <c r="B976" t="s">
         <v>4</v>
       </c>
       <c r="C976" t="s">
         <v>5</v>
       </c>
       <c r="D976" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977">
-        <v>53099101</v>
+        <v>1029280663</v>
       </c>
       <c r="B977" t="s">
         <v>4</v>
       </c>
       <c r="C977" t="s">
         <v>5</v>
       </c>
       <c r="D977" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978">
-        <v>1029280663</v>
+        <v>1047384157</v>
       </c>
       <c r="B978" t="s">
         <v>4</v>
       </c>
       <c r="C978" t="s">
         <v>5</v>
       </c>
       <c r="D978" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979">
-        <v>1047384157</v>
+        <v>1000132807</v>
       </c>
       <c r="B979" t="s">
         <v>4</v>
       </c>
       <c r="C979" t="s">
         <v>5</v>
       </c>
       <c r="D979" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980">
-        <v>1000132807</v>
+        <v>52278806</v>
       </c>
       <c r="B980" t="s">
         <v>4</v>
       </c>
       <c r="C980" t="s">
         <v>5</v>
       </c>
       <c r="D980" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981">
-        <v>52278806</v>
+        <v>1000792838</v>
       </c>
       <c r="B981" t="s">
         <v>4</v>
       </c>
       <c r="C981" t="s">
         <v>5</v>
       </c>
       <c r="D981" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982">
-        <v>1000792838</v>
+        <v>52231390</v>
       </c>
       <c r="B982" t="s">
         <v>4</v>
       </c>
       <c r="C982" t="s">
         <v>5</v>
       </c>
       <c r="D982" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983">
-        <v>52231390</v>
+        <v>1023033378</v>
       </c>
       <c r="B983" t="s">
         <v>4</v>
       </c>
       <c r="C983" t="s">
         <v>5</v>
       </c>
       <c r="D983" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984">
-        <v>1023033378</v>
+        <v>1031157231</v>
       </c>
       <c r="B984" t="s">
         <v>4</v>
       </c>
       <c r="C984" t="s">
         <v>5</v>
       </c>
       <c r="D984" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985">
-        <v>1031157231</v>
+        <v>1022944618</v>
       </c>
       <c r="B985" t="s">
         <v>4</v>
       </c>
       <c r="C985" t="s">
         <v>5</v>
       </c>
       <c r="D985" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986">
-        <v>1022944618</v>
+        <v>1030525319</v>
       </c>
       <c r="B986" t="s">
         <v>4</v>
       </c>
       <c r="C986" t="s">
         <v>5</v>
       </c>
       <c r="D986" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987">
-        <v>1030525319</v>
+        <v>52956987</v>
       </c>
       <c r="B987" t="s">
         <v>4</v>
       </c>
       <c r="C987" t="s">
         <v>5</v>
       </c>
       <c r="D987" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988">
-        <v>52956987</v>
+        <v>1030551050</v>
       </c>
       <c r="B988" t="s">
         <v>4</v>
       </c>
       <c r="C988" t="s">
         <v>5</v>
       </c>
       <c r="D988" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989">
-        <v>1030551050</v>
+        <v>52890223</v>
       </c>
       <c r="B989" t="s">
         <v>4</v>
       </c>
       <c r="C989" t="s">
         <v>5</v>
       </c>
       <c r="D989" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="990" spans="1:4">
-      <c r="A990">
-        <v>52890223</v>
+      <c r="A990" t="s">
+        <v>18</v>
       </c>
       <c r="B990" t="s">
         <v>4</v>
       </c>
       <c r="C990" t="s">
         <v>5</v>
       </c>
       <c r="D990" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="991" spans="1:4">
-      <c r="A991" t="s">
-        <v>18</v>
+      <c r="A991">
+        <v>1006653586</v>
       </c>
       <c r="B991" t="s">
         <v>4</v>
       </c>
       <c r="C991" t="s">
         <v>5</v>
       </c>
       <c r="D991" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992">
-        <v>1006653586</v>
+        <v>52547571</v>
       </c>
       <c r="B992" t="s">
         <v>4</v>
       </c>
       <c r="C992" t="s">
         <v>5</v>
       </c>
       <c r="D992" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993">
-        <v>52547571</v>
+        <v>1032469093</v>
       </c>
       <c r="B993" t="s">
         <v>4</v>
       </c>
       <c r="C993" t="s">
         <v>5</v>
       </c>
       <c r="D993" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994">
-        <v>1032469093</v>
+        <v>52149387</v>
       </c>
       <c r="B994" t="s">
         <v>4</v>
       </c>
       <c r="C994" t="s">
         <v>5</v>
       </c>
       <c r="D994" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995">
-        <v>52149387</v>
+        <v>1022929593</v>
       </c>
       <c r="B995" t="s">
         <v>4</v>
       </c>
       <c r="C995" t="s">
         <v>5</v>
       </c>
       <c r="D995" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996">
-        <v>1022929593</v>
+        <v>1033712390</v>
       </c>
       <c r="B996" t="s">
         <v>4</v>
       </c>
       <c r="C996" t="s">
         <v>5</v>
       </c>
       <c r="D996" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997">
-        <v>1033712390</v>
+        <v>19399958</v>
       </c>
       <c r="B997" t="s">
         <v>4</v>
       </c>
       <c r="C997" t="s">
         <v>5</v>
       </c>
       <c r="D997" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998">
-        <v>19399958</v>
+        <v>52733137</v>
       </c>
       <c r="B998" t="s">
         <v>4</v>
       </c>
       <c r="C998" t="s">
         <v>5</v>
       </c>
       <c r="D998" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999">
-        <v>52733137</v>
+        <v>1022422698</v>
       </c>
       <c r="B999" t="s">
         <v>4</v>
       </c>
       <c r="C999" t="s">
         <v>5</v>
       </c>
       <c r="D999" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000">
-        <v>1022422698</v>
+        <v>1026307517</v>
       </c>
       <c r="B1000" t="s">
         <v>4</v>
       </c>
       <c r="C1000" t="s">
         <v>5</v>
       </c>
       <c r="D1000" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001">
-        <v>1026307517</v>
+        <v>1023010406</v>
       </c>
       <c r="B1001" t="s">
         <v>4</v>
       </c>
       <c r="C1001" t="s">
         <v>5</v>
       </c>
       <c r="D1001" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002">
-        <v>1023010406</v>
+        <v>51821166</v>
       </c>
       <c r="B1002" t="s">
         <v>4</v>
       </c>
       <c r="C1002" t="s">
         <v>5</v>
       </c>
       <c r="D1002" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003">
-        <v>51821166</v>
+        <v>1001047554</v>
       </c>
       <c r="B1003" t="s">
         <v>4</v>
       </c>
       <c r="C1003" t="s">
         <v>5</v>
       </c>
       <c r="D1003" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004">
-        <v>1001047554</v>
+        <v>14254547</v>
       </c>
       <c r="B1004" t="s">
         <v>4</v>
       </c>
       <c r="C1004" t="s">
         <v>5</v>
       </c>
       <c r="D1004" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005">
-        <v>14254547</v>
+        <v>52286902</v>
       </c>
       <c r="B1005" t="s">
         <v>4</v>
       </c>
       <c r="C1005" t="s">
         <v>5</v>
       </c>
       <c r="D1005" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006">
-        <v>52286902</v>
+        <v>1012335348</v>
       </c>
       <c r="B1006" t="s">
         <v>4</v>
       </c>
       <c r="C1006" t="s">
         <v>5</v>
       </c>
       <c r="D1006" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007">
-        <v>1012335348</v>
+        <v>1030637165</v>
       </c>
       <c r="B1007" t="s">
         <v>4</v>
       </c>
       <c r="C1007" t="s">
         <v>5</v>
       </c>
       <c r="D1007" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008">
-        <v>1030637165</v>
+        <v>1005624931</v>
       </c>
       <c r="B1008" t="s">
         <v>4</v>
       </c>
       <c r="C1008" t="s">
         <v>5</v>
       </c>
       <c r="D1008" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009">
-        <v>1005624931</v>
+        <v>1023018951</v>
       </c>
       <c r="B1009" t="s">
         <v>4</v>
       </c>
       <c r="C1009" t="s">
         <v>5</v>
       </c>
       <c r="D1009" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010">
-        <v>1023018951</v>
+        <v>1013592832</v>
       </c>
       <c r="B1010" t="s">
         <v>4</v>
       </c>
       <c r="C1010" t="s">
         <v>5</v>
       </c>
       <c r="D1010" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011">
-        <v>1013592832</v>
+        <v>1023942808</v>
       </c>
       <c r="B1011" t="s">
         <v>4</v>
       </c>
       <c r="C1011" t="s">
         <v>5</v>
       </c>
       <c r="D1011" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012">
-        <v>1023942808</v>
+        <v>52727737</v>
       </c>
       <c r="B1012" t="s">
         <v>4</v>
       </c>
       <c r="C1012" t="s">
         <v>5</v>
       </c>
       <c r="D1012" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013">
-        <v>52727737</v>
+        <v>1018474569</v>
       </c>
       <c r="B1013" t="s">
         <v>4</v>
       </c>
       <c r="C1013" t="s">
         <v>5</v>
       </c>
       <c r="D1013" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014">
-        <v>1018474569</v>
+        <v>1013674526</v>
       </c>
       <c r="B1014" t="s">
         <v>4</v>
       </c>
       <c r="C1014" t="s">
         <v>5</v>
       </c>
       <c r="D1014" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015">
-        <v>1013674526</v>
+        <v>1023861195</v>
       </c>
       <c r="B1015" t="s">
         <v>4</v>
       </c>
       <c r="C1015" t="s">
         <v>5</v>
       </c>
       <c r="D1015" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016">
-        <v>1023861195</v>
+        <v>1010221475</v>
       </c>
       <c r="B1016" t="s">
         <v>4</v>
       </c>
       <c r="C1016" t="s">
         <v>5</v>
       </c>
       <c r="D1016" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017">
-        <v>1010221475</v>
+        <v>1033766943</v>
       </c>
       <c r="B1017" t="s">
         <v>4</v>
       </c>
       <c r="C1017" t="s">
         <v>5</v>
       </c>
       <c r="D1017" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018">
-        <v>1033766943</v>
+        <v>1007182872</v>
       </c>
       <c r="B1018" t="s">
         <v>4</v>
       </c>
       <c r="C1018" t="s">
         <v>5</v>
       </c>
       <c r="D1018" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019">
-        <v>1007182872</v>
+        <v>52860488</v>
       </c>
       <c r="B1019" t="s">
         <v>4</v>
       </c>
       <c r="C1019" t="s">
         <v>5</v>
       </c>
       <c r="D1019" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020">
-        <v>52860488</v>
+        <v>1001315155</v>
       </c>
       <c r="B1020" t="s">
         <v>4</v>
       </c>
       <c r="C1020" t="s">
         <v>5</v>
       </c>
       <c r="D1020" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021">
-        <v>1001315155</v>
+        <v>1007627671</v>
       </c>
       <c r="B1021" t="s">
         <v>4</v>
       </c>
       <c r="C1021" t="s">
         <v>5</v>
       </c>
       <c r="D1021" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022">
-        <v>1007627671</v>
+        <v>52103151</v>
       </c>
       <c r="B1022" t="s">
         <v>4</v>
       </c>
       <c r="C1022" t="s">
         <v>5</v>
       </c>
       <c r="D1022" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023">
-        <v>52103151</v>
+        <v>1012390098</v>
       </c>
       <c r="B1023" t="s">
         <v>4</v>
       </c>
       <c r="C1023" t="s">
         <v>5</v>
       </c>
       <c r="D1023" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024">
-        <v>1012390098</v>
+        <v>1031173535</v>
       </c>
       <c r="B1024" t="s">
         <v>4</v>
       </c>
       <c r="C1024" t="s">
         <v>5</v>
       </c>
       <c r="D1024" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025">
-        <v>1031173535</v>
+        <v>1023871096</v>
       </c>
       <c r="B1025" t="s">
         <v>4</v>
       </c>
       <c r="C1025" t="s">
         <v>5</v>
       </c>
       <c r="D1025" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026">
-        <v>1023871096</v>
+        <v>1000287707</v>
       </c>
       <c r="B1026" t="s">
         <v>4</v>
       </c>
       <c r="C1026" t="s">
         <v>5</v>
       </c>
       <c r="D1026" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027">
-        <v>1000287707</v>
+        <v>1022924054</v>
       </c>
       <c r="B1027" t="s">
         <v>4</v>
       </c>
       <c r="C1027" t="s">
         <v>5</v>
       </c>
       <c r="D1027" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028">
-        <v>1022924054</v>
+        <v>1012328709</v>
       </c>
       <c r="B1028" t="s">
         <v>4</v>
       </c>
       <c r="C1028" t="s">
         <v>5</v>
       </c>
       <c r="D1028" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029">
-        <v>1012328709</v>
+        <v>92400861</v>
       </c>
       <c r="B1029" t="s">
         <v>4</v>
       </c>
       <c r="C1029" t="s">
         <v>5</v>
       </c>
       <c r="D1029" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030">
-        <v>92400861</v>
+        <v>51827366</v>
       </c>
       <c r="B1030" t="s">
         <v>4</v>
       </c>
       <c r="C1030" t="s">
         <v>5</v>
       </c>
       <c r="D1030" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031">
-        <v>51827366</v>
+        <v>1024460041</v>
       </c>
       <c r="B1031" t="s">
         <v>4</v>
       </c>
       <c r="C1031" t="s">
         <v>5</v>
       </c>
       <c r="D1031" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032">
-        <v>1024460041</v>
+        <v>53129968</v>
       </c>
       <c r="B1032" t="s">
         <v>4</v>
       </c>
       <c r="C1032" t="s">
         <v>5</v>
       </c>
       <c r="D1032" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033">
-        <v>53129968</v>
+        <v>1022962329</v>
       </c>
       <c r="B1033" t="s">
         <v>4</v>
       </c>
       <c r="C1033" t="s">
         <v>5</v>
       </c>
       <c r="D1033" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034">
-        <v>1022962329</v>
+        <v>52375026</v>
       </c>
       <c r="B1034" t="s">
         <v>4</v>
       </c>
       <c r="C1034" t="s">
         <v>5</v>
       </c>
       <c r="D1034" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035">
-        <v>52375026</v>
+        <v>53095582</v>
       </c>
       <c r="B1035" t="s">
         <v>4</v>
       </c>
       <c r="C1035" t="s">
         <v>5</v>
       </c>
       <c r="D1035" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036">
-        <v>53095582</v>
+        <v>1094169608</v>
       </c>
       <c r="B1036" t="s">
         <v>4</v>
       </c>
       <c r="C1036" t="s">
         <v>5</v>
       </c>
       <c r="D1036" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037">
-        <v>1094169608</v>
+        <v>1022957477</v>
       </c>
       <c r="B1037" t="s">
         <v>4</v>
       </c>
       <c r="C1037" t="s">
         <v>5</v>
       </c>
       <c r="D1037" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038">
-        <v>1022957477</v>
+        <v>52971157</v>
       </c>
       <c r="B1038" t="s">
         <v>4</v>
       </c>
       <c r="C1038" t="s">
         <v>5</v>
       </c>
       <c r="D1038" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039">
-        <v>52971157</v>
+        <v>1030664921</v>
       </c>
       <c r="B1039" t="s">
         <v>4</v>
       </c>
       <c r="C1039" t="s">
         <v>5</v>
       </c>
       <c r="D1039" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040">
-        <v>1030664921</v>
+        <v>1033808457</v>
       </c>
       <c r="B1040" t="s">
         <v>4</v>
       </c>
       <c r="C1040" t="s">
         <v>5</v>
       </c>
       <c r="D1040" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041">
-        <v>1033808457</v>
+        <v>1123142272</v>
       </c>
       <c r="B1041" t="s">
         <v>4</v>
       </c>
       <c r="C1041" t="s">
         <v>5</v>
       </c>
       <c r="D1041" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042">
-        <v>1123142272</v>
+        <v>1024522331</v>
       </c>
       <c r="B1042" t="s">
         <v>4</v>
       </c>
       <c r="C1042" t="s">
         <v>5</v>
       </c>
       <c r="D1042" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043">
-        <v>1024522331</v>
+        <v>1024534289</v>
       </c>
       <c r="B1043" t="s">
         <v>4</v>
       </c>
       <c r="C1043" t="s">
         <v>5</v>
       </c>
       <c r="D1043" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044">
-        <v>1024534289</v>
+        <v>1033732601</v>
       </c>
       <c r="B1044" t="s">
         <v>4</v>
       </c>
       <c r="C1044" t="s">
         <v>5</v>
       </c>
       <c r="D1044" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045">
-        <v>1033732601</v>
+        <v>1001064013</v>
       </c>
       <c r="B1045" t="s">
         <v>4</v>
       </c>
       <c r="C1045" t="s">
         <v>5</v>
       </c>
       <c r="D1045" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046">
-        <v>1001064013</v>
+        <v>52235789</v>
       </c>
       <c r="B1046" t="s">
         <v>4</v>
       </c>
       <c r="C1046" t="s">
         <v>5</v>
       </c>
       <c r="D1046" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047">
-        <v>52235789</v>
+        <v>52394555</v>
       </c>
       <c r="B1047" t="s">
         <v>4</v>
       </c>
       <c r="C1047" t="s">
         <v>5</v>
       </c>
       <c r="D1047" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048">
-        <v>52394555</v>
+        <v>1001273292</v>
       </c>
       <c r="B1048" t="s">
         <v>4</v>
       </c>
       <c r="C1048" t="s">
         <v>5</v>
       </c>
       <c r="D1048" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049">
-        <v>1001273292</v>
+        <v>1023900490</v>
       </c>
       <c r="B1049" t="s">
         <v>4</v>
       </c>
       <c r="C1049" t="s">
         <v>5</v>
       </c>
       <c r="D1049" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050">
-        <v>1023900490</v>
+        <v>1033765357</v>
       </c>
       <c r="B1050" t="s">
         <v>4</v>
       </c>
       <c r="C1050" t="s">
         <v>5</v>
       </c>
       <c r="D1050" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051">
-        <v>1033765357</v>
+        <v>1119893278</v>
       </c>
       <c r="B1051" t="s">
         <v>4</v>
       </c>
       <c r="C1051" t="s">
         <v>5</v>
       </c>
       <c r="D1051" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052">
-        <v>1119893278</v>
+        <v>1072774863</v>
       </c>
       <c r="B1052" t="s">
         <v>4</v>
       </c>
       <c r="C1052" t="s">
         <v>5</v>
       </c>
       <c r="D1052" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053">
-        <v>1072774863</v>
+        <v>1013662664</v>
       </c>
       <c r="B1053" t="s">
         <v>4</v>
       </c>
       <c r="C1053" t="s">
         <v>5</v>
       </c>
       <c r="D1053" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054">
-        <v>1013662664</v>
+        <v>52739551</v>
       </c>
       <c r="B1054" t="s">
         <v>4</v>
       </c>
       <c r="C1054" t="s">
         <v>5</v>
       </c>
       <c r="D1054" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
-      <c r="A1055">
-        <v>52739551</v>
+      <c r="A1055" t="s">
+        <v>19</v>
       </c>
       <c r="B1055" t="s">
         <v>4</v>
       </c>
       <c r="C1055" t="s">
         <v>5</v>
       </c>
       <c r="D1055" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
-      <c r="A1056" t="s">
-        <v>19</v>
+      <c r="A1056">
+        <v>80138158</v>
       </c>
       <c r="B1056" t="s">
         <v>4</v>
       </c>
       <c r="C1056" t="s">
         <v>5</v>
       </c>
       <c r="D1056" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057">
-        <v>80138158</v>
+        <v>52749473</v>
       </c>
       <c r="B1057" t="s">
         <v>4</v>
       </c>
       <c r="C1057" t="s">
         <v>5</v>
       </c>
       <c r="D1057" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058">
-        <v>52749473</v>
+        <v>52535374</v>
       </c>
       <c r="B1058" t="s">
         <v>4</v>
       </c>
       <c r="C1058" t="s">
         <v>5</v>
       </c>
       <c r="D1058" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059">
-        <v>52535374</v>
+        <v>1033803946</v>
       </c>
       <c r="B1059" t="s">
         <v>4</v>
       </c>
       <c r="C1059" t="s">
         <v>5</v>
       </c>
       <c r="D1059" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060">
-        <v>1033803946</v>
+        <v>1019088690</v>
       </c>
       <c r="B1060" t="s">
         <v>4</v>
       </c>
       <c r="C1060" t="s">
         <v>5</v>
       </c>
       <c r="D1060" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061">
-        <v>1019088690</v>
+        <v>632069</v>
       </c>
       <c r="B1061" t="s">
         <v>4</v>
       </c>
       <c r="C1061" t="s">
         <v>5</v>
       </c>
       <c r="D1061" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062">
-        <v>632069</v>
+        <v>1000572289</v>
       </c>
       <c r="B1062" t="s">
         <v>4</v>
       </c>
       <c r="C1062" t="s">
         <v>5</v>
       </c>
       <c r="D1062" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063">
-        <v>1000572289</v>
+        <v>1024465362</v>
       </c>
       <c r="B1063" t="s">
         <v>4</v>
       </c>
       <c r="C1063" t="s">
         <v>5</v>
       </c>
       <c r="D1063" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064">
-        <v>1024465362</v>
+        <v>80115582</v>
       </c>
       <c r="B1064" t="s">
         <v>4</v>
       </c>
       <c r="C1064" t="s">
         <v>5</v>
       </c>
       <c r="D1064" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065">
-        <v>80115582</v>
+        <v>1022935982</v>
       </c>
       <c r="B1065" t="s">
         <v>4</v>
       </c>
       <c r="C1065" t="s">
         <v>5</v>
       </c>
       <c r="D1065" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066">
-        <v>1022935982</v>
+        <v>8715987</v>
       </c>
       <c r="B1066" t="s">
         <v>4</v>
       </c>
       <c r="C1066" t="s">
         <v>5</v>
       </c>
       <c r="D1066" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067">
-        <v>8715987</v>
+        <v>1033733924</v>
       </c>
       <c r="B1067" t="s">
         <v>4</v>
       </c>
       <c r="C1067" t="s">
         <v>5</v>
       </c>
       <c r="D1067" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068">
-        <v>1033733924</v>
+        <v>79744265</v>
       </c>
       <c r="B1068" t="s">
         <v>4</v>
       </c>
       <c r="C1068" t="s">
         <v>5</v>
       </c>
       <c r="D1068" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069">
-        <v>79744265</v>
+        <v>1030672807</v>
       </c>
       <c r="B1069" t="s">
         <v>4</v>
       </c>
       <c r="C1069" t="s">
         <v>5</v>
       </c>
       <c r="D1069" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070">
-        <v>1030672807</v>
+        <v>1073671713</v>
       </c>
       <c r="B1070" t="s">
         <v>4</v>
       </c>
       <c r="C1070" t="s">
         <v>5</v>
       </c>
       <c r="D1070" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071">
-        <v>1073671713</v>
+        <v>1007105114</v>
       </c>
       <c r="B1071" t="s">
         <v>4</v>
       </c>
       <c r="C1071" t="s">
         <v>5</v>
       </c>
       <c r="D1071" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072">
-        <v>1007105114</v>
+        <v>1000727342</v>
       </c>
       <c r="B1072" t="s">
         <v>4</v>
       </c>
       <c r="C1072" t="s">
         <v>5</v>
       </c>
       <c r="D1072" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073">
-        <v>1000727342</v>
+        <v>52738734</v>
       </c>
       <c r="B1073" t="s">
         <v>4</v>
       </c>
       <c r="C1073" t="s">
         <v>5</v>
       </c>
       <c r="D1073" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074">
-        <v>52738734</v>
+        <v>1016059424</v>
       </c>
       <c r="B1074" t="s">
         <v>4</v>
       </c>
       <c r="C1074" t="s">
         <v>5</v>
       </c>
       <c r="D1074" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075">
-        <v>1016059424</v>
+        <v>1022992580</v>
       </c>
       <c r="B1075" t="s">
         <v>4</v>
       </c>
       <c r="C1075" t="s">
         <v>5</v>
       </c>
       <c r="D1075" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076">
-        <v>1022992580</v>
+        <v>1016006064</v>
       </c>
       <c r="B1076" t="s">
         <v>4</v>
       </c>
       <c r="C1076" t="s">
         <v>5</v>
       </c>
       <c r="D1076" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077">
-        <v>1016006064</v>
+        <v>1032430728</v>
       </c>
       <c r="B1077" t="s">
         <v>4</v>
       </c>
       <c r="C1077" t="s">
         <v>5</v>
       </c>
       <c r="D1077" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078">
-        <v>1032430728</v>
+        <v>53038307</v>
       </c>
       <c r="B1078" t="s">
         <v>4</v>
       </c>
       <c r="C1078" t="s">
         <v>5</v>
       </c>
       <c r="D1078" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079">
-        <v>53038307</v>
+        <v>1026302784</v>
       </c>
       <c r="B1079" t="s">
         <v>4</v>
       </c>
       <c r="C1079" t="s">
         <v>5</v>
       </c>
       <c r="D1079" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080">
-        <v>1026302784</v>
+        <v>1024534431</v>
       </c>
       <c r="B1080" t="s">
         <v>4</v>
       </c>
       <c r="C1080" t="s">
         <v>5</v>
       </c>
       <c r="D1080" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
-      <c r="A1081">
-        <v>1024534431</v>
+      <c r="A1081" t="s">
+        <v>20</v>
       </c>
       <c r="B1081" t="s">
         <v>4</v>
       </c>
       <c r="C1081" t="s">
         <v>5</v>
       </c>
       <c r="D1081" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
-      <c r="A1082" t="s">
-        <v>20</v>
+      <c r="A1082">
+        <v>1065644273</v>
       </c>
       <c r="B1082" t="s">
         <v>4</v>
       </c>
       <c r="C1082" t="s">
         <v>5</v>
       </c>
       <c r="D1082" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083">
-        <v>1065644273</v>
+        <v>52243635</v>
       </c>
       <c r="B1083" t="s">
         <v>4</v>
       </c>
       <c r="C1083" t="s">
         <v>5</v>
       </c>
       <c r="D1083" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084">
-        <v>52243635</v>
+        <v>1012393931</v>
       </c>
       <c r="B1084" t="s">
         <v>4</v>
       </c>
       <c r="C1084" t="s">
         <v>5</v>
       </c>
       <c r="D1084" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085">
-        <v>1012393931</v>
+        <v>1022996431</v>
       </c>
       <c r="B1085" t="s">
         <v>4</v>
       </c>
       <c r="C1085" t="s">
         <v>5</v>
       </c>
       <c r="D1085" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086">
-        <v>1022996431</v>
+        <v>1030684684</v>
       </c>
       <c r="B1086" t="s">
         <v>4</v>
       </c>
       <c r="C1086" t="s">
         <v>5</v>
       </c>
       <c r="D1086" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087">
-        <v>1030684684</v>
+        <v>52131444</v>
       </c>
       <c r="B1087" t="s">
         <v>4</v>
       </c>
       <c r="C1087" t="s">
         <v>5</v>
       </c>
       <c r="D1087" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088">
-        <v>52131444</v>
+        <v>1024469391</v>
       </c>
       <c r="B1088" t="s">
         <v>4</v>
       </c>
       <c r="C1088" t="s">
         <v>5</v>
       </c>
       <c r="D1088" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089">
-        <v>1024469391</v>
+        <v>1073669513</v>
       </c>
       <c r="B1089" t="s">
         <v>4</v>
       </c>
       <c r="C1089" t="s">
         <v>5</v>
       </c>
       <c r="D1089" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090">
-        <v>1073669513</v>
+        <v>1030619137</v>
       </c>
       <c r="B1090" t="s">
         <v>4</v>
       </c>
       <c r="C1090" t="s">
         <v>5</v>
       </c>
       <c r="D1090" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091">
-        <v>1030619137</v>
+        <v>53099875</v>
       </c>
       <c r="B1091" t="s">
         <v>4</v>
       </c>
       <c r="C1091" t="s">
         <v>5</v>
       </c>
       <c r="D1091" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092">
-        <v>53099875</v>
+        <v>1013649406</v>
       </c>
       <c r="B1092" t="s">
         <v>4</v>
       </c>
       <c r="C1092" t="s">
         <v>5</v>
       </c>
       <c r="D1092" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093">
-        <v>1013649406</v>
+        <v>52782804</v>
       </c>
       <c r="B1093" t="s">
         <v>4</v>
       </c>
       <c r="C1093" t="s">
         <v>5</v>
       </c>
       <c r="D1093" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094">
-        <v>52782804</v>
+        <v>1031147085</v>
       </c>
       <c r="B1094" t="s">
         <v>4</v>
       </c>
       <c r="C1094" t="s">
         <v>5</v>
       </c>
       <c r="D1094" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095">
-        <v>1031147085</v>
+        <v>1014476204</v>
       </c>
       <c r="B1095" t="s">
         <v>4</v>
       </c>
       <c r="C1095" t="s">
         <v>5</v>
       </c>
       <c r="D1095" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096">
-        <v>1014476204</v>
+        <v>80129892</v>
       </c>
       <c r="B1096" t="s">
         <v>4</v>
       </c>
       <c r="C1096" t="s">
         <v>5</v>
       </c>
       <c r="D1096" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097">
-        <v>80129892</v>
+        <v>53044500</v>
       </c>
       <c r="B1097" t="s">
         <v>4</v>
       </c>
       <c r="C1097" t="s">
         <v>5</v>
       </c>
       <c r="D1097" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
-      <c r="A1098">
-        <v>53044500</v>
+      <c r="A1098" t="s">
+        <v>21</v>
       </c>
       <c r="B1098" t="s">
         <v>4</v>
       </c>
       <c r="C1098" t="s">
         <v>5</v>
       </c>
       <c r="D1098" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
-      <c r="A1099" t="s">
-        <v>21</v>
+      <c r="A1099">
+        <v>1030655481</v>
       </c>
       <c r="B1099" t="s">
         <v>4</v>
       </c>
       <c r="C1099" t="s">
         <v>5</v>
       </c>
       <c r="D1099" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100">
-        <v>1030655481</v>
+        <v>79997167</v>
       </c>
       <c r="B1100" t="s">
         <v>4</v>
       </c>
       <c r="C1100" t="s">
         <v>5</v>
       </c>
       <c r="D1100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101">
-        <v>79997167</v>
+        <v>52986609</v>
       </c>
       <c r="B1101" t="s">
         <v>4</v>
       </c>
       <c r="C1101" t="s">
         <v>5</v>
       </c>
       <c r="D1101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102">
-        <v>52986609</v>
+        <v>52195613</v>
       </c>
       <c r="B1102" t="s">
         <v>4</v>
       </c>
       <c r="C1102" t="s">
         <v>5</v>
       </c>
       <c r="D1102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103">
-        <v>52195613</v>
+        <v>1013610223</v>
       </c>
       <c r="B1103" t="s">
         <v>4</v>
       </c>
       <c r="C1103" t="s">
         <v>5</v>
       </c>
       <c r="D1103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104">
-        <v>1013610223</v>
+        <v>33368054</v>
       </c>
       <c r="B1104" t="s">
         <v>4</v>
       </c>
       <c r="C1104" t="s">
         <v>5</v>
       </c>
       <c r="D1104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105">
-        <v>33368054</v>
+        <v>1031149352</v>
       </c>
       <c r="B1105" t="s">
         <v>4</v>
       </c>
       <c r="C1105" t="s">
         <v>5</v>
       </c>
       <c r="D1105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106">
-        <v>1031149352</v>
+        <v>1031121386</v>
       </c>
       <c r="B1106" t="s">
         <v>4</v>
       </c>
       <c r="C1106" t="s">
         <v>5</v>
       </c>
       <c r="D1106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
-      <c r="A1107">
-        <v>1031121386</v>
+      <c r="A1107" t="s">
+        <v>22</v>
       </c>
       <c r="B1107" t="s">
         <v>4</v>
       </c>
       <c r="C1107" t="s">
         <v>5</v>
       </c>
       <c r="D1107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
-      <c r="A1108" t="s">
-        <v>22</v>
+      <c r="A1108">
+        <v>1012412768</v>
       </c>
       <c r="B1108" t="s">
         <v>4</v>
       </c>
       <c r="C1108" t="s">
         <v>5</v>
       </c>
       <c r="D1108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109">
-        <v>1012412768</v>
+        <v>1000163610</v>
       </c>
       <c r="B1109" t="s">
         <v>4</v>
       </c>
       <c r="C1109" t="s">
         <v>5</v>
       </c>
       <c r="D1109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110">
-        <v>1000163610</v>
+        <v>1022380350</v>
       </c>
       <c r="B1110" t="s">
         <v>4</v>
       </c>
       <c r="C1110" t="s">
         <v>5</v>
       </c>
       <c r="D1110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111">
-        <v>1022380350</v>
+        <v>1072962427</v>
       </c>
       <c r="B1111" t="s">
         <v>4</v>
       </c>
       <c r="C1111" t="s">
         <v>5</v>
       </c>
       <c r="D1111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112">
-        <v>1072962427</v>
+        <v>4376839</v>
       </c>
       <c r="B1112" t="s">
         <v>4</v>
       </c>
       <c r="C1112" t="s">
         <v>5</v>
       </c>
       <c r="D1112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113">
-        <v>4376839</v>
+        <v>52882072</v>
       </c>
       <c r="B1113" t="s">
         <v>4</v>
       </c>
       <c r="C1113" t="s">
         <v>5</v>
       </c>
       <c r="D1113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114">
-        <v>52882072</v>
+        <v>1022947379</v>
       </c>
       <c r="B1114" t="s">
         <v>4</v>
       </c>
       <c r="C1114" t="s">
         <v>5</v>
       </c>
       <c r="D1114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115">
-        <v>1022947379</v>
+        <v>52719119</v>
       </c>
       <c r="B1115" t="s">
         <v>4</v>
       </c>
       <c r="C1115" t="s">
         <v>5</v>
       </c>
       <c r="D1115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116">
-        <v>52719119</v>
+        <v>52951867</v>
       </c>
       <c r="B1116" t="s">
         <v>4</v>
       </c>
       <c r="C1116" t="s">
         <v>5</v>
       </c>
       <c r="D1116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117">
-        <v>52951867</v>
+        <v>40342852</v>
       </c>
       <c r="B1117" t="s">
         <v>4</v>
       </c>
       <c r="C1117" t="s">
         <v>5</v>
       </c>
       <c r="D1117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118">
-        <v>40342852</v>
+        <v>52754987</v>
       </c>
       <c r="B1118" t="s">
         <v>4</v>
       </c>
       <c r="C1118" t="s">
         <v>5</v>
       </c>
       <c r="D1118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119">
-        <v>52754987</v>
+        <v>1010069496</v>
       </c>
       <c r="B1119" t="s">
         <v>4</v>
       </c>
       <c r="C1119" t="s">
         <v>5</v>
       </c>
       <c r="D1119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120">
-        <v>1010069496</v>
+        <v>19492322</v>
       </c>
       <c r="B1120" t="s">
         <v>4</v>
       </c>
       <c r="C1120" t="s">
         <v>5</v>
       </c>
       <c r="D1120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121">
-        <v>19492322</v>
+        <v>52873677</v>
       </c>
       <c r="B1121" t="s">
         <v>4</v>
       </c>
       <c r="C1121" t="s">
         <v>5</v>
       </c>
       <c r="D1121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122">
-        <v>52873677</v>
+        <v>1022925096</v>
       </c>
       <c r="B1122" t="s">
         <v>4</v>
       </c>
       <c r="C1122" t="s">
         <v>5</v>
       </c>
       <c r="D1122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123">
-        <v>1022925096</v>
+        <v>1016712917</v>
       </c>
       <c r="B1123" t="s">
         <v>4</v>
       </c>
       <c r="C1123" t="s">
         <v>5</v>
       </c>
       <c r="D1123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124">
-        <v>1016712917</v>
+        <v>1031168941</v>
       </c>
       <c r="B1124" t="s">
         <v>4</v>
       </c>
       <c r="C1124" t="s">
         <v>5</v>
       </c>
       <c r="D1124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125">
-        <v>1031168941</v>
+        <v>1000789555</v>
       </c>
       <c r="B1125" t="s">
         <v>4</v>
       </c>
       <c r="C1125" t="s">
         <v>5</v>
       </c>
       <c r="D1125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126">
-        <v>1000789555</v>
+        <v>52814977</v>
       </c>
       <c r="B1126" t="s">
         <v>4</v>
       </c>
       <c r="C1126" t="s">
         <v>5</v>
       </c>
       <c r="D1126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127">
-        <v>52814977</v>
+        <v>80222162</v>
       </c>
       <c r="B1127" t="s">
         <v>4</v>
       </c>
       <c r="C1127" t="s">
         <v>5</v>
       </c>
       <c r="D1127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128">
-        <v>80222162</v>
+        <v>51752493</v>
       </c>
       <c r="B1128" t="s">
         <v>4</v>
       </c>
       <c r="C1128" t="s">
         <v>5</v>
       </c>
       <c r="D1128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129">
-        <v>51752493</v>
+        <v>52886150</v>
       </c>
       <c r="B1129" t="s">
         <v>4</v>
       </c>
       <c r="C1129" t="s">
         <v>5</v>
       </c>
       <c r="D1129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130">
-        <v>52886150</v>
+        <v>1000492803</v>
       </c>
       <c r="B1130" t="s">
         <v>4</v>
       </c>
       <c r="C1130" t="s">
         <v>5</v>
       </c>
       <c r="D1130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131">
-        <v>1000492803</v>
+        <v>1106769712</v>
       </c>
       <c r="B1131" t="s">
         <v>4</v>
       </c>
       <c r="C1131" t="s">
         <v>5</v>
       </c>
       <c r="D1131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132">
-        <v>1106769712</v>
+        <v>79687637</v>
       </c>
       <c r="B1132" t="s">
         <v>4</v>
       </c>
       <c r="C1132" t="s">
         <v>5</v>
       </c>
       <c r="D1132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133">
-        <v>79687637</v>
+        <v>1100971001</v>
       </c>
       <c r="B1133" t="s">
         <v>4</v>
       </c>
       <c r="C1133" t="s">
         <v>5</v>
       </c>
       <c r="D1133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134">
-        <v>1100971001</v>
+        <v>1024496851</v>
       </c>
       <c r="B1134" t="s">
         <v>4</v>
       </c>
       <c r="C1134" t="s">
         <v>5</v>
       </c>
       <c r="D1134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135">
-        <v>1024496851</v>
+        <v>1033734979</v>
       </c>
       <c r="B1135" t="s">
         <v>4</v>
       </c>
       <c r="C1135" t="s">
         <v>5</v>
       </c>
       <c r="D1135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136">
-        <v>1033734979</v>
+        <v>1073693113</v>
       </c>
       <c r="B1136" t="s">
         <v>4</v>
       </c>
       <c r="C1136" t="s">
         <v>5</v>
       </c>
       <c r="D1136" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137">
-        <v>1073693113</v>
+        <v>52660742</v>
       </c>
       <c r="B1137" t="s">
         <v>4</v>
       </c>
       <c r="C1137" t="s">
         <v>5</v>
       </c>
       <c r="D1137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138">
-        <v>52660742</v>
+        <v>1032463055</v>
       </c>
       <c r="B1138" t="s">
         <v>4</v>
       </c>
       <c r="C1138" t="s">
         <v>5</v>
       </c>
       <c r="D1138" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139">
-        <v>1032463055</v>
+        <v>1023006765</v>
       </c>
       <c r="B1139" t="s">
         <v>4</v>
       </c>
       <c r="C1139" t="s">
         <v>5</v>
       </c>
       <c r="D1139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140">
-        <v>1023006765</v>
+        <v>1032469362</v>
       </c>
       <c r="B1140" t="s">
         <v>4</v>
       </c>
       <c r="C1140" t="s">
         <v>5</v>
       </c>
       <c r="D1140" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141">
-        <v>1032469362</v>
+        <v>1033772366</v>
       </c>
       <c r="B1141" t="s">
         <v>4</v>
       </c>
       <c r="C1141" t="s">
         <v>5</v>
       </c>
       <c r="D1141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142">
-        <v>1033772366</v>
+        <v>1022948875</v>
       </c>
       <c r="B1142" t="s">
         <v>4</v>
       </c>
       <c r="C1142" t="s">
         <v>5</v>
       </c>
       <c r="D1142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143">
-        <v>1022948875</v>
+        <v>1023024700</v>
       </c>
       <c r="B1143" t="s">
         <v>4</v>
       </c>
       <c r="C1143" t="s">
         <v>5</v>
       </c>
       <c r="D1143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144">
-        <v>1023024700</v>
+        <v>1031178510</v>
       </c>
       <c r="B1144" t="s">
         <v>4</v>
       </c>
       <c r="C1144" t="s">
         <v>5</v>
       </c>
       <c r="D1144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145">
-        <v>1031178510</v>
+        <v>52218521</v>
       </c>
       <c r="B1145" t="s">
         <v>4</v>
       </c>
       <c r="C1145" t="s">
         <v>5</v>
       </c>
       <c r="D1145" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
-      <c r="A1146">
-        <v>52218521</v>
+      <c r="A1146" t="s">
+        <v>23</v>
       </c>
       <c r="B1146" t="s">
         <v>4</v>
       </c>
       <c r="C1146" t="s">
         <v>5</v>
       </c>
       <c r="D1146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
-      <c r="A1147" t="s">
-        <v>23</v>
+      <c r="A1147">
+        <v>1001173656</v>
       </c>
       <c r="B1147" t="s">
         <v>4</v>
       </c>
       <c r="C1147" t="s">
         <v>5</v>
       </c>
       <c r="D1147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
-      <c r="A1148">
-        <v>1001173656</v>
+      <c r="A1148" t="s">
+        <v>24</v>
       </c>
       <c r="B1148" t="s">
         <v>4</v>
       </c>
       <c r="C1148" t="s">
         <v>5</v>
       </c>
       <c r="D1148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
-      <c r="A1149" t="s">
-        <v>24</v>
+      <c r="A1149">
+        <v>35586613</v>
       </c>
       <c r="B1149" t="s">
         <v>4</v>
       </c>
       <c r="C1149" t="s">
         <v>5</v>
       </c>
       <c r="D1149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150">
-        <v>35586613</v>
+        <v>52522411</v>
       </c>
       <c r="B1150" t="s">
         <v>4</v>
       </c>
       <c r="C1150" t="s">
         <v>5</v>
       </c>
       <c r="D1150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151">
-        <v>52522411</v>
+        <v>53135580</v>
       </c>
       <c r="B1151" t="s">
         <v>4</v>
       </c>
       <c r="C1151" t="s">
         <v>5</v>
       </c>
       <c r="D1151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152">
-        <v>53135580</v>
+        <v>1030667682</v>
       </c>
       <c r="B1152" t="s">
         <v>4</v>
       </c>
       <c r="C1152" t="s">
         <v>5</v>
       </c>
       <c r="D1152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153">
-        <v>1030667682</v>
+        <v>1010226780</v>
       </c>
       <c r="B1153" t="s">
         <v>4</v>
       </c>
       <c r="C1153" t="s">
         <v>5</v>
       </c>
       <c r="D1153" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154">
-        <v>1010226780</v>
+        <v>35871297</v>
       </c>
       <c r="B1154" t="s">
         <v>4</v>
       </c>
       <c r="C1154" t="s">
         <v>5</v>
       </c>
       <c r="D1154" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155">
-        <v>35871297</v>
+        <v>52874625</v>
       </c>
       <c r="B1155" t="s">
         <v>4</v>
       </c>
       <c r="C1155" t="s">
         <v>5</v>
       </c>
       <c r="D1155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156">
-        <v>52874625</v>
+        <v>1001046163</v>
       </c>
       <c r="B1156" t="s">
         <v>4</v>
       </c>
       <c r="C1156" t="s">
         <v>5</v>
       </c>
       <c r="D1156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157">
-        <v>1001046163</v>
+        <v>53131085</v>
       </c>
       <c r="B1157" t="s">
         <v>4</v>
       </c>
       <c r="C1157" t="s">
         <v>5</v>
       </c>
       <c r="D1157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158">
-        <v>53131085</v>
+        <v>53036873</v>
       </c>
       <c r="B1158" t="s">
         <v>4</v>
       </c>
       <c r="C1158" t="s">
         <v>5</v>
       </c>
       <c r="D1158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159">
-        <v>53036873</v>
+        <v>1007297033</v>
       </c>
       <c r="B1159" t="s">
         <v>4</v>
       </c>
       <c r="C1159" t="s">
         <v>5</v>
       </c>
       <c r="D1159" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160">
-        <v>1007297033</v>
+        <v>1010228937</v>
       </c>
       <c r="B1160" t="s">
         <v>4</v>
       </c>
       <c r="C1160" t="s">
         <v>5</v>
       </c>
       <c r="D1160" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161">
-        <v>1010228937</v>
+        <v>1023039981</v>
       </c>
       <c r="B1161" t="s">
         <v>4</v>
       </c>
       <c r="C1161" t="s">
         <v>5</v>
       </c>
       <c r="D1161" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162">
-        <v>1023039981</v>
+        <v>1000691965</v>
       </c>
       <c r="B1162" t="s">
         <v>4</v>
       </c>
       <c r="C1162" t="s">
         <v>5</v>
       </c>
       <c r="D1162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163">
-        <v>1000691965</v>
+        <v>1023920238</v>
       </c>
       <c r="B1163" t="s">
         <v>4</v>
       </c>
       <c r="C1163" t="s">
         <v>5</v>
       </c>
       <c r="D1163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164">
-        <v>1023920238</v>
+        <v>1030642803</v>
       </c>
       <c r="B1164" t="s">
         <v>4</v>
       </c>
       <c r="C1164" t="s">
         <v>5</v>
       </c>
       <c r="D1164" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165">
-        <v>1030642803</v>
+        <v>40614934</v>
       </c>
       <c r="B1165" t="s">
         <v>4</v>
       </c>
       <c r="C1165" t="s">
         <v>5</v>
       </c>
       <c r="D1165" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166">
-        <v>40614934</v>
+        <v>80882103</v>
       </c>
       <c r="B1166" t="s">
         <v>4</v>
       </c>
       <c r="C1166" t="s">
         <v>5</v>
       </c>
       <c r="D1166" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167">
-        <v>80882103</v>
+        <v>11885729</v>
       </c>
       <c r="B1167" t="s">
         <v>4</v>
       </c>
       <c r="C1167" t="s">
         <v>5</v>
       </c>
       <c r="D1167" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168">
-        <v>11885729</v>
+        <v>1083570815</v>
       </c>
       <c r="B1168" t="s">
         <v>4</v>
       </c>
       <c r="C1168" t="s">
         <v>5</v>
       </c>
       <c r="D1168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169">
-        <v>1083570815</v>
+        <v>53177970</v>
       </c>
       <c r="B1169" t="s">
         <v>4</v>
       </c>
       <c r="C1169" t="s">
         <v>5</v>
       </c>
       <c r="D1169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170">
-        <v>53177970</v>
+        <v>79373390</v>
       </c>
       <c r="B1170" t="s">
         <v>4</v>
       </c>
       <c r="C1170" t="s">
         <v>5</v>
       </c>
       <c r="D1170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171">
-        <v>79373390</v>
+        <v>80741900</v>
       </c>
       <c r="B1171" t="s">
         <v>4</v>
       </c>
       <c r="C1171" t="s">
         <v>5</v>
       </c>
       <c r="D1171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172">
-        <v>80741900</v>
+        <v>1022944734</v>
       </c>
       <c r="B1172" t="s">
         <v>4</v>
       </c>
       <c r="C1172" t="s">
         <v>5</v>
       </c>
       <c r="D1172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173">
-        <v>1022944734</v>
+        <v>79792126</v>
       </c>
       <c r="B1173" t="s">
         <v>4</v>
       </c>
       <c r="C1173" t="s">
         <v>5</v>
       </c>
       <c r="D1173" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174">
-        <v>79792126</v>
+        <v>39659602</v>
       </c>
       <c r="B1174" t="s">
         <v>4</v>
       </c>
       <c r="C1174" t="s">
         <v>5</v>
       </c>
       <c r="D1174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175">
-        <v>39659602</v>
+        <v>1013589159</v>
       </c>
       <c r="B1175" t="s">
         <v>4</v>
       </c>
       <c r="C1175" t="s">
         <v>5</v>
       </c>
       <c r="D1175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176">
-        <v>1013589159</v>
+        <v>44158229</v>
       </c>
       <c r="B1176" t="s">
         <v>4</v>
       </c>
       <c r="C1176" t="s">
         <v>5</v>
       </c>
       <c r="D1176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177">
-        <v>44158229</v>
+        <v>1120026277</v>
       </c>
       <c r="B1177" t="s">
         <v>4</v>
       </c>
       <c r="C1177" t="s">
         <v>5</v>
       </c>
       <c r="D1177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178">
-        <v>1120026277</v>
+        <v>1073512770</v>
       </c>
       <c r="B1178" t="s">
         <v>4</v>
       </c>
       <c r="C1178" t="s">
         <v>5</v>
       </c>
       <c r="D1178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179">
-        <v>1073512770</v>
+        <v>1032388473</v>
       </c>
       <c r="B1179" t="s">
         <v>4</v>
       </c>
       <c r="C1179" t="s">
         <v>5</v>
       </c>
       <c r="D1179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180">
-        <v>1032388473</v>
+        <v>66685395</v>
       </c>
       <c r="B1180" t="s">
         <v>4</v>
       </c>
       <c r="C1180" t="s">
         <v>5</v>
       </c>
       <c r="D1180" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181">
-        <v>66685395</v>
+        <v>1023033409</v>
       </c>
       <c r="B1181" t="s">
         <v>4</v>
       </c>
       <c r="C1181" t="s">
         <v>5</v>
       </c>
       <c r="D1181" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182">
-        <v>1023033409</v>
+        <v>1023033977</v>
       </c>
       <c r="B1182" t="s">
         <v>4</v>
       </c>
       <c r="C1182" t="s">
         <v>5</v>
       </c>
       <c r="D1182" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183">
-        <v>1023033977</v>
+        <v>1033802899</v>
       </c>
       <c r="B1183" t="s">
         <v>4</v>
       </c>
       <c r="C1183" t="s">
         <v>5</v>
       </c>
       <c r="D1183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184">
-        <v>1033802899</v>
+        <v>1030686003</v>
       </c>
       <c r="B1184" t="s">
         <v>4</v>
       </c>
       <c r="C1184" t="s">
         <v>5</v>
       </c>
       <c r="D1184" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185">
-        <v>1030686003</v>
+        <v>1088301056</v>
       </c>
       <c r="B1185" t="s">
         <v>4</v>
       </c>
       <c r="C1185" t="s">
         <v>5</v>
       </c>
       <c r="D1185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186">
-        <v>1088301056</v>
+        <v>1012435619</v>
       </c>
       <c r="B1186" t="s">
         <v>4</v>
       </c>
       <c r="C1186" t="s">
         <v>5</v>
       </c>
       <c r="D1186" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187">
-        <v>1012435619</v>
+        <v>1016594925</v>
       </c>
       <c r="B1187" t="s">
         <v>4</v>
       </c>
       <c r="C1187" t="s">
         <v>5</v>
       </c>
       <c r="D1187" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188">
-        <v>1016594925</v>
+        <v>1031149064</v>
       </c>
       <c r="B1188" t="s">
         <v>4</v>
       </c>
       <c r="C1188" t="s">
         <v>5</v>
       </c>
       <c r="D1188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189">
-        <v>1031149064</v>
+        <v>1015460571</v>
       </c>
       <c r="B1189" t="s">
         <v>4</v>
       </c>
       <c r="C1189" t="s">
         <v>5</v>
       </c>
       <c r="D1189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190">
-        <v>1015460571</v>
+        <v>1007370231</v>
       </c>
       <c r="B1190" t="s">
         <v>4</v>
       </c>
       <c r="C1190" t="s">
         <v>5</v>
       </c>
       <c r="D1190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191">
-        <v>1007370231</v>
+        <v>1007704869</v>
       </c>
       <c r="B1191" t="s">
         <v>4</v>
       </c>
       <c r="C1191" t="s">
         <v>5</v>
       </c>
       <c r="D1191" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192">
-        <v>1007704869</v>
+        <v>1012389251</v>
       </c>
       <c r="B1192" t="s">
         <v>4</v>
       </c>
       <c r="C1192" t="s">
         <v>5</v>
       </c>
       <c r="D1192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193">
-        <v>1012389251</v>
+        <v>35333280</v>
       </c>
       <c r="B1193" t="s">
         <v>4</v>
       </c>
       <c r="C1193" t="s">
         <v>5</v>
       </c>
       <c r="D1193" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194">
-        <v>35333280</v>
+        <v>1033812398</v>
       </c>
       <c r="B1194" t="s">
         <v>4</v>
       </c>
       <c r="C1194" t="s">
         <v>5</v>
       </c>
       <c r="D1194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195">
-        <v>1033812398</v>
+        <v>1028780853</v>
       </c>
       <c r="B1195" t="s">
         <v>4</v>
       </c>
       <c r="C1195" t="s">
         <v>5</v>
       </c>
       <c r="D1195" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196">
-        <v>1028780853</v>
+        <v>1022380697</v>
       </c>
       <c r="B1196" t="s">
         <v>4</v>
       </c>
       <c r="C1196" t="s">
         <v>5</v>
       </c>
       <c r="D1196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197">
-        <v>1022380697</v>
+        <v>1073680233</v>
       </c>
       <c r="B1197" t="s">
         <v>4</v>
       </c>
       <c r="C1197" t="s">
         <v>5</v>
       </c>
       <c r="D1197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198">
-        <v>1073680233</v>
+        <v>1022936385</v>
       </c>
       <c r="B1198" t="s">
         <v>4</v>
       </c>
       <c r="C1198" t="s">
         <v>5</v>
       </c>
       <c r="D1198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199">
-        <v>1022936385</v>
+        <v>1026303083</v>
       </c>
       <c r="B1199" t="s">
         <v>4</v>
       </c>
       <c r="C1199" t="s">
         <v>5</v>
       </c>
       <c r="D1199" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200">
-        <v>1026303083</v>
+        <v>1033753259</v>
       </c>
       <c r="B1200" t="s">
         <v>4</v>
       </c>
       <c r="C1200" t="s">
         <v>5</v>
       </c>
       <c r="D1200" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201">
-        <v>1033753259</v>
+        <v>1000328740</v>
       </c>
       <c r="B1201" t="s">
         <v>4</v>
       </c>
       <c r="C1201" t="s">
         <v>5</v>
       </c>
       <c r="D1201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202">
-        <v>1000328740</v>
+        <v>1026580777</v>
       </c>
       <c r="B1202" t="s">
         <v>4</v>
       </c>
       <c r="C1202" t="s">
         <v>5</v>
       </c>
       <c r="D1202" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203">
-        <v>1026580777</v>
+        <v>79816382</v>
       </c>
       <c r="B1203" t="s">
         <v>4</v>
       </c>
       <c r="C1203" t="s">
         <v>5</v>
       </c>
       <c r="D1203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204">
-        <v>79816382</v>
+        <v>52824744</v>
       </c>
       <c r="B1204" t="s">
         <v>4</v>
       </c>
       <c r="C1204" t="s">
         <v>5</v>
       </c>
       <c r="D1204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205">
-        <v>52824744</v>
+        <v>1000323294</v>
       </c>
       <c r="B1205" t="s">
         <v>4</v>
       </c>
       <c r="C1205" t="s">
         <v>5</v>
       </c>
       <c r="D1205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206">
-        <v>1000323294</v>
+        <v>1026580787</v>
       </c>
       <c r="B1206" t="s">
         <v>4</v>
       </c>
       <c r="C1206" t="s">
         <v>5</v>
       </c>
       <c r="D1206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207">
-        <v>1026580787</v>
+        <v>1019146836</v>
       </c>
       <c r="B1207" t="s">
         <v>4</v>
       </c>
       <c r="C1207" t="s">
         <v>5</v>
       </c>
       <c r="D1207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208">
-        <v>1019146836</v>
+        <v>1033728536</v>
       </c>
       <c r="B1208" t="s">
         <v>4</v>
       </c>
       <c r="C1208" t="s">
         <v>5</v>
       </c>
       <c r="D1208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209">
-        <v>1033728536</v>
+        <v>51902213</v>
       </c>
       <c r="B1209" t="s">
         <v>4</v>
       </c>
       <c r="C1209" t="s">
         <v>5</v>
       </c>
       <c r="D1209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210">
-        <v>51902213</v>
+        <v>1004109720</v>
       </c>
       <c r="B1210" t="s">
         <v>4</v>
       </c>
       <c r="C1210" t="s">
         <v>5</v>
       </c>
       <c r="D1210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211">
-        <v>1004109720</v>
+        <v>79368303</v>
       </c>
       <c r="B1211" t="s">
         <v>4</v>
       </c>
       <c r="C1211" t="s">
         <v>5</v>
       </c>
       <c r="D1211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212">
-        <v>79368303</v>
+        <v>1000117689</v>
       </c>
       <c r="B1212" t="s">
         <v>4</v>
       </c>
       <c r="C1212" t="s">
         <v>5</v>
       </c>
       <c r="D1212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213">
-        <v>1000117689</v>
+        <v>1033806383</v>
       </c>
       <c r="B1213" t="s">
         <v>4</v>
       </c>
       <c r="C1213" t="s">
         <v>5</v>
       </c>
       <c r="D1213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214">
         <v>1023977351</v>
       </c>
       <c r="B1214" t="s">
         <v>4</v>
       </c>
       <c r="C1214" t="s">
         <v>5</v>
       </c>
       <c r="D1214" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21793,5119 +21796,5119 @@
         <v>4</v>
       </c>
       <c r="C1522" t="s">
         <v>5</v>
       </c>
       <c r="D1522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523">
         <v>1022383718</v>
       </c>
       <c r="B1523" t="s">
         <v>4</v>
       </c>
       <c r="C1523" t="s">
         <v>5</v>
       </c>
       <c r="D1523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524">
-        <v>1024597918</v>
+        <v>1023952658</v>
       </c>
       <c r="B1524" t="s">
         <v>4</v>
       </c>
       <c r="C1524" t="s">
         <v>5</v>
       </c>
       <c r="D1524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525">
-        <v>1001271266</v>
+        <v>1024597918</v>
       </c>
       <c r="B1525" t="s">
         <v>4</v>
       </c>
       <c r="C1525" t="s">
         <v>5</v>
       </c>
       <c r="D1525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526">
-        <v>1020752593</v>
+        <v>1001271266</v>
       </c>
       <c r="B1526" t="s">
         <v>4</v>
       </c>
       <c r="C1526" t="s">
         <v>5</v>
       </c>
       <c r="D1526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527">
-        <v>1022981460</v>
+        <v>1020752593</v>
       </c>
       <c r="B1527" t="s">
         <v>4</v>
       </c>
       <c r="C1527" t="s">
         <v>5</v>
       </c>
       <c r="D1527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528">
-        <v>1073704479</v>
+        <v>1022981460</v>
       </c>
       <c r="B1528" t="s">
         <v>4</v>
       </c>
       <c r="C1528" t="s">
         <v>5</v>
       </c>
       <c r="D1528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529">
-        <v>80219533</v>
+        <v>1073704479</v>
       </c>
       <c r="B1529" t="s">
         <v>4</v>
       </c>
       <c r="C1529" t="s">
         <v>5</v>
       </c>
       <c r="D1529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530">
-        <v>39578688</v>
+        <v>80219533</v>
       </c>
       <c r="B1530" t="s">
         <v>4</v>
       </c>
       <c r="C1530" t="s">
         <v>5</v>
       </c>
       <c r="D1530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531">
-        <v>52960570</v>
+        <v>39578688</v>
       </c>
       <c r="B1531" t="s">
         <v>4</v>
       </c>
       <c r="C1531" t="s">
         <v>5</v>
       </c>
       <c r="D1531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532">
-        <v>1024473937</v>
+        <v>52960570</v>
       </c>
       <c r="B1532" t="s">
         <v>4</v>
       </c>
       <c r="C1532" t="s">
         <v>5</v>
       </c>
       <c r="D1532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533">
-        <v>52473160</v>
+        <v>1024473937</v>
       </c>
       <c r="B1533" t="s">
         <v>4</v>
       </c>
       <c r="C1533" t="s">
         <v>5</v>
       </c>
       <c r="D1533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534">
-        <v>1014209849</v>
+        <v>52473160</v>
       </c>
       <c r="B1534" t="s">
         <v>4</v>
       </c>
       <c r="C1534" t="s">
         <v>5</v>
       </c>
       <c r="D1534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535">
-        <v>1030639918</v>
+        <v>1014209849</v>
       </c>
       <c r="B1535" t="s">
         <v>4</v>
       </c>
       <c r="C1535" t="s">
         <v>5</v>
       </c>
       <c r="D1535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536">
-        <v>1033731495</v>
+        <v>1030639918</v>
       </c>
       <c r="B1536" t="s">
         <v>4</v>
       </c>
       <c r="C1536" t="s">
         <v>5</v>
       </c>
       <c r="D1536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537">
-        <v>1032389211</v>
+        <v>1033731495</v>
       </c>
       <c r="B1537" t="s">
         <v>4</v>
       </c>
       <c r="C1537" t="s">
         <v>5</v>
       </c>
       <c r="D1537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538">
-        <v>51960587</v>
+        <v>1032389211</v>
       </c>
       <c r="B1538" t="s">
         <v>4</v>
       </c>
       <c r="C1538" t="s">
         <v>5</v>
       </c>
       <c r="D1538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539">
-        <v>52735439</v>
+        <v>51960587</v>
       </c>
       <c r="B1539" t="s">
         <v>4</v>
       </c>
       <c r="C1539" t="s">
         <v>5</v>
       </c>
       <c r="D1539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540">
-        <v>1022383709</v>
+        <v>52735439</v>
       </c>
       <c r="B1540" t="s">
         <v>4</v>
       </c>
       <c r="C1540" t="s">
         <v>5</v>
       </c>
       <c r="D1540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541">
-        <v>1033757790</v>
+        <v>1022383709</v>
       </c>
       <c r="B1541" t="s">
         <v>4</v>
       </c>
       <c r="C1541" t="s">
         <v>5</v>
       </c>
       <c r="D1541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542">
-        <v>1000853611</v>
+        <v>1033757790</v>
       </c>
       <c r="B1542" t="s">
         <v>4</v>
       </c>
       <c r="C1542" t="s">
         <v>5</v>
       </c>
       <c r="D1542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543">
-        <v>39639364</v>
+        <v>1000853611</v>
       </c>
       <c r="B1543" t="s">
         <v>4</v>
       </c>
       <c r="C1543" t="s">
         <v>5</v>
       </c>
       <c r="D1543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544">
-        <v>53091198</v>
+        <v>39639364</v>
       </c>
       <c r="B1544" t="s">
         <v>4</v>
       </c>
       <c r="C1544" t="s">
         <v>5</v>
       </c>
       <c r="D1544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545">
-        <v>1032457366</v>
+        <v>53091198</v>
       </c>
       <c r="B1545" t="s">
         <v>4</v>
       </c>
       <c r="C1545" t="s">
         <v>5</v>
       </c>
       <c r="D1545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546">
-        <v>1022952739</v>
+        <v>1032457366</v>
       </c>
       <c r="B1546" t="s">
         <v>4</v>
       </c>
       <c r="C1546" t="s">
         <v>5</v>
       </c>
       <c r="D1546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547">
-        <v>1032498958</v>
+        <v>1022952739</v>
       </c>
       <c r="B1547" t="s">
         <v>4</v>
       </c>
       <c r="C1547" t="s">
         <v>5</v>
       </c>
       <c r="D1547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548">
-        <v>1022330089</v>
+        <v>1032498958</v>
       </c>
       <c r="B1548" t="s">
         <v>4</v>
       </c>
       <c r="C1548" t="s">
         <v>5</v>
       </c>
       <c r="D1548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549">
-        <v>1023033113</v>
+        <v>1022330089</v>
       </c>
       <c r="B1549" t="s">
         <v>4</v>
       </c>
       <c r="C1549" t="s">
         <v>5</v>
       </c>
       <c r="D1549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550">
-        <v>1033774139</v>
+        <v>1023033113</v>
       </c>
       <c r="B1550" t="s">
         <v>4</v>
       </c>
       <c r="C1550" t="s">
         <v>5</v>
       </c>
       <c r="D1550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
       <c r="A1551">
-        <v>80778351</v>
+        <v>1033774139</v>
       </c>
       <c r="B1551" t="s">
         <v>4</v>
       </c>
       <c r="C1551" t="s">
         <v>5</v>
       </c>
       <c r="D1551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1552" spans="1:4">
       <c r="A1552">
-        <v>1003626229</v>
+        <v>80778351</v>
       </c>
       <c r="B1552" t="s">
         <v>4</v>
       </c>
       <c r="C1552" t="s">
         <v>5</v>
       </c>
       <c r="D1552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
       <c r="A1553">
-        <v>53089279</v>
+        <v>1003626229</v>
       </c>
       <c r="B1553" t="s">
         <v>4</v>
       </c>
       <c r="C1553" t="s">
         <v>5</v>
       </c>
       <c r="D1553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554">
-        <v>1119840963</v>
+        <v>53089279</v>
       </c>
       <c r="B1554" t="s">
         <v>4</v>
       </c>
       <c r="C1554" t="s">
         <v>5</v>
       </c>
       <c r="D1554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="A1555">
-        <v>1023035946</v>
+        <v>1119840963</v>
       </c>
       <c r="B1555" t="s">
         <v>4</v>
       </c>
       <c r="C1555" t="s">
         <v>5</v>
       </c>
       <c r="D1555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556">
-        <v>1033812048</v>
+        <v>1023035946</v>
       </c>
       <c r="B1556" t="s">
         <v>4</v>
       </c>
       <c r="C1556" t="s">
         <v>5</v>
       </c>
       <c r="D1556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="A1557">
-        <v>1022937879</v>
+        <v>1033812048</v>
       </c>
       <c r="B1557" t="s">
         <v>4</v>
       </c>
       <c r="C1557" t="s">
         <v>5</v>
       </c>
       <c r="D1557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558">
-        <v>1110516431</v>
+        <v>1022937879</v>
       </c>
       <c r="B1558" t="s">
         <v>4</v>
       </c>
       <c r="C1558" t="s">
         <v>5</v>
       </c>
       <c r="D1558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559">
-        <v>7022549</v>
+        <v>1110516431</v>
       </c>
       <c r="B1559" t="s">
         <v>4</v>
       </c>
       <c r="C1559" t="s">
         <v>5</v>
       </c>
       <c r="D1559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560">
-        <v>1033794543</v>
+        <v>7022549</v>
       </c>
       <c r="B1560" t="s">
         <v>4</v>
       </c>
       <c r="C1560" t="s">
         <v>5</v>
       </c>
       <c r="D1560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561">
-        <v>1033740551</v>
+        <v>1033794543</v>
       </c>
       <c r="B1561" t="s">
         <v>4</v>
       </c>
       <c r="C1561" t="s">
         <v>5</v>
       </c>
       <c r="D1561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562">
-        <v>1032485915</v>
+        <v>1033740551</v>
       </c>
       <c r="B1562" t="s">
         <v>4</v>
       </c>
       <c r="C1562" t="s">
         <v>5</v>
       </c>
       <c r="D1562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563">
-        <v>1024550727</v>
+        <v>1032485915</v>
       </c>
       <c r="B1563" t="s">
         <v>4</v>
       </c>
       <c r="C1563" t="s">
         <v>5</v>
       </c>
       <c r="D1563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564">
-        <v>1018479393</v>
+        <v>1024550727</v>
       </c>
       <c r="B1564" t="s">
         <v>4</v>
       </c>
       <c r="C1564" t="s">
         <v>5</v>
       </c>
       <c r="D1564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="A1565">
-        <v>1023913307</v>
+        <v>1018479393</v>
       </c>
       <c r="B1565" t="s">
         <v>4</v>
       </c>
       <c r="C1565" t="s">
         <v>5</v>
       </c>
       <c r="D1565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="A1566">
-        <v>1023933583</v>
+        <v>1023913307</v>
       </c>
       <c r="B1566" t="s">
         <v>4</v>
       </c>
       <c r="C1566" t="s">
         <v>5</v>
       </c>
       <c r="D1566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567">
-        <v>1023958425</v>
+        <v>1023933583</v>
       </c>
       <c r="B1567" t="s">
         <v>4</v>
       </c>
       <c r="C1567" t="s">
         <v>5</v>
       </c>
       <c r="D1567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568">
-        <v>53005023</v>
+        <v>1023958425</v>
       </c>
       <c r="B1568" t="s">
         <v>4</v>
       </c>
       <c r="C1568" t="s">
         <v>5</v>
       </c>
       <c r="D1568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569">
-        <v>1033799593</v>
+        <v>53005023</v>
       </c>
       <c r="B1569" t="s">
         <v>4</v>
       </c>
       <c r="C1569" t="s">
         <v>5</v>
       </c>
       <c r="D1569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570">
-        <v>53122045</v>
+        <v>1033799593</v>
       </c>
       <c r="B1570" t="s">
         <v>4</v>
       </c>
       <c r="C1570" t="s">
         <v>5</v>
       </c>
       <c r="D1570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571">
-        <v>1077087275</v>
+        <v>53122045</v>
       </c>
       <c r="B1571" t="s">
         <v>4</v>
       </c>
       <c r="C1571" t="s">
         <v>5</v>
       </c>
       <c r="D1571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572">
-        <v>1015466144</v>
+        <v>1077087275</v>
       </c>
       <c r="B1572" t="s">
         <v>4</v>
       </c>
       <c r="C1572" t="s">
         <v>5</v>
       </c>
       <c r="D1572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573">
-        <v>1030593987</v>
+        <v>1015466144</v>
       </c>
       <c r="B1573" t="s">
         <v>4</v>
       </c>
       <c r="C1573" t="s">
         <v>5</v>
       </c>
       <c r="D1573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574">
-        <v>1023007885</v>
+        <v>1030593987</v>
       </c>
       <c r="B1574" t="s">
         <v>4</v>
       </c>
       <c r="C1574" t="s">
         <v>5</v>
       </c>
       <c r="D1574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575">
-        <v>1018507000</v>
+        <v>1023007885</v>
       </c>
       <c r="B1575" t="s">
         <v>4</v>
       </c>
       <c r="C1575" t="s">
         <v>5</v>
       </c>
       <c r="D1575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576">
-        <v>1018454359</v>
+        <v>1018507000</v>
       </c>
       <c r="B1576" t="s">
         <v>4</v>
       </c>
       <c r="C1576" t="s">
         <v>5</v>
       </c>
       <c r="D1576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577">
-        <v>51985714</v>
+        <v>1018454359</v>
       </c>
       <c r="B1577" t="s">
         <v>4</v>
       </c>
       <c r="C1577" t="s">
         <v>5</v>
       </c>
       <c r="D1577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578">
-        <v>1033731401</v>
+        <v>51985714</v>
       </c>
       <c r="B1578" t="s">
         <v>4</v>
       </c>
       <c r="C1578" t="s">
         <v>5</v>
       </c>
       <c r="D1578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579">
-        <v>1012463083</v>
+        <v>1033731401</v>
       </c>
       <c r="B1579" t="s">
         <v>4</v>
       </c>
       <c r="C1579" t="s">
         <v>5</v>
       </c>
       <c r="D1579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="A1580">
-        <v>1024539837</v>
+        <v>1012463083</v>
       </c>
       <c r="B1580" t="s">
         <v>4</v>
       </c>
       <c r="C1580" t="s">
         <v>5</v>
       </c>
       <c r="D1580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="A1581">
-        <v>1000728484</v>
+        <v>1024539837</v>
       </c>
       <c r="B1581" t="s">
         <v>4</v>
       </c>
       <c r="C1581" t="s">
         <v>5</v>
       </c>
       <c r="D1581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582">
-        <v>1013602237</v>
+        <v>1000728484</v>
       </c>
       <c r="B1582" t="s">
         <v>4</v>
       </c>
       <c r="C1582" t="s">
         <v>5</v>
       </c>
       <c r="D1582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="A1583">
-        <v>1017140303</v>
+        <v>1013602237</v>
       </c>
       <c r="B1583" t="s">
         <v>4</v>
       </c>
       <c r="C1583" t="s">
         <v>5</v>
       </c>
       <c r="D1583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1584" spans="1:4">
       <c r="A1584">
-        <v>1022380551</v>
+        <v>1017140303</v>
       </c>
       <c r="B1584" t="s">
         <v>4</v>
       </c>
       <c r="C1584" t="s">
         <v>5</v>
       </c>
       <c r="D1584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1585" spans="1:4">
       <c r="A1585">
-        <v>53068989</v>
+        <v>1022380551</v>
       </c>
       <c r="B1585" t="s">
         <v>4</v>
       </c>
       <c r="C1585" t="s">
         <v>5</v>
       </c>
       <c r="D1585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="A1586">
-        <v>1026302805</v>
+        <v>53068989</v>
       </c>
       <c r="B1586" t="s">
         <v>4</v>
       </c>
       <c r="C1586" t="s">
         <v>5</v>
       </c>
       <c r="D1586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587">
-        <v>1113641697</v>
+        <v>1026302805</v>
       </c>
       <c r="B1587" t="s">
         <v>4</v>
       </c>
       <c r="C1587" t="s">
         <v>5</v>
       </c>
       <c r="D1587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
       <c r="A1588">
-        <v>79685853</v>
+        <v>1113641697</v>
       </c>
       <c r="B1588" t="s">
         <v>4</v>
       </c>
       <c r="C1588" t="s">
         <v>5</v>
       </c>
       <c r="D1588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
       <c r="A1589">
-        <v>1024599210</v>
+        <v>79685853</v>
       </c>
       <c r="B1589" t="s">
         <v>4</v>
       </c>
       <c r="C1589" t="s">
         <v>5</v>
       </c>
       <c r="D1589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590">
-        <v>1015408388</v>
+        <v>1024599210</v>
       </c>
       <c r="B1590" t="s">
         <v>4</v>
       </c>
       <c r="C1590" t="s">
         <v>5</v>
       </c>
       <c r="D1590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1591" spans="1:4">
       <c r="A1591">
-        <v>1024534578</v>
+        <v>1015408388</v>
       </c>
       <c r="B1591" t="s">
         <v>4</v>
       </c>
       <c r="C1591" t="s">
         <v>5</v>
       </c>
       <c r="D1591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592">
-        <v>1033783028</v>
+        <v>1024534578</v>
       </c>
       <c r="B1592" t="s">
         <v>4</v>
       </c>
       <c r="C1592" t="s">
         <v>5</v>
       </c>
       <c r="D1592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1593" spans="1:4">
       <c r="A1593">
-        <v>1023940422</v>
+        <v>1033783028</v>
       </c>
       <c r="B1593" t="s">
         <v>4</v>
       </c>
       <c r="C1593" t="s">
         <v>5</v>
       </c>
       <c r="D1593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
       <c r="A1594">
-        <v>1088537750</v>
+        <v>1023940422</v>
       </c>
       <c r="B1594" t="s">
         <v>4</v>
       </c>
       <c r="C1594" t="s">
         <v>5</v>
       </c>
       <c r="D1594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="A1595">
-        <v>52493462</v>
+        <v>1088537750</v>
       </c>
       <c r="B1595" t="s">
         <v>4</v>
       </c>
       <c r="C1595" t="s">
         <v>5</v>
       </c>
       <c r="D1595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="A1596">
-        <v>1026271701</v>
+        <v>52493462</v>
       </c>
       <c r="B1596" t="s">
         <v>4</v>
       </c>
       <c r="C1596" t="s">
         <v>5</v>
       </c>
       <c r="D1596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597">
-        <v>11256912</v>
+        <v>1026271701</v>
       </c>
       <c r="B1597" t="s">
         <v>4</v>
       </c>
       <c r="C1597" t="s">
         <v>5</v>
       </c>
       <c r="D1597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598">
-        <v>1000773727</v>
+        <v>11256912</v>
       </c>
       <c r="B1598" t="s">
         <v>4</v>
       </c>
       <c r="C1598" t="s">
         <v>5</v>
       </c>
       <c r="D1598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
       <c r="A1599">
-        <v>53129039</v>
+        <v>1000773727</v>
       </c>
       <c r="B1599" t="s">
         <v>4</v>
       </c>
       <c r="C1599" t="s">
         <v>5</v>
       </c>
       <c r="D1599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1600" spans="1:4">
       <c r="A1600">
-        <v>79975929</v>
+        <v>53129039</v>
       </c>
       <c r="B1600" t="s">
         <v>4</v>
       </c>
       <c r="C1600" t="s">
         <v>5</v>
       </c>
       <c r="D1600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1601" spans="1:4">
       <c r="A1601">
-        <v>1012408011</v>
+        <v>79975929</v>
       </c>
       <c r="B1601" t="s">
         <v>4</v>
       </c>
       <c r="C1601" t="s">
         <v>5</v>
       </c>
       <c r="D1601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1602" spans="1:4">
       <c r="A1602">
-        <v>52036694</v>
+        <v>1012408011</v>
       </c>
       <c r="B1602" t="s">
         <v>4</v>
       </c>
       <c r="C1602" t="s">
         <v>5</v>
       </c>
       <c r="D1602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1603" spans="1:4">
       <c r="A1603">
+        <v>52036694</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:4">
+      <c r="A1604">
         <v>1101816675</v>
       </c>
-      <c r="B1603" t="s">
-[...10 lines deleted...]
-      <c r="A1604" t="s">
+      <c r="B1604" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:4">
+      <c r="A1605" t="s">
         <v>27</v>
-      </c>
-[...12 lines deleted...]
-        <v>1022344110</v>
       </c>
       <c r="B1605" t="s">
         <v>4</v>
       </c>
       <c r="C1605" t="s">
         <v>5</v>
       </c>
       <c r="D1605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="A1606">
-        <v>80745275</v>
+        <v>1022344110</v>
       </c>
       <c r="B1606" t="s">
         <v>4</v>
       </c>
       <c r="C1606" t="s">
         <v>5</v>
       </c>
       <c r="D1606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
       <c r="A1607">
-        <v>1024536543</v>
+        <v>80745275</v>
       </c>
       <c r="B1607" t="s">
         <v>4</v>
       </c>
       <c r="C1607" t="s">
         <v>5</v>
       </c>
       <c r="D1607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1608" spans="1:4">
       <c r="A1608">
-        <v>1024516135</v>
+        <v>1024536543</v>
       </c>
       <c r="B1608" t="s">
         <v>4</v>
       </c>
       <c r="C1608" t="s">
         <v>5</v>
       </c>
       <c r="D1608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="A1609">
-        <v>52229239</v>
+        <v>1024516135</v>
       </c>
       <c r="B1609" t="s">
         <v>4</v>
       </c>
       <c r="C1609" t="s">
         <v>5</v>
       </c>
       <c r="D1609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610">
-        <v>1000337739</v>
+        <v>52229239</v>
       </c>
       <c r="B1610" t="s">
         <v>4</v>
       </c>
       <c r="C1610" t="s">
         <v>5</v>
       </c>
       <c r="D1610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611">
-        <v>1026307256</v>
+        <v>1000337739</v>
       </c>
       <c r="B1611" t="s">
         <v>4</v>
       </c>
       <c r="C1611" t="s">
         <v>5</v>
       </c>
       <c r="D1611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
       <c r="A1612">
-        <v>1031175173</v>
+        <v>1026307256</v>
       </c>
       <c r="B1612" t="s">
         <v>4</v>
       </c>
       <c r="C1612" t="s">
         <v>5</v>
       </c>
       <c r="D1612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1613" spans="1:4">
       <c r="A1613">
-        <v>1024493571</v>
+        <v>1031175173</v>
       </c>
       <c r="B1613" t="s">
         <v>4</v>
       </c>
       <c r="C1613" t="s">
         <v>5</v>
       </c>
       <c r="D1613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1614" spans="1:4">
       <c r="A1614">
-        <v>40394132</v>
+        <v>1024493571</v>
       </c>
       <c r="B1614" t="s">
         <v>4</v>
       </c>
       <c r="C1614" t="s">
         <v>5</v>
       </c>
       <c r="D1614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="A1615">
-        <v>1069733039</v>
+        <v>40394132</v>
       </c>
       <c r="B1615" t="s">
         <v>4</v>
       </c>
       <c r="C1615" t="s">
         <v>5</v>
       </c>
       <c r="D1615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="A1616">
-        <v>1001271283</v>
+        <v>1069733039</v>
       </c>
       <c r="B1616" t="s">
         <v>4</v>
       </c>
       <c r="C1616" t="s">
         <v>5</v>
       </c>
       <c r="D1616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617">
-        <v>1024514416</v>
+        <v>1001271283</v>
       </c>
       <c r="B1617" t="s">
         <v>4</v>
       </c>
       <c r="C1617" t="s">
         <v>5</v>
       </c>
       <c r="D1617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618">
-        <v>1109245246</v>
+        <v>1024514416</v>
       </c>
       <c r="B1618" t="s">
         <v>4</v>
       </c>
       <c r="C1618" t="s">
         <v>5</v>
       </c>
       <c r="D1618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
       <c r="A1619">
-        <v>38569892</v>
+        <v>1109245246</v>
       </c>
       <c r="B1619" t="s">
         <v>4</v>
       </c>
       <c r="C1619" t="s">
         <v>5</v>
       </c>
       <c r="D1619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1620" spans="1:4">
       <c r="A1620">
-        <v>52735770</v>
+        <v>38569892</v>
       </c>
       <c r="B1620" t="s">
         <v>4</v>
       </c>
       <c r="C1620" t="s">
         <v>5</v>
       </c>
       <c r="D1620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1621" spans="1:4">
       <c r="A1621">
-        <v>1003746635</v>
+        <v>52735770</v>
       </c>
       <c r="B1621" t="s">
         <v>4</v>
       </c>
       <c r="C1621" t="s">
         <v>5</v>
       </c>
       <c r="D1621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1622" spans="1:4">
       <c r="A1622">
-        <v>1022418441</v>
+        <v>1003746635</v>
       </c>
       <c r="B1622" t="s">
         <v>4</v>
       </c>
       <c r="C1622" t="s">
         <v>5</v>
       </c>
       <c r="D1622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1623" spans="1:4">
       <c r="A1623">
-        <v>1114480132</v>
+        <v>1022418441</v>
       </c>
       <c r="B1623" t="s">
         <v>4</v>
       </c>
       <c r="C1623" t="s">
         <v>5</v>
       </c>
       <c r="D1623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="A1624">
-        <v>52747923</v>
+        <v>1114480132</v>
       </c>
       <c r="B1624" t="s">
         <v>4</v>
       </c>
       <c r="C1624" t="s">
         <v>5</v>
       </c>
       <c r="D1624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625">
-        <v>52634397</v>
+        <v>52747923</v>
       </c>
       <c r="B1625" t="s">
         <v>4</v>
       </c>
       <c r="C1625" t="s">
         <v>5</v>
       </c>
       <c r="D1625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="A1626">
-        <v>1106772604</v>
+        <v>52634397</v>
       </c>
       <c r="B1626" t="s">
         <v>4</v>
       </c>
       <c r="C1626" t="s">
         <v>5</v>
       </c>
       <c r="D1626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="A1627">
-        <v>1030667160</v>
+        <v>1106772604</v>
       </c>
       <c r="B1627" t="s">
         <v>4</v>
       </c>
       <c r="C1627" t="s">
         <v>5</v>
       </c>
       <c r="D1627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
       <c r="A1628">
-        <v>79388812</v>
+        <v>1030667160</v>
       </c>
       <c r="B1628" t="s">
         <v>4</v>
       </c>
       <c r="C1628" t="s">
         <v>5</v>
       </c>
       <c r="D1628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629">
-        <v>1075240973</v>
+        <v>79388812</v>
       </c>
       <c r="B1629" t="s">
         <v>4</v>
       </c>
       <c r="C1629" t="s">
         <v>5</v>
       </c>
       <c r="D1629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630">
-        <v>1073685333</v>
+        <v>1075240973</v>
       </c>
       <c r="B1630" t="s">
         <v>4</v>
       </c>
       <c r="C1630" t="s">
         <v>5</v>
       </c>
       <c r="D1630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631">
-        <v>1026300550</v>
+        <v>1073685333</v>
       </c>
       <c r="B1631" t="s">
         <v>4</v>
       </c>
       <c r="C1631" t="s">
         <v>5</v>
       </c>
       <c r="D1631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632">
-        <v>1014273876</v>
+        <v>1026300550</v>
       </c>
       <c r="B1632" t="s">
         <v>4</v>
       </c>
       <c r="C1632" t="s">
         <v>5</v>
       </c>
       <c r="D1632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633">
-        <v>1000119936</v>
+        <v>1014273876</v>
       </c>
       <c r="B1633" t="s">
         <v>4</v>
       </c>
       <c r="C1633" t="s">
         <v>5</v>
       </c>
       <c r="D1633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634">
-        <v>1015463812</v>
+        <v>1000119936</v>
       </c>
       <c r="B1634" t="s">
         <v>4</v>
       </c>
       <c r="C1634" t="s">
         <v>5</v>
       </c>
       <c r="D1634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635">
-        <v>1032476522</v>
+        <v>1015463812</v>
       </c>
       <c r="B1635" t="s">
         <v>4</v>
       </c>
       <c r="C1635" t="s">
         <v>5</v>
       </c>
       <c r="D1635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636">
-        <v>1049622336</v>
+        <v>1032476522</v>
       </c>
       <c r="B1636" t="s">
         <v>4</v>
       </c>
       <c r="C1636" t="s">
         <v>5</v>
       </c>
       <c r="D1636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637">
-        <v>1010243162</v>
+        <v>1049622336</v>
       </c>
       <c r="B1637" t="s">
         <v>4</v>
       </c>
       <c r="C1637" t="s">
         <v>5</v>
       </c>
       <c r="D1637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1638" spans="1:4">
       <c r="A1638">
-        <v>52373815</v>
+        <v>1010243162</v>
       </c>
       <c r="B1638" t="s">
         <v>4</v>
       </c>
       <c r="C1638" t="s">
         <v>5</v>
       </c>
       <c r="D1638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1639" spans="1:4">
       <c r="A1639">
-        <v>1033820059</v>
+        <v>52373815</v>
       </c>
       <c r="B1639" t="s">
         <v>4</v>
       </c>
       <c r="C1639" t="s">
         <v>5</v>
       </c>
       <c r="D1639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640">
-        <v>1030581541</v>
+        <v>1033820059</v>
       </c>
       <c r="B1640" t="s">
         <v>4</v>
       </c>
       <c r="C1640" t="s">
         <v>5</v>
       </c>
       <c r="D1640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641">
-        <v>1024504180</v>
+        <v>1030581541</v>
       </c>
       <c r="B1641" t="s">
         <v>4</v>
       </c>
       <c r="C1641" t="s">
         <v>5</v>
       </c>
       <c r="D1641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642">
-        <v>39656841</v>
+        <v>1024504180</v>
       </c>
       <c r="B1642" t="s">
         <v>4</v>
       </c>
       <c r="C1642" t="s">
         <v>5</v>
       </c>
       <c r="D1642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643">
-        <v>1072421998</v>
+        <v>39656841</v>
       </c>
       <c r="B1643" t="s">
         <v>4</v>
       </c>
       <c r="C1643" t="s">
         <v>5</v>
       </c>
       <c r="D1643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="A1644">
-        <v>1033736694</v>
+        <v>1072421998</v>
       </c>
       <c r="B1644" t="s">
         <v>4</v>
       </c>
       <c r="C1644" t="s">
         <v>5</v>
       </c>
       <c r="D1644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1645" spans="1:4">
       <c r="A1645">
-        <v>1032476523</v>
+        <v>1033736694</v>
       </c>
       <c r="B1645" t="s">
         <v>4</v>
       </c>
       <c r="C1645" t="s">
         <v>5</v>
       </c>
       <c r="D1645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1646" spans="1:4">
       <c r="A1646">
-        <v>1018451246</v>
+        <v>1032476523</v>
       </c>
       <c r="B1646" t="s">
         <v>4</v>
       </c>
       <c r="C1646" t="s">
         <v>5</v>
       </c>
       <c r="D1646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1647" spans="1:4">
       <c r="A1647">
-        <v>1022447676</v>
+        <v>1018451246</v>
       </c>
       <c r="B1647" t="s">
         <v>4</v>
       </c>
       <c r="C1647" t="s">
         <v>5</v>
       </c>
       <c r="D1647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="A1648">
-        <v>79510644</v>
+        <v>1022447676</v>
       </c>
       <c r="B1648" t="s">
         <v>4</v>
       </c>
       <c r="C1648" t="s">
         <v>5</v>
       </c>
       <c r="D1648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="A1649">
-        <v>79189938</v>
+        <v>79510644</v>
       </c>
       <c r="B1649" t="s">
         <v>4</v>
       </c>
       <c r="C1649" t="s">
         <v>5</v>
       </c>
       <c r="D1649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1650" spans="1:4">
       <c r="A1650">
-        <v>1010194957</v>
+        <v>79189938</v>
       </c>
       <c r="B1650" t="s">
         <v>4</v>
       </c>
       <c r="C1650" t="s">
         <v>5</v>
       </c>
       <c r="D1650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1651" spans="1:4">
       <c r="A1651">
-        <v>1022964263</v>
+        <v>1010194957</v>
       </c>
       <c r="B1651" t="s">
         <v>4</v>
       </c>
       <c r="C1651" t="s">
         <v>5</v>
       </c>
       <c r="D1651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1652" spans="1:4">
       <c r="A1652">
-        <v>1022369544</v>
+        <v>1022964263</v>
       </c>
       <c r="B1652" t="s">
         <v>4</v>
       </c>
       <c r="C1652" t="s">
         <v>5</v>
       </c>
       <c r="D1652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1653" spans="1:4">
       <c r="A1653">
-        <v>80926842</v>
+        <v>1022369544</v>
       </c>
       <c r="B1653" t="s">
         <v>4</v>
       </c>
       <c r="C1653" t="s">
         <v>5</v>
       </c>
       <c r="D1653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1654" spans="1:4">
       <c r="A1654">
-        <v>1023916015</v>
+        <v>80926842</v>
       </c>
       <c r="B1654" t="s">
         <v>4</v>
       </c>
       <c r="C1654" t="s">
         <v>5</v>
       </c>
       <c r="D1654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1655" spans="1:4">
       <c r="A1655">
-        <v>1012353097</v>
+        <v>1023916015</v>
       </c>
       <c r="B1655" t="s">
         <v>4</v>
       </c>
       <c r="C1655" t="s">
         <v>5</v>
       </c>
       <c r="D1655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1656" spans="1:4">
       <c r="A1656">
-        <v>1022421031</v>
+        <v>1012353097</v>
       </c>
       <c r="B1656" t="s">
         <v>4</v>
       </c>
       <c r="C1656" t="s">
         <v>5</v>
       </c>
       <c r="D1656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1657" spans="1:4">
       <c r="A1657">
-        <v>1030613150</v>
+        <v>1022421031</v>
       </c>
       <c r="B1657" t="s">
         <v>4</v>
       </c>
       <c r="C1657" t="s">
         <v>5</v>
       </c>
       <c r="D1657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1658" spans="1:4">
       <c r="A1658">
-        <v>33702075</v>
+        <v>1030613150</v>
       </c>
       <c r="B1658" t="s">
         <v>4</v>
       </c>
       <c r="C1658" t="s">
         <v>5</v>
       </c>
       <c r="D1658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1659" spans="1:4">
       <c r="A1659">
-        <v>1023032366</v>
+        <v>33702075</v>
       </c>
       <c r="B1659" t="s">
         <v>4</v>
       </c>
       <c r="C1659" t="s">
         <v>5</v>
       </c>
       <c r="D1659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1660" spans="1:4">
       <c r="A1660">
-        <v>1033758513</v>
+        <v>1023032366</v>
       </c>
       <c r="B1660" t="s">
         <v>4</v>
       </c>
       <c r="C1660" t="s">
         <v>5</v>
       </c>
       <c r="D1660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1661" spans="1:4">
       <c r="A1661">
-        <v>1018472138</v>
+        <v>1033758513</v>
       </c>
       <c r="B1661" t="s">
         <v>4</v>
       </c>
       <c r="C1661" t="s">
         <v>5</v>
       </c>
       <c r="D1661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1662" spans="1:4">
       <c r="A1662">
-        <v>1012381913</v>
+        <v>1018472138</v>
       </c>
       <c r="B1662" t="s">
         <v>4</v>
       </c>
       <c r="C1662" t="s">
         <v>5</v>
       </c>
       <c r="D1662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1663" spans="1:4">
       <c r="A1663">
-        <v>1014666402</v>
+        <v>1012381913</v>
       </c>
       <c r="B1663" t="s">
         <v>4</v>
       </c>
       <c r="C1663" t="s">
         <v>5</v>
       </c>
       <c r="D1663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1664" spans="1:4">
       <c r="A1664">
-        <v>1030633313</v>
+        <v>1014666402</v>
       </c>
       <c r="B1664" t="s">
         <v>4</v>
       </c>
       <c r="C1664" t="s">
         <v>5</v>
       </c>
       <c r="D1664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1665" spans="1:4">
       <c r="A1665">
-        <v>52358922</v>
+        <v>1030633313</v>
       </c>
       <c r="B1665" t="s">
         <v>4</v>
       </c>
       <c r="C1665" t="s">
         <v>5</v>
       </c>
       <c r="D1665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1666" spans="1:4">
       <c r="A1666">
-        <v>1022426479</v>
+        <v>52358922</v>
       </c>
       <c r="B1666" t="s">
         <v>4</v>
       </c>
       <c r="C1666" t="s">
         <v>5</v>
       </c>
       <c r="D1666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1667" spans="1:4">
       <c r="A1667">
-        <v>1110450713</v>
+        <v>1022426479</v>
       </c>
       <c r="B1667" t="s">
         <v>4</v>
       </c>
       <c r="C1667" t="s">
         <v>5</v>
       </c>
       <c r="D1667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1668" spans="1:4">
       <c r="A1668">
-        <v>52290003</v>
+        <v>1110450713</v>
       </c>
       <c r="B1668" t="s">
         <v>4</v>
       </c>
       <c r="C1668" t="s">
         <v>5</v>
       </c>
       <c r="D1668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1669" spans="1:4">
       <c r="A1669">
-        <v>52826840</v>
+        <v>52290003</v>
       </c>
       <c r="B1669" t="s">
         <v>4</v>
       </c>
       <c r="C1669" t="s">
         <v>5</v>
       </c>
       <c r="D1669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1670" spans="1:4">
       <c r="A1670">
-        <v>1013660721</v>
+        <v>52826840</v>
       </c>
       <c r="B1670" t="s">
         <v>4</v>
       </c>
       <c r="C1670" t="s">
         <v>5</v>
       </c>
       <c r="D1670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1671" spans="1:4">
       <c r="A1671">
-        <v>52290175</v>
+        <v>1013660721</v>
       </c>
       <c r="B1671" t="s">
         <v>4</v>
       </c>
       <c r="C1671" t="s">
         <v>5</v>
       </c>
       <c r="D1671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1672" spans="1:4">
       <c r="A1672">
-        <v>1022927085</v>
+        <v>52290175</v>
       </c>
       <c r="B1672" t="s">
         <v>4</v>
       </c>
       <c r="C1672" t="s">
         <v>5</v>
       </c>
       <c r="D1672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1673" spans="1:4">
       <c r="A1673">
-        <v>52898751</v>
+        <v>1022927085</v>
       </c>
       <c r="B1673" t="s">
         <v>4</v>
       </c>
       <c r="C1673" t="s">
         <v>5</v>
       </c>
       <c r="D1673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1674" spans="1:4">
       <c r="A1674">
-        <v>1022978390</v>
+        <v>52898751</v>
       </c>
       <c r="B1674" t="s">
         <v>4</v>
       </c>
       <c r="C1674" t="s">
         <v>5</v>
       </c>
       <c r="D1674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1675" spans="1:4">
       <c r="A1675">
-        <v>1026270001</v>
+        <v>1022978390</v>
       </c>
       <c r="B1675" t="s">
         <v>4</v>
       </c>
       <c r="C1675" t="s">
         <v>5</v>
       </c>
       <c r="D1675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1676" spans="1:4">
       <c r="A1676">
-        <v>1016027139</v>
+        <v>1026270001</v>
       </c>
       <c r="B1676" t="s">
         <v>4</v>
       </c>
       <c r="C1676" t="s">
         <v>5</v>
       </c>
       <c r="D1676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1677" spans="1:4">
       <c r="A1677">
-        <v>1022977462</v>
+        <v>1016027139</v>
       </c>
       <c r="B1677" t="s">
         <v>4</v>
       </c>
       <c r="C1677" t="s">
         <v>5</v>
       </c>
       <c r="D1677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1678" spans="1:4">
       <c r="A1678">
-        <v>52872210</v>
+        <v>1022977462</v>
       </c>
       <c r="B1678" t="s">
         <v>4</v>
       </c>
       <c r="C1678" t="s">
         <v>5</v>
       </c>
       <c r="D1678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1679" spans="1:4">
       <c r="A1679">
-        <v>1030664283</v>
+        <v>52872210</v>
       </c>
       <c r="B1679" t="s">
         <v>4</v>
       </c>
       <c r="C1679" t="s">
         <v>5</v>
       </c>
       <c r="D1679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1680" spans="1:4">
       <c r="A1680">
-        <v>1030603591</v>
+        <v>1030664283</v>
       </c>
       <c r="B1680" t="s">
         <v>4</v>
       </c>
       <c r="C1680" t="s">
         <v>5</v>
       </c>
       <c r="D1680" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1681" spans="1:4">
       <c r="A1681">
-        <v>21102628</v>
+        <v>1030603591</v>
       </c>
       <c r="B1681" t="s">
         <v>4</v>
       </c>
       <c r="C1681" t="s">
         <v>5</v>
       </c>
       <c r="D1681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1682" spans="1:4">
       <c r="A1682">
-        <v>1032474698</v>
+        <v>21102628</v>
       </c>
       <c r="B1682" t="s">
         <v>4</v>
       </c>
       <c r="C1682" t="s">
         <v>5</v>
       </c>
       <c r="D1682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1683" spans="1:4">
       <c r="A1683">
-        <v>1024588834</v>
+        <v>1032474698</v>
       </c>
       <c r="B1683" t="s">
         <v>4</v>
       </c>
       <c r="C1683" t="s">
         <v>5</v>
       </c>
       <c r="D1683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1684" spans="1:4">
       <c r="A1684">
-        <v>1023932114</v>
+        <v>1024588834</v>
       </c>
       <c r="B1684" t="s">
         <v>4</v>
       </c>
       <c r="C1684" t="s">
         <v>5</v>
       </c>
       <c r="D1684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1685" spans="1:4">
       <c r="A1685">
-        <v>1015993115</v>
+        <v>1023932114</v>
       </c>
       <c r="B1685" t="s">
         <v>4</v>
       </c>
       <c r="C1685" t="s">
         <v>5</v>
       </c>
       <c r="D1685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1686" spans="1:4">
       <c r="A1686">
-        <v>53153911</v>
+        <v>1015993115</v>
       </c>
       <c r="B1686" t="s">
         <v>4</v>
       </c>
       <c r="C1686" t="s">
         <v>5</v>
       </c>
       <c r="D1686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1687" spans="1:4">
       <c r="A1687">
-        <v>1030583823</v>
+        <v>53153911</v>
       </c>
       <c r="B1687" t="s">
         <v>4</v>
       </c>
       <c r="C1687" t="s">
         <v>5</v>
       </c>
       <c r="D1687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1688" spans="1:4">
       <c r="A1688">
-        <v>53155489</v>
+        <v>1030583823</v>
       </c>
       <c r="B1688" t="s">
         <v>4</v>
       </c>
       <c r="C1688" t="s">
         <v>5</v>
       </c>
       <c r="D1688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1689" spans="1:4">
       <c r="A1689">
-        <v>53047157</v>
+        <v>53155489</v>
       </c>
       <c r="B1689" t="s">
         <v>4</v>
       </c>
       <c r="C1689" t="s">
         <v>5</v>
       </c>
       <c r="D1689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1690" spans="1:4">
       <c r="A1690">
-        <v>52839880</v>
+        <v>53047157</v>
       </c>
       <c r="B1690" t="s">
         <v>4</v>
       </c>
       <c r="C1690" t="s">
         <v>5</v>
       </c>
       <c r="D1690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1691" spans="1:4">
       <c r="A1691">
-        <v>1070600868</v>
+        <v>52839880</v>
       </c>
       <c r="B1691" t="s">
         <v>4</v>
       </c>
       <c r="C1691" t="s">
         <v>5</v>
       </c>
       <c r="D1691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1692" spans="1:4">
       <c r="A1692">
-        <v>1024549503</v>
+        <v>1070600868</v>
       </c>
       <c r="B1692" t="s">
         <v>4</v>
       </c>
       <c r="C1692" t="s">
         <v>5</v>
       </c>
       <c r="D1692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1693" spans="1:4">
       <c r="A1693">
-        <v>80256308</v>
+        <v>1024549503</v>
       </c>
       <c r="B1693" t="s">
         <v>4</v>
       </c>
       <c r="C1693" t="s">
         <v>5</v>
       </c>
       <c r="D1693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1694" spans="1:4">
       <c r="A1694">
-        <v>1025140156</v>
+        <v>80256308</v>
       </c>
       <c r="B1694" t="s">
         <v>4</v>
       </c>
       <c r="C1694" t="s">
         <v>5</v>
       </c>
       <c r="D1694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1695" spans="1:4">
       <c r="A1695">
-        <v>1233506025</v>
+        <v>1025140156</v>
       </c>
       <c r="B1695" t="s">
         <v>4</v>
       </c>
       <c r="C1695" t="s">
         <v>5</v>
       </c>
       <c r="D1695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1696" spans="1:4">
       <c r="A1696">
-        <v>34945486</v>
+        <v>1233506025</v>
       </c>
       <c r="B1696" t="s">
         <v>4</v>
       </c>
       <c r="C1696" t="s">
         <v>5</v>
       </c>
       <c r="D1696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1697" spans="1:4">
       <c r="A1697">
-        <v>1001187380</v>
+        <v>34945486</v>
       </c>
       <c r="B1697" t="s">
         <v>4</v>
       </c>
       <c r="C1697" t="s">
         <v>5</v>
       </c>
       <c r="D1697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1698" spans="1:4">
       <c r="A1698">
-        <v>1030609956</v>
+        <v>1001187380</v>
       </c>
       <c r="B1698" t="s">
         <v>4</v>
       </c>
       <c r="C1698" t="s">
         <v>5</v>
       </c>
       <c r="D1698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1699" spans="1:4">
       <c r="A1699">
-        <v>52066674</v>
+        <v>1030609956</v>
       </c>
       <c r="B1699" t="s">
         <v>4</v>
       </c>
       <c r="C1699" t="s">
         <v>5</v>
       </c>
       <c r="D1699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1700" spans="1:4">
       <c r="A1700">
-        <v>52853698</v>
+        <v>52066674</v>
       </c>
       <c r="B1700" t="s">
         <v>4</v>
       </c>
       <c r="C1700" t="s">
         <v>5</v>
       </c>
       <c r="D1700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1701" spans="1:4">
       <c r="A1701">
-        <v>1012430617</v>
+        <v>52853698</v>
       </c>
       <c r="B1701" t="s">
         <v>4</v>
       </c>
       <c r="C1701" t="s">
         <v>5</v>
       </c>
       <c r="D1701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1702" spans="1:4">
       <c r="A1702">
-        <v>79043724</v>
+        <v>1012430617</v>
       </c>
       <c r="B1702" t="s">
         <v>4</v>
       </c>
       <c r="C1702" t="s">
         <v>5</v>
       </c>
       <c r="D1702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1703" spans="1:4">
       <c r="A1703">
-        <v>34549742</v>
+        <v>79043724</v>
       </c>
       <c r="B1703" t="s">
         <v>4</v>
       </c>
       <c r="C1703" t="s">
         <v>5</v>
       </c>
       <c r="D1703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1704" spans="1:4">
       <c r="A1704">
-        <v>1001274288</v>
+        <v>34549742</v>
       </c>
       <c r="B1704" t="s">
         <v>4</v>
       </c>
       <c r="C1704" t="s">
         <v>5</v>
       </c>
       <c r="D1704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1705" spans="1:4">
       <c r="A1705">
-        <v>1032487414</v>
+        <v>1001274288</v>
       </c>
       <c r="B1705" t="s">
         <v>4</v>
       </c>
       <c r="C1705" t="s">
         <v>5</v>
       </c>
       <c r="D1705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1706" spans="1:4">
       <c r="A1706">
-        <v>1099207462</v>
+        <v>1032487414</v>
       </c>
       <c r="B1706" t="s">
         <v>4</v>
       </c>
       <c r="C1706" t="s">
         <v>5</v>
       </c>
       <c r="D1706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1707" spans="1:4">
       <c r="A1707">
-        <v>52242174</v>
+        <v>1099207462</v>
       </c>
       <c r="B1707" t="s">
         <v>4</v>
       </c>
       <c r="C1707" t="s">
         <v>5</v>
       </c>
       <c r="D1707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1708" spans="1:4">
       <c r="A1708">
-        <v>1057571267</v>
+        <v>52242174</v>
       </c>
       <c r="B1708" t="s">
         <v>4</v>
       </c>
       <c r="C1708" t="s">
         <v>5</v>
       </c>
       <c r="D1708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1709" spans="1:4">
       <c r="A1709">
-        <v>79714378</v>
+        <v>1057571267</v>
       </c>
       <c r="B1709" t="s">
         <v>4</v>
       </c>
       <c r="C1709" t="s">
         <v>5</v>
       </c>
       <c r="D1709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1710" spans="1:4">
       <c r="A1710">
-        <v>42160152</v>
+        <v>79714378</v>
       </c>
       <c r="B1710" t="s">
         <v>4</v>
       </c>
       <c r="C1710" t="s">
         <v>5</v>
       </c>
       <c r="D1710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="A1711">
-        <v>1032388655</v>
+        <v>42160152</v>
       </c>
       <c r="B1711" t="s">
         <v>4</v>
       </c>
       <c r="C1711" t="s">
         <v>5</v>
       </c>
       <c r="D1711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="A1712">
-        <v>1019121119</v>
+        <v>1032388655</v>
       </c>
       <c r="B1712" t="s">
         <v>4</v>
       </c>
       <c r="C1712" t="s">
         <v>5</v>
       </c>
       <c r="D1712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="A1713">
-        <v>1022354577</v>
+        <v>1019121119</v>
       </c>
       <c r="B1713" t="s">
         <v>4</v>
       </c>
       <c r="C1713" t="s">
         <v>5</v>
       </c>
       <c r="D1713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="A1714">
-        <v>1018463739</v>
+        <v>1022354577</v>
       </c>
       <c r="B1714" t="s">
         <v>4</v>
       </c>
       <c r="C1714" t="s">
         <v>5</v>
       </c>
       <c r="D1714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1715" spans="1:4">
       <c r="A1715">
-        <v>1030613325</v>
+        <v>1018463739</v>
       </c>
       <c r="B1715" t="s">
         <v>4</v>
       </c>
       <c r="C1715" t="s">
         <v>5</v>
       </c>
       <c r="D1715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1716" spans="1:4">
       <c r="A1716">
-        <v>1192925778</v>
+        <v>1030613325</v>
       </c>
       <c r="B1716" t="s">
         <v>4</v>
       </c>
       <c r="C1716" t="s">
         <v>5</v>
       </c>
       <c r="D1716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1717" spans="1:4">
       <c r="A1717">
-        <v>1033751430</v>
+        <v>1192925778</v>
       </c>
       <c r="B1717" t="s">
         <v>4</v>
       </c>
       <c r="C1717" t="s">
         <v>5</v>
       </c>
       <c r="D1717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1718" spans="1:4">
       <c r="A1718">
-        <v>1001046363</v>
+        <v>1033751430</v>
       </c>
       <c r="B1718" t="s">
         <v>4</v>
       </c>
       <c r="C1718" t="s">
         <v>5</v>
       </c>
       <c r="D1718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1719" spans="1:4">
       <c r="A1719">
-        <v>42126479</v>
+        <v>1001046363</v>
       </c>
       <c r="B1719" t="s">
         <v>4</v>
       </c>
       <c r="C1719" t="s">
         <v>5</v>
       </c>
       <c r="D1719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1720" spans="1:4">
       <c r="A1720">
-        <v>1072188008</v>
+        <v>42126479</v>
       </c>
       <c r="B1720" t="s">
         <v>4</v>
       </c>
       <c r="C1720" t="s">
         <v>5</v>
       </c>
       <c r="D1720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1721" spans="1:4">
       <c r="A1721">
-        <v>1031121187</v>
+        <v>1072188008</v>
       </c>
       <c r="B1721" t="s">
         <v>4</v>
       </c>
       <c r="C1721" t="s">
         <v>5</v>
       </c>
       <c r="D1721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1722" spans="1:4">
       <c r="A1722">
-        <v>1022329454</v>
+        <v>1031121187</v>
       </c>
       <c r="B1722" t="s">
         <v>4</v>
       </c>
       <c r="C1722" t="s">
         <v>5</v>
       </c>
       <c r="D1722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1723" spans="1:4">
       <c r="A1723">
-        <v>1024478672</v>
+        <v>1022329454</v>
       </c>
       <c r="B1723" t="s">
         <v>4</v>
       </c>
       <c r="C1723" t="s">
         <v>5</v>
       </c>
       <c r="D1723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1724" spans="1:4">
       <c r="A1724">
-        <v>1023903516</v>
+        <v>1024478672</v>
       </c>
       <c r="B1724" t="s">
         <v>4</v>
       </c>
       <c r="C1724" t="s">
         <v>5</v>
       </c>
       <c r="D1724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1725" spans="1:4">
       <c r="A1725">
-        <v>1010224952</v>
+        <v>1023903516</v>
       </c>
       <c r="B1725" t="s">
         <v>4</v>
       </c>
       <c r="C1725" t="s">
         <v>5</v>
       </c>
       <c r="D1725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1726" spans="1:4">
       <c r="A1726">
-        <v>52778544</v>
+        <v>1010224952</v>
       </c>
       <c r="B1726" t="s">
         <v>4</v>
       </c>
       <c r="C1726" t="s">
         <v>5</v>
       </c>
       <c r="D1726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727">
-        <v>1026255505</v>
+        <v>52778544</v>
       </c>
       <c r="B1727" t="s">
         <v>4</v>
       </c>
       <c r="C1727" t="s">
         <v>5</v>
       </c>
       <c r="D1727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1728" spans="1:4">
       <c r="A1728">
-        <v>1000335376</v>
+        <v>1026255505</v>
       </c>
       <c r="B1728" t="s">
         <v>4</v>
       </c>
       <c r="C1728" t="s">
         <v>5</v>
       </c>
       <c r="D1728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1729" spans="1:4">
       <c r="A1729">
-        <v>7718954</v>
+        <v>1000335376</v>
       </c>
       <c r="B1729" t="s">
         <v>4</v>
       </c>
       <c r="C1729" t="s">
         <v>5</v>
       </c>
       <c r="D1729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1730" spans="1:4">
       <c r="A1730">
-        <v>33675312</v>
+        <v>7718954</v>
       </c>
       <c r="B1730" t="s">
         <v>4</v>
       </c>
       <c r="C1730" t="s">
         <v>5</v>
       </c>
       <c r="D1730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1731" spans="1:4">
       <c r="A1731">
-        <v>53069217</v>
+        <v>33675312</v>
       </c>
       <c r="B1731" t="s">
         <v>4</v>
       </c>
       <c r="C1731" t="s">
         <v>5</v>
       </c>
       <c r="D1731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1732" spans="1:4">
       <c r="A1732">
-        <v>1012392136</v>
+        <v>53069217</v>
       </c>
       <c r="B1732" t="s">
         <v>4</v>
       </c>
       <c r="C1732" t="s">
         <v>5</v>
       </c>
       <c r="D1732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1733" spans="1:4">
       <c r="A1733">
-        <v>66827887</v>
+        <v>1012392136</v>
       </c>
       <c r="B1733" t="s">
         <v>4</v>
       </c>
       <c r="C1733" t="s">
         <v>5</v>
       </c>
       <c r="D1733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1734" spans="1:4">
       <c r="A1734">
-        <v>1022945347</v>
+        <v>66827887</v>
       </c>
       <c r="B1734" t="s">
         <v>4</v>
       </c>
       <c r="C1734" t="s">
         <v>5</v>
       </c>
       <c r="D1734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1735" spans="1:4">
       <c r="A1735">
-        <v>1010009326</v>
+        <v>1022945347</v>
       </c>
       <c r="B1735" t="s">
         <v>4</v>
       </c>
       <c r="C1735" t="s">
         <v>5</v>
       </c>
       <c r="D1735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1736" spans="1:4">
       <c r="A1736">
-        <v>1030651457</v>
+        <v>1010009326</v>
       </c>
       <c r="B1736" t="s">
         <v>4</v>
       </c>
       <c r="C1736" t="s">
         <v>5</v>
       </c>
       <c r="D1736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1737" spans="1:4">
       <c r="A1737">
-        <v>53021149</v>
+        <v>1030651457</v>
       </c>
       <c r="B1737" t="s">
         <v>4</v>
       </c>
       <c r="C1737" t="s">
         <v>5</v>
       </c>
       <c r="D1737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1738" spans="1:4">
       <c r="A1738">
-        <v>12138460</v>
+        <v>53021149</v>
       </c>
       <c r="B1738" t="s">
         <v>4</v>
       </c>
       <c r="C1738" t="s">
         <v>5</v>
       </c>
       <c r="D1738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1739" spans="1:4">
       <c r="A1739">
-        <v>1019070452</v>
+        <v>12138460</v>
       </c>
       <c r="B1739" t="s">
         <v>4</v>
       </c>
       <c r="C1739" t="s">
         <v>5</v>
       </c>
       <c r="D1739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1740" spans="1:4">
       <c r="A1740">
-        <v>1032467189</v>
+        <v>1019070452</v>
       </c>
       <c r="B1740" t="s">
         <v>4</v>
       </c>
       <c r="C1740" t="s">
         <v>5</v>
       </c>
       <c r="D1740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1741" spans="1:4">
       <c r="A1741">
-        <v>1013581568</v>
+        <v>1032467189</v>
       </c>
       <c r="B1741" t="s">
         <v>4</v>
       </c>
       <c r="C1741" t="s">
         <v>5</v>
       </c>
       <c r="D1741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1742" spans="1:4">
       <c r="A1742">
-        <v>1032656212</v>
+        <v>1013581568</v>
       </c>
       <c r="B1742" t="s">
         <v>4</v>
       </c>
       <c r="C1742" t="s">
         <v>5</v>
       </c>
       <c r="D1742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1743" spans="1:4">
       <c r="A1743">
-        <v>1018452384</v>
+        <v>1032656212</v>
       </c>
       <c r="B1743" t="s">
         <v>4</v>
       </c>
       <c r="C1743" t="s">
         <v>5</v>
       </c>
       <c r="D1743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1744" spans="1:4">
       <c r="A1744">
-        <v>1022945287</v>
+        <v>1018452384</v>
       </c>
       <c r="B1744" t="s">
         <v>4</v>
       </c>
       <c r="C1744" t="s">
         <v>5</v>
       </c>
       <c r="D1744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1745" spans="1:4">
       <c r="A1745">
-        <v>79815979</v>
+        <v>1022945287</v>
       </c>
       <c r="B1745" t="s">
         <v>4</v>
       </c>
       <c r="C1745" t="s">
         <v>5</v>
       </c>
       <c r="D1745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1746" spans="1:4">
       <c r="A1746">
-        <v>1077967576</v>
+        <v>79815979</v>
       </c>
       <c r="B1746" t="s">
         <v>4</v>
       </c>
       <c r="C1746" t="s">
         <v>5</v>
       </c>
       <c r="D1746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1747" spans="1:4">
       <c r="A1747">
-        <v>1013594476</v>
+        <v>1077967576</v>
       </c>
       <c r="B1747" t="s">
         <v>4</v>
       </c>
       <c r="C1747" t="s">
         <v>5</v>
       </c>
       <c r="D1747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1748" spans="1:4">
       <c r="A1748">
-        <v>1022353940</v>
+        <v>1013594476</v>
       </c>
       <c r="B1748" t="s">
         <v>4</v>
       </c>
       <c r="C1748" t="s">
         <v>5</v>
       </c>
       <c r="D1748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1749" spans="1:4">
       <c r="A1749">
-        <v>37840528</v>
+        <v>1022353940</v>
       </c>
       <c r="B1749" t="s">
         <v>4</v>
       </c>
       <c r="C1749" t="s">
         <v>5</v>
       </c>
       <c r="D1749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1750" spans="1:4">
       <c r="A1750">
-        <v>1015426155</v>
+        <v>37840528</v>
       </c>
       <c r="B1750" t="s">
         <v>4</v>
       </c>
       <c r="C1750" t="s">
         <v>5</v>
       </c>
       <c r="D1750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1751" spans="1:4">
       <c r="A1751">
-        <v>52331679</v>
+        <v>1015426155</v>
       </c>
       <c r="B1751" t="s">
         <v>4</v>
       </c>
       <c r="C1751" t="s">
         <v>5</v>
       </c>
       <c r="D1751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1752" spans="1:4">
       <c r="A1752">
-        <v>1022418580</v>
+        <v>52331679</v>
       </c>
       <c r="B1752" t="s">
         <v>4</v>
       </c>
       <c r="C1752" t="s">
         <v>5</v>
       </c>
       <c r="D1752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1753" spans="1:4">
       <c r="A1753">
-        <v>1032411705</v>
+        <v>1022418580</v>
       </c>
       <c r="B1753" t="s">
         <v>4</v>
       </c>
       <c r="C1753" t="s">
         <v>5</v>
       </c>
       <c r="D1753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1754" spans="1:4">
       <c r="A1754">
-        <v>80131109</v>
+        <v>1032411705</v>
       </c>
       <c r="B1754" t="s">
         <v>4</v>
       </c>
       <c r="C1754" t="s">
         <v>5</v>
       </c>
       <c r="D1754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1755" spans="1:4">
       <c r="A1755">
-        <v>1032480117</v>
+        <v>80131109</v>
       </c>
       <c r="B1755" t="s">
         <v>4</v>
       </c>
       <c r="C1755" t="s">
         <v>5</v>
       </c>
       <c r="D1755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1756" spans="1:4">
       <c r="A1756">
-        <v>16376264</v>
+        <v>1032480117</v>
       </c>
       <c r="B1756" t="s">
         <v>4</v>
       </c>
       <c r="C1756" t="s">
         <v>5</v>
       </c>
       <c r="D1756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="A1757">
-        <v>1024577304</v>
+        <v>16376264</v>
       </c>
       <c r="B1757" t="s">
         <v>4</v>
       </c>
       <c r="C1757" t="s">
         <v>5</v>
       </c>
       <c r="D1757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
       <c r="A1758">
-        <v>52226848</v>
+        <v>1024577304</v>
       </c>
       <c r="B1758" t="s">
         <v>4</v>
       </c>
       <c r="C1758" t="s">
         <v>5</v>
       </c>
       <c r="D1758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1759" spans="1:4">
       <c r="A1759">
-        <v>1069730182</v>
+        <v>52226848</v>
       </c>
       <c r="B1759" t="s">
         <v>4</v>
       </c>
       <c r="C1759" t="s">
         <v>5</v>
       </c>
       <c r="D1759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1760" spans="1:4">
       <c r="A1760">
-        <v>1026565145</v>
+        <v>1069730182</v>
       </c>
       <c r="B1760" t="s">
         <v>4</v>
       </c>
       <c r="C1760" t="s">
         <v>5</v>
       </c>
       <c r="D1760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1761" spans="1:4">
       <c r="A1761">
-        <v>1073679212</v>
+        <v>1026565145</v>
       </c>
       <c r="B1761" t="s">
         <v>4</v>
       </c>
       <c r="C1761" t="s">
         <v>5</v>
       </c>
       <c r="D1761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1762" spans="1:4">
       <c r="A1762">
-        <v>1092339990</v>
+        <v>1073679212</v>
       </c>
       <c r="B1762" t="s">
         <v>4</v>
       </c>
       <c r="C1762" t="s">
         <v>5</v>
       </c>
       <c r="D1762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1763" spans="1:4">
       <c r="A1763">
-        <v>1026587710</v>
+        <v>1092339990</v>
       </c>
       <c r="B1763" t="s">
         <v>4</v>
       </c>
       <c r="C1763" t="s">
         <v>5</v>
       </c>
       <c r="D1763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1764" spans="1:4">
       <c r="A1764">
-        <v>52428309</v>
+        <v>1026587710</v>
       </c>
       <c r="B1764" t="s">
         <v>4</v>
       </c>
       <c r="C1764" t="s">
         <v>5</v>
       </c>
       <c r="D1764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1765" spans="1:4">
       <c r="A1765">
-        <v>1007413425</v>
+        <v>52428309</v>
       </c>
       <c r="B1765" t="s">
         <v>4</v>
       </c>
       <c r="C1765" t="s">
         <v>5</v>
       </c>
       <c r="D1765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1766" spans="1:4">
       <c r="A1766">
-        <v>1022945110</v>
+        <v>1007413425</v>
       </c>
       <c r="B1766" t="s">
         <v>4</v>
       </c>
       <c r="C1766" t="s">
         <v>5</v>
       </c>
       <c r="D1766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1767" spans="1:4">
       <c r="A1767">
-        <v>52754265</v>
+        <v>1022945110</v>
       </c>
       <c r="B1767" t="s">
         <v>4</v>
       </c>
       <c r="C1767" t="s">
         <v>5</v>
       </c>
       <c r="D1767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1768" spans="1:4">
       <c r="A1768">
-        <v>1016077308</v>
+        <v>52754265</v>
       </c>
       <c r="B1768" t="s">
         <v>4</v>
       </c>
       <c r="C1768" t="s">
         <v>5</v>
       </c>
       <c r="D1768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1769" spans="1:4">
       <c r="A1769">
-        <v>1033779275</v>
+        <v>1016077308</v>
       </c>
       <c r="B1769" t="s">
         <v>4</v>
       </c>
       <c r="C1769" t="s">
         <v>5</v>
       </c>
       <c r="D1769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1770" spans="1:4">
       <c r="A1770">
-        <v>1034282629</v>
+        <v>1033779275</v>
       </c>
       <c r="B1770" t="s">
         <v>4</v>
       </c>
       <c r="C1770" t="s">
         <v>5</v>
       </c>
       <c r="D1770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771">
-        <v>1022373129</v>
+        <v>1034282629</v>
       </c>
       <c r="B1771" t="s">
         <v>4</v>
       </c>
       <c r="C1771" t="s">
         <v>5</v>
       </c>
       <c r="D1771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772">
-        <v>1033729827</v>
+        <v>1022373129</v>
       </c>
       <c r="B1772" t="s">
         <v>4</v>
       </c>
       <c r="C1772" t="s">
         <v>5</v>
       </c>
       <c r="D1772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773">
-        <v>52974876</v>
+        <v>1033729827</v>
       </c>
       <c r="B1773" t="s">
         <v>4</v>
       </c>
       <c r="C1773" t="s">
         <v>5</v>
       </c>
       <c r="D1773" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1774" spans="1:4">
       <c r="A1774">
-        <v>52958286</v>
+        <v>52974876</v>
       </c>
       <c r="B1774" t="s">
         <v>4</v>
       </c>
       <c r="C1774" t="s">
         <v>5</v>
       </c>
       <c r="D1774" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1775" spans="1:4">
       <c r="A1775">
-        <v>1023883485</v>
+        <v>52958286</v>
       </c>
       <c r="B1775" t="s">
         <v>4</v>
       </c>
       <c r="C1775" t="s">
         <v>5</v>
       </c>
       <c r="D1775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1776" spans="1:4">
       <c r="A1776">
-        <v>1018493985</v>
+        <v>1023883485</v>
       </c>
       <c r="B1776" t="s">
         <v>4</v>
       </c>
       <c r="C1776" t="s">
         <v>5</v>
       </c>
       <c r="D1776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1777" spans="1:4">
       <c r="A1777">
-        <v>1012417025</v>
+        <v>1018493985</v>
       </c>
       <c r="B1777" t="s">
         <v>4</v>
       </c>
       <c r="C1777" t="s">
         <v>5</v>
       </c>
       <c r="D1777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1778" spans="1:4">
       <c r="A1778">
-        <v>20660305</v>
+        <v>1012417025</v>
       </c>
       <c r="B1778" t="s">
         <v>4</v>
       </c>
       <c r="C1778" t="s">
         <v>5</v>
       </c>
       <c r="D1778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1779" spans="1:4">
       <c r="A1779">
-        <v>1022941631</v>
+        <v>20660305</v>
       </c>
       <c r="B1779" t="s">
         <v>4</v>
       </c>
       <c r="C1779" t="s">
         <v>5</v>
       </c>
       <c r="D1779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1780" spans="1:4">
       <c r="A1780">
-        <v>79764626</v>
+        <v>1022941631</v>
       </c>
       <c r="B1780" t="s">
         <v>4</v>
       </c>
       <c r="C1780" t="s">
         <v>5</v>
       </c>
       <c r="D1780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1781" spans="1:4">
       <c r="A1781">
-        <v>1024487020</v>
+        <v>79764626</v>
       </c>
       <c r="B1781" t="s">
         <v>4</v>
       </c>
       <c r="C1781" t="s">
         <v>5</v>
       </c>
       <c r="D1781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1782" spans="1:4">
       <c r="A1782">
-        <v>52035792</v>
+        <v>1024487020</v>
       </c>
       <c r="B1782" t="s">
         <v>4</v>
       </c>
       <c r="C1782" t="s">
         <v>5</v>
       </c>
       <c r="D1782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1783" spans="1:4">
       <c r="A1783">
-        <v>72257767</v>
+        <v>52035792</v>
       </c>
       <c r="B1783" t="s">
         <v>4</v>
       </c>
       <c r="C1783" t="s">
         <v>5</v>
       </c>
       <c r="D1783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1784" spans="1:4">
       <c r="A1784">
-        <v>52106314</v>
+        <v>72257767</v>
       </c>
       <c r="B1784" t="s">
         <v>4</v>
       </c>
       <c r="C1784" t="s">
         <v>5</v>
       </c>
       <c r="D1784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1785" spans="1:4">
       <c r="A1785">
-        <v>1031166079</v>
+        <v>52106314</v>
       </c>
       <c r="B1785" t="s">
         <v>4</v>
       </c>
       <c r="C1785" t="s">
         <v>5</v>
       </c>
       <c r="D1785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1786" spans="1:4">
       <c r="A1786">
-        <v>1030686492</v>
+        <v>1031166079</v>
       </c>
       <c r="B1786" t="s">
         <v>4</v>
       </c>
       <c r="C1786" t="s">
         <v>5</v>
       </c>
       <c r="D1786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1787" spans="1:4">
       <c r="A1787">
-        <v>80881976</v>
+        <v>1030686492</v>
       </c>
       <c r="B1787" t="s">
         <v>4</v>
       </c>
       <c r="C1787" t="s">
         <v>5</v>
       </c>
       <c r="D1787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1788" spans="1:4">
       <c r="A1788">
-        <v>1022359662</v>
+        <v>80881976</v>
       </c>
       <c r="B1788" t="s">
         <v>4</v>
       </c>
       <c r="C1788" t="s">
         <v>5</v>
       </c>
       <c r="D1788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1789" spans="1:4">
       <c r="A1789">
-        <v>1014265657</v>
+        <v>1022359662</v>
       </c>
       <c r="B1789" t="s">
         <v>4</v>
       </c>
       <c r="C1789" t="s">
         <v>5</v>
       </c>
       <c r="D1789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1790" spans="1:4">
       <c r="A1790">
-        <v>39630682</v>
+        <v>1014265657</v>
       </c>
       <c r="B1790" t="s">
         <v>4</v>
       </c>
       <c r="C1790" t="s">
         <v>5</v>
       </c>
       <c r="D1790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1791" spans="1:4">
       <c r="A1791">
-        <v>1019129003</v>
+        <v>39630682</v>
       </c>
       <c r="B1791" t="s">
         <v>4</v>
       </c>
       <c r="C1791" t="s">
         <v>5</v>
       </c>
       <c r="D1791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1792" spans="1:4">
       <c r="A1792">
-        <v>1014178262</v>
+        <v>1019129003</v>
       </c>
       <c r="B1792" t="s">
         <v>4</v>
       </c>
       <c r="C1792" t="s">
         <v>5</v>
       </c>
       <c r="D1792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1793" spans="1:4">
       <c r="A1793">
-        <v>52776316</v>
+        <v>1014178262</v>
       </c>
       <c r="B1793" t="s">
         <v>4</v>
       </c>
       <c r="C1793" t="s">
         <v>5</v>
       </c>
       <c r="D1793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1794" spans="1:4">
       <c r="A1794">
-        <v>1032433703</v>
+        <v>52776316</v>
       </c>
       <c r="B1794" t="s">
         <v>4</v>
       </c>
       <c r="C1794" t="s">
         <v>5</v>
       </c>
       <c r="D1794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1795" spans="1:4">
       <c r="A1795">
-        <v>1030554888</v>
+        <v>1032433703</v>
       </c>
       <c r="B1795" t="s">
         <v>4</v>
       </c>
       <c r="C1795" t="s">
         <v>5</v>
       </c>
       <c r="D1795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1796" spans="1:4">
       <c r="A1796">
-        <v>1032416128</v>
+        <v>1030554888</v>
       </c>
       <c r="B1796" t="s">
         <v>4</v>
       </c>
       <c r="C1796" t="s">
         <v>5</v>
       </c>
       <c r="D1796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1797" spans="1:4">
       <c r="A1797">
-        <v>1073679347</v>
+        <v>1032416128</v>
       </c>
       <c r="B1797" t="s">
         <v>4</v>
       </c>
       <c r="C1797" t="s">
         <v>5</v>
       </c>
       <c r="D1797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1798" spans="1:4">
       <c r="A1798">
-        <v>1026570101</v>
+        <v>1073679347</v>
       </c>
       <c r="B1798" t="s">
         <v>4</v>
       </c>
       <c r="C1798" t="s">
         <v>5</v>
       </c>
       <c r="D1798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1799" spans="1:4">
       <c r="A1799">
-        <v>53041449</v>
+        <v>1026570101</v>
       </c>
       <c r="B1799" t="s">
         <v>4</v>
       </c>
       <c r="C1799" t="s">
         <v>5</v>
       </c>
       <c r="D1799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1800" spans="1:4">
       <c r="A1800">
-        <v>52350369</v>
+        <v>53041449</v>
       </c>
       <c r="B1800" t="s">
         <v>4</v>
       </c>
       <c r="C1800" t="s">
         <v>5</v>
       </c>
       <c r="D1800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1801" spans="1:4">
       <c r="A1801">
-        <v>1070781237</v>
+        <v>52350369</v>
       </c>
       <c r="B1801" t="s">
         <v>4</v>
       </c>
       <c r="C1801" t="s">
         <v>5</v>
       </c>
       <c r="D1801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1802" spans="1:4">
       <c r="A1802">
-        <v>52912738</v>
+        <v>1070781237</v>
       </c>
       <c r="B1802" t="s">
         <v>4</v>
       </c>
       <c r="C1802" t="s">
         <v>5</v>
       </c>
       <c r="D1802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1803" spans="1:4">
       <c r="A1803">
-        <v>1032499576</v>
+        <v>52912738</v>
       </c>
       <c r="B1803" t="s">
         <v>4</v>
       </c>
       <c r="C1803" t="s">
         <v>5</v>
       </c>
       <c r="D1803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1804" spans="1:4">
       <c r="A1804">
-        <v>1033712550</v>
+        <v>1032499576</v>
       </c>
       <c r="B1804" t="s">
         <v>4</v>
       </c>
       <c r="C1804" t="s">
         <v>5</v>
       </c>
       <c r="D1804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1805" spans="1:4">
       <c r="A1805">
-        <v>51924750</v>
+        <v>1033712550</v>
       </c>
       <c r="B1805" t="s">
         <v>4</v>
       </c>
       <c r="C1805" t="s">
         <v>5</v>
       </c>
       <c r="D1805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1806" spans="1:4">
       <c r="A1806">
-        <v>1033808639</v>
+        <v>51924750</v>
       </c>
       <c r="B1806" t="s">
         <v>4</v>
       </c>
       <c r="C1806" t="s">
         <v>5</v>
       </c>
       <c r="D1806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1807" spans="1:4">
       <c r="A1807">
-        <v>1023014209</v>
+        <v>1033808639</v>
       </c>
       <c r="B1807" t="s">
         <v>4</v>
       </c>
       <c r="C1807" t="s">
         <v>5</v>
       </c>
       <c r="D1807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1808" spans="1:4">
       <c r="A1808">
-        <v>79731897</v>
+        <v>1023014209</v>
       </c>
       <c r="B1808" t="s">
         <v>4</v>
       </c>
       <c r="C1808" t="s">
         <v>5</v>
       </c>
       <c r="D1808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1809" spans="1:4">
       <c r="A1809">
-        <v>51848593</v>
+        <v>79731897</v>
       </c>
       <c r="B1809" t="s">
         <v>4</v>
       </c>
       <c r="C1809" t="s">
         <v>5</v>
       </c>
       <c r="D1809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1810" spans="1:4">
       <c r="A1810">
-        <v>53117813</v>
+        <v>51848593</v>
       </c>
       <c r="B1810" t="s">
         <v>4</v>
       </c>
       <c r="C1810" t="s">
         <v>5</v>
       </c>
       <c r="D1810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1811" spans="1:4">
       <c r="A1811">
-        <v>19401424</v>
+        <v>53117813</v>
       </c>
       <c r="B1811" t="s">
         <v>4</v>
       </c>
       <c r="C1811" t="s">
         <v>5</v>
       </c>
       <c r="D1811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1812" spans="1:4">
       <c r="A1812">
-        <v>53075750</v>
+        <v>19401424</v>
       </c>
       <c r="B1812" t="s">
         <v>4</v>
       </c>
       <c r="C1812" t="s">
         <v>5</v>
       </c>
       <c r="D1812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1813" spans="1:4">
       <c r="A1813">
-        <v>21062207</v>
+        <v>53075750</v>
       </c>
       <c r="B1813" t="s">
         <v>4</v>
       </c>
       <c r="C1813" t="s">
         <v>5</v>
       </c>
       <c r="D1813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1814" spans="1:4">
       <c r="A1814">
-        <v>52741563</v>
+        <v>21062207</v>
       </c>
       <c r="B1814" t="s">
         <v>4</v>
       </c>
       <c r="C1814" t="s">
         <v>5</v>
       </c>
       <c r="D1814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1815" spans="1:4">
       <c r="A1815">
-        <v>51821659</v>
+        <v>52741563</v>
       </c>
       <c r="B1815" t="s">
         <v>4</v>
       </c>
       <c r="C1815" t="s">
         <v>5</v>
       </c>
       <c r="D1815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1816" spans="1:4">
       <c r="A1816">
-        <v>1010184814</v>
+        <v>51821659</v>
       </c>
       <c r="B1816" t="s">
         <v>4</v>
       </c>
       <c r="C1816" t="s">
         <v>5</v>
       </c>
       <c r="D1816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1817" spans="1:4">
       <c r="A1817">
-        <v>1022966241</v>
+        <v>1010184814</v>
       </c>
       <c r="B1817" t="s">
         <v>4</v>
       </c>
       <c r="C1817" t="s">
         <v>5</v>
       </c>
       <c r="D1817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1818" spans="1:4">
       <c r="A1818">
-        <v>1024486341</v>
+        <v>1022966241</v>
       </c>
       <c r="B1818" t="s">
         <v>4</v>
       </c>
       <c r="C1818" t="s">
         <v>5</v>
       </c>
       <c r="D1818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1819" spans="1:4">
       <c r="A1819">
-        <v>1000493727</v>
+        <v>1024486341</v>
       </c>
       <c r="B1819" t="s">
         <v>4</v>
       </c>
       <c r="C1819" t="s">
         <v>5</v>
       </c>
       <c r="D1819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1820" spans="1:4">
       <c r="A1820">
-        <v>1033680706</v>
+        <v>1000493727</v>
       </c>
       <c r="B1820" t="s">
         <v>4</v>
       </c>
       <c r="C1820" t="s">
         <v>5</v>
       </c>
       <c r="D1820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1821" spans="1:4">
       <c r="A1821">
-        <v>1000781875</v>
+        <v>1033680706</v>
       </c>
       <c r="B1821" t="s">
         <v>4</v>
       </c>
       <c r="C1821" t="s">
         <v>5</v>
       </c>
       <c r="D1821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1822" spans="1:4">
       <c r="A1822">
-        <v>80131873</v>
+        <v>1000781875</v>
       </c>
       <c r="B1822" t="s">
         <v>4</v>
       </c>
       <c r="C1822" t="s">
         <v>5</v>
       </c>
       <c r="D1822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1823" spans="1:4">
       <c r="A1823">
-        <v>84101378</v>
+        <v>80131873</v>
       </c>
       <c r="B1823" t="s">
         <v>4</v>
       </c>
       <c r="C1823" t="s">
         <v>5</v>
       </c>
       <c r="D1823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1824" spans="1:4">
       <c r="A1824">
-        <v>1031135310</v>
+        <v>84101378</v>
       </c>
       <c r="B1824" t="s">
         <v>4</v>
       </c>
       <c r="C1824" t="s">
         <v>5</v>
       </c>
       <c r="D1824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1825" spans="1:4">
       <c r="A1825">
-        <v>1030578190</v>
+        <v>1031135310</v>
       </c>
       <c r="B1825" t="s">
         <v>4</v>
       </c>
       <c r="C1825" t="s">
         <v>5</v>
       </c>
       <c r="D1825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1826" spans="1:4">
       <c r="A1826">
-        <v>53093378</v>
+        <v>1030578190</v>
       </c>
       <c r="B1826" t="s">
         <v>4</v>
       </c>
       <c r="C1826" t="s">
         <v>5</v>
       </c>
       <c r="D1826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1827" spans="1:4">
       <c r="A1827">
-        <v>1082127569</v>
+        <v>53093378</v>
       </c>
       <c r="B1827" t="s">
         <v>4</v>
       </c>
       <c r="C1827" t="s">
         <v>5</v>
       </c>
       <c r="D1827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1828" spans="1:4">
       <c r="A1828">
-        <v>1193090126</v>
+        <v>1082127569</v>
       </c>
       <c r="B1828" t="s">
         <v>4</v>
       </c>
       <c r="C1828" t="s">
         <v>5</v>
       </c>
       <c r="D1828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1829" spans="1:4">
       <c r="A1829">
-        <v>52067641</v>
+        <v>1193090126</v>
       </c>
       <c r="B1829" t="s">
         <v>4</v>
       </c>
       <c r="C1829" t="s">
         <v>5</v>
       </c>
       <c r="D1829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1830" spans="1:4">
       <c r="A1830">
-        <v>35425621</v>
+        <v>52067641</v>
       </c>
       <c r="B1830" t="s">
         <v>4</v>
       </c>
       <c r="C1830" t="s">
         <v>5</v>
       </c>
       <c r="D1830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1831" spans="1:4">
       <c r="A1831">
-        <v>1026292286</v>
+        <v>35425621</v>
       </c>
       <c r="B1831" t="s">
         <v>4</v>
       </c>
       <c r="C1831" t="s">
         <v>5</v>
       </c>
       <c r="D1831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1832" spans="1:4">
       <c r="A1832">
-        <v>39765503</v>
+        <v>1026292286</v>
       </c>
       <c r="B1832" t="s">
         <v>4</v>
       </c>
       <c r="C1832" t="s">
         <v>5</v>
       </c>
       <c r="D1832" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1833" spans="1:4">
       <c r="A1833">
-        <v>582060</v>
+        <v>39765503</v>
       </c>
       <c r="B1833" t="s">
         <v>4</v>
       </c>
       <c r="C1833" t="s">
         <v>5</v>
       </c>
       <c r="D1833" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1834" spans="1:4">
       <c r="A1834">
-        <v>1022343678</v>
+        <v>582060</v>
       </c>
       <c r="B1834" t="s">
         <v>4</v>
       </c>
       <c r="C1834" t="s">
         <v>5</v>
       </c>
       <c r="D1834" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1835" spans="1:4">
       <c r="A1835">
-        <v>1013616266</v>
+        <v>1022343678</v>
       </c>
       <c r="B1835" t="s">
         <v>4</v>
       </c>
       <c r="C1835" t="s">
         <v>5</v>
       </c>
       <c r="D1835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1836" spans="1:4">
       <c r="A1836">
-        <v>1018463905</v>
+        <v>1013616266</v>
       </c>
       <c r="B1836" t="s">
         <v>4</v>
       </c>
       <c r="C1836" t="s">
         <v>5</v>
       </c>
       <c r="D1836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1837" spans="1:4">
       <c r="A1837">
-        <v>39766148</v>
+        <v>1018463905</v>
       </c>
       <c r="B1837" t="s">
         <v>4</v>
       </c>
       <c r="C1837" t="s">
         <v>5</v>
       </c>
       <c r="D1837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1838" spans="1:4">
       <c r="A1838">
-        <v>52170576</v>
+        <v>39766148</v>
       </c>
       <c r="B1838" t="s">
         <v>4</v>
       </c>
       <c r="C1838" t="s">
         <v>5</v>
       </c>
       <c r="D1838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1839" spans="1:4">
       <c r="A1839">
-        <v>1013604385</v>
+        <v>52170576</v>
       </c>
       <c r="B1839" t="s">
         <v>4</v>
       </c>
       <c r="C1839" t="s">
         <v>5</v>
       </c>
       <c r="D1839" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1840" spans="1:4">
       <c r="A1840">
-        <v>1033766091</v>
+        <v>1013604385</v>
       </c>
       <c r="B1840" t="s">
         <v>4</v>
       </c>
       <c r="C1840" t="s">
         <v>5</v>
       </c>
       <c r="D1840" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1841" spans="1:4">
       <c r="A1841">
-        <v>1024557550</v>
+        <v>1033766091</v>
       </c>
       <c r="B1841" t="s">
         <v>4</v>
       </c>
       <c r="C1841" t="s">
         <v>5</v>
       </c>
       <c r="D1841" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1842" spans="1:4">
       <c r="A1842">
-        <v>53005168</v>
+        <v>1024557550</v>
       </c>
       <c r="B1842" t="s">
         <v>4</v>
       </c>
       <c r="C1842" t="s">
         <v>5</v>
       </c>
       <c r="D1842" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1843" spans="1:4">
       <c r="A1843">
-        <v>1000033221</v>
+        <v>53005168</v>
       </c>
       <c r="B1843" t="s">
         <v>4</v>
       </c>
       <c r="C1843" t="s">
         <v>5</v>
       </c>
       <c r="D1843" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1844" spans="1:4">
       <c r="A1844">
-        <v>1007101933</v>
+        <v>1000033221</v>
       </c>
       <c r="B1844" t="s">
         <v>4</v>
       </c>
       <c r="C1844" t="s">
         <v>5</v>
       </c>
       <c r="D1844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1845" spans="1:4">
       <c r="A1845">
-        <v>1026272539</v>
+        <v>1007101933</v>
       </c>
       <c r="B1845" t="s">
         <v>4</v>
       </c>
       <c r="C1845" t="s">
         <v>5</v>
       </c>
       <c r="D1845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1846" spans="1:4">
       <c r="A1846">
-        <v>1014259246</v>
+        <v>1026272539</v>
       </c>
       <c r="B1846" t="s">
         <v>4</v>
       </c>
       <c r="C1846" t="s">
         <v>5</v>
       </c>
       <c r="D1846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1847" spans="1:4">
       <c r="A1847">
-        <v>1033676086</v>
+        <v>1014259246</v>
       </c>
       <c r="B1847" t="s">
         <v>4</v>
       </c>
       <c r="C1847" t="s">
         <v>5</v>
       </c>
       <c r="D1847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1848" spans="1:4">
       <c r="A1848">
-        <v>1069714186</v>
+        <v>1033676086</v>
       </c>
       <c r="B1848" t="s">
         <v>4</v>
       </c>
       <c r="C1848" t="s">
         <v>5</v>
       </c>
       <c r="D1848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1849" spans="1:4">
       <c r="A1849">
-        <v>1022970247</v>
+        <v>1069714186</v>
       </c>
       <c r="B1849" t="s">
         <v>4</v>
       </c>
       <c r="C1849" t="s">
         <v>5</v>
       </c>
       <c r="D1849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1850" spans="1:4">
       <c r="A1850">
-        <v>1013643058</v>
+        <v>1022970247</v>
       </c>
       <c r="B1850" t="s">
         <v>4</v>
       </c>
       <c r="C1850" t="s">
         <v>5</v>
       </c>
       <c r="D1850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1851" spans="1:4">
       <c r="A1851">
-        <v>35893830</v>
+        <v>1013643058</v>
       </c>
       <c r="B1851" t="s">
         <v>4</v>
       </c>
       <c r="C1851" t="s">
         <v>5</v>
       </c>
       <c r="D1851" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1852" spans="1:4">
       <c r="A1852">
-        <v>1033815413</v>
+        <v>35893830</v>
       </c>
       <c r="B1852" t="s">
         <v>4</v>
       </c>
       <c r="C1852" t="s">
         <v>5</v>
       </c>
       <c r="D1852" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1853" spans="1:4">
       <c r="A1853">
-        <v>1073669341</v>
+        <v>1033815413</v>
       </c>
       <c r="B1853" t="s">
         <v>4</v>
       </c>
       <c r="C1853" t="s">
         <v>5</v>
       </c>
       <c r="D1853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1854" spans="1:4">
       <c r="A1854">
-        <v>53164919</v>
+        <v>1073669341</v>
       </c>
       <c r="B1854" t="s">
         <v>4</v>
       </c>
       <c r="C1854" t="s">
         <v>5</v>
       </c>
       <c r="D1854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1855" spans="1:4">
       <c r="A1855">
-        <v>79892756</v>
+        <v>53164919</v>
       </c>
       <c r="B1855" t="s">
         <v>4</v>
       </c>
       <c r="C1855" t="s">
         <v>5</v>
       </c>
       <c r="D1855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1856" spans="1:4">
       <c r="A1856">
-        <v>1032372192</v>
+        <v>79892756</v>
       </c>
       <c r="B1856" t="s">
         <v>4</v>
       </c>
       <c r="C1856" t="s">
         <v>5</v>
       </c>
       <c r="D1856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1857" spans="1:4">
       <c r="A1857">
-        <v>1031169154</v>
+        <v>1032372192</v>
       </c>
       <c r="B1857" t="s">
         <v>4</v>
       </c>
       <c r="C1857" t="s">
         <v>5</v>
       </c>
       <c r="D1857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1858" spans="1:4">
       <c r="A1858">
-        <v>52742394</v>
+        <v>1031169154</v>
       </c>
       <c r="B1858" t="s">
         <v>4</v>
       </c>
       <c r="C1858" t="s">
         <v>5</v>
       </c>
       <c r="D1858" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1859" spans="1:4">
       <c r="A1859">
-        <v>39644076</v>
+        <v>52742394</v>
       </c>
       <c r="B1859" t="s">
         <v>4</v>
       </c>
       <c r="C1859" t="s">
         <v>5</v>
       </c>
       <c r="D1859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1860" spans="1:4">
       <c r="A1860">
-        <v>52243509</v>
+        <v>39644076</v>
       </c>
       <c r="B1860" t="s">
         <v>4</v>
       </c>
       <c r="C1860" t="s">
         <v>5</v>
       </c>
       <c r="D1860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1861" spans="1:4">
       <c r="A1861">
-        <v>1032379529</v>
+        <v>52243509</v>
       </c>
       <c r="B1861" t="s">
         <v>4</v>
       </c>
       <c r="C1861" t="s">
         <v>5</v>
       </c>
       <c r="D1861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1862" spans="1:4">
       <c r="A1862">
-        <v>1013578624</v>
+        <v>1032379529</v>
       </c>
       <c r="B1862" t="s">
         <v>4</v>
       </c>
       <c r="C1862" t="s">
         <v>5</v>
       </c>
       <c r="D1862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1863" spans="1:4">
       <c r="A1863">
-        <v>1033783061</v>
+        <v>1013578624</v>
       </c>
       <c r="B1863" t="s">
         <v>4</v>
       </c>
       <c r="C1863" t="s">
         <v>5</v>
       </c>
       <c r="D1863" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1864" spans="1:4">
       <c r="A1864">
-        <v>1016594654</v>
+        <v>1033783061</v>
       </c>
       <c r="B1864" t="s">
         <v>4</v>
       </c>
       <c r="C1864" t="s">
         <v>5</v>
       </c>
       <c r="D1864" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1865" spans="1:4">
       <c r="A1865">
-        <v>80428838</v>
+        <v>1016594654</v>
       </c>
       <c r="B1865" t="s">
         <v>4</v>
       </c>
       <c r="C1865" t="s">
         <v>5</v>
       </c>
       <c r="D1865" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1866" spans="1:4">
       <c r="A1866">
-        <v>1193037858</v>
+        <v>80428838</v>
       </c>
       <c r="B1866" t="s">
         <v>4</v>
       </c>
       <c r="C1866" t="s">
         <v>5</v>
       </c>
       <c r="D1866" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1867" spans="1:4">
       <c r="A1867">
-        <v>1033780787</v>
+        <v>1193037858</v>
       </c>
       <c r="B1867" t="s">
         <v>4</v>
       </c>
       <c r="C1867" t="s">
         <v>5</v>
       </c>
       <c r="D1867" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1868" spans="1:4">
       <c r="A1868">
-        <v>52131951</v>
+        <v>1033780787</v>
       </c>
       <c r="B1868" t="s">
         <v>4</v>
       </c>
       <c r="C1868" t="s">
         <v>5</v>
       </c>
       <c r="D1868" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1869" spans="1:4">
       <c r="A1869">
-        <v>1014240670</v>
+        <v>52131951</v>
       </c>
       <c r="B1869" t="s">
         <v>4</v>
       </c>
       <c r="C1869" t="s">
         <v>5</v>
       </c>
       <c r="D1869" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1870" spans="1:4">
       <c r="A1870">
-        <v>79547585</v>
+        <v>1014240670</v>
       </c>
       <c r="B1870" t="s">
         <v>4</v>
       </c>
       <c r="C1870" t="s">
         <v>5</v>
       </c>
       <c r="D1870" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1871" spans="1:4">
       <c r="A1871">
-        <v>1001298462</v>
+        <v>79547585</v>
       </c>
       <c r="B1871" t="s">
         <v>4</v>
       </c>
       <c r="C1871" t="s">
         <v>5</v>
       </c>
       <c r="D1871" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1872" spans="1:4">
       <c r="A1872">
-        <v>53016454</v>
+        <v>1001298462</v>
       </c>
       <c r="B1872" t="s">
         <v>4</v>
       </c>
       <c r="C1872" t="s">
         <v>5</v>
       </c>
       <c r="D1872" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1873" spans="1:4">
       <c r="A1873">
-        <v>1033756438</v>
+        <v>53016454</v>
       </c>
       <c r="B1873" t="s">
         <v>4</v>
       </c>
       <c r="C1873" t="s">
         <v>5</v>
       </c>
       <c r="D1873" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1874" spans="1:4">
       <c r="A1874">
-        <v>52302528</v>
+        <v>1033756438</v>
       </c>
       <c r="B1874" t="s">
         <v>4</v>
       </c>
       <c r="C1874" t="s">
         <v>5</v>
       </c>
       <c r="D1874" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1875" spans="1:4">
       <c r="A1875">
-        <v>52930976</v>
+        <v>52302528</v>
       </c>
       <c r="B1875" t="s">
         <v>4</v>
       </c>
       <c r="C1875" t="s">
         <v>5</v>
       </c>
       <c r="D1875" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1876" spans="1:4">
       <c r="A1876">
-        <v>1033783837</v>
+        <v>52930976</v>
       </c>
       <c r="B1876" t="s">
         <v>4</v>
       </c>
       <c r="C1876" t="s">
         <v>5</v>
       </c>
       <c r="D1876" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1877" spans="1:4">
       <c r="A1877">
-        <v>79420040</v>
+        <v>1033783837</v>
       </c>
       <c r="B1877" t="s">
         <v>4</v>
       </c>
       <c r="C1877" t="s">
         <v>5</v>
       </c>
       <c r="D1877" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1878" spans="1:4">
       <c r="A1878">
-        <v>80070574</v>
+        <v>79420040</v>
       </c>
       <c r="B1878" t="s">
         <v>4</v>
       </c>
       <c r="C1878" t="s">
         <v>5</v>
       </c>
       <c r="D1878" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1879" spans="1:4">
       <c r="A1879">
-        <v>37279265</v>
+        <v>80070574</v>
       </c>
       <c r="B1879" t="s">
         <v>4</v>
       </c>
       <c r="C1879" t="s">
         <v>5</v>
       </c>
       <c r="D1879" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1880" spans="1:4">
       <c r="A1880">
-        <v>1030550049</v>
+        <v>37279265</v>
       </c>
       <c r="B1880" t="s">
         <v>4</v>
       </c>
       <c r="C1880" t="s">
         <v>5</v>
       </c>
       <c r="D1880" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1881" spans="1:4">
       <c r="A1881">
-        <v>52836436</v>
+        <v>1030550049</v>
       </c>
       <c r="B1881" t="s">
         <v>4</v>
       </c>
       <c r="C1881" t="s">
         <v>5</v>
       </c>
       <c r="D1881" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1882" spans="1:4">
       <c r="A1882">
-        <v>1032421723</v>
+        <v>52836436</v>
       </c>
       <c r="B1882" t="s">
         <v>4</v>
       </c>
       <c r="C1882" t="s">
         <v>5</v>
       </c>
       <c r="D1882" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1883" spans="1:4">
       <c r="A1883">
-        <v>39640164</v>
+        <v>1032421723</v>
       </c>
       <c r="B1883" t="s">
         <v>4</v>
       </c>
       <c r="C1883" t="s">
         <v>5</v>
       </c>
       <c r="D1883" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1884" spans="1:4">
       <c r="A1884">
-        <v>53118784</v>
+        <v>39640164</v>
       </c>
       <c r="B1884" t="s">
         <v>4</v>
       </c>
       <c r="C1884" t="s">
         <v>5</v>
       </c>
       <c r="D1884" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1885" spans="1:4">
       <c r="A1885">
-        <v>1022346158</v>
+        <v>53118784</v>
       </c>
       <c r="B1885" t="s">
         <v>4</v>
       </c>
       <c r="C1885" t="s">
         <v>5</v>
       </c>
       <c r="D1885" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1886" spans="1:4">
       <c r="A1886">
-        <v>79404520</v>
+        <v>1022346158</v>
       </c>
       <c r="B1886" t="s">
         <v>4</v>
       </c>
       <c r="C1886" t="s">
         <v>5</v>
       </c>
       <c r="D1886" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1887" spans="1:4">
       <c r="A1887">
         <v>13724367</v>
       </c>
       <c r="B1887" t="s">
         <v>4</v>
       </c>
       <c r="C1887" t="s">
         <v>5</v>
       </c>
       <c r="D1887" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27001,3131 +27004,3131 @@
         <v>4</v>
       </c>
       <c r="C1894" t="s">
         <v>5</v>
       </c>
       <c r="D1894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1895" spans="1:4">
       <c r="A1895">
         <v>1023910461</v>
       </c>
       <c r="B1895" t="s">
         <v>4</v>
       </c>
       <c r="C1895" t="s">
         <v>5</v>
       </c>
       <c r="D1895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1896" spans="1:4">
       <c r="A1896">
-        <v>11205778</v>
+        <v>41593361</v>
       </c>
       <c r="B1896" t="s">
         <v>4</v>
       </c>
       <c r="C1896" t="s">
         <v>5</v>
       </c>
       <c r="D1896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1897" spans="1:4">
       <c r="A1897">
-        <v>41593361</v>
+        <v>1030657957</v>
       </c>
       <c r="B1897" t="s">
         <v>4</v>
       </c>
       <c r="C1897" t="s">
         <v>5</v>
       </c>
       <c r="D1897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1898" spans="1:4">
       <c r="A1898">
-        <v>1030657957</v>
+        <v>1023862821</v>
       </c>
       <c r="B1898" t="s">
         <v>4</v>
       </c>
       <c r="C1898" t="s">
         <v>5</v>
       </c>
       <c r="D1898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1899" spans="1:4">
       <c r="A1899">
-        <v>1023862821</v>
+        <v>1022935901</v>
       </c>
       <c r="B1899" t="s">
         <v>4</v>
       </c>
       <c r="C1899" t="s">
         <v>5</v>
       </c>
       <c r="D1899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1900" spans="1:4">
       <c r="A1900">
-        <v>1022935901</v>
+        <v>1024466962</v>
       </c>
       <c r="B1900" t="s">
         <v>4</v>
       </c>
       <c r="C1900" t="s">
         <v>5</v>
       </c>
       <c r="D1900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1901" spans="1:4">
       <c r="A1901">
-        <v>1024466962</v>
+        <v>52233011</v>
       </c>
       <c r="B1901" t="s">
         <v>4</v>
       </c>
       <c r="C1901" t="s">
         <v>5</v>
       </c>
       <c r="D1901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1902" spans="1:4">
       <c r="A1902">
-        <v>52233011</v>
+        <v>39618748</v>
       </c>
       <c r="B1902" t="s">
         <v>4</v>
       </c>
       <c r="C1902" t="s">
         <v>5</v>
       </c>
       <c r="D1902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1903" spans="1:4">
       <c r="A1903">
-        <v>39618748</v>
+        <v>1022964121</v>
       </c>
       <c r="B1903" t="s">
         <v>4</v>
       </c>
       <c r="C1903" t="s">
         <v>5</v>
       </c>
       <c r="D1903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1904" spans="1:4">
       <c r="A1904">
-        <v>1022964121</v>
+        <v>52776710</v>
       </c>
       <c r="B1904" t="s">
         <v>4</v>
       </c>
       <c r="C1904" t="s">
         <v>5</v>
       </c>
       <c r="D1904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1905" spans="1:4">
       <c r="A1905">
-        <v>52776710</v>
+        <v>1045507619</v>
       </c>
       <c r="B1905" t="s">
         <v>4</v>
       </c>
       <c r="C1905" t="s">
         <v>5</v>
       </c>
       <c r="D1905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1906" spans="1:4">
       <c r="A1906">
-        <v>1045507619</v>
+        <v>1020833494</v>
       </c>
       <c r="B1906" t="s">
         <v>4</v>
       </c>
       <c r="C1906" t="s">
         <v>5</v>
       </c>
       <c r="D1906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1907" spans="1:4">
       <c r="A1907">
-        <v>1020833494</v>
+        <v>30657760</v>
       </c>
       <c r="B1907" t="s">
         <v>4</v>
       </c>
       <c r="C1907" t="s">
         <v>5</v>
       </c>
       <c r="D1907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1908" spans="1:4">
       <c r="A1908">
-        <v>30657760</v>
+        <v>51689198</v>
       </c>
       <c r="B1908" t="s">
         <v>4</v>
       </c>
       <c r="C1908" t="s">
         <v>5</v>
       </c>
       <c r="D1908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1909" spans="1:4">
       <c r="A1909">
-        <v>51689198</v>
+        <v>1001174373</v>
       </c>
       <c r="B1909" t="s">
         <v>4</v>
       </c>
       <c r="C1909" t="s">
         <v>5</v>
       </c>
       <c r="D1909" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1910" spans="1:4">
       <c r="A1910">
-        <v>1001174373</v>
+        <v>1026584705</v>
       </c>
       <c r="B1910" t="s">
         <v>4</v>
       </c>
       <c r="C1910" t="s">
         <v>5</v>
       </c>
       <c r="D1910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1911" spans="1:4">
       <c r="A1911">
-        <v>1026584705</v>
+        <v>1023013684</v>
       </c>
       <c r="B1911" t="s">
         <v>4</v>
       </c>
       <c r="C1911" t="s">
         <v>5</v>
       </c>
       <c r="D1911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1912" spans="1:4">
       <c r="A1912">
-        <v>1023013684</v>
+        <v>1002650126</v>
       </c>
       <c r="B1912" t="s">
         <v>4</v>
       </c>
       <c r="C1912" t="s">
         <v>5</v>
       </c>
       <c r="D1912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1913" spans="1:4">
       <c r="A1913">
-        <v>1002650126</v>
+        <v>52537584</v>
       </c>
       <c r="B1913" t="s">
         <v>4</v>
       </c>
       <c r="C1913" t="s">
         <v>5</v>
       </c>
       <c r="D1913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1914" spans="1:4">
       <c r="A1914">
-        <v>52537584</v>
+        <v>1030540938</v>
       </c>
       <c r="B1914" t="s">
         <v>4</v>
       </c>
       <c r="C1914" t="s">
         <v>5</v>
       </c>
       <c r="D1914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1915" spans="1:4">
       <c r="A1915">
-        <v>1030540938</v>
+        <v>1102774412</v>
       </c>
       <c r="B1915" t="s">
         <v>4</v>
       </c>
       <c r="C1915" t="s">
         <v>5</v>
       </c>
       <c r="D1915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1916" spans="1:4">
       <c r="A1916">
-        <v>1102774412</v>
+        <v>78693191</v>
       </c>
       <c r="B1916" t="s">
         <v>4</v>
       </c>
       <c r="C1916" t="s">
         <v>5</v>
       </c>
       <c r="D1916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1917" spans="1:4">
       <c r="A1917">
-        <v>78693191</v>
+        <v>60413211</v>
       </c>
       <c r="B1917" t="s">
         <v>4</v>
       </c>
       <c r="C1917" t="s">
         <v>5</v>
       </c>
       <c r="D1917" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1918" spans="1:4">
       <c r="A1918">
-        <v>60413211</v>
+        <v>84086764</v>
       </c>
       <c r="B1918" t="s">
         <v>4</v>
       </c>
       <c r="C1918" t="s">
         <v>5</v>
       </c>
       <c r="D1918" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1919" spans="1:4">
       <c r="A1919">
-        <v>84086764</v>
+        <v>1032483406</v>
       </c>
       <c r="B1919" t="s">
         <v>4</v>
       </c>
       <c r="C1919" t="s">
         <v>5</v>
       </c>
       <c r="D1919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1920" spans="1:4">
       <c r="A1920">
-        <v>1032483406</v>
+        <v>63530078</v>
       </c>
       <c r="B1920" t="s">
         <v>4</v>
       </c>
       <c r="C1920" t="s">
         <v>5</v>
       </c>
       <c r="D1920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1921" spans="1:4">
       <c r="A1921">
-        <v>63530078</v>
+        <v>7918200</v>
       </c>
       <c r="B1921" t="s">
         <v>4</v>
       </c>
       <c r="C1921" t="s">
         <v>5</v>
       </c>
       <c r="D1921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1922" spans="1:4">
       <c r="A1922">
-        <v>7918200</v>
+        <v>1023893383</v>
       </c>
       <c r="B1922" t="s">
         <v>4</v>
       </c>
       <c r="C1922" t="s">
         <v>5</v>
       </c>
       <c r="D1922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1923" spans="1:4">
       <c r="A1923">
-        <v>1023893383</v>
+        <v>72150040</v>
       </c>
       <c r="B1923" t="s">
         <v>4</v>
       </c>
       <c r="C1923" t="s">
         <v>5</v>
       </c>
       <c r="D1923" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1924" spans="1:4">
       <c r="A1924">
-        <v>72150040</v>
+        <v>1018404056</v>
       </c>
       <c r="B1924" t="s">
         <v>4</v>
       </c>
       <c r="C1924" t="s">
         <v>5</v>
       </c>
       <c r="D1924" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1925" spans="1:4">
       <c r="A1925">
-        <v>1018404056</v>
+        <v>52646571</v>
       </c>
       <c r="B1925" t="s">
         <v>4</v>
       </c>
       <c r="C1925" t="s">
         <v>5</v>
       </c>
       <c r="D1925" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1926" spans="1:4">
       <c r="A1926">
-        <v>52646571</v>
+        <v>80738036</v>
       </c>
       <c r="B1926" t="s">
         <v>4</v>
       </c>
       <c r="C1926" t="s">
         <v>5</v>
       </c>
       <c r="D1926" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1927" spans="1:4">
       <c r="A1927">
-        <v>80738036</v>
+        <v>1023365131</v>
       </c>
       <c r="B1927" t="s">
         <v>4</v>
       </c>
       <c r="C1927" t="s">
         <v>5</v>
       </c>
       <c r="D1927" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1928" spans="1:4">
       <c r="A1928">
-        <v>1023365131</v>
+        <v>1032462860</v>
       </c>
       <c r="B1928" t="s">
         <v>4</v>
       </c>
       <c r="C1928" t="s">
         <v>5</v>
       </c>
       <c r="D1928" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1929" spans="1:4">
       <c r="A1929">
-        <v>1032462860</v>
+        <v>506073</v>
       </c>
       <c r="B1929" t="s">
         <v>4</v>
       </c>
       <c r="C1929" t="s">
         <v>5</v>
       </c>
       <c r="D1929" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1930" spans="1:4">
       <c r="A1930">
-        <v>506073</v>
+        <v>52937509</v>
       </c>
       <c r="B1930" t="s">
         <v>4</v>
       </c>
       <c r="C1930" t="s">
         <v>5</v>
       </c>
       <c r="D1930" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1931" spans="1:4">
       <c r="A1931">
-        <v>52937509</v>
+        <v>10306943</v>
       </c>
       <c r="B1931" t="s">
         <v>4</v>
       </c>
       <c r="C1931" t="s">
         <v>5</v>
       </c>
       <c r="D1931" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1932" spans="1:4">
       <c r="A1932">
-        <v>10306943</v>
+        <v>79627716</v>
       </c>
       <c r="B1932" t="s">
         <v>4</v>
       </c>
       <c r="C1932" t="s">
         <v>5</v>
       </c>
       <c r="D1932" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1933" spans="1:4">
       <c r="A1933">
-        <v>79627716</v>
+        <v>1023958975</v>
       </c>
       <c r="B1933" t="s">
         <v>4</v>
       </c>
       <c r="C1933" t="s">
         <v>5</v>
       </c>
       <c r="D1933" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1934" spans="1:4">
       <c r="A1934">
-        <v>1023958975</v>
+        <v>52109091</v>
       </c>
       <c r="B1934" t="s">
         <v>4</v>
       </c>
       <c r="C1934" t="s">
         <v>5</v>
       </c>
       <c r="D1934" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1935" spans="1:4">
       <c r="A1935">
-        <v>52109091</v>
+        <v>1016048405</v>
       </c>
       <c r="B1935" t="s">
         <v>4</v>
       </c>
       <c r="C1935" t="s">
         <v>5</v>
       </c>
       <c r="D1935" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1936" spans="1:4">
       <c r="A1936">
-        <v>1016048405</v>
+        <v>1192802102</v>
       </c>
       <c r="B1936" t="s">
         <v>4</v>
       </c>
       <c r="C1936" t="s">
         <v>5</v>
       </c>
       <c r="D1936" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1937" spans="1:4">
       <c r="A1937">
-        <v>1192802102</v>
+        <v>51975354</v>
       </c>
       <c r="B1937" t="s">
         <v>4</v>
       </c>
       <c r="C1937" t="s">
         <v>5</v>
       </c>
       <c r="D1937" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1938" spans="1:4">
       <c r="A1938">
-        <v>51975354</v>
+        <v>79984704</v>
       </c>
       <c r="B1938" t="s">
         <v>4</v>
       </c>
       <c r="C1938" t="s">
         <v>5</v>
       </c>
       <c r="D1938" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1939" spans="1:4">
       <c r="A1939">
-        <v>79984704</v>
+        <v>46380082</v>
       </c>
       <c r="B1939" t="s">
         <v>4</v>
       </c>
       <c r="C1939" t="s">
         <v>5</v>
       </c>
       <c r="D1939" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1940" spans="1:4">
       <c r="A1940">
-        <v>46380082</v>
+        <v>79938283</v>
       </c>
       <c r="B1940" t="s">
         <v>4</v>
       </c>
       <c r="C1940" t="s">
         <v>5</v>
       </c>
       <c r="D1940" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1941" spans="1:4">
       <c r="A1941">
-        <v>79938283</v>
+        <v>52936621</v>
       </c>
       <c r="B1941" t="s">
         <v>4</v>
       </c>
       <c r="C1941" t="s">
         <v>5</v>
       </c>
       <c r="D1941" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1942" spans="1:4">
       <c r="A1942">
-        <v>52936621</v>
+        <v>79663059</v>
       </c>
       <c r="B1942" t="s">
         <v>4</v>
       </c>
       <c r="C1942" t="s">
         <v>5</v>
       </c>
       <c r="D1942" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1943" spans="1:4">
       <c r="A1943">
-        <v>79663059</v>
+        <v>39626698</v>
       </c>
       <c r="B1943" t="s">
         <v>4</v>
       </c>
       <c r="C1943" t="s">
         <v>5</v>
       </c>
       <c r="D1943" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1944" spans="1:4">
       <c r="A1944">
-        <v>39626698</v>
+        <v>12560087</v>
       </c>
       <c r="B1944" t="s">
         <v>4</v>
       </c>
       <c r="C1944" t="s">
         <v>5</v>
       </c>
       <c r="D1944" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1945" spans="1:4">
       <c r="A1945">
-        <v>12560087</v>
+        <v>52202634</v>
       </c>
       <c r="B1945" t="s">
         <v>4</v>
       </c>
       <c r="C1945" t="s">
         <v>5</v>
       </c>
       <c r="D1945" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1946" spans="1:4">
       <c r="A1946">
-        <v>52202634</v>
+        <v>51921261</v>
       </c>
       <c r="B1946" t="s">
         <v>4</v>
       </c>
       <c r="C1946" t="s">
         <v>5</v>
       </c>
       <c r="D1946" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1947" spans="1:4">
       <c r="A1947">
-        <v>51921261</v>
+        <v>1080187240</v>
       </c>
       <c r="B1947" t="s">
         <v>4</v>
       </c>
       <c r="C1947" t="s">
         <v>5</v>
       </c>
       <c r="D1947" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1948" spans="1:4">
       <c r="A1948">
-        <v>1080187240</v>
+        <v>53097503</v>
       </c>
       <c r="B1948" t="s">
         <v>4</v>
       </c>
       <c r="C1948" t="s">
         <v>5</v>
       </c>
       <c r="D1948" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1949" spans="1:4">
       <c r="A1949">
-        <v>53097503</v>
+        <v>1024494753</v>
       </c>
       <c r="B1949" t="s">
         <v>4</v>
       </c>
       <c r="C1949" t="s">
         <v>5</v>
       </c>
       <c r="D1949" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1950" spans="1:4">
       <c r="A1950">
-        <v>1024494753</v>
+        <v>52444119</v>
       </c>
       <c r="B1950" t="s">
         <v>4</v>
       </c>
       <c r="C1950" t="s">
         <v>5</v>
       </c>
       <c r="D1950" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1951" spans="1:4">
       <c r="A1951">
-        <v>52444119</v>
+        <v>80796800</v>
       </c>
       <c r="B1951" t="s">
         <v>4</v>
       </c>
       <c r="C1951" t="s">
         <v>5</v>
       </c>
       <c r="D1951" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1952" spans="1:4">
       <c r="A1952">
-        <v>80796800</v>
+        <v>1069740629</v>
       </c>
       <c r="B1952" t="s">
         <v>4</v>
       </c>
       <c r="C1952" t="s">
         <v>5</v>
       </c>
       <c r="D1952" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1953" spans="1:4">
       <c r="A1953">
-        <v>1069740629</v>
+        <v>1033701602</v>
       </c>
       <c r="B1953" t="s">
         <v>4</v>
       </c>
       <c r="C1953" t="s">
         <v>5</v>
       </c>
       <c r="D1953" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1954" spans="1:4">
       <c r="A1954">
-        <v>1033701602</v>
+        <v>1024514286</v>
       </c>
       <c r="B1954" t="s">
         <v>4</v>
       </c>
       <c r="C1954" t="s">
         <v>5</v>
       </c>
       <c r="D1954" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1955" spans="1:4">
       <c r="A1955">
-        <v>1024514286</v>
+        <v>1033787895</v>
       </c>
       <c r="B1955" t="s">
         <v>4</v>
       </c>
       <c r="C1955" t="s">
         <v>5</v>
       </c>
       <c r="D1955" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1956" spans="1:4">
       <c r="A1956">
-        <v>1033787895</v>
+        <v>1031150620</v>
       </c>
       <c r="B1956" t="s">
         <v>4</v>
       </c>
       <c r="C1956" t="s">
         <v>5</v>
       </c>
       <c r="D1956" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1957" spans="1:4">
       <c r="A1957">
-        <v>1031150620</v>
+        <v>1033794661</v>
       </c>
       <c r="B1957" t="s">
         <v>4</v>
       </c>
       <c r="C1957" t="s">
         <v>5</v>
       </c>
       <c r="D1957" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1958" spans="1:4">
       <c r="A1958">
-        <v>1033794661</v>
+        <v>52539168</v>
       </c>
       <c r="B1958" t="s">
         <v>4</v>
       </c>
       <c r="C1958" t="s">
         <v>5</v>
       </c>
       <c r="D1958" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1959" spans="1:4">
       <c r="A1959">
-        <v>52539168</v>
+        <v>52747848</v>
       </c>
       <c r="B1959" t="s">
         <v>4</v>
       </c>
       <c r="C1959" t="s">
         <v>5</v>
       </c>
       <c r="D1959" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1960" spans="1:4">
       <c r="A1960">
-        <v>52747848</v>
+        <v>1058431279</v>
       </c>
       <c r="B1960" t="s">
         <v>4</v>
       </c>
       <c r="C1960" t="s">
         <v>5</v>
       </c>
       <c r="D1960" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1961" spans="1:4">
       <c r="A1961">
-        <v>1058431279</v>
+        <v>52899096</v>
       </c>
       <c r="B1961" t="s">
         <v>4</v>
       </c>
       <c r="C1961" t="s">
         <v>5</v>
       </c>
       <c r="D1961" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1962" spans="1:4">
       <c r="A1962">
-        <v>52899096</v>
+        <v>1010211997</v>
       </c>
       <c r="B1962" t="s">
         <v>4</v>
       </c>
       <c r="C1962" t="s">
         <v>5</v>
       </c>
       <c r="D1962" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1963" spans="1:4">
       <c r="A1963">
-        <v>1010211997</v>
+        <v>1024537838</v>
       </c>
       <c r="B1963" t="s">
         <v>4</v>
       </c>
       <c r="C1963" t="s">
         <v>5</v>
       </c>
       <c r="D1963" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1964" spans="1:4">
       <c r="A1964">
-        <v>1024537838</v>
+        <v>1032438830</v>
       </c>
       <c r="B1964" t="s">
         <v>4</v>
       </c>
       <c r="C1964" t="s">
         <v>5</v>
       </c>
       <c r="D1964" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1965" spans="1:4">
       <c r="A1965">
-        <v>1032438830</v>
+        <v>1016021479</v>
       </c>
       <c r="B1965" t="s">
         <v>4</v>
       </c>
       <c r="C1965" t="s">
         <v>5</v>
       </c>
       <c r="D1965" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1966" spans="1:4">
       <c r="A1966">
-        <v>1016021479</v>
+        <v>65701198</v>
       </c>
       <c r="B1966" t="s">
         <v>4</v>
       </c>
       <c r="C1966" t="s">
         <v>5</v>
       </c>
       <c r="D1966" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1967" spans="1:4">
       <c r="A1967">
-        <v>65701198</v>
+        <v>1024574418</v>
       </c>
       <c r="B1967" t="s">
         <v>4</v>
       </c>
       <c r="C1967" t="s">
         <v>5</v>
       </c>
       <c r="D1967" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1968" spans="1:4">
       <c r="A1968">
-        <v>1024574418</v>
+        <v>1030653184</v>
       </c>
       <c r="B1968" t="s">
         <v>4</v>
       </c>
       <c r="C1968" t="s">
         <v>5</v>
       </c>
       <c r="D1968" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1969" spans="1:4">
       <c r="A1969">
-        <v>1030653184</v>
+        <v>1033747208</v>
       </c>
       <c r="B1969" t="s">
         <v>4</v>
       </c>
       <c r="C1969" t="s">
         <v>5</v>
       </c>
       <c r="D1969" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1970" spans="1:4">
       <c r="A1970">
-        <v>1033747208</v>
+        <v>1012367501</v>
       </c>
       <c r="B1970" t="s">
         <v>4</v>
       </c>
       <c r="C1970" t="s">
         <v>5</v>
       </c>
       <c r="D1970" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1971" spans="1:4">
       <c r="A1971">
-        <v>1012367501</v>
+        <v>1010076802</v>
       </c>
       <c r="B1971" t="s">
         <v>4</v>
       </c>
       <c r="C1971" t="s">
         <v>5</v>
       </c>
       <c r="D1971" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1972" spans="1:4">
       <c r="A1972">
-        <v>1010076802</v>
+        <v>1033710409</v>
       </c>
       <c r="B1972" t="s">
         <v>4</v>
       </c>
       <c r="C1972" t="s">
         <v>5</v>
       </c>
       <c r="D1972" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1973" spans="1:4">
       <c r="A1973">
-        <v>1033710409</v>
+        <v>1022938884</v>
       </c>
       <c r="B1973" t="s">
         <v>4</v>
       </c>
       <c r="C1973" t="s">
         <v>5</v>
       </c>
       <c r="D1973" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1974" spans="1:4">
       <c r="A1974">
-        <v>1022938884</v>
+        <v>1024534963</v>
       </c>
       <c r="B1974" t="s">
         <v>4</v>
       </c>
       <c r="C1974" t="s">
         <v>5</v>
       </c>
       <c r="D1974" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1975" spans="1:4">
-      <c r="A1975">
-        <v>1024534963</v>
+      <c r="A1975" t="s">
+        <v>28</v>
       </c>
       <c r="B1975" t="s">
         <v>4</v>
       </c>
       <c r="C1975" t="s">
         <v>5</v>
       </c>
       <c r="D1975" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1976" spans="1:4">
-      <c r="A1976" t="s">
-        <v>28</v>
+      <c r="A1976">
+        <v>1013592434</v>
       </c>
       <c r="B1976" t="s">
         <v>4</v>
       </c>
       <c r="C1976" t="s">
         <v>5</v>
       </c>
       <c r="D1976" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1977" spans="1:4">
       <c r="A1977">
-        <v>1013592434</v>
+        <v>80735149</v>
       </c>
       <c r="B1977" t="s">
         <v>4</v>
       </c>
       <c r="C1977" t="s">
         <v>5</v>
       </c>
       <c r="D1977" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1978" spans="1:4">
       <c r="A1978">
-        <v>80735149</v>
+        <v>52774179</v>
       </c>
       <c r="B1978" t="s">
         <v>4</v>
       </c>
       <c r="C1978" t="s">
         <v>5</v>
       </c>
       <c r="D1978" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1979" spans="1:4">
       <c r="A1979">
-        <v>52774179</v>
+        <v>1016048073</v>
       </c>
       <c r="B1979" t="s">
         <v>4</v>
       </c>
       <c r="C1979" t="s">
         <v>5</v>
       </c>
       <c r="D1979" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1980" spans="1:4">
       <c r="A1980">
-        <v>1016048073</v>
+        <v>79219285</v>
       </c>
       <c r="B1980" t="s">
         <v>4</v>
       </c>
       <c r="C1980" t="s">
         <v>5</v>
       </c>
       <c r="D1980" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1981" spans="1:4">
       <c r="A1981">
-        <v>79219285</v>
+        <v>1000305439</v>
       </c>
       <c r="B1981" t="s">
         <v>4</v>
       </c>
       <c r="C1981" t="s">
         <v>5</v>
       </c>
       <c r="D1981" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1982" spans="1:4">
       <c r="A1982">
-        <v>1000305439</v>
+        <v>1012330243</v>
       </c>
       <c r="B1982" t="s">
         <v>4</v>
       </c>
       <c r="C1982" t="s">
         <v>5</v>
       </c>
       <c r="D1982" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1983" spans="1:4">
       <c r="A1983">
-        <v>1012330243</v>
+        <v>79391314</v>
       </c>
       <c r="B1983" t="s">
         <v>4</v>
       </c>
       <c r="C1983" t="s">
         <v>5</v>
       </c>
       <c r="D1983" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1984" spans="1:4">
       <c r="A1984">
-        <v>79391314</v>
+        <v>1031181658</v>
       </c>
       <c r="B1984" t="s">
         <v>4</v>
       </c>
       <c r="C1984" t="s">
         <v>5</v>
       </c>
       <c r="D1984" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1985" spans="1:4">
       <c r="A1985">
-        <v>1031181658</v>
+        <v>52005508</v>
       </c>
       <c r="B1985" t="s">
         <v>4</v>
       </c>
       <c r="C1985" t="s">
         <v>5</v>
       </c>
       <c r="D1985" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1986" spans="1:4">
       <c r="A1986">
-        <v>52005508</v>
+        <v>1010220281</v>
       </c>
       <c r="B1986" t="s">
         <v>4</v>
       </c>
       <c r="C1986" t="s">
         <v>5</v>
       </c>
       <c r="D1986" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1987" spans="1:4">
       <c r="A1987">
-        <v>1010220281</v>
+        <v>1041351437</v>
       </c>
       <c r="B1987" t="s">
         <v>4</v>
       </c>
       <c r="C1987" t="s">
         <v>5</v>
       </c>
       <c r="D1987" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1988" spans="1:4">
       <c r="A1988">
-        <v>1041351437</v>
+        <v>1071629683</v>
       </c>
       <c r="B1988" t="s">
         <v>4</v>
       </c>
       <c r="C1988" t="s">
         <v>5</v>
       </c>
       <c r="D1988" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1989" spans="1:4">
       <c r="A1989">
-        <v>1071629683</v>
+        <v>1027210247</v>
       </c>
       <c r="B1989" t="s">
         <v>4</v>
       </c>
       <c r="C1989" t="s">
         <v>5</v>
       </c>
       <c r="D1989" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1990" spans="1:4">
       <c r="A1990">
-        <v>1027210247</v>
+        <v>1193397478</v>
       </c>
       <c r="B1990" t="s">
         <v>4</v>
       </c>
       <c r="C1990" t="s">
         <v>5</v>
       </c>
       <c r="D1990" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1991" spans="1:4">
       <c r="A1991">
-        <v>1193397478</v>
+        <v>1030683695</v>
       </c>
       <c r="B1991" t="s">
         <v>4</v>
       </c>
       <c r="C1991" t="s">
         <v>5</v>
       </c>
       <c r="D1991" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1992" spans="1:4">
       <c r="A1992">
-        <v>1030683695</v>
+        <v>64561149</v>
       </c>
       <c r="B1992" t="s">
         <v>4</v>
       </c>
       <c r="C1992" t="s">
         <v>5</v>
       </c>
       <c r="D1992" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1993" spans="1:4">
       <c r="A1993">
-        <v>64561149</v>
+        <v>80894733</v>
       </c>
       <c r="B1993" t="s">
         <v>4</v>
       </c>
       <c r="C1993" t="s">
         <v>5</v>
       </c>
       <c r="D1993" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1994" spans="1:4">
       <c r="A1994">
-        <v>80894733</v>
+        <v>46369209</v>
       </c>
       <c r="B1994" t="s">
         <v>4</v>
       </c>
       <c r="C1994" t="s">
         <v>5</v>
       </c>
       <c r="D1994" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1995" spans="1:4">
       <c r="A1995">
-        <v>46369209</v>
+        <v>1019039969</v>
       </c>
       <c r="B1995" t="s">
         <v>4</v>
       </c>
       <c r="C1995" t="s">
         <v>5</v>
       </c>
       <c r="D1995" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1996" spans="1:4">
       <c r="A1996">
-        <v>1019039969</v>
+        <v>52737317</v>
       </c>
       <c r="B1996" t="s">
         <v>4</v>
       </c>
       <c r="C1996" t="s">
         <v>5</v>
       </c>
       <c r="D1996" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1997" spans="1:4">
       <c r="A1997">
-        <v>52737317</v>
+        <v>1030601890</v>
       </c>
       <c r="B1997" t="s">
         <v>4</v>
       </c>
       <c r="C1997" t="s">
         <v>5</v>
       </c>
       <c r="D1997" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1998" spans="1:4">
       <c r="A1998">
-        <v>1030601890</v>
+        <v>52655981</v>
       </c>
       <c r="B1998" t="s">
         <v>4</v>
       </c>
       <c r="C1998" t="s">
         <v>5</v>
       </c>
       <c r="D1998" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="1999" spans="1:4">
       <c r="A1999">
-        <v>52655981</v>
+        <v>1055359364</v>
       </c>
       <c r="B1999" t="s">
         <v>4</v>
       </c>
       <c r="C1999" t="s">
         <v>5</v>
       </c>
       <c r="D1999" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2000" spans="1:4">
       <c r="A2000">
-        <v>1055359364</v>
+        <v>1023940695</v>
       </c>
       <c r="B2000" t="s">
         <v>4</v>
       </c>
       <c r="C2000" t="s">
         <v>5</v>
       </c>
       <c r="D2000" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2001" spans="1:4">
       <c r="A2001">
-        <v>1023940695</v>
+        <v>1023861476</v>
       </c>
       <c r="B2001" t="s">
         <v>4</v>
       </c>
       <c r="C2001" t="s">
         <v>5</v>
       </c>
       <c r="D2001" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2002" spans="1:4">
       <c r="A2002">
-        <v>1023861476</v>
+        <v>53129416</v>
       </c>
       <c r="B2002" t="s">
         <v>4</v>
       </c>
       <c r="C2002" t="s">
         <v>5</v>
       </c>
       <c r="D2002" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2003" spans="1:4">
       <c r="A2003">
-        <v>53129416</v>
+        <v>1012435254</v>
       </c>
       <c r="B2003" t="s">
         <v>4</v>
       </c>
       <c r="C2003" t="s">
         <v>5</v>
       </c>
       <c r="D2003" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2004" spans="1:4">
       <c r="A2004">
-        <v>1012435254</v>
+        <v>1023368243</v>
       </c>
       <c r="B2004" t="s">
         <v>4</v>
       </c>
       <c r="C2004" t="s">
         <v>5</v>
       </c>
       <c r="D2004" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2005" spans="1:4">
       <c r="A2005">
-        <v>1023368243</v>
+        <v>1032401257</v>
       </c>
       <c r="B2005" t="s">
         <v>4</v>
       </c>
       <c r="C2005" t="s">
         <v>5</v>
       </c>
       <c r="D2005" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2006" spans="1:4">
       <c r="A2006">
-        <v>1032401257</v>
+        <v>32714664</v>
       </c>
       <c r="B2006" t="s">
         <v>4</v>
       </c>
       <c r="C2006" t="s">
         <v>5</v>
       </c>
       <c r="D2006" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2007" spans="1:4">
       <c r="A2007">
-        <v>32714664</v>
+        <v>52122187</v>
       </c>
       <c r="B2007" t="s">
         <v>4</v>
       </c>
       <c r="C2007" t="s">
         <v>5</v>
       </c>
       <c r="D2007" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2008" spans="1:4">
       <c r="A2008">
-        <v>52122187</v>
+        <v>51997537</v>
       </c>
       <c r="B2008" t="s">
         <v>4</v>
       </c>
       <c r="C2008" t="s">
         <v>5</v>
       </c>
       <c r="D2008" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2009" spans="1:4">
       <c r="A2009">
-        <v>51997537</v>
+        <v>52525741</v>
       </c>
       <c r="B2009" t="s">
         <v>4</v>
       </c>
       <c r="C2009" t="s">
         <v>5</v>
       </c>
       <c r="D2009" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2010" spans="1:4">
       <c r="A2010">
-        <v>52525741</v>
+        <v>1022950272</v>
       </c>
       <c r="B2010" t="s">
         <v>4</v>
       </c>
       <c r="C2010" t="s">
         <v>5</v>
       </c>
       <c r="D2010" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2011" spans="1:4">
       <c r="A2011">
-        <v>1022950272</v>
+        <v>80053733</v>
       </c>
       <c r="B2011" t="s">
         <v>4</v>
       </c>
       <c r="C2011" t="s">
         <v>5</v>
       </c>
       <c r="D2011" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2012" spans="1:4">
       <c r="A2012">
-        <v>80053733</v>
+        <v>52033542</v>
       </c>
       <c r="B2012" t="s">
         <v>4</v>
       </c>
       <c r="C2012" t="s">
         <v>5</v>
       </c>
       <c r="D2012" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2013" spans="1:4">
       <c r="A2013">
-        <v>52033542</v>
+        <v>51949240</v>
       </c>
       <c r="B2013" t="s">
         <v>4</v>
       </c>
       <c r="C2013" t="s">
         <v>5</v>
       </c>
       <c r="D2013" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2014" spans="1:4">
       <c r="A2014">
-        <v>51949240</v>
+        <v>1000016990</v>
       </c>
       <c r="B2014" t="s">
         <v>4</v>
       </c>
       <c r="C2014" t="s">
         <v>5</v>
       </c>
       <c r="D2014" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2015" spans="1:4">
       <c r="A2015">
-        <v>1000016990</v>
+        <v>1023016160</v>
       </c>
       <c r="B2015" t="s">
         <v>4</v>
       </c>
       <c r="C2015" t="s">
         <v>5</v>
       </c>
       <c r="D2015" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2016" spans="1:4">
       <c r="A2016">
-        <v>1023016160</v>
+        <v>37626929</v>
       </c>
       <c r="B2016" t="s">
         <v>4</v>
       </c>
       <c r="C2016" t="s">
         <v>5</v>
       </c>
       <c r="D2016" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2017" spans="1:4">
       <c r="A2017">
-        <v>37626929</v>
+        <v>52296905</v>
       </c>
       <c r="B2017" t="s">
         <v>4</v>
       </c>
       <c r="C2017" t="s">
         <v>5</v>
       </c>
       <c r="D2017" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2018" spans="1:4">
       <c r="A2018">
-        <v>52296905</v>
+        <v>1019605130</v>
       </c>
       <c r="B2018" t="s">
         <v>4</v>
       </c>
       <c r="C2018" t="s">
         <v>5</v>
       </c>
       <c r="D2018" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2019" spans="1:4">
       <c r="A2019">
-        <v>1019605130</v>
+        <v>1032385016</v>
       </c>
       <c r="B2019" t="s">
         <v>4</v>
       </c>
       <c r="C2019" t="s">
         <v>5</v>
       </c>
       <c r="D2019" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2020" spans="1:4">
       <c r="A2020">
-        <v>1032385016</v>
+        <v>1000471641</v>
       </c>
       <c r="B2020" t="s">
         <v>4</v>
       </c>
       <c r="C2020" t="s">
         <v>5</v>
       </c>
       <c r="D2020" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2021" spans="1:4">
       <c r="A2021">
-        <v>1000471641</v>
+        <v>80253715</v>
       </c>
       <c r="B2021" t="s">
         <v>4</v>
       </c>
       <c r="C2021" t="s">
         <v>5</v>
       </c>
       <c r="D2021" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2022" spans="1:4">
       <c r="A2022">
-        <v>80253715</v>
+        <v>1033805459</v>
       </c>
       <c r="B2022" t="s">
         <v>4</v>
       </c>
       <c r="C2022" t="s">
         <v>5</v>
       </c>
       <c r="D2022" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2023" spans="1:4">
       <c r="A2023">
-        <v>1033805459</v>
+        <v>52951965</v>
       </c>
       <c r="B2023" t="s">
         <v>4</v>
       </c>
       <c r="C2023" t="s">
         <v>5</v>
       </c>
       <c r="D2023" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2024" spans="1:4">
       <c r="A2024">
-        <v>52951965</v>
+        <v>1000972547</v>
       </c>
       <c r="B2024" t="s">
         <v>4</v>
       </c>
       <c r="C2024" t="s">
         <v>5</v>
       </c>
       <c r="D2024" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2025" spans="1:4">
       <c r="A2025">
-        <v>1000972547</v>
+        <v>1023967597</v>
       </c>
       <c r="B2025" t="s">
         <v>4</v>
       </c>
       <c r="C2025" t="s">
         <v>5</v>
       </c>
       <c r="D2025" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2026" spans="1:4">
       <c r="A2026">
-        <v>1023967597</v>
+        <v>1032423411</v>
       </c>
       <c r="B2026" t="s">
         <v>4</v>
       </c>
       <c r="C2026" t="s">
         <v>5</v>
       </c>
       <c r="D2026" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2027" spans="1:4">
       <c r="A2027">
-        <v>1032423411</v>
+        <v>34610713</v>
       </c>
       <c r="B2027" t="s">
         <v>4</v>
       </c>
       <c r="C2027" t="s">
         <v>5</v>
       </c>
       <c r="D2027" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2028" spans="1:4">
       <c r="A2028">
-        <v>34610713</v>
+        <v>1024577259</v>
       </c>
       <c r="B2028" t="s">
         <v>4</v>
       </c>
       <c r="C2028" t="s">
         <v>5</v>
       </c>
       <c r="D2028" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2029" spans="1:4">
       <c r="A2029">
-        <v>1024577259</v>
+        <v>1033744269</v>
       </c>
       <c r="B2029" t="s">
         <v>4</v>
       </c>
       <c r="C2029" t="s">
         <v>5</v>
       </c>
       <c r="D2029" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2030" spans="1:4">
       <c r="A2030">
-        <v>1033744269</v>
+        <v>1032495341</v>
       </c>
       <c r="B2030" t="s">
         <v>4</v>
       </c>
       <c r="C2030" t="s">
         <v>5</v>
       </c>
       <c r="D2030" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2031" spans="1:4">
       <c r="A2031">
-        <v>1032495341</v>
+        <v>53125247</v>
       </c>
       <c r="B2031" t="s">
         <v>4</v>
       </c>
       <c r="C2031" t="s">
         <v>5</v>
       </c>
       <c r="D2031" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2032" spans="1:4">
       <c r="A2032">
-        <v>53125247</v>
+        <v>1022348038</v>
       </c>
       <c r="B2032" t="s">
         <v>4</v>
       </c>
       <c r="C2032" t="s">
         <v>5</v>
       </c>
       <c r="D2032" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2033" spans="1:4">
       <c r="A2033">
-        <v>1022348038</v>
+        <v>1033814223</v>
       </c>
       <c r="B2033" t="s">
         <v>4</v>
       </c>
       <c r="C2033" t="s">
         <v>5</v>
       </c>
       <c r="D2033" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2034" spans="1:4">
       <c r="A2034">
-        <v>1033814223</v>
+        <v>1023025865</v>
       </c>
       <c r="B2034" t="s">
         <v>4</v>
       </c>
       <c r="C2034" t="s">
         <v>5</v>
       </c>
       <c r="D2034" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2035" spans="1:4">
       <c r="A2035">
-        <v>1023025865</v>
+        <v>1001059288</v>
       </c>
       <c r="B2035" t="s">
         <v>4</v>
       </c>
       <c r="C2035" t="s">
         <v>5</v>
       </c>
       <c r="D2035" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2036" spans="1:4">
       <c r="A2036">
-        <v>1001059288</v>
+        <v>1015392621</v>
       </c>
       <c r="B2036" t="s">
         <v>4</v>
       </c>
       <c r="C2036" t="s">
         <v>5</v>
       </c>
       <c r="D2036" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2037" spans="1:4">
       <c r="A2037">
-        <v>1015392621</v>
+        <v>19218049</v>
       </c>
       <c r="B2037" t="s">
         <v>4</v>
       </c>
       <c r="C2037" t="s">
         <v>5</v>
       </c>
       <c r="D2037" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2038" spans="1:4">
       <c r="A2038">
-        <v>19218049</v>
+        <v>1030626540</v>
       </c>
       <c r="B2038" t="s">
         <v>4</v>
       </c>
       <c r="C2038" t="s">
         <v>5</v>
       </c>
       <c r="D2038" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2039" spans="1:4">
       <c r="A2039">
-        <v>1030626540</v>
+        <v>1032424299</v>
       </c>
       <c r="B2039" t="s">
         <v>4</v>
       </c>
       <c r="C2039" t="s">
         <v>5</v>
       </c>
       <c r="D2039" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2040" spans="1:4">
       <c r="A2040">
-        <v>1032424299</v>
+        <v>1025321079</v>
       </c>
       <c r="B2040" t="s">
         <v>4</v>
       </c>
       <c r="C2040" t="s">
         <v>5</v>
       </c>
       <c r="D2040" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2041" spans="1:4">
       <c r="A2041">
-        <v>1025321079</v>
+        <v>1014274988</v>
       </c>
       <c r="B2041" t="s">
         <v>4</v>
       </c>
       <c r="C2041" t="s">
         <v>5</v>
       </c>
       <c r="D2041" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2042" spans="1:4">
       <c r="A2042">
-        <v>1014274988</v>
+        <v>1007106803</v>
       </c>
       <c r="B2042" t="s">
         <v>4</v>
       </c>
       <c r="C2042" t="s">
         <v>5</v>
       </c>
       <c r="D2042" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2043" spans="1:4">
       <c r="A2043">
-        <v>1007106803</v>
+        <v>1030563381</v>
       </c>
       <c r="B2043" t="s">
         <v>4</v>
       </c>
       <c r="C2043" t="s">
         <v>5</v>
       </c>
       <c r="D2043" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2044" spans="1:4">
       <c r="A2044">
-        <v>1030563381</v>
+        <v>1233506837</v>
       </c>
       <c r="B2044" t="s">
         <v>4</v>
       </c>
       <c r="C2044" t="s">
         <v>5</v>
       </c>
       <c r="D2044" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2045" spans="1:4">
       <c r="A2045">
-        <v>1233506837</v>
+        <v>52913225</v>
       </c>
       <c r="B2045" t="s">
         <v>4</v>
       </c>
       <c r="C2045" t="s">
         <v>5</v>
       </c>
       <c r="D2045" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2046" spans="1:4">
       <c r="A2046">
-        <v>52913225</v>
+        <v>1022937759</v>
       </c>
       <c r="B2046" t="s">
         <v>4</v>
       </c>
       <c r="C2046" t="s">
         <v>5</v>
       </c>
       <c r="D2046" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2047" spans="1:4">
       <c r="A2047">
-        <v>1022937759</v>
+        <v>1000517007</v>
       </c>
       <c r="B2047" t="s">
         <v>4</v>
       </c>
       <c r="C2047" t="s">
         <v>5</v>
       </c>
       <c r="D2047" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2048" spans="1:4">
       <c r="A2048">
-        <v>1000517007</v>
+        <v>41636549</v>
       </c>
       <c r="B2048" t="s">
         <v>4</v>
       </c>
       <c r="C2048" t="s">
         <v>5</v>
       </c>
       <c r="D2048" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2049" spans="1:4">
       <c r="A2049">
-        <v>41636549</v>
+        <v>1054801753</v>
       </c>
       <c r="B2049" t="s">
         <v>4</v>
       </c>
       <c r="C2049" t="s">
         <v>5</v>
       </c>
       <c r="D2049" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2050" spans="1:4">
       <c r="A2050">
-        <v>1054801753</v>
+        <v>1007649525</v>
       </c>
       <c r="B2050" t="s">
         <v>4</v>
       </c>
       <c r="C2050" t="s">
         <v>5</v>
       </c>
       <c r="D2050" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2051" spans="1:4">
       <c r="A2051">
-        <v>1007649525</v>
+        <v>53152719</v>
       </c>
       <c r="B2051" t="s">
         <v>4</v>
       </c>
       <c r="C2051" t="s">
         <v>5</v>
       </c>
       <c r="D2051" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2052" spans="1:4">
       <c r="A2052">
-        <v>53152719</v>
+        <v>1056506223</v>
       </c>
       <c r="B2052" t="s">
         <v>4</v>
       </c>
       <c r="C2052" t="s">
         <v>5</v>
       </c>
       <c r="D2052" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2053" spans="1:4">
       <c r="A2053">
-        <v>1056506223</v>
+        <v>53152627</v>
       </c>
       <c r="B2053" t="s">
         <v>4</v>
       </c>
       <c r="C2053" t="s">
         <v>5</v>
       </c>
       <c r="D2053" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2054" spans="1:4">
       <c r="A2054">
-        <v>53152627</v>
+        <v>1010034957</v>
       </c>
       <c r="B2054" t="s">
         <v>4</v>
       </c>
       <c r="C2054" t="s">
         <v>5</v>
       </c>
       <c r="D2054" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2055" spans="1:4">
       <c r="A2055">
-        <v>1010034957</v>
+        <v>80768838</v>
       </c>
       <c r="B2055" t="s">
         <v>4</v>
       </c>
       <c r="C2055" t="s">
         <v>5</v>
       </c>
       <c r="D2055" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2056" spans="1:4">
       <c r="A2056">
-        <v>80768838</v>
+        <v>52027259</v>
       </c>
       <c r="B2056" t="s">
         <v>4</v>
       </c>
       <c r="C2056" t="s">
         <v>5</v>
       </c>
       <c r="D2056" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2057" spans="1:4">
       <c r="A2057">
-        <v>52027259</v>
+        <v>3249921</v>
       </c>
       <c r="B2057" t="s">
         <v>4</v>
       </c>
       <c r="C2057" t="s">
         <v>5</v>
       </c>
       <c r="D2057" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2058" spans="1:4">
       <c r="A2058">
-        <v>3249921</v>
+        <v>1012439010</v>
       </c>
       <c r="B2058" t="s">
         <v>4</v>
       </c>
       <c r="C2058" t="s">
         <v>5</v>
       </c>
       <c r="D2058" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2059" spans="1:4">
       <c r="A2059">
-        <v>1012439010</v>
+        <v>52225883</v>
       </c>
       <c r="B2059" t="s">
         <v>4</v>
       </c>
       <c r="C2059" t="s">
         <v>5</v>
       </c>
       <c r="D2059" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2060" spans="1:4">
       <c r="A2060">
-        <v>52225883</v>
+        <v>80831492</v>
       </c>
       <c r="B2060" t="s">
         <v>4</v>
       </c>
       <c r="C2060" t="s">
         <v>5</v>
       </c>
       <c r="D2060" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2061" spans="1:4">
       <c r="A2061">
-        <v>80831492</v>
+        <v>1022927311</v>
       </c>
       <c r="B2061" t="s">
         <v>4</v>
       </c>
       <c r="C2061" t="s">
         <v>5</v>
       </c>
       <c r="D2061" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2062" spans="1:4">
       <c r="A2062">
-        <v>1022927311</v>
+        <v>1031175462</v>
       </c>
       <c r="B2062" t="s">
         <v>4</v>
       </c>
       <c r="C2062" t="s">
         <v>5</v>
       </c>
       <c r="D2062" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2063" spans="1:4">
       <c r="A2063">
-        <v>1031175462</v>
+        <v>53038827</v>
       </c>
       <c r="B2063" t="s">
         <v>4</v>
       </c>
       <c r="C2063" t="s">
         <v>5</v>
       </c>
       <c r="D2063" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2064" spans="1:4">
       <c r="A2064">
-        <v>53038827</v>
+        <v>51955522</v>
       </c>
       <c r="B2064" t="s">
         <v>4</v>
       </c>
       <c r="C2064" t="s">
         <v>5</v>
       </c>
       <c r="D2064" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2065" spans="1:4">
       <c r="A2065">
-        <v>51955522</v>
+        <v>19442470</v>
       </c>
       <c r="B2065" t="s">
         <v>4</v>
       </c>
       <c r="C2065" t="s">
         <v>5</v>
       </c>
       <c r="D2065" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2066" spans="1:4">
       <c r="A2066">
-        <v>19442470</v>
+        <v>52177563</v>
       </c>
       <c r="B2066" t="s">
         <v>4</v>
       </c>
       <c r="C2066" t="s">
         <v>5</v>
       </c>
       <c r="D2066" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2067" spans="1:4">
       <c r="A2067">
-        <v>52177563</v>
+        <v>1023900275</v>
       </c>
       <c r="B2067" t="s">
         <v>4</v>
       </c>
       <c r="C2067" t="s">
         <v>5</v>
       </c>
       <c r="D2067" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2068" spans="1:4">
       <c r="A2068">
-        <v>1023900275</v>
+        <v>1024556860</v>
       </c>
       <c r="B2068" t="s">
         <v>4</v>
       </c>
       <c r="C2068" t="s">
         <v>5</v>
       </c>
       <c r="D2068" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2069" spans="1:4">
       <c r="A2069">
-        <v>1024556860</v>
+        <v>1030640891</v>
       </c>
       <c r="B2069" t="s">
         <v>4</v>
       </c>
       <c r="C2069" t="s">
         <v>5</v>
       </c>
       <c r="D2069" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2070" spans="1:4">
       <c r="A2070">
-        <v>1030640891</v>
+        <v>53055197</v>
       </c>
       <c r="B2070" t="s">
         <v>4</v>
       </c>
       <c r="C2070" t="s">
         <v>5</v>
       </c>
       <c r="D2070" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2071" spans="1:4">
       <c r="A2071">
-        <v>53055197</v>
+        <v>79922961</v>
       </c>
       <c r="B2071" t="s">
         <v>4</v>
       </c>
       <c r="C2071" t="s">
         <v>5</v>
       </c>
       <c r="D2071" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2072" spans="1:4">
       <c r="A2072">
-        <v>79922961</v>
+        <v>1022972860</v>
       </c>
       <c r="B2072" t="s">
         <v>4</v>
       </c>
       <c r="C2072" t="s">
         <v>5</v>
       </c>
       <c r="D2072" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2073" spans="1:4">
       <c r="A2073">
-        <v>1022972860</v>
+        <v>52749808</v>
       </c>
       <c r="B2073" t="s">
         <v>4</v>
       </c>
       <c r="C2073" t="s">
         <v>5</v>
       </c>
       <c r="D2073" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2074" spans="1:4">
       <c r="A2074">
-        <v>52749808</v>
+        <v>1001060655</v>
       </c>
       <c r="B2074" t="s">
         <v>4</v>
       </c>
       <c r="C2074" t="s">
         <v>5</v>
       </c>
       <c r="D2074" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2075" spans="1:4">
       <c r="A2075">
-        <v>1001060655</v>
+        <v>1032397834</v>
       </c>
       <c r="B2075" t="s">
         <v>4</v>
       </c>
       <c r="C2075" t="s">
         <v>5</v>
       </c>
       <c r="D2075" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2076" spans="1:4">
       <c r="A2076">
-        <v>1032397834</v>
+        <v>80126812</v>
       </c>
       <c r="B2076" t="s">
         <v>4</v>
       </c>
       <c r="C2076" t="s">
         <v>5</v>
       </c>
       <c r="D2076" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2077" spans="1:4">
       <c r="A2077">
-        <v>80126812</v>
+        <v>80794685</v>
       </c>
       <c r="B2077" t="s">
         <v>4</v>
       </c>
       <c r="C2077" t="s">
         <v>5</v>
       </c>
       <c r="D2077" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2078" spans="1:4">
       <c r="A2078">
-        <v>80794685</v>
+        <v>1030631124</v>
       </c>
       <c r="B2078" t="s">
         <v>4</v>
       </c>
       <c r="C2078" t="s">
         <v>5</v>
       </c>
       <c r="D2078" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2079" spans="1:4">
       <c r="A2079">
-        <v>1030631124</v>
+        <v>52369777</v>
       </c>
       <c r="B2079" t="s">
         <v>4</v>
       </c>
       <c r="C2079" t="s">
         <v>5</v>
       </c>
       <c r="D2079" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2080" spans="1:4">
       <c r="A2080">
-        <v>52369777</v>
+        <v>1033819194</v>
       </c>
       <c r="B2080" t="s">
         <v>4</v>
       </c>
       <c r="C2080" t="s">
         <v>5</v>
       </c>
       <c r="D2080" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2081" spans="1:4">
       <c r="A2081">
-        <v>1033819194</v>
+        <v>1098719302</v>
       </c>
       <c r="B2081" t="s">
         <v>4</v>
       </c>
       <c r="C2081" t="s">
         <v>5</v>
       </c>
       <c r="D2081" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2082" spans="1:4">
       <c r="A2082">
-        <v>1098719302</v>
+        <v>1030682074</v>
       </c>
       <c r="B2082" t="s">
         <v>4</v>
       </c>
       <c r="C2082" t="s">
         <v>5</v>
       </c>
       <c r="D2082" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2083" spans="1:4">
       <c r="A2083">
-        <v>1030682074</v>
+        <v>52318678</v>
       </c>
       <c r="B2083" t="s">
         <v>4</v>
       </c>
       <c r="C2083" t="s">
         <v>5</v>
       </c>
       <c r="D2083" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2084" spans="1:4">
       <c r="A2084">
-        <v>52318678</v>
+        <v>1024492629</v>
       </c>
       <c r="B2084" t="s">
         <v>4</v>
       </c>
       <c r="C2084" t="s">
         <v>5</v>
       </c>
       <c r="D2084" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2085" spans="1:4">
       <c r="A2085">
-        <v>1024492629</v>
+        <v>1026266807</v>
       </c>
       <c r="B2085" t="s">
         <v>4</v>
       </c>
       <c r="C2085" t="s">
         <v>5</v>
       </c>
       <c r="D2085" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2086" spans="1:4">
       <c r="A2086">
-        <v>1026266807</v>
+        <v>1001342237</v>
       </c>
       <c r="B2086" t="s">
         <v>4</v>
       </c>
       <c r="C2086" t="s">
         <v>5</v>
       </c>
       <c r="D2086" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2087" spans="1:4">
       <c r="A2087">
-        <v>1001342237</v>
+        <v>1023035356</v>
       </c>
       <c r="B2087" t="s">
         <v>4</v>
       </c>
       <c r="C2087" t="s">
         <v>5</v>
       </c>
       <c r="D2087" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2088" spans="1:4">
       <c r="A2088">
-        <v>1023035356</v>
+        <v>1115738172</v>
       </c>
       <c r="B2088" t="s">
         <v>4</v>
       </c>
       <c r="C2088" t="s">
         <v>5</v>
       </c>
       <c r="D2088" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2089" spans="1:4">
       <c r="A2089">
-        <v>1115738172</v>
+        <v>79809491</v>
       </c>
       <c r="B2089" t="s">
         <v>4</v>
       </c>
       <c r="C2089" t="s">
         <v>5</v>
       </c>
       <c r="D2089" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2090" spans="1:4">
       <c r="A2090">
-        <v>79809491</v>
+        <v>52196130</v>
       </c>
       <c r="B2090" t="s">
         <v>4</v>
       </c>
       <c r="C2090" t="s">
         <v>5</v>
       </c>
       <c r="D2090" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2091" spans="1:4">
       <c r="A2091">
-        <v>52196130</v>
+        <v>1015461830</v>
       </c>
       <c r="B2091" t="s">
         <v>4</v>
       </c>
       <c r="C2091" t="s">
         <v>5</v>
       </c>
       <c r="D2091" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2092" spans="1:4">
       <c r="A2092">
-        <v>1015461830</v>
+        <v>23790539</v>
       </c>
       <c r="B2092" t="s">
         <v>4</v>
       </c>
       <c r="C2092" t="s">
         <v>5</v>
       </c>
       <c r="D2092" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2093" spans="1:4">
       <c r="A2093">
-        <v>23790539</v>
+        <v>1003518001</v>
       </c>
       <c r="B2093" t="s">
         <v>4</v>
       </c>
       <c r="C2093" t="s">
         <v>5</v>
       </c>
       <c r="D2093" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2094" spans="1:4">
       <c r="A2094">
-        <v>1003518001</v>
+        <v>1022360563</v>
       </c>
       <c r="B2094" t="s">
         <v>4</v>
       </c>
       <c r="C2094" t="s">
         <v>5</v>
       </c>
       <c r="D2094" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2095" spans="1:4">
       <c r="A2095">
-        <v>1022360563</v>
+        <v>1003616300</v>
       </c>
       <c r="B2095" t="s">
         <v>4</v>
       </c>
       <c r="C2095" t="s">
         <v>5</v>
       </c>
       <c r="D2095" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2096" spans="1:4">
       <c r="A2096">
-        <v>1003616300</v>
+        <v>52953523</v>
       </c>
       <c r="B2096" t="s">
         <v>4</v>
       </c>
       <c r="C2096" t="s">
         <v>5</v>
       </c>
       <c r="D2096" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2097" spans="1:4">
       <c r="A2097">
-        <v>52953523</v>
+        <v>1001174450</v>
       </c>
       <c r="B2097" t="s">
         <v>4</v>
       </c>
       <c r="C2097" t="s">
         <v>5</v>
       </c>
       <c r="D2097" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2098" spans="1:4">
       <c r="A2098">
-        <v>1001174450</v>
+        <v>1023029583</v>
       </c>
       <c r="B2098" t="s">
         <v>4</v>
       </c>
       <c r="C2098" t="s">
         <v>5</v>
       </c>
       <c r="D2098" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2099" spans="1:4">
       <c r="A2099">
-        <v>1023029583</v>
+        <v>51973496</v>
       </c>
       <c r="B2099" t="s">
         <v>4</v>
       </c>
       <c r="C2099" t="s">
         <v>5</v>
       </c>
       <c r="D2099" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2100" spans="1:4">
       <c r="A2100">
-        <v>51973496</v>
+        <v>1006947140</v>
       </c>
       <c r="B2100" t="s">
         <v>4</v>
       </c>
       <c r="C2100" t="s">
         <v>5</v>
       </c>
       <c r="D2100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2101" spans="1:4">
       <c r="A2101">
-        <v>1006947140</v>
+        <v>1020823949</v>
       </c>
       <c r="B2101" t="s">
         <v>4</v>
       </c>
       <c r="C2101" t="s">
         <v>5</v>
       </c>
       <c r="D2101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2102" spans="1:4">
       <c r="A2102">
-        <v>1020823949</v>
+        <v>39655425</v>
       </c>
       <c r="B2102" t="s">
         <v>4</v>
       </c>
       <c r="C2102" t="s">
         <v>5</v>
       </c>
       <c r="D2102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2103" spans="1:4">
       <c r="A2103">
-        <v>39655425</v>
+        <v>79962415</v>
       </c>
       <c r="B2103" t="s">
         <v>4</v>
       </c>
       <c r="C2103" t="s">
         <v>5</v>
       </c>
       <c r="D2103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2104" spans="1:4">
       <c r="A2104">
-        <v>79962415</v>
+        <v>1022414963</v>
       </c>
       <c r="B2104" t="s">
         <v>4</v>
       </c>
       <c r="C2104" t="s">
         <v>5</v>
       </c>
       <c r="D2104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2105" spans="1:4">
       <c r="A2105">
-        <v>1022414963</v>
+        <v>1020804012</v>
       </c>
       <c r="B2105" t="s">
         <v>4</v>
       </c>
       <c r="C2105" t="s">
         <v>5</v>
       </c>
       <c r="D2105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2106" spans="1:4">
       <c r="A2106">
-        <v>1020804012</v>
+        <v>1026283384</v>
       </c>
       <c r="B2106" t="s">
         <v>4</v>
       </c>
       <c r="C2106" t="s">
         <v>5</v>
       </c>
       <c r="D2106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2107" spans="1:4">
       <c r="A2107">
-        <v>1026283384</v>
+        <v>1130610037</v>
       </c>
       <c r="B2107" t="s">
         <v>4</v>
       </c>
       <c r="C2107" t="s">
         <v>5</v>
       </c>
       <c r="D2107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2108" spans="1:4">
       <c r="A2108">
-        <v>1130610037</v>
+        <v>79859362</v>
       </c>
       <c r="B2108" t="s">
         <v>4</v>
       </c>
       <c r="C2108" t="s">
         <v>5</v>
       </c>
       <c r="D2108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2109" spans="1:4">
       <c r="A2109">
-        <v>79859362</v>
+        <v>1020787812</v>
       </c>
       <c r="B2109" t="s">
         <v>4</v>
       </c>
       <c r="C2109" t="s">
         <v>5</v>
       </c>
       <c r="D2109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2110" spans="1:4">
       <c r="A2110">
-        <v>1020787812</v>
+        <v>52929055</v>
       </c>
       <c r="B2110" t="s">
         <v>4</v>
       </c>
       <c r="C2110" t="s">
         <v>5</v>
       </c>
       <c r="D2110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2111" spans="1:4">
       <c r="A2111">
-        <v>52929055</v>
+        <v>1016011295</v>
       </c>
       <c r="B2111" t="s">
         <v>4</v>
       </c>
       <c r="C2111" t="s">
         <v>5</v>
       </c>
       <c r="D2111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2112" spans="1:4">
       <c r="A2112">
-        <v>1016011295</v>
+        <v>1033721523</v>
       </c>
       <c r="B2112" t="s">
         <v>4</v>
       </c>
       <c r="C2112" t="s">
         <v>5</v>
       </c>
       <c r="D2112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2113" spans="1:4">
       <c r="A2113">
-        <v>1033721523</v>
+        <v>1000929889</v>
       </c>
       <c r="B2113" t="s">
         <v>4</v>
       </c>
       <c r="C2113" t="s">
         <v>5</v>
       </c>
       <c r="D2113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2114" spans="1:4">
       <c r="A2114">
-        <v>1000929889</v>
+        <v>1192792876</v>
       </c>
       <c r="B2114" t="s">
         <v>4</v>
       </c>
       <c r="C2114" t="s">
         <v>5</v>
       </c>
       <c r="D2114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2115" spans="1:4">
       <c r="A2115">
-        <v>1192792876</v>
+        <v>52061105</v>
       </c>
       <c r="B2115" t="s">
         <v>4</v>
       </c>
       <c r="C2115" t="s">
         <v>5</v>
       </c>
       <c r="D2115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2116" spans="1:4">
       <c r="A2116">
-        <v>52061105</v>
+        <v>1030614162</v>
       </c>
       <c r="B2116" t="s">
         <v>4</v>
       </c>
       <c r="C2116" t="s">
         <v>5</v>
       </c>
       <c r="D2116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2117" spans="1:4">
       <c r="A2117">
         <v>1024524135</v>
       </c>
       <c r="B2117" t="s">
         <v>4</v>
       </c>
       <c r="C2117" t="s">
         <v>5</v>
       </c>
       <c r="D2117" t="s">
         <v>6</v>
       </c>
     </row>
@@ -31369,10853 +31372,11147 @@
         <v>4</v>
       </c>
       <c r="C2206" t="s">
         <v>5</v>
       </c>
       <c r="D2206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2207" spans="1:4">
       <c r="A2207">
         <v>1033726856</v>
       </c>
       <c r="B2207" t="s">
         <v>4</v>
       </c>
       <c r="C2207" t="s">
         <v>5</v>
       </c>
       <c r="D2207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2208" spans="1:4">
       <c r="A2208">
-        <v>1069717287</v>
+        <v>52538772</v>
       </c>
       <c r="B2208" t="s">
         <v>4</v>
       </c>
       <c r="C2208" t="s">
         <v>5</v>
       </c>
       <c r="D2208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2209" spans="1:4">
       <c r="A2209">
-        <v>1018415024</v>
+        <v>1069717287</v>
       </c>
       <c r="B2209" t="s">
         <v>4</v>
       </c>
       <c r="C2209" t="s">
         <v>5</v>
       </c>
       <c r="D2209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2210" spans="1:4">
       <c r="A2210">
-        <v>87061252</v>
+        <v>1018415024</v>
       </c>
       <c r="B2210" t="s">
         <v>4</v>
       </c>
       <c r="C2210" t="s">
         <v>5</v>
       </c>
       <c r="D2210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2211" spans="1:4">
       <c r="A2211">
-        <v>1030553545</v>
+        <v>87061252</v>
       </c>
       <c r="B2211" t="s">
         <v>4</v>
       </c>
       <c r="C2211" t="s">
         <v>5</v>
       </c>
       <c r="D2211" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2212" spans="1:4">
       <c r="A2212">
-        <v>52099934</v>
+        <v>1030553545</v>
       </c>
       <c r="B2212" t="s">
         <v>4</v>
       </c>
       <c r="C2212" t="s">
         <v>5</v>
       </c>
       <c r="D2212" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2213" spans="1:4">
       <c r="A2213">
-        <v>1001277221</v>
+        <v>52099934</v>
       </c>
       <c r="B2213" t="s">
         <v>4</v>
       </c>
       <c r="C2213" t="s">
         <v>5</v>
       </c>
       <c r="D2213" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2214" spans="1:4">
       <c r="A2214">
-        <v>52955861</v>
+        <v>1001277221</v>
       </c>
       <c r="B2214" t="s">
         <v>4</v>
       </c>
       <c r="C2214" t="s">
         <v>5</v>
       </c>
       <c r="D2214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2215" spans="1:4">
       <c r="A2215">
-        <v>1022948383</v>
+        <v>52955861</v>
       </c>
       <c r="B2215" t="s">
         <v>4</v>
       </c>
       <c r="C2215" t="s">
         <v>5</v>
       </c>
       <c r="D2215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2216" spans="1:4">
       <c r="A2216">
-        <v>53130095</v>
+        <v>1022948383</v>
       </c>
       <c r="B2216" t="s">
         <v>4</v>
       </c>
       <c r="C2216" t="s">
         <v>5</v>
       </c>
       <c r="D2216" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2217" spans="1:4">
       <c r="A2217">
-        <v>1007398506</v>
+        <v>53130095</v>
       </c>
       <c r="B2217" t="s">
         <v>4</v>
       </c>
       <c r="C2217" t="s">
         <v>5</v>
       </c>
       <c r="D2217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2218" spans="1:4">
       <c r="A2218">
-        <v>1033788897</v>
+        <v>1007398506</v>
       </c>
       <c r="B2218" t="s">
         <v>4</v>
       </c>
       <c r="C2218" t="s">
         <v>5</v>
       </c>
       <c r="D2218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2219" spans="1:4">
       <c r="A2219">
-        <v>1000353852</v>
+        <v>1033788897</v>
       </c>
       <c r="B2219" t="s">
         <v>4</v>
       </c>
       <c r="C2219" t="s">
         <v>5</v>
       </c>
       <c r="D2219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2220" spans="1:4">
       <c r="A2220">
-        <v>1032457069</v>
+        <v>1000353852</v>
       </c>
       <c r="B2220" t="s">
         <v>4</v>
       </c>
       <c r="C2220" t="s">
         <v>5</v>
       </c>
       <c r="D2220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2221" spans="1:4">
       <c r="A2221">
-        <v>1018460968</v>
+        <v>1032457069</v>
       </c>
       <c r="B2221" t="s">
         <v>4</v>
       </c>
       <c r="C2221" t="s">
         <v>5</v>
       </c>
       <c r="D2221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2222" spans="1:4">
       <c r="A2222">
-        <v>1003765065</v>
+        <v>1018460968</v>
       </c>
       <c r="B2222" t="s">
         <v>4</v>
       </c>
       <c r="C2222" t="s">
         <v>5</v>
       </c>
       <c r="D2222" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2223" spans="1:4">
       <c r="A2223">
-        <v>52128983</v>
+        <v>1003765065</v>
       </c>
       <c r="B2223" t="s">
         <v>4</v>
       </c>
       <c r="C2223" t="s">
         <v>5</v>
       </c>
       <c r="D2223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2224" spans="1:4">
       <c r="A2224">
-        <v>1022923710</v>
+        <v>52128983</v>
       </c>
       <c r="B2224" t="s">
         <v>4</v>
       </c>
       <c r="C2224" t="s">
         <v>5</v>
       </c>
       <c r="D2224" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2225" spans="1:4">
       <c r="A2225">
-        <v>1042997880</v>
+        <v>1022923710</v>
       </c>
       <c r="B2225" t="s">
         <v>4</v>
       </c>
       <c r="C2225" t="s">
         <v>5</v>
       </c>
       <c r="D2225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2226" spans="1:4">
       <c r="A2226">
-        <v>1026572333</v>
+        <v>1042997880</v>
       </c>
       <c r="B2226" t="s">
         <v>4</v>
       </c>
       <c r="C2226" t="s">
         <v>5</v>
       </c>
       <c r="D2226" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2227" spans="1:4">
       <c r="A2227">
-        <v>1026560588</v>
+        <v>53118040</v>
       </c>
       <c r="B2227" t="s">
         <v>4</v>
       </c>
       <c r="C2227" t="s">
         <v>5</v>
       </c>
       <c r="D2227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2228" spans="1:4">
       <c r="A2228">
-        <v>52535816</v>
+        <v>1026572333</v>
       </c>
       <c r="B2228" t="s">
         <v>4</v>
       </c>
       <c r="C2228" t="s">
         <v>5</v>
       </c>
       <c r="D2228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2229" spans="1:4">
       <c r="A2229">
-        <v>1023978595</v>
+        <v>1026560588</v>
       </c>
       <c r="B2229" t="s">
         <v>4</v>
       </c>
       <c r="C2229" t="s">
         <v>5</v>
       </c>
       <c r="D2229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2230" spans="1:4">
       <c r="A2230">
-        <v>1033743195</v>
+        <v>52535816</v>
       </c>
       <c r="B2230" t="s">
         <v>4</v>
       </c>
       <c r="C2230" t="s">
         <v>5</v>
       </c>
       <c r="D2230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2231" spans="1:4">
       <c r="A2231">
-        <v>174221</v>
+        <v>1023978595</v>
       </c>
       <c r="B2231" t="s">
         <v>4</v>
       </c>
       <c r="C2231" t="s">
         <v>5</v>
       </c>
       <c r="D2231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2232" spans="1:4">
       <c r="A2232">
-        <v>3231915</v>
+        <v>1033743195</v>
       </c>
       <c r="B2232" t="s">
         <v>4</v>
       </c>
       <c r="C2232" t="s">
         <v>5</v>
       </c>
       <c r="D2232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2233" spans="1:4">
       <c r="A2233">
-        <v>83211962</v>
+        <v>174221</v>
       </c>
       <c r="B2233" t="s">
         <v>4</v>
       </c>
       <c r="C2233" t="s">
         <v>5</v>
       </c>
       <c r="D2233" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2234" spans="1:4">
       <c r="A2234">
-        <v>80748346</v>
+        <v>3231915</v>
       </c>
       <c r="B2234" t="s">
         <v>4</v>
       </c>
       <c r="C2234" t="s">
         <v>5</v>
       </c>
       <c r="D2234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2235" spans="1:4">
       <c r="A2235">
-        <v>1031157687</v>
+        <v>83211962</v>
       </c>
       <c r="B2235" t="s">
         <v>4</v>
       </c>
       <c r="C2235" t="s">
         <v>5</v>
       </c>
       <c r="D2235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2236" spans="1:4">
       <c r="A2236">
-        <v>1018406971</v>
+        <v>80748346</v>
       </c>
       <c r="B2236" t="s">
         <v>4</v>
       </c>
       <c r="C2236" t="s">
         <v>5</v>
       </c>
       <c r="D2236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2237" spans="1:4">
       <c r="A2237">
-        <v>1031175285</v>
+        <v>1031157687</v>
       </c>
       <c r="B2237" t="s">
         <v>4</v>
       </c>
       <c r="C2237" t="s">
         <v>5</v>
       </c>
       <c r="D2237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2238" spans="1:4">
       <c r="A2238">
-        <v>1013661546</v>
+        <v>1018406971</v>
       </c>
       <c r="B2238" t="s">
         <v>4</v>
       </c>
       <c r="C2238" t="s">
         <v>5</v>
       </c>
       <c r="D2238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2239" spans="1:4">
       <c r="A2239">
-        <v>1023030806</v>
+        <v>1031175285</v>
       </c>
       <c r="B2239" t="s">
         <v>4</v>
       </c>
       <c r="C2239" t="s">
         <v>5</v>
       </c>
       <c r="D2239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2240" spans="1:4">
       <c r="A2240">
-        <v>52707184</v>
+        <v>1013661546</v>
       </c>
       <c r="B2240" t="s">
         <v>4</v>
       </c>
       <c r="C2240" t="s">
         <v>5</v>
       </c>
       <c r="D2240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2241" spans="1:4">
       <c r="A2241">
-        <v>53004757</v>
+        <v>1023030806</v>
       </c>
       <c r="B2241" t="s">
         <v>4</v>
       </c>
       <c r="C2241" t="s">
         <v>5</v>
       </c>
       <c r="D2241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2242" spans="1:4">
       <c r="A2242">
-        <v>1010194844</v>
+        <v>52707184</v>
       </c>
       <c r="B2242" t="s">
         <v>4</v>
       </c>
       <c r="C2242" t="s">
         <v>5</v>
       </c>
       <c r="D2242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2243" spans="1:4">
       <c r="A2243">
-        <v>53130754</v>
+        <v>53004757</v>
       </c>
       <c r="B2243" t="s">
         <v>4</v>
       </c>
       <c r="C2243" t="s">
         <v>5</v>
       </c>
       <c r="D2243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2244" spans="1:4">
       <c r="A2244">
-        <v>1031174729</v>
+        <v>1010194844</v>
       </c>
       <c r="B2244" t="s">
         <v>4</v>
       </c>
       <c r="C2244" t="s">
         <v>5</v>
       </c>
       <c r="D2244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2245" spans="1:4">
       <c r="A2245">
-        <v>1022366688</v>
+        <v>53130754</v>
       </c>
       <c r="B2245" t="s">
         <v>4</v>
       </c>
       <c r="C2245" t="s">
         <v>5</v>
       </c>
       <c r="D2245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2246" spans="1:4">
       <c r="A2246">
-        <v>1024488967</v>
+        <v>1031174729</v>
       </c>
       <c r="B2246" t="s">
         <v>4</v>
       </c>
       <c r="C2246" t="s">
         <v>5</v>
       </c>
       <c r="D2246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2247" spans="1:4">
       <c r="A2247">
-        <v>45486785</v>
+        <v>1022366688</v>
       </c>
       <c r="B2247" t="s">
         <v>4</v>
       </c>
       <c r="C2247" t="s">
         <v>5</v>
       </c>
       <c r="D2247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2248" spans="1:4">
       <c r="A2248">
-        <v>52349108</v>
+        <v>1024488967</v>
       </c>
       <c r="B2248" t="s">
         <v>4</v>
       </c>
       <c r="C2248" t="s">
         <v>5</v>
       </c>
       <c r="D2248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2249" spans="1:4">
       <c r="A2249">
-        <v>52524158</v>
+        <v>45486785</v>
       </c>
       <c r="B2249" t="s">
         <v>4</v>
       </c>
       <c r="C2249" t="s">
         <v>5</v>
       </c>
       <c r="D2249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2250" spans="1:4">
       <c r="A2250">
-        <v>79988912</v>
+        <v>52349108</v>
       </c>
       <c r="B2250" t="s">
         <v>4</v>
       </c>
       <c r="C2250" t="s">
         <v>5</v>
       </c>
       <c r="D2250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2251" spans="1:4">
       <c r="A2251">
-        <v>9294894</v>
+        <v>52524158</v>
       </c>
       <c r="B2251" t="s">
         <v>4</v>
       </c>
       <c r="C2251" t="s">
         <v>5</v>
       </c>
       <c r="D2251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2252" spans="1:4">
       <c r="A2252">
-        <v>80012057</v>
+        <v>79988912</v>
       </c>
       <c r="B2252" t="s">
         <v>4</v>
       </c>
       <c r="C2252" t="s">
         <v>5</v>
       </c>
       <c r="D2252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2253" spans="1:4">
       <c r="A2253">
-        <v>53041152</v>
+        <v>9294894</v>
       </c>
       <c r="B2253" t="s">
         <v>4</v>
       </c>
       <c r="C2253" t="s">
         <v>5</v>
       </c>
       <c r="D2253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2254" spans="1:4">
       <c r="A2254">
-        <v>1018508175</v>
+        <v>80012057</v>
       </c>
       <c r="B2254" t="s">
         <v>4</v>
       </c>
       <c r="C2254" t="s">
         <v>5</v>
       </c>
       <c r="D2254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2255" spans="1:4">
       <c r="A2255">
-        <v>80171437</v>
+        <v>53041152</v>
       </c>
       <c r="B2255" t="s">
         <v>4</v>
       </c>
       <c r="C2255" t="s">
         <v>5</v>
       </c>
       <c r="D2255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2256" spans="1:4">
       <c r="A2256">
-        <v>1028780364</v>
+        <v>1018508175</v>
       </c>
       <c r="B2256" t="s">
         <v>4</v>
       </c>
       <c r="C2256" t="s">
         <v>5</v>
       </c>
       <c r="D2256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2257" spans="1:4">
       <c r="A2257">
-        <v>1024597405</v>
+        <v>80171437</v>
       </c>
       <c r="B2257" t="s">
         <v>4</v>
       </c>
       <c r="C2257" t="s">
         <v>5</v>
       </c>
       <c r="D2257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2258" spans="1:4">
       <c r="A2258">
-        <v>1104936120</v>
+        <v>1028780364</v>
       </c>
       <c r="B2258" t="s">
         <v>4</v>
       </c>
       <c r="C2258" t="s">
         <v>5</v>
       </c>
       <c r="D2258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2259" spans="1:4">
       <c r="A2259">
-        <v>1016050599</v>
+        <v>1024597405</v>
       </c>
       <c r="B2259" t="s">
         <v>4</v>
       </c>
       <c r="C2259" t="s">
         <v>5</v>
       </c>
       <c r="D2259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2260" spans="1:4">
       <c r="A2260">
-        <v>1023949434</v>
+        <v>1104936120</v>
       </c>
       <c r="B2260" t="s">
         <v>4</v>
       </c>
       <c r="C2260" t="s">
         <v>5</v>
       </c>
       <c r="D2260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2261" spans="1:4">
       <c r="A2261">
-        <v>1022439273</v>
+        <v>1016050599</v>
       </c>
       <c r="B2261" t="s">
         <v>4</v>
       </c>
       <c r="C2261" t="s">
         <v>5</v>
       </c>
       <c r="D2261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2262" spans="1:4">
       <c r="A2262">
-        <v>1073721590</v>
+        <v>1023949434</v>
       </c>
       <c r="B2262" t="s">
         <v>4</v>
       </c>
       <c r="C2262" t="s">
         <v>5</v>
       </c>
       <c r="D2262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2263" spans="1:4">
       <c r="A2263">
-        <v>1070604337</v>
+        <v>1022439273</v>
       </c>
       <c r="B2263" t="s">
         <v>4</v>
       </c>
       <c r="C2263" t="s">
         <v>5</v>
       </c>
       <c r="D2263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2264" spans="1:4">
       <c r="A2264">
-        <v>1033681346</v>
+        <v>1073721590</v>
       </c>
       <c r="B2264" t="s">
         <v>4</v>
       </c>
       <c r="C2264" t="s">
         <v>5</v>
       </c>
       <c r="D2264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2265" spans="1:4">
       <c r="A2265">
-        <v>1018404942</v>
+        <v>1070604337</v>
       </c>
       <c r="B2265" t="s">
         <v>4</v>
       </c>
       <c r="C2265" t="s">
         <v>5</v>
       </c>
       <c r="D2265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2266" spans="1:4">
       <c r="A2266">
-        <v>80096913</v>
+        <v>1033681346</v>
       </c>
       <c r="B2266" t="s">
         <v>4</v>
       </c>
       <c r="C2266" t="s">
         <v>5</v>
       </c>
       <c r="D2266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2267" spans="1:4">
       <c r="A2267">
-        <v>1024469316</v>
+        <v>1018404942</v>
       </c>
       <c r="B2267" t="s">
         <v>4</v>
       </c>
       <c r="C2267" t="s">
         <v>5</v>
       </c>
       <c r="D2267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2268" spans="1:4">
       <c r="A2268">
-        <v>1022368218</v>
+        <v>80096913</v>
       </c>
       <c r="B2268" t="s">
         <v>4</v>
       </c>
       <c r="C2268" t="s">
         <v>5</v>
       </c>
       <c r="D2268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2269" spans="1:4">
       <c r="A2269">
-        <v>52163852</v>
+        <v>1024469316</v>
       </c>
       <c r="B2269" t="s">
         <v>4</v>
       </c>
       <c r="C2269" t="s">
         <v>5</v>
       </c>
       <c r="D2269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2270" spans="1:4">
       <c r="A2270">
-        <v>52958205</v>
+        <v>1022368218</v>
       </c>
       <c r="B2270" t="s">
         <v>4</v>
       </c>
       <c r="C2270" t="s">
         <v>5</v>
       </c>
       <c r="D2270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2271" spans="1:4">
       <c r="A2271">
-        <v>1016047257</v>
+        <v>52163852</v>
       </c>
       <c r="B2271" t="s">
         <v>4</v>
       </c>
       <c r="C2271" t="s">
         <v>5</v>
       </c>
       <c r="D2271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2272" spans="1:4">
       <c r="A2272">
-        <v>52933672</v>
+        <v>52958205</v>
       </c>
       <c r="B2272" t="s">
         <v>4</v>
       </c>
       <c r="C2272" t="s">
         <v>5</v>
       </c>
       <c r="D2272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2273" spans="1:4">
       <c r="A2273">
-        <v>1005744487</v>
+        <v>1016047257</v>
       </c>
       <c r="B2273" t="s">
         <v>4</v>
       </c>
       <c r="C2273" t="s">
         <v>5</v>
       </c>
       <c r="D2273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2274" spans="1:4">
       <c r="A2274">
-        <v>1026261637</v>
+        <v>52933672</v>
       </c>
       <c r="B2274" t="s">
         <v>4</v>
       </c>
       <c r="C2274" t="s">
         <v>5</v>
       </c>
       <c r="D2274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2275" spans="1:4">
       <c r="A2275">
-        <v>1022947602</v>
+        <v>1005744487</v>
       </c>
       <c r="B2275" t="s">
         <v>4</v>
       </c>
       <c r="C2275" t="s">
         <v>5</v>
       </c>
       <c r="D2275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2276" spans="1:4">
       <c r="A2276">
-        <v>1010176626</v>
+        <v>1026261637</v>
       </c>
       <c r="B2276" t="s">
         <v>4</v>
       </c>
       <c r="C2276" t="s">
         <v>5</v>
       </c>
       <c r="D2276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2277" spans="1:4">
       <c r="A2277">
-        <v>79331906</v>
+        <v>1022947602</v>
       </c>
       <c r="B2277" t="s">
         <v>4</v>
       </c>
       <c r="C2277" t="s">
         <v>5</v>
       </c>
       <c r="D2277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2278" spans="1:4">
       <c r="A2278">
-        <v>1001279567</v>
+        <v>1010176626</v>
       </c>
       <c r="B2278" t="s">
         <v>4</v>
       </c>
       <c r="C2278" t="s">
         <v>5</v>
       </c>
       <c r="D2278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2279" spans="1:4">
       <c r="A2279">
-        <v>1121940049</v>
+        <v>79331906</v>
       </c>
       <c r="B2279" t="s">
         <v>4</v>
       </c>
       <c r="C2279" t="s">
         <v>5</v>
       </c>
       <c r="D2279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2280" spans="1:4">
       <c r="A2280">
-        <v>1033712258</v>
+        <v>1001279567</v>
       </c>
       <c r="B2280" t="s">
         <v>4</v>
       </c>
       <c r="C2280" t="s">
         <v>5</v>
       </c>
       <c r="D2280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2281" spans="1:4">
       <c r="A2281">
-        <v>1074130412</v>
+        <v>1121940049</v>
       </c>
       <c r="B2281" t="s">
         <v>4</v>
       </c>
       <c r="C2281" t="s">
         <v>5</v>
       </c>
       <c r="D2281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2282" spans="1:4">
       <c r="A2282">
-        <v>1033778217</v>
+        <v>1033712258</v>
       </c>
       <c r="B2282" t="s">
         <v>4</v>
       </c>
       <c r="C2282" t="s">
         <v>5</v>
       </c>
       <c r="D2282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2283" spans="1:4">
       <c r="A2283">
-        <v>1233902605</v>
+        <v>1074130412</v>
       </c>
       <c r="B2283" t="s">
         <v>4</v>
       </c>
       <c r="C2283" t="s">
         <v>5</v>
       </c>
       <c r="D2283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2284" spans="1:4">
       <c r="A2284">
-        <v>1023000292</v>
+        <v>1033778217</v>
       </c>
       <c r="B2284" t="s">
         <v>4</v>
       </c>
       <c r="C2284" t="s">
         <v>5</v>
       </c>
       <c r="D2284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2285" spans="1:4">
       <c r="A2285">
-        <v>23574242</v>
+        <v>1233902605</v>
       </c>
       <c r="B2285" t="s">
         <v>4</v>
       </c>
       <c r="C2285" t="s">
         <v>5</v>
       </c>
       <c r="D2285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2286" spans="1:4">
       <c r="A2286">
-        <v>79055733</v>
+        <v>1023000292</v>
       </c>
       <c r="B2286" t="s">
         <v>4</v>
       </c>
       <c r="C2286" t="s">
         <v>5</v>
       </c>
       <c r="D2286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2287" spans="1:4">
       <c r="A2287">
-        <v>79459607</v>
+        <v>23574242</v>
       </c>
       <c r="B2287" t="s">
         <v>4</v>
       </c>
       <c r="C2287" t="s">
         <v>5</v>
       </c>
       <c r="D2287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2288" spans="1:4">
       <c r="A2288">
-        <v>52856428</v>
+        <v>79055733</v>
       </c>
       <c r="B2288" t="s">
         <v>4</v>
       </c>
       <c r="C2288" t="s">
         <v>5</v>
       </c>
       <c r="D2288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2289" spans="1:4">
       <c r="A2289">
-        <v>1024471161</v>
+        <v>79459607</v>
       </c>
       <c r="B2289" t="s">
         <v>4</v>
       </c>
       <c r="C2289" t="s">
         <v>5</v>
       </c>
       <c r="D2289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2290" spans="1:4">
       <c r="A2290">
-        <v>1193112676</v>
+        <v>52856428</v>
       </c>
       <c r="B2290" t="s">
         <v>4</v>
       </c>
       <c r="C2290" t="s">
         <v>5</v>
       </c>
       <c r="D2290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2291" spans="1:4">
       <c r="A2291">
-        <v>80052950</v>
+        <v>1024471161</v>
       </c>
       <c r="B2291" t="s">
         <v>4</v>
       </c>
       <c r="C2291" t="s">
         <v>5</v>
       </c>
       <c r="D2291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2292" spans="1:4">
       <c r="A2292">
-        <v>1000005164</v>
+        <v>1193112676</v>
       </c>
       <c r="B2292" t="s">
         <v>4</v>
       </c>
       <c r="C2292" t="s">
         <v>5</v>
       </c>
       <c r="D2292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2293" spans="1:4">
       <c r="A2293">
-        <v>1013673540</v>
+        <v>80052950</v>
       </c>
       <c r="B2293" t="s">
         <v>4</v>
       </c>
       <c r="C2293" t="s">
         <v>5</v>
       </c>
       <c r="D2293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2294" spans="1:4">
       <c r="A2294">
-        <v>51971406</v>
+        <v>1000005164</v>
       </c>
       <c r="B2294" t="s">
         <v>4</v>
       </c>
       <c r="C2294" t="s">
         <v>5</v>
       </c>
       <c r="D2294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2295" spans="1:4">
       <c r="A2295">
-        <v>52531446</v>
+        <v>1013673540</v>
       </c>
       <c r="B2295" t="s">
         <v>4</v>
       </c>
       <c r="C2295" t="s">
         <v>5</v>
       </c>
       <c r="D2295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2296" spans="1:4">
       <c r="A2296">
-        <v>52127343</v>
+        <v>51971406</v>
       </c>
       <c r="B2296" t="s">
         <v>4</v>
       </c>
       <c r="C2296" t="s">
         <v>5</v>
       </c>
       <c r="D2296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2297" spans="1:4">
       <c r="A2297">
-        <v>1019123233</v>
+        <v>52531446</v>
       </c>
       <c r="B2297" t="s">
         <v>4</v>
       </c>
       <c r="C2297" t="s">
         <v>5</v>
       </c>
       <c r="D2297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2298" spans="1:4">
       <c r="A2298">
-        <v>1022977943</v>
+        <v>52127343</v>
       </c>
       <c r="B2298" t="s">
         <v>4</v>
       </c>
       <c r="C2298" t="s">
         <v>5</v>
       </c>
       <c r="D2298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2299" spans="1:4">
       <c r="A2299">
-        <v>53168199</v>
+        <v>1019123233</v>
       </c>
       <c r="B2299" t="s">
         <v>4</v>
       </c>
       <c r="C2299" t="s">
         <v>5</v>
       </c>
       <c r="D2299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2300" spans="1:4">
       <c r="A2300">
-        <v>52773127</v>
+        <v>1022977943</v>
       </c>
       <c r="B2300" t="s">
         <v>4</v>
       </c>
       <c r="C2300" t="s">
         <v>5</v>
       </c>
       <c r="D2300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2301" spans="1:4">
       <c r="A2301">
-        <v>52692131</v>
+        <v>53168199</v>
       </c>
       <c r="B2301" t="s">
         <v>4</v>
       </c>
       <c r="C2301" t="s">
         <v>5</v>
       </c>
       <c r="D2301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2302" spans="1:4">
       <c r="A2302">
-        <v>1070594780</v>
+        <v>52773127</v>
       </c>
       <c r="B2302" t="s">
         <v>4</v>
       </c>
       <c r="C2302" t="s">
         <v>5</v>
       </c>
       <c r="D2302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2303" spans="1:4">
       <c r="A2303">
-        <v>52518355</v>
+        <v>52692131</v>
       </c>
       <c r="B2303" t="s">
         <v>4</v>
       </c>
       <c r="C2303" t="s">
         <v>5</v>
       </c>
       <c r="D2303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2304" spans="1:4">
       <c r="A2304">
-        <v>1074132674</v>
+        <v>1070594780</v>
       </c>
       <c r="B2304" t="s">
         <v>4</v>
       </c>
       <c r="C2304" t="s">
         <v>5</v>
       </c>
       <c r="D2304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2305" spans="1:4">
       <c r="A2305">
-        <v>1193093835</v>
+        <v>52518355</v>
       </c>
       <c r="B2305" t="s">
         <v>4</v>
       </c>
       <c r="C2305" t="s">
         <v>5</v>
       </c>
       <c r="D2305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2306" spans="1:4">
       <c r="A2306">
-        <v>1030702039</v>
+        <v>1074132674</v>
       </c>
       <c r="B2306" t="s">
         <v>4</v>
       </c>
       <c r="C2306" t="s">
         <v>5</v>
       </c>
       <c r="D2306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2307" spans="1:4">
       <c r="A2307">
-        <v>1011110406</v>
+        <v>1193093835</v>
       </c>
       <c r="B2307" t="s">
         <v>4</v>
       </c>
       <c r="C2307" t="s">
         <v>5</v>
       </c>
       <c r="D2307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2308" spans="1:4">
       <c r="A2308">
-        <v>1127360962</v>
+        <v>1030702039</v>
       </c>
       <c r="B2308" t="s">
         <v>4</v>
       </c>
       <c r="C2308" t="s">
         <v>5</v>
       </c>
       <c r="D2308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2309" spans="1:4">
       <c r="A2309">
-        <v>51897573</v>
+        <v>1011110406</v>
       </c>
       <c r="B2309" t="s">
         <v>4</v>
       </c>
       <c r="C2309" t="s">
         <v>5</v>
       </c>
       <c r="D2309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2310" spans="1:4">
       <c r="A2310">
-        <v>1033784752</v>
+        <v>5826117</v>
       </c>
       <c r="B2310" t="s">
         <v>4</v>
       </c>
       <c r="C2310" t="s">
         <v>5</v>
       </c>
       <c r="D2310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2311" spans="1:4">
       <c r="A2311">
-        <v>79486134</v>
+        <v>1127360962</v>
       </c>
       <c r="B2311" t="s">
         <v>4</v>
       </c>
       <c r="C2311" t="s">
         <v>5</v>
       </c>
       <c r="D2311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2312" spans="1:4">
       <c r="A2312">
-        <v>1070619933</v>
+        <v>51897573</v>
       </c>
       <c r="B2312" t="s">
         <v>4</v>
       </c>
       <c r="C2312" t="s">
         <v>5</v>
       </c>
       <c r="D2312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2313" spans="1:4">
       <c r="A2313">
-        <v>36623914</v>
+        <v>1033784752</v>
       </c>
       <c r="B2313" t="s">
         <v>4</v>
       </c>
       <c r="C2313" t="s">
         <v>5</v>
       </c>
       <c r="D2313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2314" spans="1:4">
       <c r="A2314">
-        <v>1018461257</v>
+        <v>79486134</v>
       </c>
       <c r="B2314" t="s">
         <v>4</v>
       </c>
       <c r="C2314" t="s">
         <v>5</v>
       </c>
       <c r="D2314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2315" spans="1:4">
       <c r="A2315">
-        <v>52880892</v>
+        <v>1070619933</v>
       </c>
       <c r="B2315" t="s">
         <v>4</v>
       </c>
       <c r="C2315" t="s">
         <v>5</v>
       </c>
       <c r="D2315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2316" spans="1:4">
       <c r="A2316">
-        <v>50871267</v>
+        <v>36623914</v>
       </c>
       <c r="B2316" t="s">
         <v>4</v>
       </c>
       <c r="C2316" t="s">
         <v>5</v>
       </c>
       <c r="D2316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2317" spans="1:4">
       <c r="A2317">
-        <v>1024471508</v>
+        <v>1018461257</v>
       </c>
       <c r="B2317" t="s">
         <v>4</v>
       </c>
       <c r="C2317" t="s">
         <v>5</v>
       </c>
       <c r="D2317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2318" spans="1:4">
       <c r="A2318">
-        <v>52436198</v>
+        <v>52880892</v>
       </c>
       <c r="B2318" t="s">
         <v>4</v>
       </c>
       <c r="C2318" t="s">
         <v>5</v>
       </c>
       <c r="D2318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2319" spans="1:4">
       <c r="A2319">
-        <v>1122127495</v>
+        <v>50871267</v>
       </c>
       <c r="B2319" t="s">
         <v>4</v>
       </c>
       <c r="C2319" t="s">
         <v>5</v>
       </c>
       <c r="D2319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2320" spans="1:4">
       <c r="A2320">
-        <v>79632492</v>
+        <v>1024471508</v>
       </c>
       <c r="B2320" t="s">
         <v>4</v>
       </c>
       <c r="C2320" t="s">
         <v>5</v>
       </c>
       <c r="D2320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2321" spans="1:4">
       <c r="A2321">
-        <v>79644810</v>
+        <v>52436198</v>
       </c>
       <c r="B2321" t="s">
         <v>4</v>
       </c>
       <c r="C2321" t="s">
         <v>5</v>
       </c>
       <c r="D2321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2322" spans="1:4">
       <c r="A2322">
-        <v>52764834</v>
+        <v>1122127495</v>
       </c>
       <c r="B2322" t="s">
         <v>4</v>
       </c>
       <c r="C2322" t="s">
         <v>5</v>
       </c>
       <c r="D2322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2323" spans="1:4">
       <c r="A2323">
-        <v>22624423</v>
+        <v>79632492</v>
       </c>
       <c r="B2323" t="s">
         <v>4</v>
       </c>
       <c r="C2323" t="s">
         <v>5</v>
       </c>
       <c r="D2323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2324" spans="1:4">
       <c r="A2324">
-        <v>1022971094</v>
+        <v>79644810</v>
       </c>
       <c r="B2324" t="s">
         <v>4</v>
       </c>
       <c r="C2324" t="s">
         <v>5</v>
       </c>
       <c r="D2324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2325" spans="1:4">
       <c r="A2325">
-        <v>38140927</v>
+        <v>52764834</v>
       </c>
       <c r="B2325" t="s">
         <v>4</v>
       </c>
       <c r="C2325" t="s">
         <v>5</v>
       </c>
       <c r="D2325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2326" spans="1:4">
       <c r="A2326">
-        <v>80028516</v>
+        <v>22624423</v>
       </c>
       <c r="B2326" t="s">
         <v>4</v>
       </c>
       <c r="C2326" t="s">
         <v>5</v>
       </c>
       <c r="D2326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2327" spans="1:4">
       <c r="A2327">
-        <v>79840618</v>
+        <v>1022971094</v>
       </c>
       <c r="B2327" t="s">
         <v>4</v>
       </c>
       <c r="C2327" t="s">
         <v>5</v>
       </c>
       <c r="D2327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2328" spans="1:4">
       <c r="A2328">
-        <v>1018509586</v>
+        <v>38140927</v>
       </c>
       <c r="B2328" t="s">
         <v>4</v>
       </c>
       <c r="C2328" t="s">
         <v>5</v>
       </c>
       <c r="D2328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2329" spans="1:4">
       <c r="A2329">
-        <v>41782935</v>
+        <v>80028516</v>
       </c>
       <c r="B2329" t="s">
         <v>4</v>
       </c>
       <c r="C2329" t="s">
         <v>5</v>
       </c>
       <c r="D2329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2330" spans="1:4">
       <c r="A2330">
-        <v>1016028064</v>
+        <v>79840618</v>
       </c>
       <c r="B2330" t="s">
         <v>4</v>
       </c>
       <c r="C2330" t="s">
         <v>5</v>
       </c>
       <c r="D2330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2331" spans="1:4">
       <c r="A2331">
-        <v>11410168</v>
+        <v>1018509586</v>
       </c>
       <c r="B2331" t="s">
         <v>4</v>
       </c>
       <c r="C2331" t="s">
         <v>5</v>
       </c>
       <c r="D2331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2332" spans="1:4">
       <c r="A2332">
-        <v>5997186</v>
+        <v>41782935</v>
       </c>
       <c r="B2332" t="s">
         <v>4</v>
       </c>
       <c r="C2332" t="s">
         <v>5</v>
       </c>
       <c r="D2332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2333" spans="1:4">
       <c r="A2333">
-        <v>1024595292</v>
+        <v>1016028064</v>
       </c>
       <c r="B2333" t="s">
         <v>4</v>
       </c>
       <c r="C2333" t="s">
         <v>5</v>
       </c>
       <c r="D2333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2334" spans="1:4">
       <c r="A2334">
-        <v>80186784</v>
+        <v>11410168</v>
       </c>
       <c r="B2334" t="s">
         <v>4</v>
       </c>
       <c r="C2334" t="s">
         <v>5</v>
       </c>
       <c r="D2334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2335" spans="1:4">
       <c r="A2335">
-        <v>1001345727</v>
+        <v>5997186</v>
       </c>
       <c r="B2335" t="s">
         <v>4</v>
       </c>
       <c r="C2335" t="s">
         <v>5</v>
       </c>
       <c r="D2335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2336" spans="1:4">
       <c r="A2336">
-        <v>1031169384</v>
+        <v>1024595292</v>
       </c>
       <c r="B2336" t="s">
         <v>4</v>
       </c>
       <c r="C2336" t="s">
         <v>5</v>
       </c>
       <c r="D2336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2337" spans="1:4">
       <c r="A2337">
-        <v>80878718</v>
+        <v>80186784</v>
       </c>
       <c r="B2337" t="s">
         <v>4</v>
       </c>
       <c r="C2337" t="s">
         <v>5</v>
       </c>
       <c r="D2337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2338" spans="1:4">
       <c r="A2338">
-        <v>1023034748</v>
+        <v>1001345727</v>
       </c>
       <c r="B2338" t="s">
         <v>4</v>
       </c>
       <c r="C2338" t="s">
         <v>5</v>
       </c>
       <c r="D2338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2339" spans="1:4">
       <c r="A2339">
-        <v>1026590966</v>
+        <v>1031169384</v>
       </c>
       <c r="B2339" t="s">
         <v>4</v>
       </c>
       <c r="C2339" t="s">
         <v>5</v>
       </c>
       <c r="D2339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2340" spans="1:4">
       <c r="A2340">
-        <v>52478464</v>
+        <v>80878718</v>
       </c>
       <c r="B2340" t="s">
         <v>4</v>
       </c>
       <c r="C2340" t="s">
         <v>5</v>
       </c>
       <c r="D2340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2341" spans="1:4">
       <c r="A2341">
-        <v>79566417</v>
+        <v>1023034748</v>
       </c>
       <c r="B2341" t="s">
         <v>4</v>
       </c>
       <c r="C2341" t="s">
         <v>5</v>
       </c>
       <c r="D2341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2342" spans="1:4">
       <c r="A2342">
-        <v>1012346278</v>
+        <v>1026590966</v>
       </c>
       <c r="B2342" t="s">
         <v>4</v>
       </c>
       <c r="C2342" t="s">
         <v>5</v>
       </c>
       <c r="D2342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2343" spans="1:4">
       <c r="A2343">
-        <v>79473573</v>
+        <v>52478464</v>
       </c>
       <c r="B2343" t="s">
         <v>4</v>
       </c>
       <c r="C2343" t="s">
         <v>5</v>
       </c>
       <c r="D2343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2344" spans="1:4">
       <c r="A2344">
-        <v>1233511918</v>
+        <v>79566417</v>
       </c>
       <c r="B2344" t="s">
         <v>4</v>
       </c>
       <c r="C2344" t="s">
         <v>5</v>
       </c>
       <c r="D2344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2345" spans="1:4">
       <c r="A2345">
-        <v>52858791</v>
+        <v>1012346278</v>
       </c>
       <c r="B2345" t="s">
         <v>4</v>
       </c>
       <c r="C2345" t="s">
         <v>5</v>
       </c>
       <c r="D2345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2346" spans="1:4">
       <c r="A2346">
-        <v>79819188</v>
+        <v>79473573</v>
       </c>
       <c r="B2346" t="s">
         <v>4</v>
       </c>
       <c r="C2346" t="s">
         <v>5</v>
       </c>
       <c r="D2346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2347" spans="1:4">
       <c r="A2347">
-        <v>52992639</v>
+        <v>1233511918</v>
       </c>
       <c r="B2347" t="s">
         <v>4</v>
       </c>
       <c r="C2347" t="s">
         <v>5</v>
       </c>
       <c r="D2347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2348" spans="1:4">
       <c r="A2348">
-        <v>80739501</v>
+        <v>52858791</v>
       </c>
       <c r="B2348" t="s">
         <v>4</v>
       </c>
       <c r="C2348" t="s">
         <v>5</v>
       </c>
       <c r="D2348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2349" spans="1:4">
       <c r="A2349">
-        <v>52882133</v>
+        <v>79819188</v>
       </c>
       <c r="B2349" t="s">
         <v>4</v>
       </c>
       <c r="C2349" t="s">
         <v>5</v>
       </c>
       <c r="D2349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2350" spans="1:4">
       <c r="A2350">
-        <v>1043845695</v>
+        <v>52992639</v>
       </c>
       <c r="B2350" t="s">
         <v>4</v>
       </c>
       <c r="C2350" t="s">
         <v>5</v>
       </c>
       <c r="D2350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2351" spans="1:4">
       <c r="A2351">
-        <v>80011989</v>
+        <v>80739501</v>
       </c>
       <c r="B2351" t="s">
         <v>4</v>
       </c>
       <c r="C2351" t="s">
         <v>5</v>
       </c>
       <c r="D2351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2352" spans="1:4">
       <c r="A2352">
-        <v>1110467879</v>
+        <v>52882133</v>
       </c>
       <c r="B2352" t="s">
         <v>4</v>
       </c>
       <c r="C2352" t="s">
         <v>5</v>
       </c>
       <c r="D2352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2353" spans="1:4">
       <c r="A2353">
-        <v>53036938</v>
+        <v>1043845695</v>
       </c>
       <c r="B2353" t="s">
         <v>4</v>
       </c>
       <c r="C2353" t="s">
         <v>5</v>
       </c>
       <c r="D2353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2354" spans="1:4">
       <c r="A2354">
-        <v>52749269</v>
+        <v>80011989</v>
       </c>
       <c r="B2354" t="s">
         <v>4</v>
       </c>
       <c r="C2354" t="s">
         <v>5</v>
       </c>
       <c r="D2354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2355" spans="1:4">
       <c r="A2355">
-        <v>52772485</v>
+        <v>1110467879</v>
       </c>
       <c r="B2355" t="s">
         <v>4</v>
       </c>
       <c r="C2355" t="s">
         <v>5</v>
       </c>
       <c r="D2355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2356" spans="1:4">
       <c r="A2356">
-        <v>1020725294</v>
+        <v>53036938</v>
       </c>
       <c r="B2356" t="s">
         <v>4</v>
       </c>
       <c r="C2356" t="s">
         <v>5</v>
       </c>
       <c r="D2356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2357" spans="1:4">
       <c r="A2357">
-        <v>1019603169</v>
+        <v>52749269</v>
       </c>
       <c r="B2357" t="s">
         <v>4</v>
       </c>
       <c r="C2357" t="s">
         <v>5</v>
       </c>
       <c r="D2357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2358" spans="1:4">
       <c r="A2358">
-        <v>1033705312</v>
+        <v>52772485</v>
       </c>
       <c r="B2358" t="s">
         <v>4</v>
       </c>
       <c r="C2358" t="s">
         <v>5</v>
       </c>
       <c r="D2358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2359" spans="1:4">
       <c r="A2359">
-        <v>1023861113</v>
+        <v>1020725294</v>
       </c>
       <c r="B2359" t="s">
         <v>4</v>
       </c>
       <c r="C2359" t="s">
         <v>5</v>
       </c>
       <c r="D2359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2360" spans="1:4">
       <c r="A2360">
-        <v>1000930132</v>
+        <v>1019603169</v>
       </c>
       <c r="B2360" t="s">
         <v>4</v>
       </c>
       <c r="C2360" t="s">
         <v>5</v>
       </c>
       <c r="D2360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2361" spans="1:4">
       <c r="A2361">
-        <v>52365612</v>
+        <v>1033705312</v>
       </c>
       <c r="B2361" t="s">
         <v>4</v>
       </c>
       <c r="C2361" t="s">
         <v>5</v>
       </c>
       <c r="D2361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2362" spans="1:4">
       <c r="A2362">
-        <v>52243378</v>
+        <v>1023861113</v>
       </c>
       <c r="B2362" t="s">
         <v>4</v>
       </c>
       <c r="C2362" t="s">
         <v>5</v>
       </c>
       <c r="D2362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2363" spans="1:4">
       <c r="A2363">
-        <v>52704661</v>
+        <v>1000930132</v>
       </c>
       <c r="B2363" t="s">
         <v>4</v>
       </c>
       <c r="C2363" t="s">
         <v>5</v>
       </c>
       <c r="D2363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2364" spans="1:4">
       <c r="A2364">
-        <v>64558356</v>
+        <v>52365612</v>
       </c>
       <c r="B2364" t="s">
         <v>4</v>
       </c>
       <c r="C2364" t="s">
         <v>5</v>
       </c>
       <c r="D2364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2365" spans="1:4">
       <c r="A2365">
-        <v>52125405</v>
+        <v>52243378</v>
       </c>
       <c r="B2365" t="s">
         <v>4</v>
       </c>
       <c r="C2365" t="s">
         <v>5</v>
       </c>
       <c r="D2365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2366" spans="1:4">
       <c r="A2366">
-        <v>39721438</v>
+        <v>52704661</v>
       </c>
       <c r="B2366" t="s">
         <v>4</v>
       </c>
       <c r="C2366" t="s">
         <v>5</v>
       </c>
       <c r="D2366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2367" spans="1:4">
       <c r="A2367">
-        <v>1000691614</v>
+        <v>64558356</v>
       </c>
       <c r="B2367" t="s">
         <v>4</v>
       </c>
       <c r="C2367" t="s">
         <v>5</v>
       </c>
       <c r="D2367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2368" spans="1:4">
       <c r="A2368">
-        <v>1018501723</v>
+        <v>52125405</v>
       </c>
       <c r="B2368" t="s">
         <v>4</v>
       </c>
       <c r="C2368" t="s">
         <v>5</v>
       </c>
       <c r="D2368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2369" spans="1:4">
       <c r="A2369">
-        <v>80731501</v>
+        <v>39721438</v>
       </c>
       <c r="B2369" t="s">
         <v>4</v>
       </c>
       <c r="C2369" t="s">
         <v>5</v>
       </c>
       <c r="D2369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2370" spans="1:4">
       <c r="A2370">
-        <v>1077847632</v>
+        <v>1000691614</v>
       </c>
       <c r="B2370" t="s">
         <v>4</v>
       </c>
       <c r="C2370" t="s">
         <v>5</v>
       </c>
       <c r="D2370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2371" spans="1:4">
       <c r="A2371">
-        <v>52800914</v>
+        <v>1018501723</v>
       </c>
       <c r="B2371" t="s">
         <v>4</v>
       </c>
       <c r="C2371" t="s">
         <v>5</v>
       </c>
       <c r="D2371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2372" spans="1:4">
       <c r="A2372">
-        <v>52463017</v>
+        <v>80731501</v>
       </c>
       <c r="B2372" t="s">
         <v>4</v>
       </c>
       <c r="C2372" t="s">
         <v>5</v>
       </c>
       <c r="D2372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2373" spans="1:4">
       <c r="A2373">
-        <v>1030641425</v>
+        <v>1077847632</v>
       </c>
       <c r="B2373" t="s">
         <v>4</v>
       </c>
       <c r="C2373" t="s">
         <v>5</v>
       </c>
       <c r="D2373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2374" spans="1:4">
       <c r="A2374">
-        <v>1024538466</v>
+        <v>52800914</v>
       </c>
       <c r="B2374" t="s">
         <v>4</v>
       </c>
       <c r="C2374" t="s">
         <v>5</v>
       </c>
       <c r="D2374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2375" spans="1:4">
       <c r="A2375">
-        <v>52203763</v>
+        <v>52463017</v>
       </c>
       <c r="B2375" t="s">
         <v>4</v>
       </c>
       <c r="C2375" t="s">
         <v>5</v>
       </c>
       <c r="D2375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2376" spans="1:4">
       <c r="A2376">
-        <v>1023874166</v>
+        <v>1030641425</v>
       </c>
       <c r="B2376" t="s">
         <v>4</v>
       </c>
       <c r="C2376" t="s">
         <v>5</v>
       </c>
       <c r="D2376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2377" spans="1:4">
       <c r="A2377">
-        <v>79064061</v>
+        <v>1024538466</v>
       </c>
       <c r="B2377" t="s">
         <v>4</v>
       </c>
       <c r="C2377" t="s">
         <v>5</v>
       </c>
       <c r="D2377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2378" spans="1:4">
       <c r="A2378">
-        <v>80769489</v>
+        <v>52203763</v>
       </c>
       <c r="B2378" t="s">
         <v>4</v>
       </c>
       <c r="C2378" t="s">
         <v>5</v>
       </c>
       <c r="D2378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2379" spans="1:4">
       <c r="A2379">
-        <v>1025323879</v>
+        <v>1023874166</v>
       </c>
       <c r="B2379" t="s">
         <v>4</v>
       </c>
       <c r="C2379" t="s">
         <v>5</v>
       </c>
       <c r="D2379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2380" spans="1:4">
       <c r="A2380">
-        <v>1023921923</v>
+        <v>79064061</v>
       </c>
       <c r="B2380" t="s">
         <v>4</v>
       </c>
       <c r="C2380" t="s">
         <v>5</v>
       </c>
       <c r="D2380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2381" spans="1:4">
       <c r="A2381">
-        <v>1024470493</v>
+        <v>80769489</v>
       </c>
       <c r="B2381" t="s">
         <v>4</v>
       </c>
       <c r="C2381" t="s">
         <v>5</v>
       </c>
       <c r="D2381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2382" spans="1:4">
       <c r="A2382">
-        <v>1001274043</v>
+        <v>1025323879</v>
       </c>
       <c r="B2382" t="s">
         <v>4</v>
       </c>
       <c r="C2382" t="s">
         <v>5</v>
       </c>
       <c r="D2382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2383" spans="1:4">
       <c r="A2383">
-        <v>7630521</v>
+        <v>1023921923</v>
       </c>
       <c r="B2383" t="s">
         <v>4</v>
       </c>
       <c r="C2383" t="s">
         <v>5</v>
       </c>
       <c r="D2383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2384" spans="1:4">
       <c r="A2384">
-        <v>52538772</v>
+        <v>1024470493</v>
       </c>
       <c r="B2384" t="s">
         <v>4</v>
       </c>
       <c r="C2384" t="s">
         <v>5</v>
       </c>
       <c r="D2384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2385" spans="1:4">
       <c r="A2385">
-        <v>1013625892</v>
+        <v>1001274043</v>
       </c>
       <c r="B2385" t="s">
         <v>4</v>
       </c>
       <c r="C2385" t="s">
         <v>5</v>
       </c>
       <c r="D2385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2386" spans="1:4">
       <c r="A2386">
-        <v>1032507152</v>
+        <v>7630521</v>
       </c>
       <c r="B2386" t="s">
         <v>4</v>
       </c>
       <c r="C2386" t="s">
         <v>5</v>
       </c>
       <c r="D2386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2387" spans="1:4">
       <c r="A2387">
-        <v>52368197</v>
+        <v>1013625892</v>
       </c>
       <c r="B2387" t="s">
         <v>4</v>
       </c>
       <c r="C2387" t="s">
         <v>5</v>
       </c>
       <c r="D2387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2388" spans="1:4">
       <c r="A2388">
-        <v>93299533</v>
+        <v>1032507152</v>
       </c>
       <c r="B2388" t="s">
         <v>4</v>
       </c>
       <c r="C2388" t="s">
         <v>5</v>
       </c>
       <c r="D2388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2389" spans="1:4">
       <c r="A2389">
-        <v>1024479992</v>
+        <v>52368197</v>
       </c>
       <c r="B2389" t="s">
         <v>4</v>
       </c>
       <c r="C2389" t="s">
         <v>5</v>
       </c>
       <c r="D2389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2390" spans="1:4">
       <c r="A2390">
-        <v>52858213</v>
+        <v>93299533</v>
       </c>
       <c r="B2390" t="s">
         <v>4</v>
       </c>
       <c r="C2390" t="s">
         <v>5</v>
       </c>
       <c r="D2390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2391" spans="1:4">
       <c r="A2391">
-        <v>53028440</v>
+        <v>1024479992</v>
       </c>
       <c r="B2391" t="s">
         <v>4</v>
       </c>
       <c r="C2391" t="s">
         <v>5</v>
       </c>
       <c r="D2391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2392" spans="1:4">
       <c r="A2392">
-        <v>52188128</v>
+        <v>52858213</v>
       </c>
       <c r="B2392" t="s">
         <v>4</v>
       </c>
       <c r="C2392" t="s">
         <v>5</v>
       </c>
       <c r="D2392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2393" spans="1:4">
       <c r="A2393">
-        <v>1030577388</v>
+        <v>53028440</v>
       </c>
       <c r="B2393" t="s">
         <v>4</v>
       </c>
       <c r="C2393" t="s">
         <v>5</v>
       </c>
       <c r="D2393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2394" spans="1:4">
       <c r="A2394">
-        <v>52908124</v>
+        <v>52188128</v>
       </c>
       <c r="B2394" t="s">
         <v>4</v>
       </c>
       <c r="C2394" t="s">
         <v>5</v>
       </c>
       <c r="D2394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2395" spans="1:4">
       <c r="A2395">
-        <v>1024475692</v>
+        <v>1030577388</v>
       </c>
       <c r="B2395" t="s">
         <v>4</v>
       </c>
       <c r="C2395" t="s">
         <v>5</v>
       </c>
       <c r="D2395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2396" spans="1:4">
       <c r="A2396">
-        <v>1030612488</v>
+        <v>52908124</v>
       </c>
       <c r="B2396" t="s">
         <v>4</v>
       </c>
       <c r="C2396" t="s">
         <v>5</v>
       </c>
       <c r="D2396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2397" spans="1:4">
       <c r="A2397">
-        <v>80117840</v>
+        <v>1024475692</v>
       </c>
       <c r="B2397" t="s">
         <v>4</v>
       </c>
       <c r="C2397" t="s">
         <v>5</v>
       </c>
       <c r="D2397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2398" spans="1:4">
       <c r="A2398">
-        <v>52293782</v>
+        <v>1030612488</v>
       </c>
       <c r="B2398" t="s">
         <v>4</v>
       </c>
       <c r="C2398" t="s">
         <v>5</v>
       </c>
       <c r="D2398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2399" spans="1:4">
       <c r="A2399">
-        <v>52935407</v>
+        <v>80117840</v>
       </c>
       <c r="B2399" t="s">
         <v>4</v>
       </c>
       <c r="C2399" t="s">
         <v>5</v>
       </c>
       <c r="D2399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2400" spans="1:4">
       <c r="A2400">
-        <v>1033810994</v>
+        <v>52293782</v>
       </c>
       <c r="B2400" t="s">
         <v>4</v>
       </c>
       <c r="C2400" t="s">
         <v>5</v>
       </c>
       <c r="D2400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2401" spans="1:4">
       <c r="A2401">
-        <v>1023371895</v>
+        <v>52935407</v>
       </c>
       <c r="B2401" t="s">
         <v>4</v>
       </c>
       <c r="C2401" t="s">
         <v>5</v>
       </c>
       <c r="D2401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2402" spans="1:4">
       <c r="A2402">
-        <v>1022937225</v>
+        <v>1033810994</v>
       </c>
       <c r="B2402" t="s">
         <v>4</v>
       </c>
       <c r="C2402" t="s">
         <v>5</v>
       </c>
       <c r="D2402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2403" spans="1:4">
       <c r="A2403">
-        <v>1033690945</v>
+        <v>1023371895</v>
       </c>
       <c r="B2403" t="s">
         <v>4</v>
       </c>
       <c r="C2403" t="s">
         <v>5</v>
       </c>
       <c r="D2403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2404" spans="1:4">
       <c r="A2404">
-        <v>1110547319</v>
+        <v>1022937225</v>
       </c>
       <c r="B2404" t="s">
         <v>4</v>
       </c>
       <c r="C2404" t="s">
         <v>5</v>
       </c>
       <c r="D2404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2405" spans="1:4">
       <c r="A2405">
-        <v>79632341</v>
+        <v>1033690945</v>
       </c>
       <c r="B2405" t="s">
         <v>4</v>
       </c>
       <c r="C2405" t="s">
         <v>5</v>
       </c>
       <c r="D2405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2406" spans="1:4">
       <c r="A2406">
-        <v>80503142</v>
+        <v>1110547319</v>
       </c>
       <c r="B2406" t="s">
         <v>4</v>
       </c>
       <c r="C2406" t="s">
         <v>5</v>
       </c>
       <c r="D2406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2407" spans="1:4">
       <c r="A2407">
-        <v>1110262175</v>
+        <v>79632341</v>
       </c>
       <c r="B2407" t="s">
         <v>4</v>
       </c>
       <c r="C2407" t="s">
         <v>5</v>
       </c>
       <c r="D2407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2408" spans="1:4">
       <c r="A2408">
-        <v>1007707764</v>
+        <v>80503142</v>
       </c>
       <c r="B2408" t="s">
         <v>4</v>
       </c>
       <c r="C2408" t="s">
         <v>5</v>
       </c>
       <c r="D2408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2409" spans="1:4">
       <c r="A2409">
-        <v>1023899877</v>
+        <v>1110262175</v>
       </c>
       <c r="B2409" t="s">
         <v>4</v>
       </c>
       <c r="C2409" t="s">
         <v>5</v>
       </c>
       <c r="D2409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2410" spans="1:4">
       <c r="A2410">
-        <v>39638151</v>
+        <v>1007707764</v>
       </c>
       <c r="B2410" t="s">
         <v>4</v>
       </c>
       <c r="C2410" t="s">
         <v>5</v>
       </c>
       <c r="D2410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2411" spans="1:4">
       <c r="A2411">
-        <v>1121955772</v>
+        <v>1023899877</v>
       </c>
       <c r="B2411" t="s">
         <v>4</v>
       </c>
       <c r="C2411" t="s">
         <v>5</v>
       </c>
       <c r="D2411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2412" spans="1:4">
       <c r="A2412">
-        <v>1012388757</v>
+        <v>39638151</v>
       </c>
       <c r="B2412" t="s">
         <v>4</v>
       </c>
       <c r="C2412" t="s">
         <v>5</v>
       </c>
       <c r="D2412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2413" spans="1:4">
       <c r="A2413">
-        <v>1010234197</v>
+        <v>1121955772</v>
       </c>
       <c r="B2413" t="s">
         <v>4</v>
       </c>
       <c r="C2413" t="s">
         <v>5</v>
       </c>
       <c r="D2413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2414" spans="1:4">
       <c r="A2414">
-        <v>1024566955</v>
+        <v>1012388757</v>
       </c>
       <c r="B2414" t="s">
         <v>4</v>
       </c>
       <c r="C2414" t="s">
         <v>5</v>
       </c>
       <c r="D2414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2415" spans="1:4">
       <c r="A2415">
-        <v>80751658</v>
+        <v>1010234197</v>
       </c>
       <c r="B2415" t="s">
         <v>4</v>
       </c>
       <c r="C2415" t="s">
         <v>5</v>
       </c>
       <c r="D2415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2416" spans="1:4">
       <c r="A2416">
-        <v>1023017523</v>
+        <v>1024566955</v>
       </c>
       <c r="B2416" t="s">
         <v>4</v>
       </c>
       <c r="C2416" t="s">
         <v>5</v>
       </c>
       <c r="D2416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2417" spans="1:4">
       <c r="A2417">
-        <v>1030688064</v>
+        <v>80751658</v>
       </c>
       <c r="B2417" t="s">
         <v>4</v>
       </c>
       <c r="C2417" t="s">
         <v>5</v>
       </c>
       <c r="D2417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2418" spans="1:4">
       <c r="A2418">
-        <v>1012322974</v>
+        <v>1023017523</v>
       </c>
       <c r="B2418" t="s">
         <v>4</v>
       </c>
       <c r="C2418" t="s">
         <v>5</v>
       </c>
       <c r="D2418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2419" spans="1:4">
       <c r="A2419">
-        <v>80165664</v>
+        <v>1030688064</v>
       </c>
       <c r="B2419" t="s">
         <v>4</v>
       </c>
       <c r="C2419" t="s">
         <v>5</v>
       </c>
       <c r="D2419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2420" spans="1:4">
       <c r="A2420">
-        <v>1074160143</v>
+        <v>1012322974</v>
       </c>
       <c r="B2420" t="s">
         <v>4</v>
       </c>
       <c r="C2420" t="s">
         <v>5</v>
       </c>
       <c r="D2420" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2421" spans="1:4">
       <c r="A2421">
-        <v>35512130</v>
+        <v>80165664</v>
       </c>
       <c r="B2421" t="s">
         <v>4</v>
       </c>
       <c r="C2421" t="s">
         <v>5</v>
       </c>
       <c r="D2421" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2422" spans="1:4">
       <c r="A2422">
-        <v>1090424699</v>
+        <v>1074160143</v>
       </c>
       <c r="B2422" t="s">
         <v>4</v>
       </c>
       <c r="C2422" t="s">
         <v>5</v>
       </c>
       <c r="D2422" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2423" spans="1:4">
       <c r="A2423">
-        <v>1106776913</v>
+        <v>35512130</v>
       </c>
       <c r="B2423" t="s">
         <v>4</v>
       </c>
       <c r="C2423" t="s">
         <v>5</v>
       </c>
       <c r="D2423" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2424" spans="1:4">
       <c r="A2424">
-        <v>1026579743</v>
+        <v>1090424699</v>
       </c>
       <c r="B2424" t="s">
         <v>4</v>
       </c>
       <c r="C2424" t="s">
         <v>5</v>
       </c>
       <c r="D2424" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2425" spans="1:4">
       <c r="A2425">
-        <v>1105305640</v>
+        <v>1106776913</v>
       </c>
       <c r="B2425" t="s">
         <v>4</v>
       </c>
       <c r="C2425" t="s">
         <v>5</v>
       </c>
       <c r="D2425" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2426" spans="1:4">
       <c r="A2426">
-        <v>1073156720</v>
+        <v>1026579743</v>
       </c>
       <c r="B2426" t="s">
         <v>4</v>
       </c>
       <c r="C2426" t="s">
         <v>5</v>
       </c>
       <c r="D2426" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2427" spans="1:4">
       <c r="A2427">
-        <v>1033767241</v>
+        <v>1105305640</v>
       </c>
       <c r="B2427" t="s">
         <v>4</v>
       </c>
       <c r="C2427" t="s">
         <v>5</v>
       </c>
       <c r="D2427" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2428" spans="1:4">
       <c r="A2428">
-        <v>1031128199</v>
+        <v>1073156720</v>
       </c>
       <c r="B2428" t="s">
         <v>4</v>
       </c>
       <c r="C2428" t="s">
         <v>5</v>
       </c>
       <c r="D2428" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2429" spans="1:4">
       <c r="A2429">
-        <v>52736177</v>
+        <v>1033767241</v>
       </c>
       <c r="B2429" t="s">
         <v>4</v>
       </c>
       <c r="C2429" t="s">
         <v>5</v>
       </c>
       <c r="D2429" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2430" spans="1:4">
       <c r="A2430">
-        <v>52953595</v>
+        <v>1031128199</v>
       </c>
       <c r="B2430" t="s">
         <v>4</v>
       </c>
       <c r="C2430" t="s">
         <v>5</v>
       </c>
       <c r="D2430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2431" spans="1:4">
       <c r="A2431">
-        <v>52303556</v>
+        <v>52736177</v>
       </c>
       <c r="B2431" t="s">
         <v>4</v>
       </c>
       <c r="C2431" t="s">
         <v>5</v>
       </c>
       <c r="D2431" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2432" spans="1:4">
       <c r="A2432">
-        <v>1022345421</v>
+        <v>52953595</v>
       </c>
       <c r="B2432" t="s">
         <v>4</v>
       </c>
       <c r="C2432" t="s">
         <v>5</v>
       </c>
       <c r="D2432" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2433" spans="1:4">
       <c r="A2433">
-        <v>52938523</v>
+        <v>52303556</v>
       </c>
       <c r="B2433" t="s">
         <v>4</v>
       </c>
       <c r="C2433" t="s">
         <v>5</v>
       </c>
       <c r="D2433" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2434" spans="1:4">
       <c r="A2434">
-        <v>1022955713</v>
+        <v>1022345421</v>
       </c>
       <c r="B2434" t="s">
         <v>4</v>
       </c>
       <c r="C2434" t="s">
         <v>5</v>
       </c>
       <c r="D2434" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2435" spans="1:4">
       <c r="A2435">
-        <v>39784271</v>
+        <v>52938523</v>
       </c>
       <c r="B2435" t="s">
         <v>4</v>
       </c>
       <c r="C2435" t="s">
         <v>5</v>
       </c>
       <c r="D2435" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2436" spans="1:4">
       <c r="A2436">
-        <v>1018433687</v>
+        <v>1022955713</v>
       </c>
       <c r="B2436" t="s">
         <v>4</v>
       </c>
       <c r="C2436" t="s">
         <v>5</v>
       </c>
       <c r="D2436" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2437" spans="1:4">
       <c r="A2437">
-        <v>1233902758</v>
+        <v>39784271</v>
       </c>
       <c r="B2437" t="s">
         <v>4</v>
       </c>
       <c r="C2437" t="s">
         <v>5</v>
       </c>
       <c r="D2437" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2438" spans="1:4">
       <c r="A2438">
-        <v>51847739</v>
+        <v>1018433687</v>
       </c>
       <c r="B2438" t="s">
         <v>4</v>
       </c>
       <c r="C2438" t="s">
         <v>5</v>
       </c>
       <c r="D2438" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2439" spans="1:4">
       <c r="A2439">
-        <v>1011087824</v>
+        <v>1233902758</v>
       </c>
       <c r="B2439" t="s">
         <v>4</v>
       </c>
       <c r="C2439" t="s">
         <v>5</v>
       </c>
       <c r="D2439" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2440" spans="1:4">
       <c r="A2440">
-        <v>1030643026</v>
+        <v>51847739</v>
       </c>
       <c r="B2440" t="s">
         <v>4</v>
       </c>
       <c r="C2440" t="s">
         <v>5</v>
       </c>
       <c r="D2440" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2441" spans="1:4">
       <c r="A2441">
-        <v>1024473016</v>
+        <v>1011087824</v>
       </c>
       <c r="B2441" t="s">
         <v>4</v>
       </c>
       <c r="C2441" t="s">
         <v>5</v>
       </c>
       <c r="D2441" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2442" spans="1:4">
       <c r="A2442">
-        <v>1007710292</v>
+        <v>1030643026</v>
       </c>
       <c r="B2442" t="s">
         <v>4</v>
       </c>
       <c r="C2442" t="s">
         <v>5</v>
       </c>
       <c r="D2442" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2443" spans="1:4">
       <c r="A2443">
-        <v>1093762348</v>
+        <v>1024473016</v>
       </c>
       <c r="B2443" t="s">
         <v>4</v>
       </c>
       <c r="C2443" t="s">
         <v>5</v>
       </c>
       <c r="D2443" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2444" spans="1:4">
       <c r="A2444">
-        <v>52374945</v>
+        <v>1007710292</v>
       </c>
       <c r="B2444" t="s">
         <v>4</v>
       </c>
       <c r="C2444" t="s">
         <v>5</v>
       </c>
       <c r="D2444" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2445" spans="1:4">
       <c r="A2445">
-        <v>1006089152</v>
+        <v>1093762348</v>
       </c>
       <c r="B2445" t="s">
         <v>4</v>
       </c>
       <c r="C2445" t="s">
         <v>5</v>
       </c>
       <c r="D2445" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2446" spans="1:4">
       <c r="A2446">
-        <v>51905957</v>
+        <v>52374945</v>
       </c>
       <c r="B2446" t="s">
         <v>4</v>
       </c>
       <c r="C2446" t="s">
         <v>5</v>
       </c>
       <c r="D2446" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2447" spans="1:4">
       <c r="A2447">
-        <v>80000175</v>
+        <v>1006089152</v>
       </c>
       <c r="B2447" t="s">
         <v>4</v>
       </c>
       <c r="C2447" t="s">
         <v>5</v>
       </c>
       <c r="D2447" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2448" spans="1:4">
       <c r="A2448">
-        <v>1033699527</v>
+        <v>51905957</v>
       </c>
       <c r="B2448" t="s">
         <v>4</v>
       </c>
       <c r="C2448" t="s">
         <v>5</v>
       </c>
       <c r="D2448" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2449" spans="1:4">
       <c r="A2449">
-        <v>1024489801</v>
+        <v>80000175</v>
       </c>
       <c r="B2449" t="s">
         <v>4</v>
       </c>
       <c r="C2449" t="s">
         <v>5</v>
       </c>
       <c r="D2449" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2450" spans="1:4">
       <c r="A2450">
-        <v>1000047817</v>
+        <v>1033699527</v>
       </c>
       <c r="B2450" t="s">
         <v>4</v>
       </c>
       <c r="C2450" t="s">
         <v>5</v>
       </c>
       <c r="D2450" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2451" spans="1:4">
       <c r="A2451">
-        <v>1000943007</v>
+        <v>1024489801</v>
       </c>
       <c r="B2451" t="s">
         <v>4</v>
       </c>
       <c r="C2451" t="s">
         <v>5</v>
       </c>
       <c r="D2451" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2452" spans="1:4">
       <c r="A2452">
-        <v>1024600691</v>
+        <v>1000047817</v>
       </c>
       <c r="B2452" t="s">
         <v>4</v>
       </c>
       <c r="C2452" t="s">
         <v>5</v>
       </c>
       <c r="D2452" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2453" spans="1:4">
       <c r="A2453">
-        <v>1140882841</v>
+        <v>1000943007</v>
       </c>
       <c r="B2453" t="s">
         <v>4</v>
       </c>
       <c r="C2453" t="s">
         <v>5</v>
       </c>
       <c r="D2453" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2454" spans="1:4">
       <c r="A2454">
-        <v>1013612076</v>
+        <v>1024600691</v>
       </c>
       <c r="B2454" t="s">
         <v>4</v>
       </c>
       <c r="C2454" t="s">
         <v>5</v>
       </c>
       <c r="D2454" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2455" spans="1:4">
       <c r="A2455">
-        <v>52289604</v>
+        <v>1140882841</v>
       </c>
       <c r="B2455" t="s">
         <v>4</v>
       </c>
       <c r="C2455" t="s">
         <v>5</v>
       </c>
       <c r="D2455" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2456" spans="1:4">
       <c r="A2456">
-        <v>1000125284</v>
+        <v>1013612076</v>
       </c>
       <c r="B2456" t="s">
         <v>4</v>
       </c>
       <c r="C2456" t="s">
         <v>5</v>
       </c>
       <c r="D2456" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2457" spans="1:4">
       <c r="A2457">
-        <v>1234638235</v>
+        <v>52289604</v>
       </c>
       <c r="B2457" t="s">
         <v>4</v>
       </c>
       <c r="C2457" t="s">
         <v>5</v>
       </c>
       <c r="D2457" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2458" spans="1:4">
       <c r="A2458">
-        <v>1033780871</v>
+        <v>1000125284</v>
       </c>
       <c r="B2458" t="s">
         <v>4</v>
       </c>
       <c r="C2458" t="s">
         <v>5</v>
       </c>
       <c r="D2458" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2459" spans="1:4">
       <c r="A2459">
-        <v>1033706563</v>
+        <v>1234638235</v>
       </c>
       <c r="B2459" t="s">
         <v>4</v>
       </c>
       <c r="C2459" t="s">
         <v>5</v>
       </c>
       <c r="D2459" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2460" spans="1:4">
       <c r="A2460">
-        <v>1023015270</v>
+        <v>1033780871</v>
       </c>
       <c r="B2460" t="s">
         <v>4</v>
       </c>
       <c r="C2460" t="s">
         <v>5</v>
       </c>
       <c r="D2460" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2461" spans="1:4">
       <c r="A2461">
-        <v>1071304062</v>
+        <v>1033706563</v>
       </c>
       <c r="B2461" t="s">
         <v>4</v>
       </c>
       <c r="C2461" t="s">
         <v>5</v>
       </c>
       <c r="D2461" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2462" spans="1:4">
       <c r="A2462">
-        <v>52534520</v>
+        <v>1023015270</v>
       </c>
       <c r="B2462" t="s">
         <v>4</v>
       </c>
       <c r="C2462" t="s">
         <v>5</v>
       </c>
       <c r="D2462" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2463" spans="1:4">
       <c r="A2463">
-        <v>1023031522</v>
+        <v>1071304062</v>
       </c>
       <c r="B2463" t="s">
         <v>4</v>
       </c>
       <c r="C2463" t="s">
         <v>5</v>
       </c>
       <c r="D2463" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2464" spans="1:4">
       <c r="A2464">
-        <v>80370327</v>
+        <v>52534520</v>
       </c>
       <c r="B2464" t="s">
         <v>4</v>
       </c>
       <c r="C2464" t="s">
         <v>5</v>
       </c>
       <c r="D2464" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2465" spans="1:4">
       <c r="A2465">
-        <v>1082473478</v>
+        <v>1023031522</v>
       </c>
       <c r="B2465" t="s">
         <v>4</v>
       </c>
       <c r="C2465" t="s">
         <v>5</v>
       </c>
       <c r="D2465" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2466" spans="1:4">
       <c r="A2466">
-        <v>1013683271</v>
+        <v>80370327</v>
       </c>
       <c r="B2466" t="s">
         <v>4</v>
       </c>
       <c r="C2466" t="s">
         <v>5</v>
       </c>
       <c r="D2466" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2467" spans="1:4">
       <c r="A2467">
-        <v>1022929618</v>
+        <v>1082473478</v>
       </c>
       <c r="B2467" t="s">
         <v>4</v>
       </c>
       <c r="C2467" t="s">
         <v>5</v>
       </c>
       <c r="D2467" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2468" spans="1:4">
       <c r="A2468">
-        <v>53052490</v>
+        <v>1013683271</v>
       </c>
       <c r="B2468" t="s">
         <v>4</v>
       </c>
       <c r="C2468" t="s">
         <v>5</v>
       </c>
       <c r="D2468" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2469" spans="1:4">
       <c r="A2469">
-        <v>1072720623</v>
+        <v>1022929618</v>
       </c>
       <c r="B2469" t="s">
         <v>4</v>
       </c>
       <c r="C2469" t="s">
         <v>5</v>
       </c>
       <c r="D2469" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2470" spans="1:4">
       <c r="A2470">
-        <v>52071583</v>
+        <v>53052490</v>
       </c>
       <c r="B2470" t="s">
         <v>4</v>
       </c>
       <c r="C2470" t="s">
         <v>5</v>
       </c>
       <c r="D2470" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2471" spans="1:4">
       <c r="A2471">
-        <v>52434984</v>
+        <v>1072720623</v>
       </c>
       <c r="B2471" t="s">
         <v>4</v>
       </c>
       <c r="C2471" t="s">
         <v>5</v>
       </c>
       <c r="D2471" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2472" spans="1:4">
       <c r="A2472">
-        <v>1001060835</v>
+        <v>52071583</v>
       </c>
       <c r="B2472" t="s">
         <v>4</v>
       </c>
       <c r="C2472" t="s">
         <v>5</v>
       </c>
       <c r="D2472" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2473" spans="1:4">
       <c r="A2473">
-        <v>53002766</v>
+        <v>52434984</v>
       </c>
       <c r="B2473" t="s">
         <v>4</v>
       </c>
       <c r="C2473" t="s">
         <v>5</v>
       </c>
       <c r="D2473" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2474" spans="1:4">
       <c r="A2474">
-        <v>1000065183</v>
+        <v>1001060835</v>
       </c>
       <c r="B2474" t="s">
         <v>4</v>
       </c>
       <c r="C2474" t="s">
         <v>5</v>
       </c>
       <c r="D2474" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2475" spans="1:4">
       <c r="A2475">
-        <v>28797843</v>
+        <v>53002766</v>
       </c>
       <c r="B2475" t="s">
         <v>4</v>
       </c>
       <c r="C2475" t="s">
         <v>5</v>
       </c>
       <c r="D2475" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2476" spans="1:4">
       <c r="A2476">
-        <v>1023976320</v>
+        <v>1000065183</v>
       </c>
       <c r="B2476" t="s">
         <v>4</v>
       </c>
       <c r="C2476" t="s">
         <v>5</v>
       </c>
       <c r="D2476" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2477" spans="1:4">
       <c r="A2477">
-        <v>1032489891</v>
+        <v>28797843</v>
       </c>
       <c r="B2477" t="s">
         <v>4</v>
       </c>
       <c r="C2477" t="s">
         <v>5</v>
       </c>
       <c r="D2477" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2478" spans="1:4">
       <c r="A2478">
-        <v>1000076644</v>
+        <v>1023976320</v>
       </c>
       <c r="B2478" t="s">
         <v>4</v>
       </c>
       <c r="C2478" t="s">
         <v>5</v>
       </c>
       <c r="D2478" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2479" spans="1:4">
       <c r="A2479">
-        <v>52198056</v>
+        <v>1032489891</v>
       </c>
       <c r="B2479" t="s">
         <v>4</v>
       </c>
       <c r="C2479" t="s">
         <v>5</v>
       </c>
       <c r="D2479" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2480" spans="1:4">
       <c r="A2480">
-        <v>39767812</v>
+        <v>1000076644</v>
       </c>
       <c r="B2480" t="s">
         <v>4</v>
       </c>
       <c r="C2480" t="s">
         <v>5</v>
       </c>
       <c r="D2480" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2481" spans="1:4">
       <c r="A2481">
-        <v>1022991730</v>
+        <v>52198056</v>
       </c>
       <c r="B2481" t="s">
         <v>4</v>
       </c>
       <c r="C2481" t="s">
         <v>5</v>
       </c>
       <c r="D2481" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2482" spans="1:4">
       <c r="A2482">
-        <v>52114256</v>
+        <v>39767812</v>
       </c>
       <c r="B2482" t="s">
         <v>4</v>
       </c>
       <c r="C2482" t="s">
         <v>5</v>
       </c>
       <c r="D2482" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2483" spans="1:4">
       <c r="A2483">
-        <v>1032458131</v>
+        <v>1022991730</v>
       </c>
       <c r="B2483" t="s">
         <v>4</v>
       </c>
       <c r="C2483" t="s">
         <v>5</v>
       </c>
       <c r="D2483" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2484" spans="1:4">
       <c r="A2484">
-        <v>1000707868</v>
+        <v>52114256</v>
       </c>
       <c r="B2484" t="s">
         <v>4</v>
       </c>
       <c r="C2484" t="s">
         <v>5</v>
       </c>
       <c r="D2484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2485" spans="1:4">
       <c r="A2485">
-        <v>1000378103</v>
+        <v>1032458131</v>
       </c>
       <c r="B2485" t="s">
         <v>4</v>
       </c>
       <c r="C2485" t="s">
         <v>5</v>
       </c>
       <c r="D2485" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2486" spans="1:4">
       <c r="A2486">
-        <v>80253816</v>
+        <v>1000707868</v>
       </c>
       <c r="B2486" t="s">
         <v>4</v>
       </c>
       <c r="C2486" t="s">
         <v>5</v>
       </c>
       <c r="D2486" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2487" spans="1:4">
       <c r="A2487">
-        <v>11413246</v>
+        <v>1000378103</v>
       </c>
       <c r="B2487" t="s">
         <v>4</v>
       </c>
       <c r="C2487" t="s">
         <v>5</v>
       </c>
       <c r="D2487" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2488" spans="1:4">
-      <c r="A2488" t="s">
-        <v>29</v>
+      <c r="A2488">
+        <v>80253816</v>
       </c>
       <c r="B2488" t="s">
         <v>4</v>
       </c>
       <c r="C2488" t="s">
         <v>5</v>
       </c>
       <c r="D2488" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2489" spans="1:4">
       <c r="A2489">
-        <v>65796666</v>
+        <v>11413246</v>
       </c>
       <c r="B2489" t="s">
         <v>4</v>
       </c>
       <c r="C2489" t="s">
         <v>5</v>
       </c>
       <c r="D2489" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2490" spans="1:4">
-      <c r="A2490">
-        <v>1030602471</v>
+      <c r="A2490" t="s">
+        <v>29</v>
       </c>
       <c r="B2490" t="s">
         <v>4</v>
       </c>
       <c r="C2490" t="s">
         <v>5</v>
       </c>
       <c r="D2490" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2491" spans="1:4">
       <c r="A2491">
-        <v>1000158212</v>
+        <v>65796666</v>
       </c>
       <c r="B2491" t="s">
         <v>4</v>
       </c>
       <c r="C2491" t="s">
         <v>5</v>
       </c>
       <c r="D2491" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2492" spans="1:4">
       <c r="A2492">
-        <v>80124957</v>
+        <v>1030602471</v>
       </c>
       <c r="B2492" t="s">
         <v>4</v>
       </c>
       <c r="C2492" t="s">
         <v>5</v>
       </c>
       <c r="D2492" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2493" spans="1:4">
       <c r="A2493">
-        <v>52301511</v>
+        <v>1000158212</v>
       </c>
       <c r="B2493" t="s">
         <v>4</v>
       </c>
       <c r="C2493" t="s">
         <v>5</v>
       </c>
       <c r="D2493" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2494" spans="1:4">
-      <c r="A2494" t="s">
-        <v>30</v>
+      <c r="A2494">
+        <v>80124957</v>
       </c>
       <c r="B2494" t="s">
         <v>4</v>
       </c>
       <c r="C2494" t="s">
         <v>5</v>
       </c>
       <c r="D2494" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2495" spans="1:4">
       <c r="A2495">
-        <v>53116966</v>
+        <v>52301511</v>
       </c>
       <c r="B2495" t="s">
         <v>4</v>
       </c>
       <c r="C2495" t="s">
         <v>5</v>
       </c>
       <c r="D2495" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2496" spans="1:4">
-      <c r="A2496">
-        <v>1024529777</v>
+      <c r="A2496" t="s">
+        <v>30</v>
       </c>
       <c r="B2496" t="s">
         <v>4</v>
       </c>
       <c r="C2496" t="s">
         <v>5</v>
       </c>
       <c r="D2496" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2497" spans="1:4">
       <c r="A2497">
-        <v>79632681</v>
+        <v>53116966</v>
       </c>
       <c r="B2497" t="s">
         <v>4</v>
       </c>
       <c r="C2497" t="s">
         <v>5</v>
       </c>
       <c r="D2497" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2498" spans="1:4">
       <c r="A2498">
-        <v>52457555</v>
+        <v>1024529777</v>
       </c>
       <c r="B2498" t="s">
         <v>4</v>
       </c>
       <c r="C2498" t="s">
         <v>5</v>
       </c>
       <c r="D2498" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2499" spans="1:4">
       <c r="A2499">
-        <v>80254094</v>
+        <v>79632681</v>
       </c>
       <c r="B2499" t="s">
         <v>4</v>
       </c>
       <c r="C2499" t="s">
         <v>5</v>
       </c>
       <c r="D2499" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2500" spans="1:4">
       <c r="A2500">
-        <v>1023960763</v>
+        <v>52457555</v>
       </c>
       <c r="B2500" t="s">
         <v>4</v>
       </c>
       <c r="C2500" t="s">
         <v>5</v>
       </c>
       <c r="D2500" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2501" spans="1:4">
       <c r="A2501">
-        <v>1022942105</v>
+        <v>80254094</v>
       </c>
       <c r="B2501" t="s">
         <v>4</v>
       </c>
       <c r="C2501" t="s">
         <v>5</v>
       </c>
       <c r="D2501" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2502" spans="1:4">
       <c r="A2502">
-        <v>1031121847</v>
+        <v>1023960763</v>
       </c>
       <c r="B2502" t="s">
         <v>4</v>
       </c>
       <c r="C2502" t="s">
         <v>5</v>
       </c>
       <c r="D2502" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2503" spans="1:4">
       <c r="A2503">
-        <v>1022357963</v>
+        <v>1022942105</v>
       </c>
       <c r="B2503" t="s">
         <v>4</v>
       </c>
       <c r="C2503" t="s">
         <v>5</v>
       </c>
       <c r="D2503" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2504" spans="1:4">
       <c r="A2504">
-        <v>52973847</v>
+        <v>1031121847</v>
       </c>
       <c r="B2504" t="s">
         <v>4</v>
       </c>
       <c r="C2504" t="s">
         <v>5</v>
       </c>
       <c r="D2504" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2505" spans="1:4">
       <c r="A2505">
-        <v>1032503838</v>
+        <v>1022357963</v>
       </c>
       <c r="B2505" t="s">
         <v>4</v>
       </c>
       <c r="C2505" t="s">
         <v>5</v>
       </c>
       <c r="D2505" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2506" spans="1:4">
       <c r="A2506">
-        <v>1023945309</v>
+        <v>52973847</v>
       </c>
       <c r="B2506" t="s">
         <v>4</v>
       </c>
       <c r="C2506" t="s">
         <v>5</v>
       </c>
       <c r="D2506" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2507" spans="1:4">
       <c r="A2507">
-        <v>1023024411</v>
+        <v>1032503838</v>
       </c>
       <c r="B2507" t="s">
         <v>4</v>
       </c>
       <c r="C2507" t="s">
         <v>5</v>
       </c>
       <c r="D2507" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2508" spans="1:4">
       <c r="A2508">
-        <v>1022923196</v>
+        <v>1023945309</v>
       </c>
       <c r="B2508" t="s">
         <v>4</v>
       </c>
       <c r="C2508" t="s">
         <v>5</v>
       </c>
       <c r="D2508" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2509" spans="1:4">
       <c r="A2509">
-        <v>1013632649</v>
+        <v>1023024411</v>
       </c>
       <c r="B2509" t="s">
         <v>4</v>
       </c>
       <c r="C2509" t="s">
         <v>5</v>
       </c>
       <c r="D2509" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2510" spans="1:4">
       <c r="A2510">
-        <v>79705455</v>
+        <v>1022923196</v>
       </c>
       <c r="B2510" t="s">
         <v>4</v>
       </c>
       <c r="C2510" t="s">
         <v>5</v>
       </c>
       <c r="D2510" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2511" spans="1:4">
       <c r="A2511">
-        <v>1022941821</v>
+        <v>1013632649</v>
       </c>
       <c r="B2511" t="s">
         <v>4</v>
       </c>
       <c r="C2511" t="s">
         <v>5</v>
       </c>
       <c r="D2511" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2512" spans="1:4">
       <c r="A2512">
-        <v>32296323</v>
+        <v>79705455</v>
       </c>
       <c r="B2512" t="s">
         <v>4</v>
       </c>
       <c r="C2512" t="s">
         <v>5</v>
       </c>
       <c r="D2512" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2513" spans="1:4">
       <c r="A2513">
-        <v>53077565</v>
+        <v>1022941821</v>
       </c>
       <c r="B2513" t="s">
         <v>4</v>
       </c>
       <c r="C2513" t="s">
         <v>5</v>
       </c>
       <c r="D2513" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2514" spans="1:4">
       <c r="A2514">
-        <v>52729073</v>
+        <v>32296323</v>
       </c>
       <c r="B2514" t="s">
         <v>4</v>
       </c>
       <c r="C2514" t="s">
         <v>5</v>
       </c>
       <c r="D2514" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2515" spans="1:4">
       <c r="A2515">
-        <v>1121891897</v>
+        <v>53077565</v>
       </c>
       <c r="B2515" t="s">
         <v>4</v>
       </c>
       <c r="C2515" t="s">
         <v>5</v>
       </c>
       <c r="D2515" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2516" spans="1:4">
       <c r="A2516">
-        <v>1023030139</v>
+        <v>52729073</v>
       </c>
       <c r="B2516" t="s">
         <v>4</v>
       </c>
       <c r="C2516" t="s">
         <v>5</v>
       </c>
       <c r="D2516" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2517" spans="1:4">
       <c r="A2517">
-        <v>1031131646</v>
+        <v>1121891897</v>
       </c>
       <c r="B2517" t="s">
         <v>4</v>
       </c>
       <c r="C2517" t="s">
         <v>5</v>
       </c>
       <c r="D2517" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2518" spans="1:4">
       <c r="A2518">
-        <v>1023024614</v>
+        <v>1023030139</v>
       </c>
       <c r="B2518" t="s">
         <v>4</v>
       </c>
       <c r="C2518" t="s">
         <v>5</v>
       </c>
       <c r="D2518" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2519" spans="1:4">
       <c r="A2519">
-        <v>53020882</v>
+        <v>1031131646</v>
       </c>
       <c r="B2519" t="s">
         <v>4</v>
       </c>
       <c r="C2519" t="s">
         <v>5</v>
       </c>
       <c r="D2519" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2520" spans="1:4">
       <c r="A2520">
-        <v>1016945383</v>
+        <v>1023024614</v>
       </c>
       <c r="B2520" t="s">
         <v>4</v>
       </c>
       <c r="C2520" t="s">
         <v>5</v>
       </c>
       <c r="D2520" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2521" spans="1:4">
       <c r="A2521">
-        <v>52111043</v>
+        <v>53020882</v>
       </c>
       <c r="B2521" t="s">
         <v>4</v>
       </c>
       <c r="C2521" t="s">
         <v>5</v>
       </c>
       <c r="D2521" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2522" spans="1:4">
       <c r="A2522">
-        <v>1024467122</v>
+        <v>1016945383</v>
       </c>
       <c r="B2522" t="s">
         <v>4</v>
       </c>
       <c r="C2522" t="s">
         <v>5</v>
       </c>
       <c r="D2522" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2523" spans="1:4">
       <c r="A2523">
-        <v>1022355745</v>
+        <v>52111043</v>
       </c>
       <c r="B2523" t="s">
         <v>4</v>
       </c>
       <c r="C2523" t="s">
         <v>5</v>
       </c>
       <c r="D2523" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2524" spans="1:4">
       <c r="A2524">
-        <v>1030589670</v>
+        <v>1024467122</v>
       </c>
       <c r="B2524" t="s">
         <v>4</v>
       </c>
       <c r="C2524" t="s">
         <v>5</v>
       </c>
       <c r="D2524" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2525" spans="1:4">
       <c r="A2525">
-        <v>52746371</v>
+        <v>1022355745</v>
       </c>
       <c r="B2525" t="s">
         <v>4</v>
       </c>
       <c r="C2525" t="s">
         <v>5</v>
       </c>
       <c r="D2525" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2526" spans="1:4">
       <c r="A2526">
-        <v>1030625376</v>
+        <v>1030589670</v>
       </c>
       <c r="B2526" t="s">
         <v>4</v>
       </c>
       <c r="C2526" t="s">
         <v>5</v>
       </c>
       <c r="D2526" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2527" spans="1:4">
       <c r="A2527">
-        <v>79546594</v>
+        <v>52746371</v>
       </c>
       <c r="B2527" t="s">
         <v>4</v>
       </c>
       <c r="C2527" t="s">
         <v>5</v>
       </c>
       <c r="D2527" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2528" spans="1:4">
       <c r="A2528">
-        <v>1022963285</v>
+        <v>1030625376</v>
       </c>
       <c r="B2528" t="s">
         <v>4</v>
       </c>
       <c r="C2528" t="s">
         <v>5</v>
       </c>
       <c r="D2528" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2529" spans="1:4">
       <c r="A2529">
-        <v>1022944032</v>
+        <v>79546594</v>
       </c>
       <c r="B2529" t="s">
         <v>4</v>
       </c>
       <c r="C2529" t="s">
         <v>5</v>
       </c>
       <c r="D2529" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2530" spans="1:4">
       <c r="A2530">
-        <v>1032396757</v>
+        <v>1022963285</v>
       </c>
       <c r="B2530" t="s">
         <v>4</v>
       </c>
       <c r="C2530" t="s">
         <v>5</v>
       </c>
       <c r="D2530" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2531" spans="1:4">
       <c r="A2531">
-        <v>52778105</v>
+        <v>1022944032</v>
       </c>
       <c r="B2531" t="s">
         <v>4</v>
       </c>
       <c r="C2531" t="s">
         <v>5</v>
       </c>
       <c r="D2531" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2532" spans="1:4">
       <c r="A2532">
-        <v>1031183663</v>
+        <v>1032396757</v>
       </c>
       <c r="B2532" t="s">
         <v>4</v>
       </c>
       <c r="C2532" t="s">
         <v>5</v>
       </c>
       <c r="D2532" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2533" spans="1:4">
       <c r="A2533">
-        <v>1022984138</v>
+        <v>52778105</v>
       </c>
       <c r="B2533" t="s">
         <v>4</v>
       </c>
       <c r="C2533" t="s">
         <v>5</v>
       </c>
       <c r="D2533" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2534" spans="1:4">
       <c r="A2534">
-        <v>1033794411</v>
+        <v>1031183663</v>
       </c>
       <c r="B2534" t="s">
         <v>4</v>
       </c>
       <c r="C2534" t="s">
         <v>5</v>
       </c>
       <c r="D2534" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2535" spans="1:4">
       <c r="A2535">
-        <v>1022995712</v>
+        <v>1022984138</v>
       </c>
       <c r="B2535" t="s">
         <v>4</v>
       </c>
       <c r="C2535" t="s">
         <v>5</v>
       </c>
       <c r="D2535" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2536" spans="1:4">
       <c r="A2536">
-        <v>1000784063</v>
+        <v>1033794411</v>
       </c>
       <c r="B2536" t="s">
         <v>4</v>
       </c>
       <c r="C2536" t="s">
         <v>5</v>
       </c>
       <c r="D2536" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2537" spans="1:4">
       <c r="A2537">
-        <v>52952381</v>
+        <v>1022995712</v>
       </c>
       <c r="B2537" t="s">
         <v>4</v>
       </c>
       <c r="C2537" t="s">
         <v>5</v>
       </c>
       <c r="D2537" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2538" spans="1:4">
       <c r="A2538">
-        <v>1032370654</v>
+        <v>1000784063</v>
       </c>
       <c r="B2538" t="s">
         <v>4</v>
       </c>
       <c r="C2538" t="s">
         <v>5</v>
       </c>
       <c r="D2538" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2539" spans="1:4">
       <c r="A2539">
-        <v>1030535183</v>
+        <v>52952381</v>
       </c>
       <c r="B2539" t="s">
         <v>4</v>
       </c>
       <c r="C2539" t="s">
         <v>5</v>
       </c>
       <c r="D2539" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2540" spans="1:4">
       <c r="A2540">
-        <v>1013603812</v>
+        <v>1032370654</v>
       </c>
       <c r="B2540" t="s">
         <v>4</v>
       </c>
       <c r="C2540" t="s">
         <v>5</v>
       </c>
       <c r="D2540" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2541" spans="1:4">
       <c r="A2541">
-        <v>1010228011</v>
+        <v>1030535183</v>
       </c>
       <c r="B2541" t="s">
         <v>4</v>
       </c>
       <c r="C2541" t="s">
         <v>5</v>
       </c>
       <c r="D2541" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2542" spans="1:4">
       <c r="A2542">
-        <v>1000706776</v>
+        <v>1013603812</v>
       </c>
       <c r="B2542" t="s">
         <v>4</v>
       </c>
       <c r="C2542" t="s">
         <v>5</v>
       </c>
       <c r="D2542" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2543" spans="1:4">
       <c r="A2543">
-        <v>1024501623</v>
+        <v>1010228011</v>
       </c>
       <c r="B2543" t="s">
         <v>4</v>
       </c>
       <c r="C2543" t="s">
         <v>5</v>
       </c>
       <c r="D2543" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2544" spans="1:4">
       <c r="A2544">
-        <v>52290285</v>
+        <v>1000706776</v>
       </c>
       <c r="B2544" t="s">
         <v>4</v>
       </c>
       <c r="C2544" t="s">
         <v>5</v>
       </c>
       <c r="D2544" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2545" spans="1:4">
       <c r="A2545">
-        <v>27984518</v>
+        <v>1024501623</v>
       </c>
       <c r="B2545" t="s">
         <v>4</v>
       </c>
       <c r="C2545" t="s">
         <v>5</v>
       </c>
       <c r="D2545" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2546" spans="1:4">
       <c r="A2546">
-        <v>1010112014</v>
+        <v>52290285</v>
       </c>
       <c r="B2546" t="s">
         <v>4</v>
       </c>
       <c r="C2546" t="s">
         <v>5</v>
       </c>
       <c r="D2546" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2547" spans="1:4">
       <c r="A2547">
-        <v>1013104108</v>
+        <v>27984518</v>
       </c>
       <c r="B2547" t="s">
         <v>4</v>
       </c>
       <c r="C2547" t="s">
         <v>5</v>
       </c>
       <c r="D2547" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2548" spans="1:4">
       <c r="A2548">
-        <v>1070943666</v>
+        <v>1010112014</v>
       </c>
       <c r="B2548" t="s">
         <v>4</v>
       </c>
       <c r="C2548" t="s">
         <v>5</v>
       </c>
       <c r="D2548" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2549" spans="1:4">
       <c r="A2549">
-        <v>1026572441</v>
+        <v>1013104108</v>
       </c>
       <c r="B2549" t="s">
         <v>4</v>
       </c>
       <c r="C2549" t="s">
         <v>5</v>
       </c>
       <c r="D2549" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2550" spans="1:4">
       <c r="A2550">
-        <v>1049658268</v>
+        <v>1070943666</v>
       </c>
       <c r="B2550" t="s">
         <v>4</v>
       </c>
       <c r="C2550" t="s">
         <v>5</v>
       </c>
       <c r="D2550" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2551" spans="1:4">
       <c r="A2551">
-        <v>1032407783</v>
+        <v>1026572441</v>
       </c>
       <c r="B2551" t="s">
         <v>4</v>
       </c>
       <c r="C2551" t="s">
         <v>5</v>
       </c>
       <c r="D2551" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2552" spans="1:4">
       <c r="A2552">
-        <v>80425792</v>
+        <v>1049658268</v>
       </c>
       <c r="B2552" t="s">
         <v>4</v>
       </c>
       <c r="C2552" t="s">
         <v>5</v>
       </c>
       <c r="D2552" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2553" spans="1:4">
       <c r="A2553">
-        <v>1022412902</v>
+        <v>1032407783</v>
       </c>
       <c r="B2553" t="s">
         <v>4</v>
       </c>
       <c r="C2553" t="s">
         <v>5</v>
       </c>
       <c r="D2553" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2554" spans="1:4">
       <c r="A2554">
-        <v>39713244</v>
+        <v>80425792</v>
       </c>
       <c r="B2554" t="s">
         <v>4</v>
       </c>
       <c r="C2554" t="s">
         <v>5</v>
       </c>
       <c r="D2554" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2555" spans="1:4">
       <c r="A2555">
-        <v>1022951584</v>
+        <v>1022412902</v>
       </c>
       <c r="B2555" t="s">
         <v>4</v>
       </c>
       <c r="C2555" t="s">
         <v>5</v>
       </c>
       <c r="D2555" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2556" spans="1:4">
       <c r="A2556">
-        <v>1136880965</v>
+        <v>39713244</v>
       </c>
       <c r="B2556" t="s">
         <v>4</v>
       </c>
       <c r="C2556" t="s">
         <v>5</v>
       </c>
       <c r="D2556" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2557" spans="1:4">
       <c r="A2557">
-        <v>1024572032</v>
+        <v>1022951584</v>
       </c>
       <c r="B2557" t="s">
         <v>4</v>
       </c>
       <c r="C2557" t="s">
         <v>5</v>
       </c>
       <c r="D2557" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2558" spans="1:4">
       <c r="A2558">
-        <v>80218796</v>
+        <v>1136880965</v>
       </c>
       <c r="B2558" t="s">
         <v>4</v>
       </c>
       <c r="C2558" t="s">
         <v>5</v>
       </c>
       <c r="D2558" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2559" spans="1:4">
       <c r="A2559">
-        <v>1020816702</v>
+        <v>1024572032</v>
       </c>
       <c r="B2559" t="s">
         <v>4</v>
       </c>
       <c r="C2559" t="s">
         <v>5</v>
       </c>
       <c r="D2559" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2560" spans="1:4">
       <c r="A2560">
-        <v>79633882</v>
+        <v>80218796</v>
       </c>
       <c r="B2560" t="s">
         <v>4</v>
       </c>
       <c r="C2560" t="s">
         <v>5</v>
       </c>
       <c r="D2560" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2561" spans="1:4">
       <c r="A2561">
-        <v>52164306</v>
+        <v>1020816702</v>
       </c>
       <c r="B2561" t="s">
         <v>4</v>
       </c>
       <c r="C2561" t="s">
         <v>5</v>
       </c>
       <c r="D2561" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2562" spans="1:4">
       <c r="A2562">
-        <v>22735432</v>
+        <v>79633882</v>
       </c>
       <c r="B2562" t="s">
         <v>4</v>
       </c>
       <c r="C2562" t="s">
         <v>5</v>
       </c>
       <c r="D2562" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2563" spans="1:4">
       <c r="A2563">
-        <v>79663954</v>
+        <v>52164306</v>
       </c>
       <c r="B2563" t="s">
         <v>4</v>
       </c>
       <c r="C2563" t="s">
         <v>5</v>
       </c>
       <c r="D2563" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2564" spans="1:4">
       <c r="A2564">
-        <v>79662446</v>
+        <v>22735432</v>
       </c>
       <c r="B2564" t="s">
         <v>4</v>
       </c>
       <c r="C2564" t="s">
         <v>5</v>
       </c>
       <c r="D2564" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2565" spans="1:4">
       <c r="A2565">
-        <v>1014227054</v>
+        <v>79663954</v>
       </c>
       <c r="B2565" t="s">
         <v>4</v>
       </c>
       <c r="C2565" t="s">
         <v>5</v>
       </c>
       <c r="D2565" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2566" spans="1:4">
       <c r="A2566">
-        <v>1000721763</v>
+        <v>79662446</v>
       </c>
       <c r="B2566" t="s">
         <v>4</v>
       </c>
       <c r="C2566" t="s">
         <v>5</v>
       </c>
       <c r="D2566" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2567" spans="1:4">
       <c r="A2567">
-        <v>52503615</v>
+        <v>1014227054</v>
       </c>
       <c r="B2567" t="s">
         <v>4</v>
       </c>
       <c r="C2567" t="s">
         <v>5</v>
       </c>
       <c r="D2567" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2568" spans="1:4">
       <c r="A2568">
-        <v>79245999</v>
+        <v>1000721763</v>
       </c>
       <c r="B2568" t="s">
         <v>4</v>
       </c>
       <c r="C2568" t="s">
         <v>5</v>
       </c>
       <c r="D2568" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2569" spans="1:4">
       <c r="A2569">
-        <v>1013658099</v>
+        <v>52503615</v>
       </c>
       <c r="B2569" t="s">
         <v>4</v>
       </c>
       <c r="C2569" t="s">
         <v>5</v>
       </c>
       <c r="D2569" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2570" spans="1:4">
       <c r="A2570">
-        <v>1016058131</v>
+        <v>79245999</v>
       </c>
       <c r="B2570" t="s">
         <v>4</v>
       </c>
       <c r="C2570" t="s">
         <v>5</v>
       </c>
       <c r="D2570" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2571" spans="1:4">
       <c r="A2571">
-        <v>1013576028</v>
+        <v>1013658099</v>
       </c>
       <c r="B2571" t="s">
         <v>4</v>
       </c>
       <c r="C2571" t="s">
         <v>5</v>
       </c>
       <c r="D2571" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2572" spans="1:4">
       <c r="A2572">
-        <v>52290194</v>
+        <v>1016058131</v>
       </c>
       <c r="B2572" t="s">
         <v>4</v>
       </c>
       <c r="C2572" t="s">
         <v>5</v>
       </c>
       <c r="D2572" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2573" spans="1:4">
       <c r="A2573">
-        <v>1023016611</v>
+        <v>1013576028</v>
       </c>
       <c r="B2573" t="s">
         <v>4</v>
       </c>
       <c r="C2573" t="s">
         <v>5</v>
       </c>
       <c r="D2573" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2574" spans="1:4">
       <c r="A2574">
-        <v>1025522602</v>
+        <v>52290194</v>
       </c>
       <c r="B2574" t="s">
         <v>4</v>
       </c>
       <c r="C2574" t="s">
         <v>5</v>
       </c>
       <c r="D2574" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2575" spans="1:4">
       <c r="A2575">
-        <v>1030612632</v>
+        <v>1023016611</v>
       </c>
       <c r="B2575" t="s">
         <v>4</v>
       </c>
       <c r="C2575" t="s">
         <v>5</v>
       </c>
       <c r="D2575" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2576" spans="1:4">
       <c r="A2576">
-        <v>1192748330</v>
+        <v>1025522602</v>
       </c>
       <c r="B2576" t="s">
         <v>4</v>
       </c>
       <c r="C2576" t="s">
         <v>5</v>
       </c>
       <c r="D2576" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2577" spans="1:4">
       <c r="A2577">
-        <v>1022928481</v>
+        <v>1030612632</v>
       </c>
       <c r="B2577" t="s">
         <v>4</v>
       </c>
       <c r="C2577" t="s">
         <v>5</v>
       </c>
       <c r="D2577" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2578" spans="1:4">
       <c r="A2578">
-        <v>1033768098</v>
+        <v>1192748330</v>
       </c>
       <c r="B2578" t="s">
         <v>4</v>
       </c>
       <c r="C2578" t="s">
         <v>5</v>
       </c>
       <c r="D2578" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2579" spans="1:4">
       <c r="A2579">
-        <v>1013679358</v>
+        <v>1022928481</v>
       </c>
       <c r="B2579" t="s">
         <v>4</v>
       </c>
       <c r="C2579" t="s">
         <v>5</v>
       </c>
       <c r="D2579" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2580" spans="1:4">
       <c r="A2580">
-        <v>1000783650</v>
+        <v>1033768098</v>
       </c>
       <c r="B2580" t="s">
         <v>4</v>
       </c>
       <c r="C2580" t="s">
         <v>5</v>
       </c>
       <c r="D2580" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2581" spans="1:4">
       <c r="A2581">
-        <v>1023027336</v>
+        <v>1013679358</v>
       </c>
       <c r="B2581" t="s">
         <v>4</v>
       </c>
       <c r="C2581" t="s">
         <v>5</v>
       </c>
       <c r="D2581" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2582" spans="1:4">
       <c r="A2582">
-        <v>1022442918</v>
+        <v>1000783650</v>
       </c>
       <c r="B2582" t="s">
         <v>4</v>
       </c>
       <c r="C2582" t="s">
         <v>5</v>
       </c>
       <c r="D2582" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2583" spans="1:4">
       <c r="A2583">
-        <v>1022432561</v>
+        <v>1023027336</v>
       </c>
       <c r="B2583" t="s">
         <v>4</v>
       </c>
       <c r="C2583" t="s">
         <v>5</v>
       </c>
       <c r="D2583" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2584" spans="1:4">
       <c r="A2584">
-        <v>1022922391</v>
+        <v>1022442918</v>
       </c>
       <c r="B2584" t="s">
         <v>4</v>
       </c>
       <c r="C2584" t="s">
         <v>5</v>
       </c>
       <c r="D2584" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2585" spans="1:4">
       <c r="A2585">
-        <v>79219488</v>
+        <v>1022432561</v>
       </c>
       <c r="B2585" t="s">
         <v>4</v>
       </c>
       <c r="C2585" t="s">
         <v>5</v>
       </c>
       <c r="D2585" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2586" spans="1:4">
       <c r="A2586">
-        <v>11321307</v>
+        <v>1022922391</v>
       </c>
       <c r="B2586" t="s">
         <v>4</v>
       </c>
       <c r="C2586" t="s">
         <v>5</v>
       </c>
       <c r="D2586" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2587" spans="1:4">
       <c r="A2587">
-        <v>1000180829</v>
+        <v>79219488</v>
       </c>
       <c r="B2587" t="s">
         <v>4</v>
       </c>
       <c r="C2587" t="s">
         <v>5</v>
       </c>
       <c r="D2587" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2588" spans="1:4">
       <c r="A2588">
-        <v>1012409264</v>
+        <v>11321307</v>
       </c>
       <c r="B2588" t="s">
         <v>4</v>
       </c>
       <c r="C2588" t="s">
         <v>5</v>
       </c>
       <c r="D2588" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2589" spans="1:4">
       <c r="A2589">
-        <v>1000596239</v>
+        <v>1000180829</v>
       </c>
       <c r="B2589" t="s">
         <v>4</v>
       </c>
       <c r="C2589" t="s">
         <v>5</v>
       </c>
       <c r="D2589" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2590" spans="1:4">
       <c r="A2590">
-        <v>52848240</v>
+        <v>1012409264</v>
       </c>
       <c r="B2590" t="s">
         <v>4</v>
       </c>
       <c r="C2590" t="s">
         <v>5</v>
       </c>
       <c r="D2590" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2591" spans="1:4">
       <c r="A2591">
-        <v>1233492916</v>
+        <v>1000596239</v>
       </c>
       <c r="B2591" t="s">
         <v>4</v>
       </c>
       <c r="C2591" t="s">
         <v>5</v>
       </c>
       <c r="D2591" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2592" spans="1:4">
       <c r="A2592">
-        <v>1193143130</v>
+        <v>52848240</v>
       </c>
       <c r="B2592" t="s">
         <v>4</v>
       </c>
       <c r="C2592" t="s">
         <v>5</v>
       </c>
       <c r="D2592" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2593" spans="1:4">
       <c r="A2593">
-        <v>1018458039</v>
+        <v>1233492916</v>
       </c>
       <c r="B2593" t="s">
         <v>4</v>
       </c>
       <c r="C2593" t="s">
         <v>5</v>
       </c>
       <c r="D2593" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2594" spans="1:4">
       <c r="A2594">
-        <v>1022986388</v>
+        <v>1193143130</v>
       </c>
       <c r="B2594" t="s">
         <v>4</v>
       </c>
       <c r="C2594" t="s">
         <v>5</v>
       </c>
       <c r="D2594" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2595" spans="1:4">
       <c r="A2595">
-        <v>1021662652</v>
+        <v>1018458039</v>
       </c>
       <c r="B2595" t="s">
         <v>4</v>
       </c>
       <c r="C2595" t="s">
         <v>5</v>
       </c>
       <c r="D2595" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2596" spans="1:4">
       <c r="A2596">
-        <v>1024596981</v>
+        <v>1022986388</v>
       </c>
       <c r="B2596" t="s">
         <v>4</v>
       </c>
       <c r="C2596" t="s">
         <v>5</v>
       </c>
       <c r="D2596" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2597" spans="1:4">
       <c r="A2597">
-        <v>1033769841</v>
+        <v>1021662652</v>
       </c>
       <c r="B2597" t="s">
         <v>4</v>
       </c>
       <c r="C2597" t="s">
         <v>5</v>
       </c>
       <c r="D2597" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2598" spans="1:4">
       <c r="A2598">
-        <v>80743991</v>
+        <v>1024596981</v>
       </c>
       <c r="B2598" t="s">
         <v>4</v>
       </c>
       <c r="C2598" t="s">
         <v>5</v>
       </c>
       <c r="D2598" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2599" spans="1:4">
       <c r="A2599">
-        <v>1032399443</v>
+        <v>1033769841</v>
       </c>
       <c r="B2599" t="s">
         <v>4</v>
       </c>
       <c r="C2599" t="s">
         <v>5</v>
       </c>
       <c r="D2599" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2600" spans="1:4">
       <c r="A2600">
-        <v>52951524</v>
+        <v>80743991</v>
       </c>
       <c r="B2600" t="s">
         <v>4</v>
       </c>
       <c r="C2600" t="s">
         <v>5</v>
       </c>
       <c r="D2600" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2601" spans="1:4">
       <c r="A2601">
-        <v>1012379398</v>
+        <v>1032399443</v>
       </c>
       <c r="B2601" t="s">
         <v>4</v>
       </c>
       <c r="C2601" t="s">
         <v>5</v>
       </c>
       <c r="D2601" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2602" spans="1:4">
       <c r="A2602">
-        <v>1090474863</v>
+        <v>52951524</v>
       </c>
       <c r="B2602" t="s">
         <v>4</v>
       </c>
       <c r="C2602" t="s">
         <v>5</v>
       </c>
       <c r="D2602" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2603" spans="1:4">
       <c r="A2603">
-        <v>41906052</v>
+        <v>1012379398</v>
       </c>
       <c r="B2603" t="s">
         <v>4</v>
       </c>
       <c r="C2603" t="s">
         <v>5</v>
       </c>
       <c r="D2603" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2604" spans="1:4">
       <c r="A2604">
-        <v>1032656047</v>
+        <v>1090474863</v>
       </c>
       <c r="B2604" t="s">
         <v>4</v>
       </c>
       <c r="C2604" t="s">
         <v>5</v>
       </c>
       <c r="D2604" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2605" spans="1:4">
       <c r="A2605">
-        <v>1233494910</v>
+        <v>41906052</v>
       </c>
       <c r="B2605" t="s">
         <v>4</v>
       </c>
       <c r="C2605" t="s">
         <v>5</v>
       </c>
       <c r="D2605" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2606" spans="1:4">
       <c r="A2606">
-        <v>1000349844</v>
+        <v>1032656047</v>
       </c>
       <c r="B2606" t="s">
         <v>4</v>
       </c>
       <c r="C2606" t="s">
         <v>5</v>
       </c>
       <c r="D2606" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2607" spans="1:4">
       <c r="A2607">
-        <v>53047328</v>
+        <v>1233494910</v>
       </c>
       <c r="B2607" t="s">
         <v>4</v>
       </c>
       <c r="C2607" t="s">
         <v>5</v>
       </c>
       <c r="D2607" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2608" spans="1:4">
       <c r="A2608">
-        <v>1022322556</v>
+        <v>1000349844</v>
       </c>
       <c r="B2608" t="s">
         <v>4</v>
       </c>
       <c r="C2608" t="s">
         <v>5</v>
       </c>
       <c r="D2608" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2609" spans="1:4">
       <c r="A2609">
-        <v>1034400456</v>
+        <v>53047328</v>
       </c>
       <c r="B2609" t="s">
         <v>4</v>
       </c>
       <c r="C2609" t="s">
         <v>5</v>
       </c>
       <c r="D2609" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2610" spans="1:4">
       <c r="A2610">
-        <v>1000270928</v>
+        <v>1022322556</v>
       </c>
       <c r="B2610" t="s">
         <v>4</v>
       </c>
       <c r="C2610" t="s">
         <v>5</v>
       </c>
       <c r="D2610" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2611" spans="1:4">
       <c r="A2611">
-        <v>79566356</v>
+        <v>1034400456</v>
       </c>
       <c r="B2611" t="s">
         <v>4</v>
       </c>
       <c r="C2611" t="s">
         <v>5</v>
       </c>
       <c r="D2611" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2612" spans="1:4">
       <c r="A2612">
-        <v>79728135</v>
+        <v>1000270928</v>
       </c>
       <c r="B2612" t="s">
         <v>4</v>
       </c>
       <c r="C2612" t="s">
         <v>5</v>
       </c>
       <c r="D2612" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2613" spans="1:4">
       <c r="A2613">
-        <v>80779603</v>
+        <v>79566356</v>
       </c>
       <c r="B2613" t="s">
         <v>4</v>
       </c>
       <c r="C2613" t="s">
         <v>5</v>
       </c>
       <c r="D2613" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2614" spans="1:4">
       <c r="A2614">
-        <v>52902843</v>
+        <v>79728135</v>
       </c>
       <c r="B2614" t="s">
         <v>4</v>
       </c>
       <c r="C2614" t="s">
         <v>5</v>
       </c>
       <c r="D2614" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2615" spans="1:4">
       <c r="A2615">
-        <v>52226189</v>
+        <v>80779603</v>
       </c>
       <c r="B2615" t="s">
         <v>4</v>
       </c>
       <c r="C2615" t="s">
         <v>5</v>
       </c>
       <c r="D2615" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2616" spans="1:4">
       <c r="A2616">
-        <v>1109384255</v>
+        <v>52902843</v>
       </c>
       <c r="B2616" t="s">
         <v>4</v>
       </c>
       <c r="C2616" t="s">
         <v>5</v>
       </c>
       <c r="D2616" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2617" spans="1:4">
       <c r="A2617">
-        <v>1032463864</v>
+        <v>52226189</v>
       </c>
       <c r="B2617" t="s">
         <v>4</v>
       </c>
       <c r="C2617" t="s">
         <v>5</v>
       </c>
       <c r="D2617" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2618" spans="1:4">
       <c r="A2618">
-        <v>1007601981</v>
+        <v>1109384255</v>
       </c>
       <c r="B2618" t="s">
         <v>4</v>
       </c>
       <c r="C2618" t="s">
         <v>5</v>
       </c>
       <c r="D2618" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2619" spans="1:4">
       <c r="A2619">
-        <v>52739014</v>
+        <v>1032463864</v>
       </c>
       <c r="B2619" t="s">
         <v>4</v>
       </c>
       <c r="C2619" t="s">
         <v>5</v>
       </c>
       <c r="D2619" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2620" spans="1:4">
       <c r="A2620">
-        <v>1007163269</v>
+        <v>1007601981</v>
       </c>
       <c r="B2620" t="s">
         <v>4</v>
       </c>
       <c r="C2620" t="s">
         <v>5</v>
       </c>
       <c r="D2620" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2621" spans="1:4">
       <c r="A2621">
-        <v>1115183183</v>
+        <v>52739014</v>
       </c>
       <c r="B2621" t="s">
         <v>4</v>
       </c>
       <c r="C2621" t="s">
         <v>5</v>
       </c>
       <c r="D2621" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2622" spans="1:4">
       <c r="A2622">
-        <v>79643645</v>
+        <v>1007163269</v>
       </c>
       <c r="B2622" t="s">
         <v>4</v>
       </c>
       <c r="C2622" t="s">
         <v>5</v>
       </c>
       <c r="D2622" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2623" spans="1:4">
       <c r="A2623">
-        <v>28822079</v>
+        <v>1115183183</v>
       </c>
       <c r="B2623" t="s">
         <v>4</v>
       </c>
       <c r="C2623" t="s">
         <v>5</v>
       </c>
       <c r="D2623" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2624" spans="1:4">
       <c r="A2624">
-        <v>22657392</v>
+        <v>79643645</v>
       </c>
       <c r="B2624" t="s">
         <v>4</v>
       </c>
       <c r="C2624" t="s">
         <v>5</v>
       </c>
       <c r="D2624" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2625" spans="1:4">
       <c r="A2625">
-        <v>53099278</v>
+        <v>28822079</v>
       </c>
       <c r="B2625" t="s">
         <v>4</v>
       </c>
       <c r="C2625" t="s">
         <v>5</v>
       </c>
       <c r="D2625" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2626" spans="1:4">
       <c r="A2626">
-        <v>1007106801</v>
+        <v>22657392</v>
       </c>
       <c r="B2626" t="s">
         <v>4</v>
       </c>
       <c r="C2626" t="s">
         <v>5</v>
       </c>
       <c r="D2626" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2627" spans="1:4">
       <c r="A2627">
-        <v>1067906508</v>
+        <v>53099278</v>
       </c>
       <c r="B2627" t="s">
         <v>4</v>
       </c>
       <c r="C2627" t="s">
         <v>5</v>
       </c>
       <c r="D2627" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2628" spans="1:4">
       <c r="A2628">
-        <v>1016098921</v>
+        <v>1007106801</v>
       </c>
       <c r="B2628" t="s">
         <v>4</v>
       </c>
       <c r="C2628" t="s">
         <v>5</v>
       </c>
       <c r="D2628" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2629" spans="1:4">
       <c r="A2629">
-        <v>1019988592</v>
+        <v>1067906508</v>
       </c>
       <c r="B2629" t="s">
         <v>4</v>
       </c>
       <c r="C2629" t="s">
         <v>5</v>
       </c>
       <c r="D2629" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2630" spans="1:4">
       <c r="A2630">
-        <v>79421907</v>
+        <v>1016098921</v>
       </c>
       <c r="B2630" t="s">
         <v>4</v>
       </c>
       <c r="C2630" t="s">
         <v>5</v>
       </c>
       <c r="D2630" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2631" spans="1:4">
       <c r="A2631">
-        <v>1030535838</v>
+        <v>1019988592</v>
       </c>
       <c r="B2631" t="s">
         <v>4</v>
       </c>
       <c r="C2631" t="s">
         <v>5</v>
       </c>
       <c r="D2631" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2632" spans="1:4">
       <c r="A2632">
-        <v>1031159077</v>
+        <v>79421907</v>
       </c>
       <c r="B2632" t="s">
         <v>4</v>
       </c>
       <c r="C2632" t="s">
         <v>5</v>
       </c>
       <c r="D2632" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2633" spans="1:4">
       <c r="A2633">
-        <v>1039695333</v>
+        <v>1030535838</v>
       </c>
       <c r="B2633" t="s">
         <v>4</v>
       </c>
       <c r="C2633" t="s">
         <v>5</v>
       </c>
       <c r="D2633" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2634" spans="1:4">
       <c r="A2634">
-        <v>1070325046</v>
+        <v>1031159077</v>
       </c>
       <c r="B2634" t="s">
         <v>4</v>
       </c>
       <c r="C2634" t="s">
         <v>5</v>
       </c>
       <c r="D2634" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2635" spans="1:4">
       <c r="A2635">
-        <v>1010022347</v>
+        <v>1039695333</v>
       </c>
       <c r="B2635" t="s">
         <v>4</v>
       </c>
       <c r="C2635" t="s">
         <v>5</v>
       </c>
       <c r="D2635" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2636" spans="1:4">
       <c r="A2636">
-        <v>1001278358</v>
+        <v>1070325046</v>
       </c>
       <c r="B2636" t="s">
         <v>4</v>
       </c>
       <c r="C2636" t="s">
         <v>5</v>
       </c>
       <c r="D2636" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2637" spans="1:4">
       <c r="A2637">
-        <v>1019054399</v>
+        <v>1010022347</v>
       </c>
       <c r="B2637" t="s">
         <v>4</v>
       </c>
       <c r="C2637" t="s">
         <v>5</v>
       </c>
       <c r="D2637" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2638" spans="1:4">
       <c r="A2638">
-        <v>1030662424</v>
+        <v>1001278358</v>
       </c>
       <c r="B2638" t="s">
         <v>4</v>
       </c>
       <c r="C2638" t="s">
         <v>5</v>
       </c>
       <c r="D2638" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2639" spans="1:4">
       <c r="A2639">
-        <v>1032436216</v>
+        <v>1019054399</v>
       </c>
       <c r="B2639" t="s">
         <v>4</v>
       </c>
       <c r="C2639" t="s">
         <v>5</v>
       </c>
       <c r="D2639" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2640" spans="1:4">
       <c r="A2640">
-        <v>1000338542</v>
+        <v>1030662424</v>
       </c>
       <c r="B2640" t="s">
         <v>4</v>
       </c>
       <c r="C2640" t="s">
         <v>5</v>
       </c>
       <c r="D2640" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2641" spans="1:4">
       <c r="A2641">
-        <v>1000686031</v>
+        <v>1032436216</v>
       </c>
       <c r="B2641" t="s">
         <v>4</v>
       </c>
       <c r="C2641" t="s">
         <v>5</v>
       </c>
       <c r="D2641" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2642" spans="1:4">
       <c r="A2642">
-        <v>1013576696</v>
+        <v>1000338542</v>
       </c>
       <c r="B2642" t="s">
         <v>4</v>
       </c>
       <c r="C2642" t="s">
         <v>5</v>
       </c>
       <c r="D2642" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2643" spans="1:4">
       <c r="A2643">
-        <v>53040371</v>
+        <v>1000686031</v>
       </c>
       <c r="B2643" t="s">
         <v>4</v>
       </c>
       <c r="C2643" t="s">
         <v>5</v>
       </c>
       <c r="D2643" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2644" spans="1:4">
       <c r="A2644">
-        <v>1023926033</v>
+        <v>1013576696</v>
       </c>
       <c r="B2644" t="s">
         <v>4</v>
       </c>
       <c r="C2644" t="s">
         <v>5</v>
       </c>
       <c r="D2644" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2645" spans="1:4">
       <c r="A2645">
-        <v>52859204</v>
+        <v>53040371</v>
       </c>
       <c r="B2645" t="s">
         <v>4</v>
       </c>
       <c r="C2645" t="s">
         <v>5</v>
       </c>
       <c r="D2645" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2646" spans="1:4">
       <c r="A2646">
-        <v>80391830</v>
+        <v>1023926033</v>
       </c>
       <c r="B2646" t="s">
         <v>4</v>
       </c>
       <c r="C2646" t="s">
         <v>5</v>
       </c>
       <c r="D2646" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2647" spans="1:4">
       <c r="A2647">
-        <v>1023024856</v>
+        <v>52859204</v>
       </c>
       <c r="B2647" t="s">
         <v>4</v>
       </c>
       <c r="C2647" t="s">
         <v>5</v>
       </c>
       <c r="D2647" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2648" spans="1:4">
       <c r="A2648">
-        <v>1092339660</v>
+        <v>80391830</v>
       </c>
       <c r="B2648" t="s">
         <v>4</v>
       </c>
       <c r="C2648" t="s">
         <v>5</v>
       </c>
       <c r="D2648" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2649" spans="1:4">
       <c r="A2649">
-        <v>80760819</v>
+        <v>1023024856</v>
       </c>
       <c r="B2649" t="s">
         <v>4</v>
       </c>
       <c r="C2649" t="s">
         <v>5</v>
       </c>
       <c r="D2649" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2650" spans="1:4">
       <c r="A2650">
-        <v>80372012</v>
+        <v>1092339660</v>
       </c>
       <c r="B2650" t="s">
         <v>4</v>
       </c>
       <c r="C2650" t="s">
         <v>5</v>
       </c>
       <c r="D2650" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2651" spans="1:4">
       <c r="A2651">
-        <v>79837897</v>
+        <v>80760819</v>
       </c>
       <c r="B2651" t="s">
         <v>4</v>
       </c>
       <c r="C2651" t="s">
         <v>5</v>
       </c>
       <c r="D2651" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2652" spans="1:4">
       <c r="A2652">
-        <v>1069230273</v>
+        <v>80372012</v>
       </c>
       <c r="B2652" t="s">
         <v>4</v>
       </c>
       <c r="C2652" t="s">
         <v>5</v>
       </c>
       <c r="D2652" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2653" spans="1:4">
       <c r="A2653">
-        <v>1033794935</v>
+        <v>79837897</v>
       </c>
       <c r="B2653" t="s">
         <v>4</v>
       </c>
       <c r="C2653" t="s">
         <v>5</v>
       </c>
       <c r="D2653" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2654" spans="1:4">
       <c r="A2654">
-        <v>15028952</v>
+        <v>1069230273</v>
       </c>
       <c r="B2654" t="s">
         <v>4</v>
       </c>
       <c r="C2654" t="s">
         <v>5</v>
       </c>
       <c r="D2654" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2655" spans="1:4">
       <c r="A2655">
-        <v>1033722455</v>
+        <v>1033794935</v>
       </c>
       <c r="B2655" t="s">
         <v>4</v>
       </c>
       <c r="C2655" t="s">
         <v>5</v>
       </c>
       <c r="D2655" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2656" spans="1:4">
       <c r="A2656">
-        <v>1033706565</v>
+        <v>15028952</v>
       </c>
       <c r="B2656" t="s">
         <v>4</v>
       </c>
       <c r="C2656" t="s">
         <v>5</v>
       </c>
       <c r="D2656" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2657" spans="1:4">
       <c r="A2657">
-        <v>79518298</v>
+        <v>1033722455</v>
       </c>
       <c r="B2657" t="s">
         <v>4</v>
       </c>
       <c r="C2657" t="s">
         <v>5</v>
       </c>
       <c r="D2657" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2658" spans="1:4">
       <c r="A2658">
-        <v>1016060939</v>
+        <v>1033706565</v>
       </c>
       <c r="B2658" t="s">
         <v>4</v>
       </c>
       <c r="C2658" t="s">
         <v>5</v>
       </c>
       <c r="D2658" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2659" spans="1:4">
       <c r="A2659">
-        <v>79703197</v>
+        <v>79518298</v>
       </c>
       <c r="B2659" t="s">
         <v>4</v>
       </c>
       <c r="C2659" t="s">
         <v>5</v>
       </c>
       <c r="D2659" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2660" spans="1:4">
       <c r="A2660">
-        <v>1013678168</v>
+        <v>1016060939</v>
       </c>
       <c r="B2660" t="s">
         <v>4</v>
       </c>
       <c r="C2660" t="s">
         <v>5</v>
       </c>
       <c r="D2660" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2661" spans="1:4">
       <c r="A2661">
-        <v>1065645457</v>
+        <v>79703197</v>
       </c>
       <c r="B2661" t="s">
         <v>4</v>
       </c>
       <c r="C2661" t="s">
         <v>5</v>
       </c>
       <c r="D2661" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2662" spans="1:4">
       <c r="A2662">
-        <v>52075017</v>
+        <v>1013678168</v>
       </c>
       <c r="B2662" t="s">
         <v>4</v>
       </c>
       <c r="C2662" t="s">
         <v>5</v>
       </c>
       <c r="D2662" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2663" spans="1:4">
       <c r="A2663">
-        <v>1013691145</v>
+        <v>1065645457</v>
       </c>
       <c r="B2663" t="s">
         <v>4</v>
       </c>
       <c r="C2663" t="s">
         <v>5</v>
       </c>
       <c r="D2663" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2664" spans="1:4">
       <c r="A2664">
-        <v>51762342</v>
+        <v>52075017</v>
       </c>
       <c r="B2664" t="s">
         <v>4</v>
       </c>
       <c r="C2664" t="s">
         <v>5</v>
       </c>
       <c r="D2664" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2665" spans="1:4">
       <c r="A2665">
-        <v>79402255</v>
+        <v>1013691145</v>
       </c>
       <c r="B2665" t="s">
         <v>4</v>
       </c>
       <c r="C2665" t="s">
         <v>5</v>
       </c>
       <c r="D2665" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2666" spans="1:4">
       <c r="A2666">
-        <v>79377814</v>
+        <v>51762342</v>
       </c>
       <c r="B2666" t="s">
         <v>4</v>
       </c>
       <c r="C2666" t="s">
         <v>5</v>
       </c>
       <c r="D2666" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2667" spans="1:4">
       <c r="A2667">
-        <v>1033805277</v>
+        <v>79402255</v>
       </c>
       <c r="B2667" t="s">
         <v>4</v>
       </c>
       <c r="C2667" t="s">
         <v>5</v>
       </c>
       <c r="D2667" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2668" spans="1:4">
-      <c r="A2668" t="s">
-        <v>31</v>
+      <c r="A2668">
+        <v>79377814</v>
       </c>
       <c r="B2668" t="s">
         <v>4</v>
       </c>
       <c r="C2668" t="s">
         <v>5</v>
       </c>
       <c r="D2668" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2669" spans="1:4">
       <c r="A2669">
-        <v>1136882670</v>
+        <v>1033805277</v>
       </c>
       <c r="B2669" t="s">
         <v>4</v>
       </c>
       <c r="C2669" t="s">
         <v>5</v>
       </c>
       <c r="D2669" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2670" spans="1:4">
-      <c r="A2670">
-        <v>1000835934</v>
+      <c r="A2670" t="s">
+        <v>31</v>
       </c>
       <c r="B2670" t="s">
         <v>4</v>
       </c>
       <c r="C2670" t="s">
         <v>5</v>
       </c>
       <c r="D2670" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2671" spans="1:4">
       <c r="A2671">
-        <v>1030601290</v>
+        <v>1136882670</v>
       </c>
       <c r="B2671" t="s">
         <v>4</v>
       </c>
       <c r="C2671" t="s">
         <v>5</v>
       </c>
       <c r="D2671" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2672" spans="1:4">
       <c r="A2672">
-        <v>51946139</v>
+        <v>1000835934</v>
       </c>
       <c r="B2672" t="s">
         <v>4</v>
       </c>
       <c r="C2672" t="s">
         <v>5</v>
       </c>
       <c r="D2672" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2673" spans="1:4">
       <c r="A2673">
-        <v>1110530395</v>
+        <v>1030601290</v>
       </c>
       <c r="B2673" t="s">
         <v>4</v>
       </c>
       <c r="C2673" t="s">
         <v>5</v>
       </c>
       <c r="D2673" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2674" spans="1:4">
       <c r="A2674">
-        <v>1022353013</v>
+        <v>51946139</v>
       </c>
       <c r="B2674" t="s">
         <v>4</v>
       </c>
       <c r="C2674" t="s">
         <v>5</v>
       </c>
       <c r="D2674" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2675" spans="1:4">
       <c r="A2675">
-        <v>53003814</v>
+        <v>1110530395</v>
       </c>
       <c r="B2675" t="s">
         <v>4</v>
       </c>
       <c r="C2675" t="s">
         <v>5</v>
       </c>
       <c r="D2675" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2676" spans="1:4">
       <c r="A2676">
-        <v>1013614549</v>
+        <v>1022353013</v>
       </c>
       <c r="B2676" t="s">
         <v>4</v>
       </c>
       <c r="C2676" t="s">
         <v>5</v>
       </c>
       <c r="D2676" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2677" spans="1:4">
       <c r="A2677">
-        <v>52241159</v>
+        <v>53003814</v>
       </c>
       <c r="B2677" t="s">
         <v>4</v>
       </c>
       <c r="C2677" t="s">
         <v>5</v>
       </c>
       <c r="D2677" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2678" spans="1:4">
       <c r="A2678">
-        <v>51961482</v>
+        <v>1013614549</v>
       </c>
       <c r="B2678" t="s">
         <v>4</v>
       </c>
       <c r="C2678" t="s">
         <v>5</v>
       </c>
       <c r="D2678" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2679" spans="1:4">
       <c r="A2679">
-        <v>1033722256</v>
+        <v>52241159</v>
       </c>
       <c r="B2679" t="s">
         <v>4</v>
       </c>
       <c r="C2679" t="s">
         <v>5</v>
       </c>
       <c r="D2679" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2680" spans="1:4">
       <c r="A2680">
-        <v>39705822</v>
+        <v>51961482</v>
       </c>
       <c r="B2680" t="s">
         <v>4</v>
       </c>
       <c r="C2680" t="s">
         <v>5</v>
       </c>
       <c r="D2680" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2681" spans="1:4">
       <c r="A2681">
-        <v>1013674193</v>
+        <v>1033722256</v>
       </c>
       <c r="B2681" t="s">
         <v>4</v>
       </c>
       <c r="C2681" t="s">
         <v>5</v>
       </c>
       <c r="D2681" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2682" spans="1:4">
       <c r="A2682">
-        <v>22738448</v>
+        <v>39705822</v>
       </c>
       <c r="B2682" t="s">
         <v>4</v>
       </c>
       <c r="C2682" t="s">
         <v>5</v>
       </c>
       <c r="D2682" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2683" spans="1:4">
       <c r="A2683">
-        <v>1001277664</v>
+        <v>1013674193</v>
       </c>
       <c r="B2683" t="s">
         <v>4</v>
       </c>
       <c r="C2683" t="s">
         <v>5</v>
       </c>
       <c r="D2683" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2684" spans="1:4">
       <c r="A2684">
-        <v>1026566757</v>
+        <v>22738448</v>
       </c>
       <c r="B2684" t="s">
         <v>4</v>
       </c>
       <c r="C2684" t="s">
         <v>5</v>
       </c>
       <c r="D2684" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2685" spans="1:4">
       <c r="A2685">
-        <v>73572744</v>
+        <v>1001277664</v>
       </c>
       <c r="B2685" t="s">
         <v>4</v>
       </c>
       <c r="C2685" t="s">
         <v>5</v>
       </c>
       <c r="D2685" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2686" spans="1:4">
       <c r="A2686">
-        <v>79811398</v>
+        <v>1026566757</v>
       </c>
       <c r="B2686" t="s">
         <v>4</v>
       </c>
       <c r="C2686" t="s">
         <v>5</v>
       </c>
       <c r="D2686" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2687" spans="1:4">
       <c r="A2687">
-        <v>1033729868</v>
+        <v>73572744</v>
       </c>
       <c r="B2687" t="s">
         <v>4</v>
       </c>
       <c r="C2687" t="s">
         <v>5</v>
       </c>
       <c r="D2687" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2688" spans="1:4">
       <c r="A2688">
-        <v>1000988778</v>
+        <v>79811398</v>
       </c>
       <c r="B2688" t="s">
         <v>4</v>
       </c>
       <c r="C2688" t="s">
         <v>5</v>
       </c>
       <c r="D2688" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2689" spans="1:4">
       <c r="A2689">
-        <v>1016021230</v>
+        <v>1033729868</v>
       </c>
       <c r="B2689" t="s">
         <v>4</v>
       </c>
       <c r="C2689" t="s">
         <v>5</v>
       </c>
       <c r="D2689" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2690" spans="1:4">
       <c r="A2690">
-        <v>1023940171</v>
+        <v>1000988778</v>
       </c>
       <c r="B2690" t="s">
         <v>4</v>
       </c>
       <c r="C2690" t="s">
         <v>5</v>
       </c>
       <c r="D2690" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2691" spans="1:4">
       <c r="A2691">
-        <v>1032678312</v>
+        <v>1016021230</v>
       </c>
       <c r="B2691" t="s">
         <v>4</v>
       </c>
       <c r="C2691" t="s">
         <v>5</v>
       </c>
       <c r="D2691" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2692" spans="1:4">
       <c r="A2692">
-        <v>79967239</v>
+        <v>1023940171</v>
       </c>
       <c r="B2692" t="s">
         <v>4</v>
       </c>
       <c r="C2692" t="s">
         <v>5</v>
       </c>
       <c r="D2692" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2693" spans="1:4">
       <c r="A2693">
-        <v>52832466</v>
+        <v>1032678312</v>
       </c>
       <c r="B2693" t="s">
         <v>4</v>
       </c>
       <c r="C2693" t="s">
         <v>5</v>
       </c>
       <c r="D2693" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2694" spans="1:4">
       <c r="A2694">
-        <v>80452563</v>
+        <v>79967239</v>
       </c>
       <c r="B2694" t="s">
         <v>4</v>
       </c>
       <c r="C2694" t="s">
         <v>5</v>
       </c>
       <c r="D2694" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2695" spans="1:4">
       <c r="A2695">
-        <v>1000504989</v>
+        <v>52832466</v>
       </c>
       <c r="B2695" t="s">
         <v>4</v>
       </c>
       <c r="C2695" t="s">
         <v>5</v>
       </c>
       <c r="D2695" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2696" spans="1:4">
       <c r="A2696">
-        <v>1023025000</v>
+        <v>80452563</v>
       </c>
       <c r="B2696" t="s">
         <v>4</v>
       </c>
       <c r="C2696" t="s">
         <v>5</v>
       </c>
       <c r="D2696" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2697" spans="1:4">
       <c r="A2697">
-        <v>1014307367</v>
+        <v>1000504989</v>
       </c>
       <c r="B2697" t="s">
         <v>4</v>
       </c>
       <c r="C2697" t="s">
         <v>5</v>
       </c>
       <c r="D2697" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2698" spans="1:4">
       <c r="A2698">
-        <v>1233906962</v>
+        <v>1023025000</v>
       </c>
       <c r="B2698" t="s">
         <v>4</v>
       </c>
       <c r="C2698" t="s">
         <v>5</v>
       </c>
       <c r="D2698" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2699" spans="1:4">
       <c r="A2699">
-        <v>1032656059</v>
+        <v>1014307367</v>
       </c>
       <c r="B2699" t="s">
         <v>4</v>
       </c>
       <c r="C2699" t="s">
         <v>5</v>
       </c>
       <c r="D2699" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2700" spans="1:4">
       <c r="A2700">
-        <v>52417120</v>
+        <v>1233906962</v>
       </c>
       <c r="B2700" t="s">
         <v>4</v>
       </c>
       <c r="C2700" t="s">
         <v>5</v>
       </c>
       <c r="D2700" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2701" spans="1:4">
       <c r="A2701">
-        <v>1012396975</v>
+        <v>1032656059</v>
       </c>
       <c r="B2701" t="s">
         <v>4</v>
       </c>
       <c r="C2701" t="s">
         <v>5</v>
       </c>
       <c r="D2701" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2702" spans="1:4">
       <c r="A2702">
-        <v>1001174151</v>
+        <v>52417120</v>
       </c>
       <c r="B2702" t="s">
         <v>4</v>
       </c>
       <c r="C2702" t="s">
         <v>5</v>
       </c>
       <c r="D2702" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2703" spans="1:4">
       <c r="A2703">
-        <v>1025525219</v>
+        <v>1001174151</v>
       </c>
       <c r="B2703" t="s">
         <v>4</v>
       </c>
       <c r="C2703" t="s">
         <v>5</v>
       </c>
       <c r="D2703" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2704" spans="1:4">
       <c r="A2704">
-        <v>1013692439</v>
+        <v>1025525219</v>
       </c>
       <c r="B2704" t="s">
         <v>4</v>
       </c>
       <c r="C2704" t="s">
         <v>5</v>
       </c>
       <c r="D2704" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2705" spans="1:4">
       <c r="A2705">
-        <v>1033692226</v>
+        <v>1013692439</v>
       </c>
       <c r="B2705" t="s">
         <v>4</v>
       </c>
       <c r="C2705" t="s">
         <v>5</v>
       </c>
       <c r="D2705" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2706" spans="1:4">
       <c r="A2706">
-        <v>1074160764</v>
+        <v>1033692226</v>
       </c>
       <c r="B2706" t="s">
         <v>4</v>
       </c>
       <c r="C2706" t="s">
         <v>5</v>
       </c>
       <c r="D2706" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2707" spans="1:4">
       <c r="A2707">
-        <v>1000809807</v>
+        <v>1074160764</v>
       </c>
       <c r="B2707" t="s">
         <v>4</v>
       </c>
       <c r="C2707" t="s">
         <v>5</v>
       </c>
       <c r="D2707" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2708" spans="1:4">
       <c r="A2708">
-        <v>79339817</v>
+        <v>1000809807</v>
       </c>
       <c r="B2708" t="s">
         <v>4</v>
       </c>
       <c r="C2708" t="s">
         <v>5</v>
       </c>
       <c r="D2708" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2709" spans="1:4">
       <c r="A2709">
-        <v>23582350</v>
+        <v>79339817</v>
       </c>
       <c r="B2709" t="s">
         <v>4</v>
       </c>
       <c r="C2709" t="s">
         <v>5</v>
       </c>
       <c r="D2709" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2710" spans="1:4">
       <c r="A2710">
-        <v>1069760566</v>
+        <v>23582350</v>
       </c>
       <c r="B2710" t="s">
         <v>4</v>
       </c>
       <c r="C2710" t="s">
         <v>5</v>
       </c>
       <c r="D2710" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2711" spans="1:4">
       <c r="A2711">
-        <v>1070325530</v>
+        <v>1069760566</v>
       </c>
       <c r="B2711" t="s">
         <v>4</v>
       </c>
       <c r="C2711" t="s">
         <v>5</v>
       </c>
       <c r="D2711" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2712" spans="1:4">
       <c r="A2712">
-        <v>1121717645</v>
+        <v>1070325530</v>
       </c>
       <c r="B2712" t="s">
         <v>4</v>
       </c>
       <c r="C2712" t="s">
         <v>5</v>
       </c>
       <c r="D2712" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2713" spans="1:4">
       <c r="A2713">
-        <v>25872702</v>
+        <v>1121717645</v>
       </c>
       <c r="B2713" t="s">
         <v>4</v>
       </c>
       <c r="C2713" t="s">
         <v>5</v>
       </c>
       <c r="D2713" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2714" spans="1:4">
       <c r="A2714">
-        <v>1001176542</v>
+        <v>25872702</v>
       </c>
       <c r="B2714" t="s">
         <v>4</v>
       </c>
       <c r="C2714" t="s">
         <v>5</v>
       </c>
       <c r="D2714" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2715" spans="1:4">
       <c r="A2715">
-        <v>1012414151</v>
+        <v>1001176542</v>
       </c>
       <c r="B2715" t="s">
         <v>4</v>
       </c>
       <c r="C2715" t="s">
         <v>5</v>
       </c>
       <c r="D2715" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2716" spans="1:4">
       <c r="A2716">
-        <v>1023021458</v>
+        <v>1012414151</v>
       </c>
       <c r="B2716" t="s">
         <v>4</v>
       </c>
       <c r="C2716" t="s">
         <v>5</v>
       </c>
       <c r="D2716" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2717" spans="1:4">
       <c r="A2717">
-        <v>1065594839</v>
+        <v>1023021458</v>
       </c>
       <c r="B2717" t="s">
         <v>4</v>
       </c>
       <c r="C2717" t="s">
         <v>5</v>
       </c>
       <c r="D2717" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2718" spans="1:4">
       <c r="A2718">
-        <v>1022369285</v>
+        <v>1065594839</v>
       </c>
       <c r="B2718" t="s">
         <v>4</v>
       </c>
       <c r="C2718" t="s">
         <v>5</v>
       </c>
       <c r="D2718" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2719" spans="1:4">
       <c r="A2719">
-        <v>52117949</v>
+        <v>1022369285</v>
       </c>
       <c r="B2719" t="s">
         <v>4</v>
       </c>
       <c r="C2719" t="s">
         <v>5</v>
       </c>
       <c r="D2719" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2720" spans="1:4">
       <c r="A2720">
-        <v>1023936418</v>
+        <v>52117949</v>
       </c>
       <c r="B2720" t="s">
         <v>4</v>
       </c>
       <c r="C2720" t="s">
         <v>5</v>
       </c>
       <c r="D2720" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2721" spans="1:4">
       <c r="A2721">
-        <v>1007249120</v>
+        <v>1023936418</v>
       </c>
       <c r="B2721" t="s">
         <v>4</v>
       </c>
       <c r="C2721" t="s">
         <v>5</v>
       </c>
       <c r="D2721" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2722" spans="1:4">
       <c r="A2722">
-        <v>53135039</v>
+        <v>1007249120</v>
       </c>
       <c r="B2722" t="s">
         <v>4</v>
       </c>
       <c r="C2722" t="s">
         <v>5</v>
       </c>
       <c r="D2722" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2723" spans="1:4">
       <c r="A2723">
-        <v>80435351</v>
+        <v>53135039</v>
       </c>
       <c r="B2723" t="s">
         <v>4</v>
       </c>
       <c r="C2723" t="s">
         <v>5</v>
       </c>
       <c r="D2723" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2724" spans="1:4">
       <c r="A2724">
-        <v>1033720346</v>
+        <v>80435351</v>
       </c>
       <c r="B2724" t="s">
         <v>4</v>
       </c>
       <c r="C2724" t="s">
         <v>5</v>
       </c>
       <c r="D2724" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2725" spans="1:4">
       <c r="A2725">
-        <v>1032428536</v>
+        <v>1033720346</v>
       </c>
       <c r="B2725" t="s">
         <v>4</v>
       </c>
       <c r="C2725" t="s">
         <v>5</v>
       </c>
       <c r="D2725" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2726" spans="1:4">
       <c r="A2726">
-        <v>1137222808</v>
+        <v>1032428536</v>
       </c>
       <c r="B2726" t="s">
         <v>4</v>
       </c>
       <c r="C2726" t="s">
         <v>5</v>
       </c>
       <c r="D2726" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2727" spans="1:4">
       <c r="A2727">
-        <v>1022436980</v>
+        <v>1137222808</v>
       </c>
       <c r="B2727" t="s">
         <v>4</v>
       </c>
       <c r="C2727" t="s">
         <v>5</v>
       </c>
       <c r="D2727" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2728" spans="1:4">
       <c r="A2728">
-        <v>79702523</v>
+        <v>1022436980</v>
       </c>
       <c r="B2728" t="s">
         <v>4</v>
       </c>
       <c r="C2728" t="s">
         <v>5</v>
       </c>
       <c r="D2728" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2729" spans="1:4">
       <c r="A2729">
-        <v>96353241</v>
+        <v>79702523</v>
       </c>
       <c r="B2729" t="s">
         <v>4</v>
       </c>
       <c r="C2729" t="s">
         <v>5</v>
       </c>
       <c r="D2729" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2730" spans="1:4">
       <c r="A2730">
-        <v>52744055</v>
+        <v>96353241</v>
       </c>
       <c r="B2730" t="s">
         <v>4</v>
       </c>
       <c r="C2730" t="s">
         <v>5</v>
       </c>
       <c r="D2730" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2731" spans="1:4">
       <c r="A2731">
-        <v>1000989958</v>
+        <v>52744055</v>
       </c>
       <c r="B2731" t="s">
         <v>4</v>
       </c>
       <c r="C2731" t="s">
         <v>5</v>
       </c>
       <c r="D2731" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2732" spans="1:4">
       <c r="A2732">
-        <v>1012361611</v>
+        <v>1000989958</v>
       </c>
       <c r="B2732" t="s">
         <v>4</v>
       </c>
       <c r="C2732" t="s">
         <v>5</v>
       </c>
       <c r="D2732" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2733" spans="1:4">
       <c r="A2733">
-        <v>1061656379</v>
+        <v>1012361611</v>
       </c>
       <c r="B2733" t="s">
         <v>4</v>
       </c>
       <c r="C2733" t="s">
         <v>5</v>
       </c>
       <c r="D2733" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2734" spans="1:4">
       <c r="A2734">
-        <v>80751179</v>
+        <v>1061656379</v>
       </c>
       <c r="B2734" t="s">
         <v>4</v>
       </c>
       <c r="C2734" t="s">
         <v>5</v>
       </c>
       <c r="D2734" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2735" spans="1:4">
       <c r="A2735">
-        <v>80453234</v>
+        <v>80751179</v>
       </c>
       <c r="B2735" t="s">
         <v>4</v>
       </c>
       <c r="C2735" t="s">
         <v>5</v>
       </c>
       <c r="D2735" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2736" spans="1:4">
       <c r="A2736">
-        <v>1023918587</v>
+        <v>80453234</v>
       </c>
       <c r="B2736" t="s">
         <v>4</v>
       </c>
       <c r="C2736" t="s">
         <v>5</v>
       </c>
       <c r="D2736" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2737" spans="1:4">
       <c r="A2737">
-        <v>52073963</v>
+        <v>1023918587</v>
       </c>
       <c r="B2737" t="s">
         <v>4</v>
       </c>
       <c r="C2737" t="s">
         <v>5</v>
       </c>
       <c r="D2737" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2738" spans="1:4">
       <c r="A2738">
-        <v>1000159382</v>
+        <v>52073963</v>
       </c>
       <c r="B2738" t="s">
         <v>4</v>
       </c>
       <c r="C2738" t="s">
         <v>5</v>
       </c>
       <c r="D2738" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2739" spans="1:4">
       <c r="A2739">
-        <v>1033767001</v>
+        <v>1000159382</v>
       </c>
       <c r="B2739" t="s">
         <v>4</v>
       </c>
       <c r="C2739" t="s">
         <v>5</v>
       </c>
       <c r="D2739" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2740" spans="1:4">
       <c r="A2740">
-        <v>79891625</v>
+        <v>1033767001</v>
       </c>
       <c r="B2740" t="s">
         <v>4</v>
       </c>
       <c r="C2740" t="s">
         <v>5</v>
       </c>
       <c r="D2740" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2741" spans="1:4">
       <c r="A2741">
-        <v>1070629584</v>
+        <v>79891625</v>
       </c>
       <c r="B2741" t="s">
         <v>4</v>
       </c>
       <c r="C2741" t="s">
         <v>5</v>
       </c>
       <c r="D2741" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2742" spans="1:4">
       <c r="A2742">
-        <v>1023899446</v>
+        <v>1070629584</v>
       </c>
       <c r="B2742" t="s">
         <v>4</v>
       </c>
       <c r="C2742" t="s">
         <v>5</v>
       </c>
       <c r="D2742" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2743" spans="1:4">
       <c r="A2743">
-        <v>14297234</v>
+        <v>1023899446</v>
       </c>
       <c r="B2743" t="s">
         <v>4</v>
       </c>
       <c r="C2743" t="s">
         <v>5</v>
       </c>
       <c r="D2743" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2744" spans="1:4">
       <c r="A2744">
-        <v>79582966</v>
+        <v>14297234</v>
       </c>
       <c r="B2744" t="s">
         <v>4</v>
       </c>
       <c r="C2744" t="s">
         <v>5</v>
       </c>
       <c r="D2744" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2745" spans="1:4">
       <c r="A2745">
-        <v>19433772</v>
+        <v>79582966</v>
       </c>
       <c r="B2745" t="s">
         <v>4</v>
       </c>
       <c r="C2745" t="s">
         <v>5</v>
       </c>
       <c r="D2745" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2746" spans="1:4">
       <c r="A2746">
-        <v>52434929</v>
+        <v>19433772</v>
       </c>
       <c r="B2746" t="s">
         <v>4</v>
       </c>
       <c r="C2746" t="s">
         <v>5</v>
       </c>
       <c r="D2746" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2747" spans="1:4">
       <c r="A2747">
-        <v>1030545258</v>
+        <v>52434929</v>
       </c>
       <c r="B2747" t="s">
         <v>4</v>
       </c>
       <c r="C2747" t="s">
         <v>5</v>
       </c>
       <c r="D2747" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2748" spans="1:4">
       <c r="A2748">
-        <v>52129392</v>
+        <v>1030545258</v>
       </c>
       <c r="B2748" t="s">
         <v>4</v>
       </c>
       <c r="C2748" t="s">
         <v>5</v>
       </c>
       <c r="D2748" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2749" spans="1:4">
       <c r="A2749">
-        <v>1025323776</v>
+        <v>52129392</v>
       </c>
       <c r="B2749" t="s">
         <v>4</v>
       </c>
       <c r="C2749" t="s">
         <v>5</v>
       </c>
       <c r="D2749" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2750" spans="1:4">
       <c r="A2750">
-        <v>1032434220</v>
+        <v>1025323776</v>
       </c>
       <c r="B2750" t="s">
         <v>4</v>
       </c>
       <c r="C2750" t="s">
         <v>5</v>
       </c>
       <c r="D2750" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2751" spans="1:4">
       <c r="A2751">
-        <v>79215900</v>
+        <v>1032434220</v>
       </c>
       <c r="B2751" t="s">
         <v>4</v>
       </c>
       <c r="C2751" t="s">
         <v>5</v>
       </c>
       <c r="D2751" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2752" spans="1:4">
       <c r="A2752">
-        <v>1030687988</v>
+        <v>79215900</v>
       </c>
       <c r="B2752" t="s">
         <v>4</v>
       </c>
       <c r="C2752" t="s">
         <v>5</v>
       </c>
       <c r="D2752" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2753" spans="1:4">
       <c r="A2753">
-        <v>1001092786</v>
+        <v>1030687988</v>
       </c>
       <c r="B2753" t="s">
         <v>4</v>
       </c>
       <c r="C2753" t="s">
         <v>5</v>
       </c>
       <c r="D2753" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2754" spans="1:4">
       <c r="A2754">
-        <v>1033755019</v>
+        <v>1001092786</v>
       </c>
       <c r="B2754" t="s">
         <v>4</v>
       </c>
       <c r="C2754" t="s">
         <v>5</v>
       </c>
       <c r="D2754" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2755" spans="1:4">
       <c r="A2755">
-        <v>1024504893</v>
+        <v>1033755019</v>
       </c>
       <c r="B2755" t="s">
         <v>4</v>
       </c>
       <c r="C2755" t="s">
         <v>5</v>
       </c>
       <c r="D2755" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2756" spans="1:4">
       <c r="A2756">
-        <v>65737616</v>
+        <v>1024504893</v>
       </c>
       <c r="B2756" t="s">
         <v>4</v>
       </c>
       <c r="C2756" t="s">
         <v>5</v>
       </c>
       <c r="D2756" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2757" spans="1:4">
       <c r="A2757">
-        <v>1022323364</v>
+        <v>65737616</v>
       </c>
       <c r="B2757" t="s">
         <v>4</v>
       </c>
       <c r="C2757" t="s">
         <v>5</v>
       </c>
       <c r="D2757" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2758" spans="1:4">
       <c r="A2758">
-        <v>1031138385</v>
+        <v>1022323364</v>
       </c>
       <c r="B2758" t="s">
         <v>4</v>
       </c>
       <c r="C2758" t="s">
         <v>5</v>
       </c>
       <c r="D2758" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2759" spans="1:4">
       <c r="A2759">
-        <v>1022926222</v>
+        <v>1031138385</v>
       </c>
       <c r="B2759" t="s">
         <v>4</v>
       </c>
       <c r="C2759" t="s">
         <v>5</v>
       </c>
       <c r="D2759" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2760" spans="1:4">
       <c r="A2760">
-        <v>1018472870</v>
+        <v>1022926222</v>
       </c>
       <c r="B2760" t="s">
         <v>4</v>
       </c>
       <c r="C2760" t="s">
         <v>5</v>
       </c>
       <c r="D2760" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2761" spans="1:4">
       <c r="A2761">
-        <v>23755494</v>
+        <v>1018472870</v>
       </c>
       <c r="B2761" t="s">
         <v>4</v>
       </c>
       <c r="C2761" t="s">
         <v>5</v>
       </c>
       <c r="D2761" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2762" spans="1:4">
       <c r="A2762">
-        <v>1020762352</v>
+        <v>23755494</v>
       </c>
       <c r="B2762" t="s">
         <v>4</v>
       </c>
       <c r="C2762" t="s">
         <v>5</v>
       </c>
       <c r="D2762" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2763" spans="1:4">
       <c r="A2763">
-        <v>1025527224</v>
+        <v>1020762352</v>
       </c>
       <c r="B2763" t="s">
         <v>4</v>
       </c>
       <c r="C2763" t="s">
         <v>5</v>
       </c>
       <c r="D2763" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2764" spans="1:4">
       <c r="A2764">
-        <v>1032458180</v>
+        <v>1025527224</v>
       </c>
       <c r="B2764" t="s">
         <v>4</v>
       </c>
       <c r="C2764" t="s">
         <v>5</v>
       </c>
       <c r="D2764" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2765" spans="1:4">
       <c r="A2765">
-        <v>1075683749</v>
+        <v>1032458180</v>
       </c>
       <c r="B2765" t="s">
         <v>4</v>
       </c>
       <c r="C2765" t="s">
         <v>5</v>
       </c>
       <c r="D2765" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2766" spans="1:4">
       <c r="A2766">
-        <v>79804508</v>
+        <v>1075683749</v>
       </c>
       <c r="B2766" t="s">
         <v>4</v>
       </c>
       <c r="C2766" t="s">
         <v>5</v>
       </c>
       <c r="D2766" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2767" spans="1:4">
       <c r="A2767">
-        <v>1026292205</v>
+        <v>79804508</v>
       </c>
       <c r="B2767" t="s">
         <v>4</v>
       </c>
       <c r="C2767" t="s">
         <v>5</v>
       </c>
       <c r="D2767" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2768" spans="1:4">
       <c r="A2768">
-        <v>1073684138</v>
+        <v>1026292205</v>
       </c>
       <c r="B2768" t="s">
         <v>4</v>
       </c>
       <c r="C2768" t="s">
         <v>5</v>
       </c>
       <c r="D2768" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2769" spans="1:4">
       <c r="A2769">
-        <v>80811071</v>
+        <v>1073684138</v>
       </c>
       <c r="B2769" t="s">
         <v>4</v>
       </c>
       <c r="C2769" t="s">
         <v>5</v>
       </c>
       <c r="D2769" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2770" spans="1:4">
       <c r="A2770">
-        <v>1033774144</v>
+        <v>80811071</v>
       </c>
       <c r="B2770" t="s">
         <v>4</v>
       </c>
       <c r="C2770" t="s">
         <v>5</v>
       </c>
       <c r="D2770" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2771" spans="1:4">
       <c r="A2771">
-        <v>1022441442</v>
+        <v>1033774144</v>
       </c>
       <c r="B2771" t="s">
         <v>4</v>
       </c>
       <c r="C2771" t="s">
         <v>5</v>
       </c>
       <c r="D2771" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2772" spans="1:4">
       <c r="A2772">
-        <v>1000990492</v>
+        <v>1022441442</v>
       </c>
       <c r="B2772" t="s">
         <v>4</v>
       </c>
       <c r="C2772" t="s">
         <v>5</v>
       </c>
       <c r="D2772" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2773" spans="1:4">
       <c r="A2773">
+        <v>1000990492</v>
+      </c>
+      <c r="B2773" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2773" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2773" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2774" spans="1:4">
+      <c r="A2774">
         <v>80216257</v>
       </c>
-      <c r="B2773" t="s">
-[...10 lines deleted...]
-      <c r="A2774" t="s">
+      <c r="B2774" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2774" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2774" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:4">
+      <c r="A2775" t="s">
         <v>32</v>
-      </c>
-[...12 lines deleted...]
-        <v>53045271</v>
       </c>
       <c r="B2775" t="s">
         <v>4</v>
       </c>
       <c r="C2775" t="s">
         <v>5</v>
       </c>
       <c r="D2775" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2776" spans="1:4">
       <c r="A2776">
-        <v>20651589</v>
+        <v>53045271</v>
       </c>
       <c r="B2776" t="s">
         <v>4</v>
       </c>
       <c r="C2776" t="s">
         <v>5</v>
       </c>
       <c r="D2776" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2777" spans="1:4">
       <c r="A2777">
-        <v>79821394</v>
+        <v>20651589</v>
       </c>
       <c r="B2777" t="s">
         <v>4</v>
       </c>
       <c r="C2777" t="s">
         <v>5</v>
       </c>
       <c r="D2777" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2778" spans="1:4">
       <c r="A2778">
-        <v>1007296811</v>
+        <v>79821394</v>
       </c>
       <c r="B2778" t="s">
         <v>4</v>
       </c>
       <c r="C2778" t="s">
         <v>5</v>
       </c>
       <c r="D2778" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2779" spans="1:4">
       <c r="A2779">
-        <v>1024490618</v>
+        <v>1007296811</v>
       </c>
       <c r="B2779" t="s">
         <v>4</v>
       </c>
       <c r="C2779" t="s">
         <v>5</v>
       </c>
       <c r="D2779" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2780" spans="1:4">
       <c r="A2780">
-        <v>51556541</v>
+        <v>1024490618</v>
       </c>
       <c r="B2780" t="s">
         <v>4</v>
       </c>
       <c r="C2780" t="s">
         <v>5</v>
       </c>
       <c r="D2780" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2781" spans="1:4">
       <c r="A2781">
-        <v>1032414792</v>
+        <v>51556541</v>
       </c>
       <c r="B2781" t="s">
         <v>4</v>
       </c>
       <c r="C2781" t="s">
         <v>5</v>
       </c>
       <c r="D2781" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2782" spans="1:4">
       <c r="A2782">
-        <v>53093872</v>
+        <v>1032414792</v>
       </c>
       <c r="B2782" t="s">
         <v>4</v>
       </c>
       <c r="C2782" t="s">
         <v>5</v>
       </c>
       <c r="D2782" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2783" spans="1:4">
       <c r="A2783">
-        <v>79889810</v>
+        <v>53093872</v>
       </c>
       <c r="B2783" t="s">
         <v>4</v>
       </c>
       <c r="C2783" t="s">
         <v>5</v>
       </c>
       <c r="D2783" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2784" spans="1:4">
       <c r="A2784">
-        <v>1071629760</v>
+        <v>79889810</v>
       </c>
       <c r="B2784" t="s">
         <v>4</v>
       </c>
       <c r="C2784" t="s">
         <v>5</v>
       </c>
       <c r="D2784" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2785" spans="1:4">
       <c r="A2785">
-        <v>1019075509</v>
+        <v>1071629760</v>
       </c>
       <c r="B2785" t="s">
         <v>4</v>
       </c>
       <c r="C2785" t="s">
         <v>5</v>
       </c>
       <c r="D2785" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2786" spans="1:4">
       <c r="A2786">
-        <v>53152851</v>
+        <v>1019075509</v>
       </c>
       <c r="B2786" t="s">
         <v>4</v>
       </c>
       <c r="C2786" t="s">
         <v>5</v>
       </c>
       <c r="D2786" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2787" spans="1:4">
       <c r="A2787">
-        <v>1022993875</v>
+        <v>53152851</v>
       </c>
       <c r="B2787" t="s">
         <v>4</v>
       </c>
       <c r="C2787" t="s">
         <v>5</v>
       </c>
       <c r="D2787" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2788" spans="1:4">
       <c r="A2788">
-        <v>1013589038</v>
+        <v>1022993875</v>
       </c>
       <c r="B2788" t="s">
         <v>4</v>
       </c>
       <c r="C2788" t="s">
         <v>5</v>
       </c>
       <c r="D2788" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2789" spans="1:4">
       <c r="A2789">
-        <v>8539053</v>
+        <v>1013589038</v>
       </c>
       <c r="B2789" t="s">
         <v>4</v>
       </c>
       <c r="C2789" t="s">
         <v>5</v>
       </c>
       <c r="D2789" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2790" spans="1:4">
       <c r="A2790">
-        <v>1033717665</v>
+        <v>8539053</v>
       </c>
       <c r="B2790" t="s">
         <v>4</v>
       </c>
       <c r="C2790" t="s">
         <v>5</v>
       </c>
       <c r="D2790" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2791" spans="1:4">
       <c r="A2791">
-        <v>52731134</v>
+        <v>1033717665</v>
       </c>
       <c r="B2791" t="s">
         <v>4</v>
       </c>
       <c r="C2791" t="s">
         <v>5</v>
       </c>
       <c r="D2791" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2792" spans="1:4">
       <c r="A2792">
-        <v>1073710255</v>
+        <v>52731134</v>
       </c>
       <c r="B2792" t="s">
         <v>4</v>
       </c>
       <c r="C2792" t="s">
         <v>5</v>
       </c>
       <c r="D2792" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2793" spans="1:4">
       <c r="A2793">
-        <v>1024561899</v>
+        <v>1073710255</v>
       </c>
       <c r="B2793" t="s">
         <v>4</v>
       </c>
       <c r="C2793" t="s">
         <v>5</v>
       </c>
       <c r="D2793" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2794" spans="1:4">
       <c r="A2794">
-        <v>1053862686</v>
+        <v>1024561899</v>
       </c>
       <c r="B2794" t="s">
         <v>4</v>
       </c>
       <c r="C2794" t="s">
         <v>5</v>
       </c>
       <c r="D2794" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2795" spans="1:4">
       <c r="A2795">
-        <v>1007648257</v>
+        <v>1053862686</v>
       </c>
       <c r="B2795" t="s">
         <v>4</v>
       </c>
       <c r="C2795" t="s">
         <v>5</v>
       </c>
       <c r="D2795" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2796" spans="1:4">
       <c r="A2796">
-        <v>1024571333</v>
+        <v>1007648257</v>
       </c>
       <c r="B2796" t="s">
         <v>4</v>
       </c>
       <c r="C2796" t="s">
         <v>5</v>
       </c>
       <c r="D2796" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2797" spans="1:4">
       <c r="A2797">
-        <v>1057892597</v>
+        <v>1024571333</v>
       </c>
       <c r="B2797" t="s">
         <v>4</v>
       </c>
       <c r="C2797" t="s">
         <v>5</v>
       </c>
       <c r="D2797" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2798" spans="1:4">
       <c r="A2798">
-        <v>1012316984</v>
+        <v>1057892597</v>
       </c>
       <c r="B2798" t="s">
         <v>4</v>
       </c>
       <c r="C2798" t="s">
         <v>5</v>
       </c>
       <c r="D2798" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2799" spans="1:4">
       <c r="A2799">
-        <v>80897947</v>
+        <v>1012316984</v>
       </c>
       <c r="B2799" t="s">
         <v>4</v>
       </c>
       <c r="C2799" t="s">
         <v>5</v>
       </c>
       <c r="D2799" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2800" spans="1:4">
       <c r="A2800">
-        <v>1023018880</v>
+        <v>80897947</v>
       </c>
       <c r="B2800" t="s">
         <v>4</v>
       </c>
       <c r="C2800" t="s">
         <v>5</v>
       </c>
       <c r="D2800" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2801" spans="1:4">
       <c r="A2801">
-        <v>52382047</v>
+        <v>1023018880</v>
       </c>
       <c r="B2801" t="s">
         <v>4</v>
       </c>
       <c r="C2801" t="s">
         <v>5</v>
       </c>
       <c r="D2801" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2802" spans="1:4">
       <c r="A2802">
-        <v>79157799</v>
+        <v>52382047</v>
       </c>
       <c r="B2802" t="s">
         <v>4</v>
       </c>
       <c r="C2802" t="s">
         <v>5</v>
       </c>
       <c r="D2802" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2803" spans="1:4">
       <c r="A2803">
-        <v>56068312</v>
+        <v>79157799</v>
       </c>
       <c r="B2803" t="s">
         <v>4</v>
       </c>
       <c r="C2803" t="s">
         <v>5</v>
       </c>
       <c r="D2803" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2804" spans="1:4">
       <c r="A2804">
-        <v>80452600</v>
+        <v>56068312</v>
       </c>
       <c r="B2804" t="s">
         <v>4</v>
       </c>
       <c r="C2804" t="s">
         <v>5</v>
       </c>
       <c r="D2804" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2805" spans="1:4">
       <c r="A2805">
-        <v>1010226483</v>
+        <v>80452600</v>
       </c>
       <c r="B2805" t="s">
         <v>4</v>
       </c>
       <c r="C2805" t="s">
         <v>5</v>
       </c>
       <c r="D2805" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2806" spans="1:4">
       <c r="A2806">
-        <v>1018500924</v>
+        <v>1010226483</v>
       </c>
       <c r="B2806" t="s">
         <v>4</v>
       </c>
       <c r="C2806" t="s">
         <v>5</v>
       </c>
       <c r="D2806" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2807" spans="1:4">
       <c r="A2807">
-        <v>1016043575</v>
+        <v>1018500924</v>
       </c>
       <c r="B2807" t="s">
         <v>4</v>
       </c>
       <c r="C2807" t="s">
         <v>5</v>
       </c>
       <c r="D2807" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2808" spans="1:4">
       <c r="A2808">
-        <v>1047419239</v>
+        <v>1016043575</v>
       </c>
       <c r="B2808" t="s">
         <v>4</v>
       </c>
       <c r="C2808" t="s">
         <v>5</v>
       </c>
       <c r="D2808" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2809" spans="1:4">
       <c r="A2809">
-        <v>1023934988</v>
+        <v>1047419239</v>
       </c>
       <c r="B2809" t="s">
         <v>4</v>
       </c>
       <c r="C2809" t="s">
         <v>5</v>
       </c>
       <c r="D2809" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2810" spans="1:4">
       <c r="A2810">
-        <v>1018448427</v>
+        <v>1023934988</v>
       </c>
       <c r="B2810" t="s">
         <v>4</v>
       </c>
       <c r="C2810" t="s">
         <v>5</v>
       </c>
       <c r="D2810" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2811" spans="1:4">
       <c r="A2811">
-        <v>1000183987</v>
+        <v>1018448427</v>
       </c>
       <c r="B2811" t="s">
         <v>4</v>
       </c>
       <c r="C2811" t="s">
         <v>5</v>
       </c>
       <c r="D2811" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2812" spans="1:4">
       <c r="A2812">
-        <v>79896534</v>
+        <v>1000183987</v>
       </c>
       <c r="B2812" t="s">
         <v>4</v>
       </c>
       <c r="C2812" t="s">
         <v>5</v>
       </c>
       <c r="D2812" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2813" spans="1:4">
       <c r="A2813">
-        <v>1000577363</v>
+        <v>79896534</v>
       </c>
       <c r="B2813" t="s">
         <v>4</v>
       </c>
       <c r="C2813" t="s">
         <v>5</v>
       </c>
       <c r="D2813" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2814" spans="1:4">
       <c r="A2814">
-        <v>1001199647</v>
+        <v>1000577363</v>
       </c>
       <c r="B2814" t="s">
         <v>4</v>
       </c>
       <c r="C2814" t="s">
         <v>5</v>
       </c>
       <c r="D2814" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2815" spans="1:4">
       <c r="A2815">
-        <v>52166035</v>
+        <v>1001199647</v>
       </c>
       <c r="B2815" t="s">
         <v>4</v>
       </c>
       <c r="C2815" t="s">
         <v>5</v>
       </c>
       <c r="D2815" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2816" spans="1:4">
       <c r="A2816">
-        <v>79509709</v>
+        <v>52166035</v>
       </c>
       <c r="B2816" t="s">
         <v>4</v>
       </c>
       <c r="C2816" t="s">
         <v>5</v>
       </c>
       <c r="D2816" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2817" spans="1:4">
       <c r="A2817">
-        <v>52276958</v>
+        <v>79509709</v>
       </c>
       <c r="B2817" t="s">
         <v>4</v>
       </c>
       <c r="C2817" t="s">
         <v>5</v>
       </c>
       <c r="D2817" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2818" spans="1:4">
       <c r="A2818">
-        <v>1031147581</v>
+        <v>52276958</v>
       </c>
       <c r="B2818" t="s">
         <v>4</v>
       </c>
       <c r="C2818" t="s">
         <v>5</v>
       </c>
       <c r="D2818" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2819" spans="1:4">
       <c r="A2819">
-        <v>1018484973</v>
+        <v>1031147581</v>
       </c>
       <c r="B2819" t="s">
         <v>4</v>
       </c>
       <c r="C2819" t="s">
         <v>5</v>
       </c>
       <c r="D2819" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2820" spans="1:4">
       <c r="A2820">
-        <v>1069716332</v>
+        <v>1018484973</v>
       </c>
       <c r="B2820" t="s">
         <v>4</v>
       </c>
       <c r="C2820" t="s">
         <v>5</v>
       </c>
       <c r="D2820" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2821" spans="1:4">
       <c r="A2821">
-        <v>1007297932</v>
+        <v>1069716332</v>
       </c>
       <c r="B2821" t="s">
         <v>4</v>
       </c>
       <c r="C2821" t="s">
         <v>5</v>
       </c>
       <c r="D2821" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2822" spans="1:4">
       <c r="A2822">
-        <v>1033788924</v>
+        <v>1007297932</v>
       </c>
       <c r="B2822" t="s">
         <v>4</v>
       </c>
       <c r="C2822" t="s">
         <v>5</v>
       </c>
       <c r="D2822" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2823" spans="1:4">
       <c r="A2823">
-        <v>1013658248</v>
+        <v>1033788924</v>
       </c>
       <c r="B2823" t="s">
         <v>4</v>
       </c>
       <c r="C2823" t="s">
         <v>5</v>
       </c>
       <c r="D2823" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2824" spans="1:4">
       <c r="A2824">
-        <v>1033771170</v>
+        <v>1013606370</v>
       </c>
       <c r="B2824" t="s">
         <v>4</v>
       </c>
       <c r="C2824" t="s">
         <v>5</v>
       </c>
       <c r="D2824" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2825" spans="1:4">
-      <c r="A2825" t="s">
-        <v>33</v>
+      <c r="A2825">
+        <v>1013658248</v>
       </c>
       <c r="B2825" t="s">
         <v>4</v>
       </c>
       <c r="C2825" t="s">
         <v>5</v>
       </c>
       <c r="D2825" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2826" spans="1:4">
       <c r="A2826">
-        <v>39710191</v>
+        <v>1033771170</v>
       </c>
       <c r="B2826" t="s">
         <v>4</v>
       </c>
       <c r="C2826" t="s">
         <v>5</v>
       </c>
       <c r="D2826" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2827" spans="1:4">
-      <c r="A2827">
-        <v>1007161544</v>
+      <c r="A2827" t="s">
+        <v>33</v>
       </c>
       <c r="B2827" t="s">
         <v>4</v>
       </c>
       <c r="C2827" t="s">
         <v>5</v>
       </c>
       <c r="D2827" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2828" spans="1:4">
       <c r="A2828">
-        <v>1000623666</v>
+        <v>39710191</v>
       </c>
       <c r="B2828" t="s">
         <v>4</v>
       </c>
       <c r="C2828" t="s">
         <v>5</v>
       </c>
       <c r="D2828" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2829" spans="1:4">
       <c r="A2829">
-        <v>80108512</v>
+        <v>1007161544</v>
       </c>
       <c r="B2829" t="s">
         <v>4</v>
       </c>
       <c r="C2829" t="s">
         <v>5</v>
       </c>
       <c r="D2829" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2830" spans="1:4">
       <c r="A2830">
-        <v>1110451432</v>
+        <v>1000623666</v>
       </c>
       <c r="B2830" t="s">
         <v>4</v>
       </c>
       <c r="C2830" t="s">
         <v>5</v>
       </c>
       <c r="D2830" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2831" spans="1:4">
       <c r="A2831">
-        <v>1033787141</v>
+        <v>80108512</v>
       </c>
       <c r="B2831" t="s">
         <v>4</v>
       </c>
       <c r="C2831" t="s">
         <v>5</v>
       </c>
       <c r="D2831" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2832" spans="1:4">
       <c r="A2832">
-        <v>1032407414</v>
+        <v>1110451432</v>
       </c>
       <c r="B2832" t="s">
         <v>4</v>
       </c>
       <c r="C2832" t="s">
         <v>5</v>
       </c>
       <c r="D2832" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2833" spans="1:4">
       <c r="A2833">
-        <v>1000786496</v>
+        <v>1033787141</v>
       </c>
       <c r="B2833" t="s">
         <v>4</v>
       </c>
       <c r="C2833" t="s">
         <v>5</v>
       </c>
       <c r="D2833" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2834" spans="1:4">
       <c r="A2834">
-        <v>1000972820</v>
+        <v>1032407414</v>
       </c>
       <c r="B2834" t="s">
         <v>4</v>
       </c>
       <c r="C2834" t="s">
         <v>5</v>
       </c>
       <c r="D2834" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2835" spans="1:4">
       <c r="A2835">
-        <v>52289350</v>
+        <v>1000786496</v>
       </c>
       <c r="B2835" t="s">
         <v>4</v>
       </c>
       <c r="C2835" t="s">
         <v>5</v>
       </c>
       <c r="D2835" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2836" spans="1:4">
       <c r="A2836">
-        <v>1073720937</v>
+        <v>1000972820</v>
       </c>
       <c r="B2836" t="s">
         <v>4</v>
       </c>
       <c r="C2836" t="s">
         <v>5</v>
       </c>
       <c r="D2836" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2837" spans="1:4">
       <c r="A2837">
-        <v>1000352483</v>
+        <v>52289350</v>
       </c>
       <c r="B2837" t="s">
         <v>4</v>
       </c>
       <c r="C2837" t="s">
         <v>5</v>
       </c>
       <c r="D2837" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2838" spans="1:4">
       <c r="A2838">
-        <v>1000786002</v>
+        <v>1073720937</v>
       </c>
       <c r="B2838" t="s">
         <v>4</v>
       </c>
       <c r="C2838" t="s">
         <v>5</v>
       </c>
       <c r="D2838" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2839" spans="1:4">
       <c r="A2839">
-        <v>1022406292</v>
+        <v>1000352483</v>
       </c>
       <c r="B2839" t="s">
         <v>4</v>
       </c>
       <c r="C2839" t="s">
         <v>5</v>
       </c>
       <c r="D2839" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2840" spans="1:4">
       <c r="A2840">
-        <v>1024588124</v>
+        <v>1000786002</v>
       </c>
       <c r="B2840" t="s">
         <v>4</v>
       </c>
       <c r="C2840" t="s">
         <v>5</v>
       </c>
       <c r="D2840" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2841" spans="1:4">
       <c r="A2841">
-        <v>1019095870</v>
+        <v>1022406292</v>
       </c>
       <c r="B2841" t="s">
         <v>4</v>
       </c>
       <c r="C2841" t="s">
         <v>5</v>
       </c>
       <c r="D2841" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2842" spans="1:4">
       <c r="A2842">
-        <v>1026296169</v>
+        <v>1024588124</v>
       </c>
       <c r="B2842" t="s">
         <v>4</v>
       </c>
       <c r="C2842" t="s">
         <v>5</v>
       </c>
       <c r="D2842" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2843" spans="1:4">
       <c r="A2843">
-        <v>51945957</v>
+        <v>1019095870</v>
       </c>
       <c r="B2843" t="s">
         <v>4</v>
       </c>
       <c r="C2843" t="s">
         <v>5</v>
       </c>
       <c r="D2843" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2844" spans="1:4">
       <c r="A2844">
-        <v>1233497772</v>
+        <v>1026296169</v>
       </c>
       <c r="B2844" t="s">
         <v>4</v>
       </c>
       <c r="C2844" t="s">
         <v>5</v>
       </c>
       <c r="D2844" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2845" spans="1:4">
       <c r="A2845">
-        <v>1033789446</v>
+        <v>51945957</v>
       </c>
       <c r="B2845" t="s">
         <v>4</v>
       </c>
       <c r="C2845" t="s">
         <v>5</v>
       </c>
       <c r="D2845" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2846" spans="1:4">
       <c r="A2846">
-        <v>1000621633</v>
+        <v>1233497772</v>
       </c>
       <c r="B2846" t="s">
         <v>4</v>
       </c>
       <c r="C2846" t="s">
         <v>5</v>
       </c>
       <c r="D2846" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2847" spans="1:4">
       <c r="A2847">
-        <v>1016068362</v>
+        <v>1033789446</v>
       </c>
       <c r="B2847" t="s">
         <v>4</v>
       </c>
       <c r="C2847" t="s">
         <v>5</v>
       </c>
       <c r="D2847" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2848" spans="1:4">
       <c r="A2848">
-        <v>1018455978</v>
+        <v>1000621633</v>
       </c>
       <c r="B2848" t="s">
         <v>4</v>
       </c>
       <c r="C2848" t="s">
         <v>5</v>
       </c>
       <c r="D2848" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2849" spans="1:4">
       <c r="A2849">
-        <v>52432355</v>
+        <v>1016068362</v>
       </c>
       <c r="B2849" t="s">
         <v>4</v>
       </c>
       <c r="C2849" t="s">
         <v>5</v>
       </c>
       <c r="D2849" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2850" spans="1:4">
       <c r="A2850">
-        <v>1022955721</v>
+        <v>1018455978</v>
       </c>
       <c r="B2850" t="s">
         <v>4</v>
       </c>
       <c r="C2850" t="s">
         <v>5</v>
       </c>
       <c r="D2850" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2851" spans="1:4">
       <c r="A2851">
-        <v>80831505</v>
+        <v>52432355</v>
       </c>
       <c r="B2851" t="s">
         <v>4</v>
       </c>
       <c r="C2851" t="s">
         <v>5</v>
       </c>
       <c r="D2851" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2852" spans="1:4">
       <c r="A2852">
-        <v>1232400525</v>
+        <v>1022955721</v>
       </c>
       <c r="B2852" t="s">
         <v>4</v>
       </c>
       <c r="C2852" t="s">
         <v>5</v>
       </c>
       <c r="D2852" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2853" spans="1:4">
       <c r="A2853">
-        <v>1052837830</v>
+        <v>80831505</v>
       </c>
       <c r="B2853" t="s">
         <v>4</v>
       </c>
       <c r="C2853" t="s">
         <v>5</v>
       </c>
       <c r="D2853" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2854" spans="1:4">
       <c r="A2854">
-        <v>1000809525</v>
+        <v>1232400525</v>
       </c>
       <c r="B2854" t="s">
         <v>4</v>
       </c>
       <c r="C2854" t="s">
         <v>5</v>
       </c>
       <c r="D2854" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2855" spans="1:4">
       <c r="A2855">
-        <v>1000119042</v>
+        <v>1052837830</v>
       </c>
       <c r="B2855" t="s">
         <v>4</v>
       </c>
       <c r="C2855" t="s">
         <v>5</v>
       </c>
       <c r="D2855" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2856" spans="1:4">
       <c r="A2856">
-        <v>1030528539</v>
+        <v>1000809525</v>
       </c>
       <c r="B2856" t="s">
         <v>4</v>
       </c>
       <c r="C2856" t="s">
         <v>5</v>
       </c>
       <c r="D2856" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2857" spans="1:4">
       <c r="A2857">
-        <v>1023004106</v>
+        <v>1000119042</v>
       </c>
       <c r="B2857" t="s">
         <v>4</v>
       </c>
       <c r="C2857" t="s">
         <v>5</v>
       </c>
       <c r="D2857" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2858" spans="1:4">
       <c r="A2858">
-        <v>1076651851</v>
+        <v>1030528539</v>
       </c>
       <c r="B2858" t="s">
         <v>4</v>
       </c>
       <c r="C2858" t="s">
         <v>5</v>
       </c>
       <c r="D2858" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2859" spans="1:4">
       <c r="A2859">
-        <v>8758801</v>
+        <v>1023004106</v>
       </c>
       <c r="B2859" t="s">
         <v>4</v>
       </c>
       <c r="C2859" t="s">
         <v>5</v>
       </c>
       <c r="D2859" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2860" spans="1:4">
       <c r="A2860">
-        <v>1024528075</v>
+        <v>1076651851</v>
       </c>
       <c r="B2860" t="s">
         <v>4</v>
       </c>
       <c r="C2860" t="s">
         <v>5</v>
       </c>
       <c r="D2860" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2861" spans="1:4">
       <c r="A2861">
-        <v>1023969306</v>
+        <v>8758801</v>
       </c>
       <c r="B2861" t="s">
         <v>4</v>
       </c>
       <c r="C2861" t="s">
         <v>5</v>
       </c>
       <c r="D2861" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2862" spans="1:4">
       <c r="A2862">
-        <v>1014180509</v>
+        <v>1024528075</v>
       </c>
       <c r="B2862" t="s">
         <v>4</v>
       </c>
       <c r="C2862" t="s">
         <v>5</v>
       </c>
       <c r="D2862" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2863" spans="1:4">
       <c r="A2863">
-        <v>1033713096</v>
+        <v>1023969306</v>
       </c>
       <c r="B2863" t="s">
         <v>4</v>
       </c>
       <c r="C2863" t="s">
         <v>5</v>
       </c>
       <c r="D2863" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2864" spans="1:4">
       <c r="A2864">
-        <v>1022934446</v>
+        <v>1014180509</v>
       </c>
       <c r="B2864" t="s">
         <v>4</v>
       </c>
       <c r="C2864" t="s">
         <v>5</v>
       </c>
       <c r="D2864" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2865" spans="1:4">
       <c r="A2865">
-        <v>1012407026</v>
+        <v>1033713096</v>
       </c>
       <c r="B2865" t="s">
         <v>4</v>
       </c>
       <c r="C2865" t="s">
         <v>5</v>
       </c>
       <c r="D2865" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2866" spans="1:4">
       <c r="A2866">
-        <v>39798328</v>
+        <v>1022934446</v>
       </c>
       <c r="B2866" t="s">
         <v>4</v>
       </c>
       <c r="C2866" t="s">
         <v>5</v>
       </c>
       <c r="D2866" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2867" spans="1:4">
       <c r="A2867">
-        <v>1007703240</v>
+        <v>1012407026</v>
       </c>
       <c r="B2867" t="s">
         <v>4</v>
       </c>
       <c r="C2867" t="s">
         <v>5</v>
       </c>
       <c r="D2867" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2868" spans="1:4">
       <c r="A2868">
-        <v>1023877744</v>
+        <v>39798328</v>
       </c>
       <c r="B2868" t="s">
         <v>4</v>
       </c>
       <c r="C2868" t="s">
         <v>5</v>
       </c>
       <c r="D2868" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2869" spans="1:4">
       <c r="A2869">
-        <v>1007719364</v>
+        <v>1007703240</v>
       </c>
       <c r="B2869" t="s">
         <v>4</v>
       </c>
       <c r="C2869" t="s">
         <v>5</v>
       </c>
       <c r="D2869" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2870" spans="1:4">
       <c r="A2870">
-        <v>1033743063</v>
+        <v>1023877744</v>
       </c>
       <c r="B2870" t="s">
         <v>4</v>
       </c>
       <c r="C2870" t="s">
         <v>5</v>
       </c>
       <c r="D2870" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2871" spans="1:4">
       <c r="A2871">
-        <v>1000706179</v>
+        <v>1007719364</v>
       </c>
       <c r="B2871" t="s">
         <v>4</v>
       </c>
       <c r="C2871" t="s">
         <v>5</v>
       </c>
       <c r="D2871" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2872" spans="1:4">
       <c r="A2872">
-        <v>1014255304</v>
+        <v>1033743063</v>
       </c>
       <c r="B2872" t="s">
         <v>4</v>
       </c>
       <c r="C2872" t="s">
         <v>5</v>
       </c>
       <c r="D2872" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2873" spans="1:4">
       <c r="A2873">
-        <v>1104710259</v>
+        <v>1000706179</v>
       </c>
       <c r="B2873" t="s">
         <v>4</v>
       </c>
       <c r="C2873" t="s">
         <v>5</v>
       </c>
       <c r="D2873" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2874" spans="1:4">
       <c r="A2874">
-        <v>1001201791</v>
+        <v>1014255304</v>
       </c>
       <c r="B2874" t="s">
         <v>4</v>
       </c>
       <c r="C2874" t="s">
         <v>5</v>
       </c>
       <c r="D2874" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2875" spans="1:4">
       <c r="A2875">
-        <v>1033807571</v>
+        <v>1104710259</v>
       </c>
       <c r="B2875" t="s">
         <v>4</v>
       </c>
       <c r="C2875" t="s">
         <v>5</v>
       </c>
       <c r="D2875" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2876" spans="1:4">
       <c r="A2876">
-        <v>1024591121</v>
+        <v>1001201791</v>
       </c>
       <c r="B2876" t="s">
         <v>4</v>
       </c>
       <c r="C2876" t="s">
         <v>5</v>
       </c>
       <c r="D2876" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2877" spans="1:4">
       <c r="A2877">
-        <v>79491586</v>
+        <v>1033807571</v>
       </c>
       <c r="B2877" t="s">
         <v>4</v>
       </c>
       <c r="C2877" t="s">
         <v>5</v>
       </c>
       <c r="D2877" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2878" spans="1:4">
       <c r="A2878">
-        <v>52810328</v>
+        <v>1024591121</v>
       </c>
       <c r="B2878" t="s">
         <v>4</v>
       </c>
       <c r="C2878" t="s">
         <v>5</v>
       </c>
       <c r="D2878" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2879" spans="1:4">
       <c r="A2879">
-        <v>1007769965</v>
+        <v>79491586</v>
       </c>
       <c r="B2879" t="s">
         <v>4</v>
       </c>
       <c r="C2879" t="s">
         <v>5</v>
       </c>
       <c r="D2879" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2880" spans="1:4">
       <c r="A2880">
-        <v>1013626634</v>
+        <v>52810328</v>
       </c>
       <c r="B2880" t="s">
         <v>4</v>
       </c>
       <c r="C2880" t="s">
         <v>5</v>
       </c>
       <c r="D2880" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2881" spans="1:4">
       <c r="A2881">
-        <v>1049612640</v>
+        <v>1007769965</v>
       </c>
       <c r="B2881" t="s">
         <v>4</v>
       </c>
       <c r="C2881" t="s">
         <v>5</v>
       </c>
       <c r="D2881" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2882" spans="1:4">
       <c r="A2882">
-        <v>74372841</v>
+        <v>1013626634</v>
       </c>
       <c r="B2882" t="s">
         <v>4</v>
       </c>
       <c r="C2882" t="s">
         <v>5</v>
       </c>
       <c r="D2882" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2883" spans="1:4">
       <c r="A2883">
-        <v>1016023506</v>
+        <v>1049612640</v>
       </c>
       <c r="B2883" t="s">
         <v>4</v>
       </c>
       <c r="C2883" t="s">
         <v>5</v>
       </c>
       <c r="D2883" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2884" spans="1:4">
       <c r="A2884">
-        <v>1073252767</v>
+        <v>74372841</v>
       </c>
       <c r="B2884" t="s">
         <v>4</v>
       </c>
       <c r="C2884" t="s">
         <v>5</v>
       </c>
       <c r="D2884" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2885" spans="1:4">
       <c r="A2885">
-        <v>52077176</v>
+        <v>1016023506</v>
       </c>
       <c r="B2885" t="s">
         <v>4</v>
       </c>
       <c r="C2885" t="s">
         <v>5</v>
       </c>
       <c r="D2885" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2886" spans="1:4">
       <c r="A2886">
-        <v>1029140190</v>
+        <v>1073252767</v>
       </c>
       <c r="B2886" t="s">
         <v>4</v>
       </c>
       <c r="C2886" t="s">
         <v>5</v>
       </c>
       <c r="D2886" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2887" spans="1:4">
       <c r="A2887">
-        <v>1033782974</v>
+        <v>52077176</v>
       </c>
       <c r="B2887" t="s">
         <v>4</v>
       </c>
       <c r="C2887" t="s">
         <v>5</v>
       </c>
       <c r="D2887" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2888" spans="1:4">
       <c r="A2888">
-        <v>1023869638</v>
+        <v>1029140190</v>
       </c>
       <c r="B2888" t="s">
         <v>4</v>
       </c>
       <c r="C2888" t="s">
         <v>5</v>
       </c>
       <c r="D2888" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2889" spans="1:4">
       <c r="A2889">
-        <v>1007519603</v>
+        <v>1033782974</v>
       </c>
       <c r="B2889" t="s">
         <v>4</v>
       </c>
       <c r="C2889" t="s">
         <v>5</v>
       </c>
       <c r="D2889" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2890" spans="1:4">
       <c r="A2890">
-        <v>1000810520</v>
+        <v>1023869638</v>
       </c>
       <c r="B2890" t="s">
         <v>4</v>
       </c>
       <c r="C2890" t="s">
         <v>5</v>
       </c>
       <c r="D2890" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2891" spans="1:4">
       <c r="A2891">
-        <v>1032656450</v>
+        <v>1007519603</v>
       </c>
       <c r="B2891" t="s">
         <v>4</v>
       </c>
       <c r="C2891" t="s">
         <v>5</v>
       </c>
       <c r="D2891" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2892" spans="1:4">
       <c r="A2892">
-        <v>1033683443</v>
+        <v>1000810520</v>
       </c>
       <c r="B2892" t="s">
         <v>4</v>
       </c>
       <c r="C2892" t="s">
         <v>5</v>
       </c>
       <c r="D2892" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2893" spans="1:4">
       <c r="A2893">
-        <v>1031139430</v>
+        <v>1032656450</v>
       </c>
       <c r="B2893" t="s">
         <v>4</v>
       </c>
       <c r="C2893" t="s">
         <v>5</v>
       </c>
       <c r="D2893" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2894" spans="1:4">
       <c r="A2894">
-        <v>1024549566</v>
+        <v>1033683443</v>
       </c>
       <c r="B2894" t="s">
         <v>4</v>
       </c>
       <c r="C2894" t="s">
         <v>5</v>
       </c>
       <c r="D2894" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2895" spans="1:4">
       <c r="A2895">
-        <v>1080932942</v>
+        <v>1031139430</v>
       </c>
       <c r="B2895" t="s">
         <v>4</v>
       </c>
       <c r="C2895" t="s">
         <v>5</v>
       </c>
       <c r="D2895" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2896" spans="1:4">
       <c r="A2896">
-        <v>1022349328</v>
+        <v>1024549566</v>
       </c>
       <c r="B2896" t="s">
         <v>4</v>
       </c>
       <c r="C2896" t="s">
         <v>5</v>
       </c>
       <c r="D2896" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2897" spans="1:4">
       <c r="A2897">
-        <v>1083900402</v>
+        <v>1080932942</v>
       </c>
       <c r="B2897" t="s">
         <v>4</v>
       </c>
       <c r="C2897" t="s">
         <v>5</v>
       </c>
       <c r="D2897" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2898" spans="1:4">
       <c r="A2898">
-        <v>33700596</v>
+        <v>1022349328</v>
       </c>
       <c r="B2898" t="s">
         <v>4</v>
       </c>
       <c r="C2898" t="s">
         <v>5</v>
       </c>
       <c r="D2898" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2899" spans="1:4">
       <c r="A2899">
-        <v>1022966682</v>
+        <v>1083900402</v>
       </c>
       <c r="B2899" t="s">
         <v>4</v>
       </c>
       <c r="C2899" t="s">
         <v>5</v>
       </c>
       <c r="D2899" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2900" spans="1:4">
       <c r="A2900">
-        <v>1003670896</v>
+        <v>33700596</v>
       </c>
       <c r="B2900" t="s">
         <v>4</v>
       </c>
       <c r="C2900" t="s">
         <v>5</v>
       </c>
       <c r="D2900" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2901" spans="1:4">
       <c r="A2901">
-        <v>1016045838</v>
+        <v>1022966682</v>
       </c>
       <c r="B2901" t="s">
         <v>4</v>
       </c>
       <c r="C2901" t="s">
         <v>5</v>
       </c>
       <c r="D2901" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2902" spans="1:4">
       <c r="A2902">
-        <v>1012383861</v>
+        <v>1003670896</v>
       </c>
       <c r="B2902" t="s">
         <v>4</v>
       </c>
       <c r="C2902" t="s">
         <v>5</v>
       </c>
       <c r="D2902" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2903" spans="1:4">
       <c r="A2903">
-        <v>52748434</v>
+        <v>1016045838</v>
       </c>
       <c r="B2903" t="s">
         <v>4</v>
       </c>
       <c r="C2903" t="s">
         <v>5</v>
       </c>
       <c r="D2903" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2904" spans="1:4">
       <c r="A2904">
-        <v>1052397015</v>
+        <v>1012383861</v>
       </c>
       <c r="B2904" t="s">
         <v>4</v>
       </c>
       <c r="C2904" t="s">
         <v>5</v>
       </c>
       <c r="D2904" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2905" spans="1:4">
       <c r="A2905">
-        <v>1024578554</v>
+        <v>52748434</v>
       </c>
       <c r="B2905" t="s">
         <v>4</v>
       </c>
       <c r="C2905" t="s">
         <v>5</v>
       </c>
       <c r="D2905" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2906" spans="1:4">
       <c r="A2906">
-        <v>52450979</v>
+        <v>1052397015</v>
       </c>
       <c r="B2906" t="s">
         <v>4</v>
       </c>
       <c r="C2906" t="s">
         <v>5</v>
       </c>
       <c r="D2906" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2907" spans="1:4">
       <c r="A2907">
-        <v>1010067295</v>
+        <v>1024578554</v>
       </c>
       <c r="B2907" t="s">
         <v>4</v>
       </c>
       <c r="C2907" t="s">
         <v>5</v>
       </c>
       <c r="D2907" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2908" spans="1:4">
       <c r="A2908">
-        <v>1031177451</v>
+        <v>52450979</v>
       </c>
       <c r="B2908" t="s">
         <v>4</v>
       </c>
       <c r="C2908" t="s">
         <v>5</v>
       </c>
       <c r="D2908" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2909" spans="1:4">
       <c r="A2909">
-        <v>1022982722</v>
+        <v>1010067295</v>
       </c>
       <c r="B2909" t="s">
         <v>4</v>
       </c>
       <c r="C2909" t="s">
         <v>5</v>
       </c>
       <c r="D2909" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2910" spans="1:4">
       <c r="A2910">
-        <v>1033795785</v>
+        <v>1031177451</v>
       </c>
       <c r="B2910" t="s">
         <v>4</v>
       </c>
       <c r="C2910" t="s">
         <v>5</v>
       </c>
       <c r="D2910" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2911" spans="1:4">
       <c r="A2911">
-        <v>1019142677</v>
+        <v>1022982722</v>
       </c>
       <c r="B2911" t="s">
         <v>4</v>
       </c>
       <c r="C2911" t="s">
         <v>5</v>
       </c>
       <c r="D2911" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2912" spans="1:4">
       <c r="A2912">
-        <v>38286844</v>
+        <v>1033795785</v>
       </c>
       <c r="B2912" t="s">
         <v>4</v>
       </c>
       <c r="C2912" t="s">
         <v>5</v>
       </c>
       <c r="D2912" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2913" spans="1:4">
       <c r="A2913">
-        <v>1233502213</v>
+        <v>1019142677</v>
       </c>
       <c r="B2913" t="s">
         <v>4</v>
       </c>
       <c r="C2913" t="s">
         <v>5</v>
       </c>
       <c r="D2913" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2914" spans="1:4">
       <c r="A2914">
-        <v>1016052836</v>
+        <v>38286844</v>
       </c>
       <c r="B2914" t="s">
         <v>4</v>
       </c>
       <c r="C2914" t="s">
         <v>5</v>
       </c>
       <c r="D2914" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2915" spans="1:4">
       <c r="A2915">
-        <v>1018500386</v>
+        <v>1233502213</v>
       </c>
       <c r="B2915" t="s">
         <v>4</v>
       </c>
       <c r="C2915" t="s">
         <v>5</v>
       </c>
       <c r="D2915" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2916" spans="1:4">
       <c r="A2916">
-        <v>28652618</v>
+        <v>1016052836</v>
       </c>
       <c r="B2916" t="s">
         <v>4</v>
       </c>
       <c r="C2916" t="s">
         <v>5</v>
       </c>
       <c r="D2916" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2917" spans="1:4">
       <c r="A2917">
-        <v>1030641067</v>
+        <v>1018500386</v>
       </c>
       <c r="B2917" t="s">
         <v>4</v>
       </c>
       <c r="C2917" t="s">
         <v>5</v>
       </c>
       <c r="D2917" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2918" spans="1:4">
       <c r="A2918">
-        <v>1005741354</v>
+        <v>28652618</v>
       </c>
       <c r="B2918" t="s">
         <v>4</v>
       </c>
       <c r="C2918" t="s">
         <v>5</v>
       </c>
       <c r="D2918" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2919" spans="1:4">
       <c r="A2919">
-        <v>93390482</v>
+        <v>1030641067</v>
       </c>
       <c r="B2919" t="s">
         <v>4</v>
       </c>
       <c r="C2919" t="s">
         <v>5</v>
       </c>
       <c r="D2919" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2920" spans="1:4">
       <c r="A2920">
-        <v>52525251</v>
+        <v>1005741354</v>
       </c>
       <c r="B2920" t="s">
         <v>4</v>
       </c>
       <c r="C2920" t="s">
         <v>5</v>
       </c>
       <c r="D2920" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2921" spans="1:4">
       <c r="A2921">
-        <v>1003739811</v>
+        <v>93390482</v>
       </c>
       <c r="B2921" t="s">
         <v>4</v>
       </c>
       <c r="C2921" t="s">
         <v>5</v>
       </c>
       <c r="D2921" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2922" spans="1:4">
       <c r="A2922">
-        <v>1068928570</v>
+        <v>52525251</v>
       </c>
       <c r="B2922" t="s">
         <v>4</v>
       </c>
       <c r="C2922" t="s">
         <v>5</v>
       </c>
       <c r="D2922" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2923" spans="1:4">
       <c r="A2923">
-        <v>1033784107</v>
+        <v>1003739811</v>
       </c>
       <c r="B2923" t="s">
         <v>4</v>
       </c>
       <c r="C2923" t="s">
         <v>5</v>
       </c>
       <c r="D2923" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2924" spans="1:4">
       <c r="A2924">
-        <v>1023929518</v>
+        <v>1068928570</v>
       </c>
       <c r="B2924" t="s">
         <v>4</v>
       </c>
       <c r="C2924" t="s">
         <v>5</v>
       </c>
       <c r="D2924" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2925" spans="1:4">
       <c r="A2925">
-        <v>1024533315</v>
+        <v>1033784107</v>
       </c>
       <c r="B2925" t="s">
         <v>4</v>
       </c>
       <c r="C2925" t="s">
         <v>5</v>
       </c>
       <c r="D2925" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2926" spans="1:4">
       <c r="A2926">
-        <v>1013583318</v>
+        <v>1023929518</v>
       </c>
       <c r="B2926" t="s">
         <v>4</v>
       </c>
       <c r="C2926" t="s">
         <v>5</v>
       </c>
       <c r="D2926" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2927" spans="1:4">
       <c r="A2927">
-        <v>79317528</v>
+        <v>1024533315</v>
       </c>
       <c r="B2927" t="s">
         <v>4</v>
       </c>
       <c r="C2927" t="s">
         <v>5</v>
       </c>
       <c r="D2927" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2928" spans="1:4">
       <c r="A2928">
-        <v>79714220</v>
+        <v>1013583318</v>
       </c>
       <c r="B2928" t="s">
         <v>4</v>
       </c>
       <c r="C2928" t="s">
         <v>5</v>
       </c>
       <c r="D2928" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2929" spans="1:4">
       <c r="A2929">
-        <v>79894350</v>
+        <v>79317528</v>
       </c>
       <c r="B2929" t="s">
         <v>4</v>
       </c>
       <c r="C2929" t="s">
         <v>5</v>
       </c>
       <c r="D2929" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2930" spans="1:4">
       <c r="A2930">
-        <v>1030549398</v>
+        <v>79714220</v>
       </c>
       <c r="B2930" t="s">
         <v>4</v>
       </c>
       <c r="C2930" t="s">
         <v>5</v>
       </c>
       <c r="D2930" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2931" spans="1:4">
       <c r="A2931">
-        <v>52750336</v>
+        <v>79894350</v>
       </c>
       <c r="B2931" t="s">
         <v>4</v>
       </c>
       <c r="C2931" t="s">
         <v>5</v>
       </c>
       <c r="D2931" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2932" spans="1:4">
       <c r="A2932">
-        <v>1022943366</v>
+        <v>1030549398</v>
       </c>
       <c r="B2932" t="s">
         <v>4</v>
       </c>
       <c r="C2932" t="s">
         <v>5</v>
       </c>
       <c r="D2932" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2933" spans="1:4">
       <c r="A2933">
-        <v>1032656325</v>
+        <v>52750336</v>
       </c>
       <c r="B2933" t="s">
         <v>4</v>
       </c>
       <c r="C2933" t="s">
         <v>5</v>
       </c>
       <c r="D2933" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2934" spans="1:4">
       <c r="A2934">
-        <v>1070730266</v>
+        <v>1022943366</v>
       </c>
       <c r="B2934" t="s">
         <v>4</v>
       </c>
       <c r="C2934" t="s">
         <v>5</v>
       </c>
       <c r="D2934" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2935" spans="1:4">
       <c r="A2935">
-        <v>1033704332</v>
+        <v>1032656325</v>
       </c>
       <c r="B2935" t="s">
         <v>4</v>
       </c>
       <c r="C2935" t="s">
         <v>5</v>
       </c>
       <c r="D2935" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2936" spans="1:4">
       <c r="A2936">
-        <v>1022996260</v>
+        <v>1070730266</v>
       </c>
       <c r="B2936" t="s">
         <v>4</v>
       </c>
       <c r="C2936" t="s">
         <v>5</v>
       </c>
       <c r="D2936" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2937" spans="1:4">
       <c r="A2937">
-        <v>1023957783</v>
+        <v>1033704332</v>
       </c>
       <c r="B2937" t="s">
         <v>4</v>
       </c>
       <c r="C2937" t="s">
         <v>5</v>
       </c>
       <c r="D2937" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2938" spans="1:4">
       <c r="A2938">
-        <v>8646128</v>
+        <v>1022996260</v>
       </c>
       <c r="B2938" t="s">
         <v>4</v>
       </c>
       <c r="C2938" t="s">
         <v>5</v>
       </c>
       <c r="D2938" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2939" spans="1:4">
       <c r="A2939">
-        <v>19394494</v>
+        <v>1023957783</v>
       </c>
       <c r="B2939" t="s">
         <v>4</v>
       </c>
       <c r="C2939" t="s">
         <v>5</v>
       </c>
       <c r="D2939" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2940" spans="1:4">
       <c r="A2940">
-        <v>1021662868</v>
+        <v>8646128</v>
       </c>
       <c r="B2940" t="s">
         <v>4</v>
       </c>
       <c r="C2940" t="s">
         <v>5</v>
       </c>
       <c r="D2940" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2941" spans="1:4">
       <c r="A2941">
-        <v>1005707017</v>
+        <v>19394494</v>
       </c>
       <c r="B2941" t="s">
         <v>4</v>
       </c>
       <c r="C2941" t="s">
         <v>5</v>
       </c>
       <c r="D2941" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2942" spans="1:4">
       <c r="A2942">
-        <v>53167423</v>
+        <v>1021662868</v>
       </c>
       <c r="B2942" t="s">
         <v>4</v>
       </c>
       <c r="C2942" t="s">
         <v>5</v>
       </c>
       <c r="D2942" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2943" spans="1:4">
       <c r="A2943">
-        <v>36575999</v>
+        <v>1005707017</v>
       </c>
       <c r="B2943" t="s">
         <v>4</v>
       </c>
       <c r="C2943" t="s">
         <v>5</v>
       </c>
       <c r="D2943" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2944" spans="1:4">
       <c r="A2944">
-        <v>22745969</v>
+        <v>53167423</v>
       </c>
       <c r="B2944" t="s">
         <v>4</v>
       </c>
       <c r="C2944" t="s">
         <v>5</v>
       </c>
       <c r="D2944" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2945" spans="1:4">
       <c r="A2945">
-        <v>79382671</v>
+        <v>36575999</v>
       </c>
       <c r="B2945" t="s">
         <v>4</v>
       </c>
       <c r="C2945" t="s">
         <v>5</v>
       </c>
       <c r="D2945" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2946" spans="1:4">
       <c r="A2946">
-        <v>1010184109</v>
+        <v>22745969</v>
       </c>
       <c r="B2946" t="s">
         <v>4</v>
       </c>
       <c r="C2946" t="s">
         <v>5</v>
       </c>
       <c r="D2946" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2947" spans="1:4">
       <c r="A2947">
-        <v>80040531</v>
+        <v>79382671</v>
       </c>
       <c r="B2947" t="s">
         <v>4</v>
       </c>
       <c r="C2947" t="s">
         <v>5</v>
       </c>
       <c r="D2947" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2948" spans="1:4">
       <c r="A2948">
-        <v>1010245729</v>
+        <v>1010184109</v>
       </c>
       <c r="B2948" t="s">
         <v>4</v>
       </c>
       <c r="C2948" t="s">
         <v>5</v>
       </c>
       <c r="D2948" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2949" spans="1:4">
       <c r="A2949">
-        <v>79861112</v>
+        <v>80040531</v>
       </c>
       <c r="B2949" t="s">
         <v>4</v>
       </c>
       <c r="C2949" t="s">
         <v>5</v>
       </c>
       <c r="D2949" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2950" spans="1:4">
       <c r="A2950">
-        <v>1069583966</v>
+        <v>1010245729</v>
       </c>
       <c r="B2950" t="s">
         <v>4</v>
       </c>
       <c r="C2950" t="s">
         <v>5</v>
       </c>
       <c r="D2950" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2951" spans="1:4">
       <c r="A2951">
-        <v>1001278198</v>
+        <v>79861112</v>
       </c>
       <c r="B2951" t="s">
         <v>4</v>
       </c>
       <c r="C2951" t="s">
         <v>5</v>
       </c>
       <c r="D2951" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2952" spans="1:4">
       <c r="A2952">
-        <v>1033782525</v>
+        <v>1069583966</v>
       </c>
       <c r="B2952" t="s">
         <v>4</v>
       </c>
       <c r="C2952" t="s">
         <v>5</v>
       </c>
       <c r="D2952" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2953" spans="1:4">
       <c r="A2953">
-        <v>1003697620</v>
+        <v>1001278198</v>
       </c>
       <c r="B2953" t="s">
         <v>4</v>
       </c>
       <c r="C2953" t="s">
         <v>5</v>
       </c>
       <c r="D2953" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2954" spans="1:4">
       <c r="A2954">
-        <v>1085300184</v>
+        <v>1033782525</v>
       </c>
       <c r="B2954" t="s">
         <v>4</v>
       </c>
       <c r="C2954" t="s">
         <v>5</v>
       </c>
       <c r="D2954" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2955" spans="1:4">
       <c r="A2955">
-        <v>1032420566</v>
+        <v>1003697620</v>
       </c>
       <c r="B2955" t="s">
         <v>4</v>
       </c>
       <c r="C2955" t="s">
         <v>5</v>
       </c>
       <c r="D2955" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2956" spans="1:4">
       <c r="A2956">
-        <v>1023035791</v>
+        <v>1085300184</v>
       </c>
       <c r="B2956" t="s">
         <v>4</v>
       </c>
       <c r="C2956" t="s">
         <v>5</v>
       </c>
       <c r="D2956" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2957" spans="1:4">
       <c r="A2957">
-        <v>1022340156</v>
+        <v>1032420566</v>
       </c>
       <c r="B2957" t="s">
         <v>4</v>
       </c>
       <c r="C2957" t="s">
         <v>5</v>
       </c>
       <c r="D2957" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2958" spans="1:4">
       <c r="A2958">
-        <v>52239668</v>
+        <v>1023035791</v>
       </c>
       <c r="B2958" t="s">
         <v>4</v>
       </c>
       <c r="C2958" t="s">
         <v>5</v>
       </c>
       <c r="D2958" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2959" spans="1:4">
       <c r="A2959">
-        <v>52461825</v>
+        <v>1022340156</v>
       </c>
       <c r="B2959" t="s">
         <v>4</v>
       </c>
       <c r="C2959" t="s">
         <v>5</v>
       </c>
       <c r="D2959" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2960" spans="1:4">
       <c r="A2960">
-        <v>1032403759</v>
+        <v>52239668</v>
       </c>
       <c r="B2960" t="s">
         <v>4</v>
       </c>
       <c r="C2960" t="s">
         <v>5</v>
       </c>
       <c r="D2960" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2961" spans="1:4">
       <c r="A2961">
-        <v>55058990</v>
+        <v>52461825</v>
       </c>
       <c r="B2961" t="s">
         <v>4</v>
       </c>
       <c r="C2961" t="s">
         <v>5</v>
       </c>
       <c r="D2961" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2962" spans="1:4">
       <c r="A2962">
-        <v>1030642474</v>
+        <v>1032403759</v>
       </c>
       <c r="B2962" t="s">
         <v>4</v>
       </c>
       <c r="C2962" t="s">
         <v>5</v>
       </c>
       <c r="D2962" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2963" spans="1:4">
       <c r="A2963">
-        <v>1007719092</v>
+        <v>55058990</v>
       </c>
       <c r="B2963" t="s">
         <v>4</v>
       </c>
       <c r="C2963" t="s">
         <v>5</v>
       </c>
       <c r="D2963" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2964" spans="1:4">
       <c r="A2964">
-        <v>1027523180</v>
+        <v>1030642474</v>
       </c>
       <c r="B2964" t="s">
         <v>4</v>
       </c>
       <c r="C2964" t="s">
         <v>5</v>
       </c>
       <c r="D2964" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2965" spans="1:4">
       <c r="A2965">
-        <v>1023875561</v>
+        <v>1007719092</v>
       </c>
       <c r="B2965" t="s">
         <v>4</v>
       </c>
       <c r="C2965" t="s">
         <v>5</v>
       </c>
       <c r="D2965" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2966" spans="1:4">
       <c r="A2966">
-        <v>30415312</v>
+        <v>1027523180</v>
       </c>
       <c r="B2966" t="s">
         <v>4</v>
       </c>
       <c r="C2966" t="s">
         <v>5</v>
       </c>
       <c r="D2966" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2967" spans="1:4">
       <c r="A2967">
-        <v>2957135</v>
+        <v>1023875561</v>
       </c>
       <c r="B2967" t="s">
         <v>4</v>
       </c>
       <c r="C2967" t="s">
         <v>5</v>
       </c>
       <c r="D2967" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2968" spans="1:4">
       <c r="A2968">
-        <v>1018402880</v>
+        <v>30415312</v>
       </c>
       <c r="B2968" t="s">
         <v>4</v>
       </c>
       <c r="C2968" t="s">
         <v>5</v>
       </c>
       <c r="D2968" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2969" spans="1:4">
       <c r="A2969">
-        <v>1030642562</v>
+        <v>2957135</v>
       </c>
       <c r="B2969" t="s">
         <v>4</v>
       </c>
       <c r="C2969" t="s">
         <v>5</v>
       </c>
       <c r="D2969" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2970" spans="1:4">
       <c r="A2970">
-        <v>1013638693</v>
+        <v>1018402880</v>
       </c>
       <c r="B2970" t="s">
         <v>4</v>
       </c>
       <c r="C2970" t="s">
         <v>5</v>
       </c>
       <c r="D2970" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2971" spans="1:4">
       <c r="A2971">
-        <v>1024537460</v>
+        <v>1030642562</v>
       </c>
       <c r="B2971" t="s">
         <v>4</v>
       </c>
       <c r="C2971" t="s">
         <v>5</v>
       </c>
       <c r="D2971" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2972" spans="1:4">
       <c r="A2972">
-        <v>1001045394</v>
+        <v>1013638693</v>
       </c>
       <c r="B2972" t="s">
         <v>4</v>
       </c>
       <c r="C2972" t="s">
         <v>5</v>
       </c>
       <c r="D2972" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2973" spans="1:4">
       <c r="A2973">
-        <v>52010695</v>
+        <v>1024537460</v>
       </c>
       <c r="B2973" t="s">
         <v>4</v>
       </c>
       <c r="C2973" t="s">
         <v>5</v>
       </c>
       <c r="D2973" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2974" spans="1:4">
       <c r="A2974">
-        <v>1026564991</v>
+        <v>1001045394</v>
       </c>
       <c r="B2974" t="s">
         <v>4</v>
       </c>
       <c r="C2974" t="s">
         <v>5</v>
       </c>
       <c r="D2974" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2975" spans="1:4">
       <c r="A2975">
-        <v>1033814784</v>
+        <v>52010695</v>
       </c>
       <c r="B2975" t="s">
         <v>4</v>
       </c>
       <c r="C2975" t="s">
         <v>5</v>
       </c>
       <c r="D2975" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2976" spans="1:4">
       <c r="A2976">
-        <v>1023911009</v>
+        <v>1026564991</v>
       </c>
       <c r="B2976" t="s">
         <v>4</v>
       </c>
       <c r="C2976" t="s">
         <v>5</v>
       </c>
       <c r="D2976" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2977" spans="1:4">
       <c r="A2977">
-        <v>79719694</v>
+        <v>1033814784</v>
       </c>
       <c r="B2977" t="s">
         <v>4</v>
       </c>
       <c r="C2977" t="s">
         <v>5</v>
       </c>
       <c r="D2977" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2978" spans="1:4">
       <c r="A2978">
-        <v>1023902955</v>
+        <v>1023911009</v>
       </c>
       <c r="B2978" t="s">
         <v>4</v>
       </c>
       <c r="C2978" t="s">
         <v>5</v>
       </c>
       <c r="D2978" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2979" spans="1:4">
       <c r="A2979">
+        <v>79719694</v>
+      </c>
+      <c r="B2979" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2979" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2979" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:4">
+      <c r="A2980">
+        <v>1023902955</v>
+      </c>
+      <c r="B2980" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2980" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2980" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2981" spans="1:4">
+      <c r="A2981">
         <v>51763375</v>
       </c>
-      <c r="B2979" t="s">
-[...5 lines deleted...]
-      <c r="D2979" t="s">
+      <c r="B2981" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2981" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2981" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2982" spans="1:4">
+      <c r="A2982">
+        <v>52517201</v>
+      </c>
+      <c r="B2982" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2982" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2982" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2983" spans="1:4">
+      <c r="A2983">
+        <v>80894680</v>
+      </c>
+      <c r="B2983" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2983" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2983" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2984" spans="1:4">
+      <c r="A2984">
+        <v>1072921225</v>
+      </c>
+      <c r="B2984" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2984" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2984" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2985" spans="1:4">
+      <c r="A2985">
+        <v>1024522874</v>
+      </c>
+      <c r="B2985" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2985" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2985" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2986" spans="1:4">
+      <c r="A2986" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2986" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2986" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2986" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2987" spans="1:4">
+      <c r="A2987">
+        <v>80818947</v>
+      </c>
+      <c r="B2987" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2987" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2987" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2988" spans="1:4">
+      <c r="A2988">
+        <v>39704398</v>
+      </c>
+      <c r="B2988" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2988" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2988" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2989" spans="1:4">
+      <c r="A2989">
+        <v>1022984729</v>
+      </c>
+      <c r="B2989" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2989" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2989" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2990" spans="1:4">
+      <c r="A2990">
+        <v>1073384969</v>
+      </c>
+      <c r="B2990" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2990" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2990" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2991" spans="1:4">
+      <c r="A2991">
+        <v>52314710</v>
+      </c>
+      <c r="B2991" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2991" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2991" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2992" spans="1:4">
+      <c r="A2992">
+        <v>1033728924</v>
+      </c>
+      <c r="B2992" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2992" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2992" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2993" spans="1:4">
+      <c r="A2993">
+        <v>1070952364</v>
+      </c>
+      <c r="B2993" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2993" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2993" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2994" spans="1:4">
+      <c r="A2994">
+        <v>1032485521</v>
+      </c>
+      <c r="B2994" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2994" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2994" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2995" spans="1:4">
+      <c r="A2995">
+        <v>1070952037</v>
+      </c>
+      <c r="B2995" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2995" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2995" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2996" spans="1:4">
+      <c r="A2996">
+        <v>9022137</v>
+      </c>
+      <c r="B2996" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2996" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2996" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2997" spans="1:4">
+      <c r="A2997">
+        <v>1022409978</v>
+      </c>
+      <c r="B2997" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2997" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2997" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2998" spans="1:4">
+      <c r="A2998">
+        <v>1072188752</v>
+      </c>
+      <c r="B2998" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2998" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2998" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2999" spans="1:4">
+      <c r="A2999">
+        <v>79558274</v>
+      </c>
+      <c r="B2999" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2999" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2999" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3000" spans="1:4">
+      <c r="A3000">
+        <v>1233510382</v>
+      </c>
+      <c r="B3000" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3000" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3000" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>