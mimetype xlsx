--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">72297544 </t>
   </si>
   <si>
@@ -117,50 +117,53 @@
     <t xml:space="preserve">1003787720 </t>
   </si>
   <si>
     <t xml:space="preserve">1016027509 </t>
   </si>
   <si>
     <t xml:space="preserve">52741641 </t>
   </si>
   <si>
     <t xml:space="preserve">52824279 </t>
   </si>
   <si>
     <t xml:space="preserve">1069713353 </t>
   </si>
   <si>
     <t xml:space="preserve">1002302690 </t>
   </si>
   <si>
     <t xml:space="preserve">52287168 </t>
   </si>
   <si>
     <t xml:space="preserve">79433874 </t>
   </si>
   <si>
     <t xml:space="preserve">51699055 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1023885916 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -464,51 +467,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3000"/>
+  <dimension ref="A1:D3059"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1096032833</v>
       </c>
@@ -42469,50 +42472,876 @@
     <row r="2999" spans="1:4">
       <c r="A2999">
         <v>79558274</v>
       </c>
       <c r="B2999" t="s">
         <v>4</v>
       </c>
       <c r="C2999" t="s">
         <v>5</v>
       </c>
       <c r="D2999" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3000" spans="1:4">
       <c r="A3000">
         <v>1233510382</v>
       </c>
       <c r="B3000" t="s">
         <v>4</v>
       </c>
       <c r="C3000" t="s">
         <v>5</v>
       </c>
       <c r="D3000" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3001" spans="1:4">
+      <c r="A3001">
+        <v>57438555</v>
+      </c>
+      <c r="B3001" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3001" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3001" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3002" spans="1:4">
+      <c r="A3002">
+        <v>52267766</v>
+      </c>
+      <c r="B3002" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3002" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3002" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3003" spans="1:4">
+      <c r="A3003">
+        <v>1033729679</v>
+      </c>
+      <c r="B3003" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3003" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3003" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3004" spans="1:4">
+      <c r="A3004">
+        <v>73194046</v>
+      </c>
+      <c r="B3004" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3004" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3004" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3005" spans="1:4">
+      <c r="A3005">
+        <v>65829606</v>
+      </c>
+      <c r="B3005" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3005" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3005" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3006" spans="1:4">
+      <c r="A3006">
+        <v>51869883</v>
+      </c>
+      <c r="B3006" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3006" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3006" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3007" spans="1:4">
+      <c r="A3007">
+        <v>39666775</v>
+      </c>
+      <c r="B3007" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3007" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3007" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3008" spans="1:4">
+      <c r="A3008">
+        <v>52231332</v>
+      </c>
+      <c r="B3008" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3008" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3008" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3009" spans="1:4">
+      <c r="A3009">
+        <v>1012334382</v>
+      </c>
+      <c r="B3009" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3009" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3009" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3010" spans="1:4">
+      <c r="A3010">
+        <v>52369590</v>
+      </c>
+      <c r="B3010" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3010" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3010" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3011" spans="1:4">
+      <c r="A3011">
+        <v>40332673</v>
+      </c>
+      <c r="B3011" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3011" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3011" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3012" spans="1:4">
+      <c r="A3012">
+        <v>1033712833</v>
+      </c>
+      <c r="B3012" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3012" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3012" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3013" spans="1:4">
+      <c r="A3013">
+        <v>1020778881</v>
+      </c>
+      <c r="B3013" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3013" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3013" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3014" spans="1:4">
+      <c r="A3014">
+        <v>52790903</v>
+      </c>
+      <c r="B3014" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3014" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3014" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3015" spans="1:4">
+      <c r="A3015">
+        <v>1069735049</v>
+      </c>
+      <c r="B3015" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3015" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3015" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3016" spans="1:4">
+      <c r="A3016">
+        <v>80361711</v>
+      </c>
+      <c r="B3016" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3016" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3016" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3017" spans="1:4">
+      <c r="A3017">
+        <v>80414827</v>
+      </c>
+      <c r="B3017" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3017" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3017" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3018" spans="1:4">
+      <c r="A3018">
+        <v>1024462381</v>
+      </c>
+      <c r="B3018" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3018" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3018" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3019" spans="1:4">
+      <c r="A3019">
+        <v>1140846045</v>
+      </c>
+      <c r="B3019" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3019" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3019" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3020" spans="1:4">
+      <c r="A3020">
+        <v>80857660</v>
+      </c>
+      <c r="B3020" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3020" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3020" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3021" spans="1:4">
+      <c r="A3021">
+        <v>51979244</v>
+      </c>
+      <c r="B3021" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3021" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3021" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3022" spans="1:4">
+      <c r="A3022">
+        <v>1012460037</v>
+      </c>
+      <c r="B3022" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3022" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3022" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3023" spans="1:4">
+      <c r="A3023">
+        <v>1032479438</v>
+      </c>
+      <c r="B3023" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3023" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3023" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3024" spans="1:4">
+      <c r="A3024">
+        <v>1023946179</v>
+      </c>
+      <c r="B3024" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3024" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3024" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3025" spans="1:4">
+      <c r="A3025">
+        <v>1024573007</v>
+      </c>
+      <c r="B3025" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3025" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3025" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3026" spans="1:4">
+      <c r="A3026">
+        <v>1075674138</v>
+      </c>
+      <c r="B3026" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3026" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3026" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3027" spans="1:4">
+      <c r="A3027">
+        <v>49715673</v>
+      </c>
+      <c r="B3027" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3027" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3027" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3028" spans="1:4">
+      <c r="A3028">
+        <v>1016055581</v>
+      </c>
+      <c r="B3028" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3028" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3028" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3029" spans="1:4">
+      <c r="A3029">
+        <v>1000238996</v>
+      </c>
+      <c r="B3029" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3029" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3029" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3030" spans="1:4">
+      <c r="A3030">
+        <v>1022410977</v>
+      </c>
+      <c r="B3030" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3030" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3030" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:4">
+      <c r="A3031">
+        <v>91424661</v>
+      </c>
+      <c r="B3031" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3031" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3031" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3032" spans="1:4">
+      <c r="A3032">
+        <v>60385461</v>
+      </c>
+      <c r="B3032" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3032" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3032" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3033" spans="1:4">
+      <c r="A3033">
+        <v>1033754139</v>
+      </c>
+      <c r="B3033" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3033" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3033" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3034" spans="1:4">
+      <c r="A3034">
+        <v>1140869612</v>
+      </c>
+      <c r="B3034" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3034" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3034" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3035" spans="1:4">
+      <c r="A3035">
+        <v>1136885868</v>
+      </c>
+      <c r="B3035" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3035" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3035" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3036" spans="1:4">
+      <c r="A3036">
+        <v>52283112</v>
+      </c>
+      <c r="B3036" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3036" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3036" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3037" spans="1:4">
+      <c r="A3037">
+        <v>1020828229</v>
+      </c>
+      <c r="B3037" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3037" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3037" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3038" spans="1:4">
+      <c r="A3038">
+        <v>1024564904</v>
+      </c>
+      <c r="B3038" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3038" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3038" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3039" spans="1:4">
+      <c r="A3039">
+        <v>1010205261</v>
+      </c>
+      <c r="B3039" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3039" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3039" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3040" spans="1:4">
+      <c r="A3040">
+        <v>91542511</v>
+      </c>
+      <c r="B3040" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3040" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3040" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3041" spans="1:4">
+      <c r="A3041">
+        <v>52847024</v>
+      </c>
+      <c r="B3041" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3041" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3041" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3042" spans="1:4">
+      <c r="A3042">
+        <v>91481106</v>
+      </c>
+      <c r="B3042" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3042" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3042" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3043" spans="1:4">
+      <c r="A3043">
+        <v>1001173931</v>
+      </c>
+      <c r="B3043" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3043" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3043" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3044" spans="1:4">
+      <c r="A3044">
+        <v>80227098</v>
+      </c>
+      <c r="B3044" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3044" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3044" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3045" spans="1:4">
+      <c r="A3045">
+        <v>1033707482</v>
+      </c>
+      <c r="B3045" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3045" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3045" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3046" spans="1:4">
+      <c r="A3046">
+        <v>1023008990</v>
+      </c>
+      <c r="B3046" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3046" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3046" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3047" spans="1:4">
+      <c r="A3047">
+        <v>3736455</v>
+      </c>
+      <c r="B3047" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3047" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3047" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3048" spans="1:4">
+      <c r="A3048">
+        <v>80135967</v>
+      </c>
+      <c r="B3048" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3048" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3048" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3049" spans="1:4">
+      <c r="A3049">
+        <v>1073385900</v>
+      </c>
+      <c r="B3049" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3049" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3049" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3050" spans="1:4">
+      <c r="A3050">
+        <v>52902081</v>
+      </c>
+      <c r="B3050" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3050" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3050" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3051" spans="1:4">
+      <c r="A3051">
+        <v>1013640135</v>
+      </c>
+      <c r="B3051" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3051" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3051" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3052" spans="1:4">
+      <c r="A3052" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3052" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3052" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3052" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3053" spans="1:4">
+      <c r="A3053">
+        <v>1013591862</v>
+      </c>
+      <c r="B3053" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3053" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3053" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3054" spans="1:4">
+      <c r="A3054">
+        <v>1105786293</v>
+      </c>
+      <c r="B3054" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3054" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3054" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3055" spans="1:4">
+      <c r="A3055">
+        <v>1026560295</v>
+      </c>
+      <c r="B3055" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3055" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3055" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3056" spans="1:4">
+      <c r="A3056">
+        <v>53039943</v>
+      </c>
+      <c r="B3056" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3056" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3056" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3057" spans="1:4">
+      <c r="A3057">
+        <v>1001058540</v>
+      </c>
+      <c r="B3057" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3057" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3057" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3058" spans="1:4">
+      <c r="A3058">
+        <v>1012453948</v>
+      </c>
+      <c r="B3058" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3058" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3058" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3059" spans="1:4">
+      <c r="A3059">
+        <v>52099856</v>
+      </c>
+      <c r="B3059" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3059" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3059" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>