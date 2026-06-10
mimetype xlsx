--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -389,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D319"/>
+  <dimension ref="A1:D405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>63527478</v>
       </c>
@@ -4860,50 +4860,1254 @@
     <row r="318" spans="1:4">
       <c r="A318">
         <v>19296002</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
         <v>79041335</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>52130098</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>51794875</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>52025464</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1001297241</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>41768484</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>20461792</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>52516283</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>16702220</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>51842068</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>11413330</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>52065871</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>52466501</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1030579594</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>52506868</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>19412289</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>36169181</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>1148449732</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>1018403375</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>52100312</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>91156657</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>79994322</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>1013609845</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>52337127</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>52473455</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>39759888</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>52384021</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>79485136</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>52898247</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>1082871764</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>51897826</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>52962116</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>79905047</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>22500927</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>19498852</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>79296352</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>39701141</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>53037388</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>39766998</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>80810509</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>51795151</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>1032384046</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>79275760</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>80230404</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>52580334</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>79805227</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>39657605</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>80232819</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>255661</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>1030541644</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>52353137</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>51774883</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>79747773</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>51876543</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>7686841</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>52958181</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1026302340</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>1121838372</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>19483955</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>79327267</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>80110080</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>22567837</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>52200125</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>1074159288</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>79159090</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>52024058</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>74377618</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>1127453605</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>80766038</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>52184712</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>1013661600</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>23606134</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>52711774</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>79316535</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>79383113</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>79794940</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1070955102</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>80877905</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>72201509</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>46360013</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>51892075</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>80274055</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>52118368</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>80791644</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>51998647</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>3079018</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>11186575</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>