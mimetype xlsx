--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -389,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D405"/>
+  <dimension ref="A1:D407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>63527478</v>
       </c>
@@ -6064,50 +6064,78 @@
     <row r="404" spans="1:4">
       <c r="A404">
         <v>3079018</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
         <v>11186575</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>52263901</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>51748434</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>