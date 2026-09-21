--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur Occidente E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">1090424699 </t>
   </si>
   <si>
     <t xml:space="preserve">52369025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80143791 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -386,51 +389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D485"/>
+  <dimension ref="A1:D556"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1047397594</v>
       </c>
@@ -7181,50 +7184,1044 @@
     <row r="484" spans="1:4">
       <c r="A484">
         <v>1073245815</v>
       </c>
       <c r="B484" t="s">
         <v>4</v>
       </c>
       <c r="C484" t="s">
         <v>5</v>
       </c>
       <c r="D484" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485">
         <v>1048281887</v>
       </c>
       <c r="B485" t="s">
         <v>4</v>
       </c>
       <c r="C485" t="s">
         <v>5</v>
       </c>
       <c r="D485" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>1023899479</v>
+      </c>
+      <c r="B486" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" t="s">
+        <v>5</v>
+      </c>
+      <c r="D486" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>1023001786</v>
+      </c>
+      <c r="B487" t="s">
+        <v>4</v>
+      </c>
+      <c r="C487" t="s">
+        <v>5</v>
+      </c>
+      <c r="D487" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>1032376556</v>
+      </c>
+      <c r="B488" t="s">
+        <v>4</v>
+      </c>
+      <c r="C488" t="s">
+        <v>5</v>
+      </c>
+      <c r="D488" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>6355297</v>
+      </c>
+      <c r="B489" t="s">
+        <v>4</v>
+      </c>
+      <c r="C489" t="s">
+        <v>5</v>
+      </c>
+      <c r="D489" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>1038800099</v>
+      </c>
+      <c r="B490" t="s">
+        <v>4</v>
+      </c>
+      <c r="C490" t="s">
+        <v>5</v>
+      </c>
+      <c r="D490" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>1031161248</v>
+      </c>
+      <c r="B491" t="s">
+        <v>4</v>
+      </c>
+      <c r="C491" t="s">
+        <v>5</v>
+      </c>
+      <c r="D491" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>75096113</v>
+      </c>
+      <c r="B492" t="s">
+        <v>4</v>
+      </c>
+      <c r="C492" t="s">
+        <v>5</v>
+      </c>
+      <c r="D492" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>79494481</v>
+      </c>
+      <c r="B493" t="s">
+        <v>4</v>
+      </c>
+      <c r="C493" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>80181968</v>
+      </c>
+      <c r="B494" t="s">
+        <v>4</v>
+      </c>
+      <c r="C494" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>1030598690</v>
+      </c>
+      <c r="B495" t="s">
+        <v>4</v>
+      </c>
+      <c r="C495" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>1023961832</v>
+      </c>
+      <c r="B496" t="s">
+        <v>4</v>
+      </c>
+      <c r="C496" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>52955753</v>
+      </c>
+      <c r="B497" t="s">
+        <v>4</v>
+      </c>
+      <c r="C497" t="s">
+        <v>5</v>
+      </c>
+      <c r="D497" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>1000625821</v>
+      </c>
+      <c r="B498" t="s">
+        <v>4</v>
+      </c>
+      <c r="C498" t="s">
+        <v>5</v>
+      </c>
+      <c r="D498" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>7178139</v>
+      </c>
+      <c r="B499" t="s">
+        <v>4</v>
+      </c>
+      <c r="C499" t="s">
+        <v>5</v>
+      </c>
+      <c r="D499" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>1026271580</v>
+      </c>
+      <c r="B500" t="s">
+        <v>4</v>
+      </c>
+      <c r="C500" t="s">
+        <v>5</v>
+      </c>
+      <c r="D500" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>1019027923</v>
+      </c>
+      <c r="B501" t="s">
+        <v>4</v>
+      </c>
+      <c r="C501" t="s">
+        <v>5</v>
+      </c>
+      <c r="D501" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>79884972</v>
+      </c>
+      <c r="B502" t="s">
+        <v>4</v>
+      </c>
+      <c r="C502" t="s">
+        <v>5</v>
+      </c>
+      <c r="D502" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>80913752</v>
+      </c>
+      <c r="B503" t="s">
+        <v>4</v>
+      </c>
+      <c r="C503" t="s">
+        <v>5</v>
+      </c>
+      <c r="D503" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>1022943337</v>
+      </c>
+      <c r="B504" t="s">
+        <v>4</v>
+      </c>
+      <c r="C504" t="s">
+        <v>5</v>
+      </c>
+      <c r="D504" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>52293748</v>
+      </c>
+      <c r="B505" t="s">
+        <v>4</v>
+      </c>
+      <c r="C505" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>1007154984</v>
+      </c>
+      <c r="B506" t="s">
+        <v>4</v>
+      </c>
+      <c r="C506" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>1030549514</v>
+      </c>
+      <c r="B507" t="s">
+        <v>4</v>
+      </c>
+      <c r="C507" t="s">
+        <v>5</v>
+      </c>
+      <c r="D507" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>1000988876</v>
+      </c>
+      <c r="B508" t="s">
+        <v>4</v>
+      </c>
+      <c r="C508" t="s">
+        <v>5</v>
+      </c>
+      <c r="D508" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>52198249</v>
+      </c>
+      <c r="B509" t="s">
+        <v>4</v>
+      </c>
+      <c r="C509" t="s">
+        <v>5</v>
+      </c>
+      <c r="D509" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>52813443</v>
+      </c>
+      <c r="B510" t="s">
+        <v>4</v>
+      </c>
+      <c r="C510" t="s">
+        <v>5</v>
+      </c>
+      <c r="D510" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>1012382047</v>
+      </c>
+      <c r="B511" t="s">
+        <v>4</v>
+      </c>
+      <c r="C511" t="s">
+        <v>5</v>
+      </c>
+      <c r="D511" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>52010078</v>
+      </c>
+      <c r="B512" t="s">
+        <v>4</v>
+      </c>
+      <c r="C512" t="s">
+        <v>5</v>
+      </c>
+      <c r="D512" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>80857115</v>
+      </c>
+      <c r="B513" t="s">
+        <v>4</v>
+      </c>
+      <c r="C513" t="s">
+        <v>5</v>
+      </c>
+      <c r="D513" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>79496571</v>
+      </c>
+      <c r="B514" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" t="s">
+        <v>5</v>
+      </c>
+      <c r="D514" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>1015996903</v>
+      </c>
+      <c r="B515" t="s">
+        <v>4</v>
+      </c>
+      <c r="C515" t="s">
+        <v>5</v>
+      </c>
+      <c r="D515" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>52786061</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>5</v>
+      </c>
+      <c r="D516" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>52708691</v>
+      </c>
+      <c r="B517" t="s">
+        <v>4</v>
+      </c>
+      <c r="C517" t="s">
+        <v>5</v>
+      </c>
+      <c r="D517" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>80112684</v>
+      </c>
+      <c r="B518" t="s">
+        <v>4</v>
+      </c>
+      <c r="C518" t="s">
+        <v>5</v>
+      </c>
+      <c r="D518" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>1022395984</v>
+      </c>
+      <c r="B519" t="s">
+        <v>4</v>
+      </c>
+      <c r="C519" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>80162089</v>
+      </c>
+      <c r="B520" t="s">
+        <v>4</v>
+      </c>
+      <c r="C520" t="s">
+        <v>5</v>
+      </c>
+      <c r="D520" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>1127927125</v>
+      </c>
+      <c r="B521" t="s">
+        <v>4</v>
+      </c>
+      <c r="C521" t="s">
+        <v>5</v>
+      </c>
+      <c r="D521" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>1082838076</v>
+      </c>
+      <c r="B522" t="s">
+        <v>4</v>
+      </c>
+      <c r="C522" t="s">
+        <v>5</v>
+      </c>
+      <c r="D522" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523">
+        <v>1071987181</v>
+      </c>
+      <c r="B523" t="s">
+        <v>4</v>
+      </c>
+      <c r="C523" t="s">
+        <v>5</v>
+      </c>
+      <c r="D523" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524">
+        <v>52741820</v>
+      </c>
+      <c r="B524" t="s">
+        <v>4</v>
+      </c>
+      <c r="C524" t="s">
+        <v>5</v>
+      </c>
+      <c r="D524" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525">
+        <v>80128616</v>
+      </c>
+      <c r="B525" t="s">
+        <v>4</v>
+      </c>
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+      <c r="D525" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526">
+        <v>13742404</v>
+      </c>
+      <c r="B526" t="s">
+        <v>4</v>
+      </c>
+      <c r="C526" t="s">
+        <v>5</v>
+      </c>
+      <c r="D526" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527">
+        <v>14569342</v>
+      </c>
+      <c r="B527" t="s">
+        <v>4</v>
+      </c>
+      <c r="C527" t="s">
+        <v>5</v>
+      </c>
+      <c r="D527" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528">
+        <v>79509506</v>
+      </c>
+      <c r="B528" t="s">
+        <v>4</v>
+      </c>
+      <c r="C528" t="s">
+        <v>5</v>
+      </c>
+      <c r="D528" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529">
+        <v>1083468065</v>
+      </c>
+      <c r="B529" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" t="s">
+        <v>5</v>
+      </c>
+      <c r="D529" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530">
+        <v>9159304</v>
+      </c>
+      <c r="B530" t="s">
+        <v>4</v>
+      </c>
+      <c r="C530" t="s">
+        <v>5</v>
+      </c>
+      <c r="D530" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531">
+        <v>1032450146</v>
+      </c>
+      <c r="B531" t="s">
+        <v>4</v>
+      </c>
+      <c r="C531" t="s">
+        <v>5</v>
+      </c>
+      <c r="D531" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532">
+        <v>1103109034</v>
+      </c>
+      <c r="B532" t="s">
+        <v>4</v>
+      </c>
+      <c r="C532" t="s">
+        <v>5</v>
+      </c>
+      <c r="D532" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533">
+        <v>15172135</v>
+      </c>
+      <c r="B533" t="s">
+        <v>4</v>
+      </c>
+      <c r="C533" t="s">
+        <v>5</v>
+      </c>
+      <c r="D533" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534">
+        <v>1098646435</v>
+      </c>
+      <c r="B534" t="s">
+        <v>4</v>
+      </c>
+      <c r="C534" t="s">
+        <v>5</v>
+      </c>
+      <c r="D534" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535">
+        <v>1080012376</v>
+      </c>
+      <c r="B535" t="s">
+        <v>4</v>
+      </c>
+      <c r="C535" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536">
+        <v>1023916084</v>
+      </c>
+      <c r="B536" t="s">
+        <v>4</v>
+      </c>
+      <c r="C536" t="s">
+        <v>5</v>
+      </c>
+      <c r="D536" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537">
+        <v>1031174317</v>
+      </c>
+      <c r="B537" t="s">
+        <v>4</v>
+      </c>
+      <c r="C537" t="s">
+        <v>5</v>
+      </c>
+      <c r="D537" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538">
+        <v>80158289</v>
+      </c>
+      <c r="B538" t="s">
+        <v>4</v>
+      </c>
+      <c r="C538" t="s">
+        <v>5</v>
+      </c>
+      <c r="D538" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539">
+        <v>52033846</v>
+      </c>
+      <c r="B539" t="s">
+        <v>4</v>
+      </c>
+      <c r="C539" t="s">
+        <v>5</v>
+      </c>
+      <c r="D539" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540">
+        <v>79825510</v>
+      </c>
+      <c r="B540" t="s">
+        <v>4</v>
+      </c>
+      <c r="C540" t="s">
+        <v>5</v>
+      </c>
+      <c r="D540" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541">
+        <v>1065607434</v>
+      </c>
+      <c r="B541" t="s">
+        <v>4</v>
+      </c>
+      <c r="C541" t="s">
+        <v>5</v>
+      </c>
+      <c r="D541" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542">
+        <v>1072656709</v>
+      </c>
+      <c r="B542" t="s">
+        <v>4</v>
+      </c>
+      <c r="C542" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543">
+        <v>52967286</v>
+      </c>
+      <c r="B543" t="s">
+        <v>4</v>
+      </c>
+      <c r="C543" t="s">
+        <v>5</v>
+      </c>
+      <c r="D543" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544">
+        <v>1193102922</v>
+      </c>
+      <c r="B544" t="s">
+        <v>4</v>
+      </c>
+      <c r="C544" t="s">
+        <v>5</v>
+      </c>
+      <c r="D544" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545">
+        <v>52447740</v>
+      </c>
+      <c r="B545" t="s">
+        <v>4</v>
+      </c>
+      <c r="C545" t="s">
+        <v>5</v>
+      </c>
+      <c r="D545" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546">
+        <v>1022446018</v>
+      </c>
+      <c r="B546" t="s">
+        <v>4</v>
+      </c>
+      <c r="C546" t="s">
+        <v>5</v>
+      </c>
+      <c r="D546" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547">
+        <v>80741143</v>
+      </c>
+      <c r="B547" t="s">
+        <v>4</v>
+      </c>
+      <c r="C547" t="s">
+        <v>5</v>
+      </c>
+      <c r="D547" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548">
+        <v>1023967174</v>
+      </c>
+      <c r="B548" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" t="s">
+        <v>5</v>
+      </c>
+      <c r="D548" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549">
+        <v>666522</v>
+      </c>
+      <c r="B549" t="s">
+        <v>4</v>
+      </c>
+      <c r="C549" t="s">
+        <v>5</v>
+      </c>
+      <c r="D549" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550">
+        <v>1015480861</v>
+      </c>
+      <c r="B550" t="s">
+        <v>4</v>
+      </c>
+      <c r="C550" t="s">
+        <v>5</v>
+      </c>
+      <c r="D550" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551">
+        <v>1005196521</v>
+      </c>
+      <c r="B551" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" t="s">
+        <v>5</v>
+      </c>
+      <c r="D551" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552">
+        <v>1026600095</v>
+      </c>
+      <c r="B552" t="s">
+        <v>4</v>
+      </c>
+      <c r="C552" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553">
+        <v>1010183514</v>
+      </c>
+      <c r="B553" t="s">
+        <v>4</v>
+      </c>
+      <c r="C553" t="s">
+        <v>5</v>
+      </c>
+      <c r="D553" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554">
+        <v>1026256051</v>
+      </c>
+      <c r="B554" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" t="s">
+        <v>5</v>
+      </c>
+      <c r="D554" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" t="s">
+        <v>9</v>
+      </c>
+      <c r="B555" t="s">
+        <v>4</v>
+      </c>
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+      <c r="D555" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556">
+        <v>1016074254</v>
+      </c>
+      <c r="B556" t="s">
+        <v>4</v>
+      </c>
+      <c r="C556" t="s">
+        <v>5</v>
+      </c>
+      <c r="D556" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>