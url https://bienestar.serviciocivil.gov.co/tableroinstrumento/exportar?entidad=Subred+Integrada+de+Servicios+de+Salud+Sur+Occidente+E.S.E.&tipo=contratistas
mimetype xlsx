--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -383,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D259"/>
+  <dimension ref="A1:D420"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1047397594</v>
       </c>
@@ -3935,129 +3935,2383 @@
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>5</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>1022346729</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>5</v>
       </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>52270025</v>
+        <v>80073111</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>5</v>
       </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>52474513</v>
+        <v>52270025</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>1022333344</v>
+        <v>52474513</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>5</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>1024597138</v>
+        <v>1022333344</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>1030635792</v>
+        <v>1024597138</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
+        <v>1030635792</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
         <v>52280222</v>
       </c>
-      <c r="B259" t="s">
-[...5 lines deleted...]
-      <c r="D259" t="s">
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>1003529983</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>79157799</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1033690230</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1012325917</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>80310263</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1033788689</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1095956838</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>35254256</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1001053726</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1077469984</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1032498870</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>52126350</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1073380568</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1032936350</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1000589905</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1022354055</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>80443131</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1076655173</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1016002018</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>51608784</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1012442626</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1121852820</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>1049605499</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>1007006220</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>1002436345</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>93290137</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>79563086</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1152203429</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>1030612521</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>51980499</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>52178926</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>1030649008</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>52464190</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>52473571</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>1012333770</v>
+      </c>
+      <c r="B295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C295" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>52909970</v>
+      </c>
+      <c r="B296" t="s">
+        <v>4</v>
+      </c>
+      <c r="C296" t="s">
+        <v>5</v>
+      </c>
+      <c r="D296" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>52843341</v>
+      </c>
+      <c r="B297" t="s">
+        <v>4</v>
+      </c>
+      <c r="C297" t="s">
+        <v>5</v>
+      </c>
+      <c r="D297" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>52706144</v>
+      </c>
+      <c r="B298" t="s">
+        <v>4</v>
+      </c>
+      <c r="C298" t="s">
+        <v>5</v>
+      </c>
+      <c r="D298" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>1022330516</v>
+      </c>
+      <c r="B299" t="s">
+        <v>4</v>
+      </c>
+      <c r="C299" t="s">
+        <v>5</v>
+      </c>
+      <c r="D299" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>1033796359</v>
+      </c>
+      <c r="B300" t="s">
+        <v>4</v>
+      </c>
+      <c r="C300" t="s">
+        <v>5</v>
+      </c>
+      <c r="D300" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>28685951</v>
+      </c>
+      <c r="B301" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" t="s">
+        <v>5</v>
+      </c>
+      <c r="D301" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>52775266</v>
+      </c>
+      <c r="B302" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" t="s">
+        <v>5</v>
+      </c>
+      <c r="D302" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>1024496970</v>
+      </c>
+      <c r="B303" t="s">
+        <v>4</v>
+      </c>
+      <c r="C303" t="s">
+        <v>5</v>
+      </c>
+      <c r="D303" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>1032372884</v>
+      </c>
+      <c r="B304" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" t="s">
+        <v>5</v>
+      </c>
+      <c r="D304" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>1012454643</v>
+      </c>
+      <c r="B305" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" t="s">
+        <v>5</v>
+      </c>
+      <c r="D305" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>79693459</v>
+      </c>
+      <c r="B306" t="s">
+        <v>4</v>
+      </c>
+      <c r="C306" t="s">
+        <v>5</v>
+      </c>
+      <c r="D306" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>1013599290</v>
+      </c>
+      <c r="B307" t="s">
+        <v>4</v>
+      </c>
+      <c r="C307" t="s">
+        <v>5</v>
+      </c>
+      <c r="D307" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>1018464460</v>
+      </c>
+      <c r="B308" t="s">
+        <v>4</v>
+      </c>
+      <c r="C308" t="s">
+        <v>5</v>
+      </c>
+      <c r="D308" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>1001051023</v>
+      </c>
+      <c r="B309" t="s">
+        <v>4</v>
+      </c>
+      <c r="C309" t="s">
+        <v>5</v>
+      </c>
+      <c r="D309" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>1073708178</v>
+      </c>
+      <c r="B310" t="s">
+        <v>4</v>
+      </c>
+      <c r="C310" t="s">
+        <v>5</v>
+      </c>
+      <c r="D310" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>53038962</v>
+      </c>
+      <c r="B311" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" t="s">
+        <v>5</v>
+      </c>
+      <c r="D311" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>1013608148</v>
+      </c>
+      <c r="B312" t="s">
+        <v>4</v>
+      </c>
+      <c r="C312" t="s">
+        <v>5</v>
+      </c>
+      <c r="D312" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>1024592812</v>
+      </c>
+      <c r="B313" t="s">
+        <v>4</v>
+      </c>
+      <c r="C313" t="s">
+        <v>5</v>
+      </c>
+      <c r="D313" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>1030616429</v>
+      </c>
+      <c r="B314" t="s">
+        <v>4</v>
+      </c>
+      <c r="C314" t="s">
+        <v>5</v>
+      </c>
+      <c r="D314" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>79885725</v>
+      </c>
+      <c r="B315" t="s">
+        <v>4</v>
+      </c>
+      <c r="C315" t="s">
+        <v>5</v>
+      </c>
+      <c r="D315" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>1050220706</v>
+      </c>
+      <c r="B316" t="s">
+        <v>4</v>
+      </c>
+      <c r="C316" t="s">
+        <v>5</v>
+      </c>
+      <c r="D316" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>52906814</v>
+      </c>
+      <c r="B317" t="s">
+        <v>4</v>
+      </c>
+      <c r="C317" t="s">
+        <v>5</v>
+      </c>
+      <c r="D317" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>1030542873</v>
+      </c>
+      <c r="B318" t="s">
+        <v>4</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+      <c r="D318" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>53027776</v>
+      </c>
+      <c r="B319" t="s">
+        <v>4</v>
+      </c>
+      <c r="C319" t="s">
+        <v>5</v>
+      </c>
+      <c r="D319" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>79741877</v>
+      </c>
+      <c r="B320" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" t="s">
+        <v>5</v>
+      </c>
+      <c r="D320" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>1016010225</v>
+      </c>
+      <c r="B321" t="s">
+        <v>4</v>
+      </c>
+      <c r="C321" t="s">
+        <v>5</v>
+      </c>
+      <c r="D321" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>1013684780</v>
+      </c>
+      <c r="B322" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" t="s">
+        <v>5</v>
+      </c>
+      <c r="D322" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>1001870661</v>
+      </c>
+      <c r="B323" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" t="s">
+        <v>5</v>
+      </c>
+      <c r="D323" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>1012339310</v>
+      </c>
+      <c r="B324" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" t="s">
+        <v>5</v>
+      </c>
+      <c r="D324" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>1033803427</v>
+      </c>
+      <c r="B325" t="s">
+        <v>4</v>
+      </c>
+      <c r="C325" t="s">
+        <v>5</v>
+      </c>
+      <c r="D325" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>1031132243</v>
+      </c>
+      <c r="B326" t="s">
+        <v>4</v>
+      </c>
+      <c r="C326" t="s">
+        <v>5</v>
+      </c>
+      <c r="D326" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>1127656977</v>
+      </c>
+      <c r="B327" t="s">
+        <v>4</v>
+      </c>
+      <c r="C327" t="s">
+        <v>5</v>
+      </c>
+      <c r="D327" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>1000616133</v>
+      </c>
+      <c r="B328" t="s">
+        <v>4</v>
+      </c>
+      <c r="C328" t="s">
+        <v>5</v>
+      </c>
+      <c r="D328" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>1030582371</v>
+      </c>
+      <c r="B329" t="s">
+        <v>4</v>
+      </c>
+      <c r="C329" t="s">
+        <v>5</v>
+      </c>
+      <c r="D329" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>1143854628</v>
+      </c>
+      <c r="B330" t="s">
+        <v>4</v>
+      </c>
+      <c r="C330" t="s">
+        <v>5</v>
+      </c>
+      <c r="D330" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>1012348431</v>
+      </c>
+      <c r="B331" t="s">
+        <v>4</v>
+      </c>
+      <c r="C331" t="s">
+        <v>5</v>
+      </c>
+      <c r="D331" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>1105057314</v>
+      </c>
+      <c r="B332" t="s">
+        <v>4</v>
+      </c>
+      <c r="C332" t="s">
+        <v>5</v>
+      </c>
+      <c r="D332" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>1019130752</v>
+      </c>
+      <c r="B333" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" t="s">
+        <v>5</v>
+      </c>
+      <c r="D333" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>1000270071</v>
+      </c>
+      <c r="B334" t="s">
+        <v>4</v>
+      </c>
+      <c r="C334" t="s">
+        <v>5</v>
+      </c>
+      <c r="D334" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>53100671</v>
+      </c>
+      <c r="B335" t="s">
+        <v>4</v>
+      </c>
+      <c r="C335" t="s">
+        <v>5</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>53132641</v>
+      </c>
+      <c r="B336" t="s">
+        <v>4</v>
+      </c>
+      <c r="C336" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>52130286</v>
+      </c>
+      <c r="B337" t="s">
+        <v>4</v>
+      </c>
+      <c r="C337" t="s">
+        <v>5</v>
+      </c>
+      <c r="D337" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>52531377</v>
+      </c>
+      <c r="B338" t="s">
+        <v>4</v>
+      </c>
+      <c r="C338" t="s">
+        <v>5</v>
+      </c>
+      <c r="D338" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>79628311</v>
+      </c>
+      <c r="B339" t="s">
+        <v>4</v>
+      </c>
+      <c r="C339" t="s">
+        <v>5</v>
+      </c>
+      <c r="D339" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>53066299</v>
+      </c>
+      <c r="B340" t="s">
+        <v>4</v>
+      </c>
+      <c r="C340" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>7593328</v>
+      </c>
+      <c r="B341" t="s">
+        <v>4</v>
+      </c>
+      <c r="C341" t="s">
+        <v>5</v>
+      </c>
+      <c r="D341" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>1114122735</v>
+      </c>
+      <c r="B342" t="s">
+        <v>4</v>
+      </c>
+      <c r="C342" t="s">
+        <v>5</v>
+      </c>
+      <c r="D342" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>1030669530</v>
+      </c>
+      <c r="B343" t="s">
+        <v>4</v>
+      </c>
+      <c r="C343" t="s">
+        <v>5</v>
+      </c>
+      <c r="D343" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>53134681</v>
+      </c>
+      <c r="B344" t="s">
+        <v>4</v>
+      </c>
+      <c r="C344" t="s">
+        <v>5</v>
+      </c>
+      <c r="D344" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>1026576296</v>
+      </c>
+      <c r="B345" t="s">
+        <v>4</v>
+      </c>
+      <c r="C345" t="s">
+        <v>5</v>
+      </c>
+      <c r="D345" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>1012366190</v>
+      </c>
+      <c r="B346" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>52900026</v>
+      </c>
+      <c r="B347" t="s">
+        <v>4</v>
+      </c>
+      <c r="C347" t="s">
+        <v>5</v>
+      </c>
+      <c r="D347" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>1085287976</v>
+      </c>
+      <c r="B348" t="s">
+        <v>4</v>
+      </c>
+      <c r="C348" t="s">
+        <v>5</v>
+      </c>
+      <c r="D348" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>7715892</v>
+      </c>
+      <c r="B349" t="s">
+        <v>4</v>
+      </c>
+      <c r="C349" t="s">
+        <v>5</v>
+      </c>
+      <c r="D349" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>1012406776</v>
+      </c>
+      <c r="B350" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" t="s">
+        <v>5</v>
+      </c>
+      <c r="D350" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>52767262</v>
+      </c>
+      <c r="B351" t="s">
+        <v>4</v>
+      </c>
+      <c r="C351" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>1000336247</v>
+      </c>
+      <c r="B352" t="s">
+        <v>4</v>
+      </c>
+      <c r="C352" t="s">
+        <v>5</v>
+      </c>
+      <c r="D352" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>52634573</v>
+      </c>
+      <c r="B353" t="s">
+        <v>4</v>
+      </c>
+      <c r="C353" t="s">
+        <v>5</v>
+      </c>
+      <c r="D353" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>79749029</v>
+      </c>
+      <c r="B354" t="s">
+        <v>4</v>
+      </c>
+      <c r="C354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D354" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>52114038</v>
+      </c>
+      <c r="B355" t="s">
+        <v>4</v>
+      </c>
+      <c r="C355" t="s">
+        <v>5</v>
+      </c>
+      <c r="D355" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>19482864</v>
+      </c>
+      <c r="B356" t="s">
+        <v>4</v>
+      </c>
+      <c r="C356" t="s">
+        <v>5</v>
+      </c>
+      <c r="D356" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>53096949</v>
+      </c>
+      <c r="B357" t="s">
+        <v>4</v>
+      </c>
+      <c r="C357" t="s">
+        <v>5</v>
+      </c>
+      <c r="D357" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>51783445</v>
+      </c>
+      <c r="B358" t="s">
+        <v>4</v>
+      </c>
+      <c r="C358" t="s">
+        <v>5</v>
+      </c>
+      <c r="D358" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>52839235</v>
+      </c>
+      <c r="B359" t="s">
+        <v>4</v>
+      </c>
+      <c r="C359" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>52748377</v>
+      </c>
+      <c r="B360" t="s">
+        <v>4</v>
+      </c>
+      <c r="C360" t="s">
+        <v>5</v>
+      </c>
+      <c r="D360" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>52050557</v>
+      </c>
+      <c r="B361" t="s">
+        <v>4</v>
+      </c>
+      <c r="C361" t="s">
+        <v>5</v>
+      </c>
+      <c r="D361" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>39649515</v>
+      </c>
+      <c r="B362" t="s">
+        <v>4</v>
+      </c>
+      <c r="C362" t="s">
+        <v>5</v>
+      </c>
+      <c r="D362" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>52415407</v>
+      </c>
+      <c r="B363" t="s">
+        <v>4</v>
+      </c>
+      <c r="C363" t="s">
+        <v>5</v>
+      </c>
+      <c r="D363" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>1018416072</v>
+      </c>
+      <c r="B364" t="s">
+        <v>4</v>
+      </c>
+      <c r="C364" t="s">
+        <v>5</v>
+      </c>
+      <c r="D364" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>41792338</v>
+      </c>
+      <c r="B365" t="s">
+        <v>4</v>
+      </c>
+      <c r="C365" t="s">
+        <v>5</v>
+      </c>
+      <c r="D365" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>79655003</v>
+      </c>
+      <c r="B366" t="s">
+        <v>4</v>
+      </c>
+      <c r="C366" t="s">
+        <v>5</v>
+      </c>
+      <c r="D366" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>1012339758</v>
+      </c>
+      <c r="B367" t="s">
+        <v>4</v>
+      </c>
+      <c r="C367" t="s">
+        <v>5</v>
+      </c>
+      <c r="D367" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>52467510</v>
+      </c>
+      <c r="B368" t="s">
+        <v>4</v>
+      </c>
+      <c r="C368" t="s">
+        <v>5</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>39766098</v>
+      </c>
+      <c r="B369" t="s">
+        <v>4</v>
+      </c>
+      <c r="C369" t="s">
+        <v>5</v>
+      </c>
+      <c r="D369" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>51948917</v>
+      </c>
+      <c r="B370" t="s">
+        <v>4</v>
+      </c>
+      <c r="C370" t="s">
+        <v>5</v>
+      </c>
+      <c r="D370" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>52871913</v>
+      </c>
+      <c r="B371" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" t="s">
+        <v>5</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>19403690</v>
+      </c>
+      <c r="B372" t="s">
+        <v>4</v>
+      </c>
+      <c r="C372" t="s">
+        <v>5</v>
+      </c>
+      <c r="D372" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>1119837983</v>
+      </c>
+      <c r="B373" t="s">
+        <v>4</v>
+      </c>
+      <c r="C373" t="s">
+        <v>5</v>
+      </c>
+      <c r="D373" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>1057463163</v>
+      </c>
+      <c r="B374" t="s">
+        <v>4</v>
+      </c>
+      <c r="C374" t="s">
+        <v>5</v>
+      </c>
+      <c r="D374" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>1030592009</v>
+      </c>
+      <c r="B375" t="s">
+        <v>4</v>
+      </c>
+      <c r="C375" t="s">
+        <v>5</v>
+      </c>
+      <c r="D375" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>52193850</v>
+      </c>
+      <c r="B376" t="s">
+        <v>4</v>
+      </c>
+      <c r="C376" t="s">
+        <v>5</v>
+      </c>
+      <c r="D376" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>1013654418</v>
+      </c>
+      <c r="B377" t="s">
+        <v>4</v>
+      </c>
+      <c r="C377" t="s">
+        <v>5</v>
+      </c>
+      <c r="D377" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>53061033</v>
+      </c>
+      <c r="B378" t="s">
+        <v>4</v>
+      </c>
+      <c r="C378" t="s">
+        <v>5</v>
+      </c>
+      <c r="D378" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>1010105222</v>
+      </c>
+      <c r="B379" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" t="s">
+        <v>5</v>
+      </c>
+      <c r="D379" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>80373332</v>
+      </c>
+      <c r="B380" t="s">
+        <v>4</v>
+      </c>
+      <c r="C380" t="s">
+        <v>5</v>
+      </c>
+      <c r="D380" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>79049507</v>
+      </c>
+      <c r="B381" t="s">
+        <v>4</v>
+      </c>
+      <c r="C381" t="s">
+        <v>5</v>
+      </c>
+      <c r="D381" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>80381272</v>
+      </c>
+      <c r="B382" t="s">
+        <v>4</v>
+      </c>
+      <c r="C382" t="s">
+        <v>5</v>
+      </c>
+      <c r="D382" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>1031143424</v>
+      </c>
+      <c r="B383" t="s">
+        <v>4</v>
+      </c>
+      <c r="C383" t="s">
+        <v>5</v>
+      </c>
+      <c r="D383" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>51879238</v>
+      </c>
+      <c r="B384" t="s">
+        <v>4</v>
+      </c>
+      <c r="C384" t="s">
+        <v>5</v>
+      </c>
+      <c r="D384" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>79540912</v>
+      </c>
+      <c r="B385" t="s">
+        <v>4</v>
+      </c>
+      <c r="C385" t="s">
+        <v>5</v>
+      </c>
+      <c r="D385" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>1031129085</v>
+      </c>
+      <c r="B386" t="s">
+        <v>4</v>
+      </c>
+      <c r="C386" t="s">
+        <v>5</v>
+      </c>
+      <c r="D386" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>52804545</v>
+      </c>
+      <c r="B387" t="s">
+        <v>4</v>
+      </c>
+      <c r="C387" t="s">
+        <v>5</v>
+      </c>
+      <c r="D387" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>1005680418</v>
+      </c>
+      <c r="B388" t="s">
+        <v>4</v>
+      </c>
+      <c r="C388" t="s">
+        <v>5</v>
+      </c>
+      <c r="D388" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>49788445</v>
+      </c>
+      <c r="B389" t="s">
+        <v>4</v>
+      </c>
+      <c r="C389" t="s">
+        <v>5</v>
+      </c>
+      <c r="D389" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>1012391699</v>
+      </c>
+      <c r="B390" t="s">
+        <v>4</v>
+      </c>
+      <c r="C390" t="s">
+        <v>5</v>
+      </c>
+      <c r="D390" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>1023362717</v>
+      </c>
+      <c r="B391" t="s">
+        <v>4</v>
+      </c>
+      <c r="C391" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>52463280</v>
+      </c>
+      <c r="B392" t="s">
+        <v>4</v>
+      </c>
+      <c r="C392" t="s">
+        <v>5</v>
+      </c>
+      <c r="D392" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>80152532</v>
+      </c>
+      <c r="B393" t="s">
+        <v>4</v>
+      </c>
+      <c r="C393" t="s">
+        <v>5</v>
+      </c>
+      <c r="D393" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>1031144303</v>
+      </c>
+      <c r="B394" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" t="s">
+        <v>5</v>
+      </c>
+      <c r="D394" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>1127580788</v>
+      </c>
+      <c r="B395" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" t="s">
+        <v>5</v>
+      </c>
+      <c r="D395" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>1024538310</v>
+      </c>
+      <c r="B396" t="s">
+        <v>4</v>
+      </c>
+      <c r="C396" t="s">
+        <v>5</v>
+      </c>
+      <c r="D396" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>1001339034</v>
+      </c>
+      <c r="B397" t="s">
+        <v>4</v>
+      </c>
+      <c r="C397" t="s">
+        <v>5</v>
+      </c>
+      <c r="D397" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>66767289</v>
+      </c>
+      <c r="B398" t="s">
+        <v>4</v>
+      </c>
+      <c r="C398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D398" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>1019003621</v>
+      </c>
+      <c r="B399" t="s">
+        <v>4</v>
+      </c>
+      <c r="C399" t="s">
+        <v>5</v>
+      </c>
+      <c r="D399" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>52853078</v>
+      </c>
+      <c r="B400" t="s">
+        <v>4</v>
+      </c>
+      <c r="C400" t="s">
+        <v>5</v>
+      </c>
+      <c r="D400" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>1094921141</v>
+      </c>
+      <c r="B401" t="s">
+        <v>4</v>
+      </c>
+      <c r="C401" t="s">
+        <v>5</v>
+      </c>
+      <c r="D401" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>51857036</v>
+      </c>
+      <c r="B402" t="s">
+        <v>4</v>
+      </c>
+      <c r="C402" t="s">
+        <v>5</v>
+      </c>
+      <c r="D402" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>79364316</v>
+      </c>
+      <c r="B403" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" t="s">
+        <v>5</v>
+      </c>
+      <c r="D403" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>79472664</v>
+      </c>
+      <c r="B404" t="s">
+        <v>4</v>
+      </c>
+      <c r="C404" t="s">
+        <v>5</v>
+      </c>
+      <c r="D404" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>1032368478</v>
+      </c>
+      <c r="B405" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" t="s">
+        <v>5</v>
+      </c>
+      <c r="D405" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>83093422</v>
+      </c>
+      <c r="B406" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" t="s">
+        <v>5</v>
+      </c>
+      <c r="D406" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>1014264344</v>
+      </c>
+      <c r="B407" t="s">
+        <v>4</v>
+      </c>
+      <c r="C407" t="s">
+        <v>5</v>
+      </c>
+      <c r="D407" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>77141618</v>
+      </c>
+      <c r="B408" t="s">
+        <v>4</v>
+      </c>
+      <c r="C408" t="s">
+        <v>5</v>
+      </c>
+      <c r="D408" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>1022414609</v>
+      </c>
+      <c r="B409" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" t="s">
+        <v>5</v>
+      </c>
+      <c r="D409" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>38889772</v>
+      </c>
+      <c r="B410" t="s">
+        <v>4</v>
+      </c>
+      <c r="C410" t="s">
+        <v>5</v>
+      </c>
+      <c r="D410" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>52366958</v>
+      </c>
+      <c r="B411" t="s">
+        <v>4</v>
+      </c>
+      <c r="C411" t="s">
+        <v>5</v>
+      </c>
+      <c r="D411" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>82361683</v>
+      </c>
+      <c r="B412" t="s">
+        <v>4</v>
+      </c>
+      <c r="C412" t="s">
+        <v>5</v>
+      </c>
+      <c r="D412" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>1012335755</v>
+      </c>
+      <c r="B413" t="s">
+        <v>4</v>
+      </c>
+      <c r="C413" t="s">
+        <v>5</v>
+      </c>
+      <c r="D413" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>1004754990</v>
+      </c>
+      <c r="B414" t="s">
+        <v>4</v>
+      </c>
+      <c r="C414" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>1032404829</v>
+      </c>
+      <c r="B415" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" t="s">
+        <v>5</v>
+      </c>
+      <c r="D415" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>52766353</v>
+      </c>
+      <c r="B416" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" t="s">
+        <v>5</v>
+      </c>
+      <c r="D416" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>52179957</v>
+      </c>
+      <c r="B417" t="s">
+        <v>4</v>
+      </c>
+      <c r="C417" t="s">
+        <v>5</v>
+      </c>
+      <c r="D417" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>1016945761</v>
+      </c>
+      <c r="B418" t="s">
+        <v>4</v>
+      </c>
+      <c r="C418" t="s">
+        <v>5</v>
+      </c>
+      <c r="D418" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>52302476</v>
+      </c>
+      <c r="B419" t="s">
+        <v>4</v>
+      </c>
+      <c r="C419" t="s">
+        <v>5</v>
+      </c>
+      <c r="D419" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>79845252</v>
+      </c>
+      <c r="B420" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" t="s">
+        <v>5</v>
+      </c>
+      <c r="D420" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>