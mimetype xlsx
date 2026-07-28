--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,74 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur Occidente E.S.E.</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t xml:space="preserve">1090424699 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">52369025 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -383,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D420"/>
+  <dimension ref="A1:D485"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1047397594</v>
       </c>
@@ -3683,2635 +3686,3545 @@
         <v>4</v>
       </c>
       <c r="C234" t="s">
         <v>5</v>
       </c>
       <c r="D234" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
         <v>52657042</v>
       </c>
       <c r="B235" t="s">
         <v>4</v>
       </c>
       <c r="C235" t="s">
         <v>5</v>
       </c>
       <c r="D235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>52538772</v>
+        <v>80743277</v>
       </c>
       <c r="B236" t="s">
         <v>4</v>
       </c>
       <c r="C236" t="s">
         <v>5</v>
       </c>
       <c r="D236" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>80743277</v>
+        <v>1071165190</v>
       </c>
       <c r="B237" t="s">
         <v>4</v>
       </c>
       <c r="C237" t="s">
         <v>5</v>
       </c>
       <c r="D237" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>1071165190</v>
+        <v>1018510262</v>
       </c>
       <c r="B238" t="s">
         <v>4</v>
       </c>
       <c r="C238" t="s">
         <v>5</v>
       </c>
       <c r="D238" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>1018510262</v>
+        <v>1032419884</v>
       </c>
       <c r="B239" t="s">
         <v>4</v>
       </c>
       <c r="C239" t="s">
         <v>5</v>
       </c>
       <c r="D239" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>1032419884</v>
+        <v>1024583160</v>
       </c>
       <c r="B240" t="s">
         <v>4</v>
       </c>
       <c r="C240" t="s">
         <v>5</v>
       </c>
       <c r="D240" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>1024583160</v>
+        <v>52983037</v>
       </c>
       <c r="B241" t="s">
         <v>4</v>
       </c>
       <c r="C241" t="s">
         <v>5</v>
       </c>
       <c r="D241" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>52983037</v>
+        <v>46358123</v>
       </c>
       <c r="B242" t="s">
         <v>4</v>
       </c>
       <c r="C242" t="s">
         <v>5</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>46358123</v>
+        <v>1127593288</v>
       </c>
       <c r="B243" t="s">
         <v>4</v>
       </c>
       <c r="C243" t="s">
         <v>5</v>
       </c>
       <c r="D243" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>1127593288</v>
+        <v>1072656867</v>
       </c>
       <c r="B244" t="s">
         <v>4</v>
       </c>
       <c r="C244" t="s">
         <v>5</v>
       </c>
       <c r="D244" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>1072656867</v>
+        <v>1032454963</v>
       </c>
       <c r="B245" t="s">
         <v>4</v>
       </c>
       <c r="C245" t="s">
         <v>5</v>
       </c>
       <c r="D245" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>1032454963</v>
+        <v>1022429995</v>
       </c>
       <c r="B246" t="s">
         <v>4</v>
       </c>
       <c r="C246" t="s">
         <v>5</v>
       </c>
       <c r="D246" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>1022429995</v>
+        <v>52075171</v>
       </c>
       <c r="B247" t="s">
         <v>4</v>
       </c>
       <c r="C247" t="s">
         <v>5</v>
       </c>
       <c r="D247" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>52075171</v>
+        <v>52888903</v>
       </c>
       <c r="B248" t="s">
         <v>4</v>
       </c>
       <c r="C248" t="s">
         <v>5</v>
       </c>
       <c r="D248" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>52888903</v>
+        <v>1025141069</v>
       </c>
       <c r="B249" t="s">
         <v>4</v>
       </c>
       <c r="C249" t="s">
         <v>5</v>
       </c>
       <c r="D249" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>1025141069</v>
+        <v>1023926905</v>
       </c>
       <c r="B250" t="s">
         <v>4</v>
       </c>
       <c r="C250" t="s">
         <v>5</v>
       </c>
       <c r="D250" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>1023926905</v>
+        <v>1082987039</v>
       </c>
       <c r="B251" t="s">
         <v>4</v>
       </c>
       <c r="C251" t="s">
         <v>5</v>
       </c>
       <c r="D251" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>1082987039</v>
+        <v>1022346729</v>
       </c>
       <c r="B252" t="s">
         <v>4</v>
       </c>
       <c r="C252" t="s">
         <v>5</v>
       </c>
       <c r="D252" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>1022346729</v>
+        <v>80073111</v>
       </c>
       <c r="B253" t="s">
         <v>4</v>
       </c>
       <c r="C253" t="s">
         <v>5</v>
       </c>
       <c r="D253" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>80073111</v>
+        <v>52270025</v>
       </c>
       <c r="B254" t="s">
         <v>4</v>
       </c>
       <c r="C254" t="s">
         <v>5</v>
       </c>
       <c r="D254" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>52270025</v>
+        <v>52474513</v>
       </c>
       <c r="B255" t="s">
         <v>4</v>
       </c>
       <c r="C255" t="s">
         <v>5</v>
       </c>
       <c r="D255" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>52474513</v>
+        <v>1022333344</v>
       </c>
       <c r="B256" t="s">
         <v>4</v>
       </c>
       <c r="C256" t="s">
         <v>5</v>
       </c>
       <c r="D256" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>1022333344</v>
+        <v>1024597138</v>
       </c>
       <c r="B257" t="s">
         <v>4</v>
       </c>
       <c r="C257" t="s">
         <v>5</v>
       </c>
       <c r="D257" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>1024597138</v>
+        <v>1030635792</v>
       </c>
       <c r="B258" t="s">
         <v>4</v>
       </c>
       <c r="C258" t="s">
         <v>5</v>
       </c>
       <c r="D258" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>1030635792</v>
+        <v>52280222</v>
       </c>
       <c r="B259" t="s">
         <v>4</v>
       </c>
       <c r="C259" t="s">
         <v>5</v>
       </c>
       <c r="D259" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>52280222</v>
+        <v>1003529983</v>
       </c>
       <c r="B260" t="s">
         <v>4</v>
       </c>
       <c r="C260" t="s">
         <v>5</v>
       </c>
       <c r="D260" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>1003529983</v>
+        <v>79157799</v>
       </c>
       <c r="B261" t="s">
         <v>4</v>
       </c>
       <c r="C261" t="s">
         <v>5</v>
       </c>
       <c r="D261" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>79157799</v>
+        <v>1033690230</v>
       </c>
       <c r="B262" t="s">
         <v>4</v>
       </c>
       <c r="C262" t="s">
         <v>5</v>
       </c>
       <c r="D262" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>1033690230</v>
+        <v>1012325917</v>
       </c>
       <c r="B263" t="s">
         <v>4</v>
       </c>
       <c r="C263" t="s">
         <v>5</v>
       </c>
       <c r="D263" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>1012325917</v>
+        <v>80310263</v>
       </c>
       <c r="B264" t="s">
         <v>4</v>
       </c>
       <c r="C264" t="s">
         <v>5</v>
       </c>
       <c r="D264" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>80310263</v>
+        <v>1033788689</v>
       </c>
       <c r="B265" t="s">
         <v>4</v>
       </c>
       <c r="C265" t="s">
         <v>5</v>
       </c>
       <c r="D265" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>1033788689</v>
+        <v>1095956838</v>
       </c>
       <c r="B266" t="s">
         <v>4</v>
       </c>
       <c r="C266" t="s">
         <v>5</v>
       </c>
       <c r="D266" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>1095956838</v>
+        <v>35254256</v>
       </c>
       <c r="B267" t="s">
         <v>4</v>
       </c>
       <c r="C267" t="s">
         <v>5</v>
       </c>
       <c r="D267" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>35254256</v>
+        <v>1001053726</v>
       </c>
       <c r="B268" t="s">
         <v>4</v>
       </c>
       <c r="C268" t="s">
         <v>5</v>
       </c>
       <c r="D268" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>1001053726</v>
+        <v>1077469984</v>
       </c>
       <c r="B269" t="s">
         <v>4</v>
       </c>
       <c r="C269" t="s">
         <v>5</v>
       </c>
       <c r="D269" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>1077469984</v>
+        <v>1032498870</v>
       </c>
       <c r="B270" t="s">
         <v>4</v>
       </c>
       <c r="C270" t="s">
         <v>5</v>
       </c>
       <c r="D270" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>1032498870</v>
+        <v>52126350</v>
       </c>
       <c r="B271" t="s">
         <v>4</v>
       </c>
       <c r="C271" t="s">
         <v>5</v>
       </c>
       <c r="D271" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>52126350</v>
+        <v>1073380568</v>
       </c>
       <c r="B272" t="s">
         <v>4</v>
       </c>
       <c r="C272" t="s">
         <v>5</v>
       </c>
       <c r="D272" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>1073380568</v>
+        <v>1032936350</v>
       </c>
       <c r="B273" t="s">
         <v>4</v>
       </c>
       <c r="C273" t="s">
         <v>5</v>
       </c>
       <c r="D273" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>1032936350</v>
+        <v>1000589905</v>
       </c>
       <c r="B274" t="s">
         <v>4</v>
       </c>
       <c r="C274" t="s">
         <v>5</v>
       </c>
       <c r="D274" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>1000589905</v>
+        <v>1022354055</v>
       </c>
       <c r="B275" t="s">
         <v>4</v>
       </c>
       <c r="C275" t="s">
         <v>5</v>
       </c>
       <c r="D275" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>1022354055</v>
+        <v>80443131</v>
       </c>
       <c r="B276" t="s">
         <v>4</v>
       </c>
       <c r="C276" t="s">
         <v>5</v>
       </c>
       <c r="D276" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>80443131</v>
+        <v>1076655173</v>
       </c>
       <c r="B277" t="s">
         <v>4</v>
       </c>
       <c r="C277" t="s">
         <v>5</v>
       </c>
       <c r="D277" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>1076655173</v>
+        <v>1016002018</v>
       </c>
       <c r="B278" t="s">
         <v>4</v>
       </c>
       <c r="C278" t="s">
         <v>5</v>
       </c>
       <c r="D278" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>1016002018</v>
+        <v>51608784</v>
       </c>
       <c r="B279" t="s">
         <v>4</v>
       </c>
       <c r="C279" t="s">
         <v>5</v>
       </c>
       <c r="D279" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>51608784</v>
+        <v>1012442626</v>
       </c>
       <c r="B280" t="s">
         <v>4</v>
       </c>
       <c r="C280" t="s">
         <v>5</v>
       </c>
       <c r="D280" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>1012442626</v>
+        <v>1121852820</v>
       </c>
       <c r="B281" t="s">
         <v>4</v>
       </c>
       <c r="C281" t="s">
         <v>5</v>
       </c>
       <c r="D281" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>1121852820</v>
+        <v>1049605499</v>
       </c>
       <c r="B282" t="s">
         <v>4</v>
       </c>
       <c r="C282" t="s">
         <v>5</v>
       </c>
       <c r="D282" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
-        <v>1049605499</v>
+        <v>1007006220</v>
       </c>
       <c r="B283" t="s">
         <v>4</v>
       </c>
       <c r="C283" t="s">
         <v>5</v>
       </c>
       <c r="D283" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
-        <v>1007006220</v>
+        <v>1002436345</v>
       </c>
       <c r="B284" t="s">
         <v>4</v>
       </c>
       <c r="C284" t="s">
         <v>5</v>
       </c>
       <c r="D284" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
-        <v>1002436345</v>
+        <v>93290137</v>
       </c>
       <c r="B285" t="s">
         <v>4</v>
       </c>
       <c r="C285" t="s">
         <v>5</v>
       </c>
       <c r="D285" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
-        <v>93290137</v>
+        <v>79563086</v>
       </c>
       <c r="B286" t="s">
         <v>4</v>
       </c>
       <c r="C286" t="s">
         <v>5</v>
       </c>
       <c r="D286" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
-        <v>79563086</v>
+        <v>1152203429</v>
       </c>
       <c r="B287" t="s">
         <v>4</v>
       </c>
       <c r="C287" t="s">
         <v>5</v>
       </c>
       <c r="D287" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
-        <v>1152203429</v>
+        <v>1030612521</v>
       </c>
       <c r="B288" t="s">
         <v>4</v>
       </c>
       <c r="C288" t="s">
         <v>5</v>
       </c>
       <c r="D288" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
-        <v>1030612521</v>
+        <v>51980499</v>
       </c>
       <c r="B289" t="s">
         <v>4</v>
       </c>
       <c r="C289" t="s">
         <v>5</v>
       </c>
       <c r="D289" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
-        <v>51980499</v>
+        <v>52178926</v>
       </c>
       <c r="B290" t="s">
         <v>4</v>
       </c>
       <c r="C290" t="s">
         <v>5</v>
       </c>
       <c r="D290" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
-        <v>52178926</v>
+        <v>1030649008</v>
       </c>
       <c r="B291" t="s">
         <v>4</v>
       </c>
       <c r="C291" t="s">
         <v>5</v>
       </c>
       <c r="D291" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
-        <v>1030649008</v>
+        <v>52464190</v>
       </c>
       <c r="B292" t="s">
         <v>4</v>
       </c>
       <c r="C292" t="s">
         <v>5</v>
       </c>
       <c r="D292" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
-        <v>52464190</v>
+        <v>52473571</v>
       </c>
       <c r="B293" t="s">
         <v>4</v>
       </c>
       <c r="C293" t="s">
         <v>5</v>
       </c>
       <c r="D293" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
-        <v>52473571</v>
+        <v>1012333770</v>
       </c>
       <c r="B294" t="s">
         <v>4</v>
       </c>
       <c r="C294" t="s">
         <v>5</v>
       </c>
       <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
-        <v>1012333770</v>
+        <v>52909970</v>
       </c>
       <c r="B295" t="s">
         <v>4</v>
       </c>
       <c r="C295" t="s">
         <v>5</v>
       </c>
       <c r="D295" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
-        <v>52909970</v>
+        <v>52843341</v>
       </c>
       <c r="B296" t="s">
         <v>4</v>
       </c>
       <c r="C296" t="s">
         <v>5</v>
       </c>
       <c r="D296" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
-        <v>52843341</v>
+        <v>52706144</v>
       </c>
       <c r="B297" t="s">
         <v>4</v>
       </c>
       <c r="C297" t="s">
         <v>5</v>
       </c>
       <c r="D297" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
-        <v>52706144</v>
+        <v>1022330516</v>
       </c>
       <c r="B298" t="s">
         <v>4</v>
       </c>
       <c r="C298" t="s">
         <v>5</v>
       </c>
       <c r="D298" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
-        <v>1022330516</v>
+        <v>1033796359</v>
       </c>
       <c r="B299" t="s">
         <v>4</v>
       </c>
       <c r="C299" t="s">
         <v>5</v>
       </c>
       <c r="D299" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
-        <v>1033796359</v>
+        <v>28685951</v>
       </c>
       <c r="B300" t="s">
         <v>4</v>
       </c>
       <c r="C300" t="s">
         <v>5</v>
       </c>
       <c r="D300" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
-        <v>28685951</v>
+        <v>52775266</v>
       </c>
       <c r="B301" t="s">
         <v>4</v>
       </c>
       <c r="C301" t="s">
         <v>5</v>
       </c>
       <c r="D301" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
-        <v>52775266</v>
+        <v>1024496970</v>
       </c>
       <c r="B302" t="s">
         <v>4</v>
       </c>
       <c r="C302" t="s">
         <v>5</v>
       </c>
       <c r="D302" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
-        <v>1024496970</v>
+        <v>1032372884</v>
       </c>
       <c r="B303" t="s">
         <v>4</v>
       </c>
       <c r="C303" t="s">
         <v>5</v>
       </c>
       <c r="D303" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
-        <v>1032372884</v>
+        <v>1012454643</v>
       </c>
       <c r="B304" t="s">
         <v>4</v>
       </c>
       <c r="C304" t="s">
         <v>5</v>
       </c>
       <c r="D304" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
-        <v>1012454643</v>
+        <v>79693459</v>
       </c>
       <c r="B305" t="s">
         <v>4</v>
       </c>
       <c r="C305" t="s">
         <v>5</v>
       </c>
       <c r="D305" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
-        <v>79693459</v>
+        <v>1013599290</v>
       </c>
       <c r="B306" t="s">
         <v>4</v>
       </c>
       <c r="C306" t="s">
         <v>5</v>
       </c>
       <c r="D306" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
-        <v>1013599290</v>
+        <v>1018464460</v>
       </c>
       <c r="B307" t="s">
         <v>4</v>
       </c>
       <c r="C307" t="s">
         <v>5</v>
       </c>
       <c r="D307" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
-        <v>1018464460</v>
+        <v>1001051023</v>
       </c>
       <c r="B308" t="s">
         <v>4</v>
       </c>
       <c r="C308" t="s">
         <v>5</v>
       </c>
       <c r="D308" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
-        <v>1001051023</v>
+        <v>1073708178</v>
       </c>
       <c r="B309" t="s">
         <v>4</v>
       </c>
       <c r="C309" t="s">
         <v>5</v>
       </c>
       <c r="D309" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
-        <v>1073708178</v>
+        <v>53038962</v>
       </c>
       <c r="B310" t="s">
         <v>4</v>
       </c>
       <c r="C310" t="s">
         <v>5</v>
       </c>
       <c r="D310" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
-        <v>53038962</v>
+        <v>1013608148</v>
       </c>
       <c r="B311" t="s">
         <v>4</v>
       </c>
       <c r="C311" t="s">
         <v>5</v>
       </c>
       <c r="D311" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
-        <v>1013608148</v>
+        <v>1024592812</v>
       </c>
       <c r="B312" t="s">
         <v>4</v>
       </c>
       <c r="C312" t="s">
         <v>5</v>
       </c>
       <c r="D312" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
-        <v>1024592812</v>
+        <v>1030616429</v>
       </c>
       <c r="B313" t="s">
         <v>4</v>
       </c>
       <c r="C313" t="s">
         <v>5</v>
       </c>
       <c r="D313" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
-        <v>1030616429</v>
+        <v>79885725</v>
       </c>
       <c r="B314" t="s">
         <v>4</v>
       </c>
       <c r="C314" t="s">
         <v>5</v>
       </c>
       <c r="D314" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
-        <v>79885725</v>
+        <v>1050220706</v>
       </c>
       <c r="B315" t="s">
         <v>4</v>
       </c>
       <c r="C315" t="s">
         <v>5</v>
       </c>
       <c r="D315" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
-        <v>1050220706</v>
+        <v>52906814</v>
       </c>
       <c r="B316" t="s">
         <v>4</v>
       </c>
       <c r="C316" t="s">
         <v>5</v>
       </c>
       <c r="D316" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
-        <v>52906814</v>
+        <v>1030542873</v>
       </c>
       <c r="B317" t="s">
         <v>4</v>
       </c>
       <c r="C317" t="s">
         <v>5</v>
       </c>
       <c r="D317" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
-        <v>1030542873</v>
+        <v>53027776</v>
       </c>
       <c r="B318" t="s">
         <v>4</v>
       </c>
       <c r="C318" t="s">
         <v>5</v>
       </c>
       <c r="D318" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
-        <v>53027776</v>
+        <v>79741877</v>
       </c>
       <c r="B319" t="s">
         <v>4</v>
       </c>
       <c r="C319" t="s">
         <v>5</v>
       </c>
       <c r="D319" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
-        <v>79741877</v>
+        <v>1016010225</v>
       </c>
       <c r="B320" t="s">
         <v>4</v>
       </c>
       <c r="C320" t="s">
         <v>5</v>
       </c>
       <c r="D320" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
-        <v>1016010225</v>
+        <v>1013684780</v>
       </c>
       <c r="B321" t="s">
         <v>4</v>
       </c>
       <c r="C321" t="s">
         <v>5</v>
       </c>
       <c r="D321" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
-        <v>1013684780</v>
+        <v>1001870661</v>
       </c>
       <c r="B322" t="s">
         <v>4</v>
       </c>
       <c r="C322" t="s">
         <v>5</v>
       </c>
       <c r="D322" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
-        <v>1001870661</v>
+        <v>1012339310</v>
       </c>
       <c r="B323" t="s">
         <v>4</v>
       </c>
       <c r="C323" t="s">
         <v>5</v>
       </c>
       <c r="D323" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
-        <v>1012339310</v>
+        <v>1033803427</v>
       </c>
       <c r="B324" t="s">
         <v>4</v>
       </c>
       <c r="C324" t="s">
         <v>5</v>
       </c>
       <c r="D324" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
-        <v>1033803427</v>
+        <v>1031132243</v>
       </c>
       <c r="B325" t="s">
         <v>4</v>
       </c>
       <c r="C325" t="s">
         <v>5</v>
       </c>
       <c r="D325" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
-        <v>1031132243</v>
+        <v>1127656977</v>
       </c>
       <c r="B326" t="s">
         <v>4</v>
       </c>
       <c r="C326" t="s">
         <v>5</v>
       </c>
       <c r="D326" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
-        <v>1127656977</v>
+        <v>1000616133</v>
       </c>
       <c r="B327" t="s">
         <v>4</v>
       </c>
       <c r="C327" t="s">
         <v>5</v>
       </c>
       <c r="D327" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
-        <v>1000616133</v>
+        <v>1030582371</v>
       </c>
       <c r="B328" t="s">
         <v>4</v>
       </c>
       <c r="C328" t="s">
         <v>5</v>
       </c>
       <c r="D328" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
-        <v>1030582371</v>
+        <v>1143854628</v>
       </c>
       <c r="B329" t="s">
         <v>4</v>
       </c>
       <c r="C329" t="s">
         <v>5</v>
       </c>
       <c r="D329" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
-        <v>1143854628</v>
+        <v>1012348431</v>
       </c>
       <c r="B330" t="s">
         <v>4</v>
       </c>
       <c r="C330" t="s">
         <v>5</v>
       </c>
       <c r="D330" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
-        <v>1012348431</v>
+        <v>1105057314</v>
       </c>
       <c r="B331" t="s">
         <v>4</v>
       </c>
       <c r="C331" t="s">
         <v>5</v>
       </c>
       <c r="D331" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
-        <v>1105057314</v>
+        <v>1019130752</v>
       </c>
       <c r="B332" t="s">
         <v>4</v>
       </c>
       <c r="C332" t="s">
         <v>5</v>
       </c>
       <c r="D332" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
-        <v>1019130752</v>
+        <v>1000270071</v>
       </c>
       <c r="B333" t="s">
         <v>4</v>
       </c>
       <c r="C333" t="s">
         <v>5</v>
       </c>
       <c r="D333" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
-        <v>1000270071</v>
+        <v>53100671</v>
       </c>
       <c r="B334" t="s">
         <v>4</v>
       </c>
       <c r="C334" t="s">
         <v>5</v>
       </c>
       <c r="D334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
-        <v>53100671</v>
+        <v>53132641</v>
       </c>
       <c r="B335" t="s">
         <v>4</v>
       </c>
       <c r="C335" t="s">
         <v>5</v>
       </c>
       <c r="D335" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
-        <v>53132641</v>
+        <v>52130286</v>
       </c>
       <c r="B336" t="s">
         <v>4</v>
       </c>
       <c r="C336" t="s">
         <v>5</v>
       </c>
       <c r="D336" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
-        <v>52130286</v>
+        <v>52531377</v>
       </c>
       <c r="B337" t="s">
         <v>4</v>
       </c>
       <c r="C337" t="s">
         <v>5</v>
       </c>
       <c r="D337" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
-        <v>52531377</v>
+        <v>79628311</v>
       </c>
       <c r="B338" t="s">
         <v>4</v>
       </c>
       <c r="C338" t="s">
         <v>5</v>
       </c>
       <c r="D338" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
-        <v>79628311</v>
+        <v>53066299</v>
       </c>
       <c r="B339" t="s">
         <v>4</v>
       </c>
       <c r="C339" t="s">
         <v>5</v>
       </c>
       <c r="D339" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
-        <v>53066299</v>
+        <v>7593328</v>
       </c>
       <c r="B340" t="s">
         <v>4</v>
       </c>
       <c r="C340" t="s">
         <v>5</v>
       </c>
       <c r="D340" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
-        <v>7593328</v>
+        <v>1114122735</v>
       </c>
       <c r="B341" t="s">
         <v>4</v>
       </c>
       <c r="C341" t="s">
         <v>5</v>
       </c>
       <c r="D341" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
-        <v>1114122735</v>
+        <v>1030669530</v>
       </c>
       <c r="B342" t="s">
         <v>4</v>
       </c>
       <c r="C342" t="s">
         <v>5</v>
       </c>
       <c r="D342" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
-        <v>1030669530</v>
+        <v>53134681</v>
       </c>
       <c r="B343" t="s">
         <v>4</v>
       </c>
       <c r="C343" t="s">
         <v>5</v>
       </c>
       <c r="D343" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
-        <v>53134681</v>
+        <v>1026576296</v>
       </c>
       <c r="B344" t="s">
         <v>4</v>
       </c>
       <c r="C344" t="s">
         <v>5</v>
       </c>
       <c r="D344" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
-        <v>1026576296</v>
+        <v>1012366190</v>
       </c>
       <c r="B345" t="s">
         <v>4</v>
       </c>
       <c r="C345" t="s">
         <v>5</v>
       </c>
       <c r="D345" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
-        <v>1012366190</v>
+        <v>52900026</v>
       </c>
       <c r="B346" t="s">
         <v>4</v>
       </c>
       <c r="C346" t="s">
         <v>5</v>
       </c>
       <c r="D346" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
-        <v>52900026</v>
+        <v>1085287976</v>
       </c>
       <c r="B347" t="s">
         <v>4</v>
       </c>
       <c r="C347" t="s">
         <v>5</v>
       </c>
       <c r="D347" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
-        <v>1085287976</v>
+        <v>7715892</v>
       </c>
       <c r="B348" t="s">
         <v>4</v>
       </c>
       <c r="C348" t="s">
         <v>5</v>
       </c>
       <c r="D348" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
-        <v>7715892</v>
+        <v>1012406776</v>
       </c>
       <c r="B349" t="s">
         <v>4</v>
       </c>
       <c r="C349" t="s">
         <v>5</v>
       </c>
       <c r="D349" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
-        <v>1012406776</v>
+        <v>52767262</v>
       </c>
       <c r="B350" t="s">
         <v>4</v>
       </c>
       <c r="C350" t="s">
         <v>5</v>
       </c>
       <c r="D350" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
-        <v>52767262</v>
+        <v>1000336247</v>
       </c>
       <c r="B351" t="s">
         <v>4</v>
       </c>
       <c r="C351" t="s">
         <v>5</v>
       </c>
       <c r="D351" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
-        <v>1000336247</v>
+        <v>52634573</v>
       </c>
       <c r="B352" t="s">
         <v>4</v>
       </c>
       <c r="C352" t="s">
         <v>5</v>
       </c>
       <c r="D352" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
-        <v>52634573</v>
+        <v>79749029</v>
       </c>
       <c r="B353" t="s">
         <v>4</v>
       </c>
       <c r="C353" t="s">
         <v>5</v>
       </c>
       <c r="D353" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
-        <v>79749029</v>
+        <v>52114038</v>
       </c>
       <c r="B354" t="s">
         <v>4</v>
       </c>
       <c r="C354" t="s">
         <v>5</v>
       </c>
       <c r="D354" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
-        <v>52114038</v>
+        <v>19482864</v>
       </c>
       <c r="B355" t="s">
         <v>4</v>
       </c>
       <c r="C355" t="s">
         <v>5</v>
       </c>
       <c r="D355" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
-        <v>19482864</v>
+        <v>53096949</v>
       </c>
       <c r="B356" t="s">
         <v>4</v>
       </c>
       <c r="C356" t="s">
         <v>5</v>
       </c>
       <c r="D356" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
-        <v>53096949</v>
+        <v>51783445</v>
       </c>
       <c r="B357" t="s">
         <v>4</v>
       </c>
       <c r="C357" t="s">
         <v>5</v>
       </c>
       <c r="D357" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
-        <v>51783445</v>
+        <v>52839235</v>
       </c>
       <c r="B358" t="s">
         <v>4</v>
       </c>
       <c r="C358" t="s">
         <v>5</v>
       </c>
       <c r="D358" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
-        <v>52839235</v>
+        <v>52748377</v>
       </c>
       <c r="B359" t="s">
         <v>4</v>
       </c>
       <c r="C359" t="s">
         <v>5</v>
       </c>
       <c r="D359" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
-        <v>52748377</v>
+        <v>52050557</v>
       </c>
       <c r="B360" t="s">
         <v>4</v>
       </c>
       <c r="C360" t="s">
         <v>5</v>
       </c>
       <c r="D360" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361">
-        <v>52050557</v>
+        <v>39649515</v>
       </c>
       <c r="B361" t="s">
         <v>4</v>
       </c>
       <c r="C361" t="s">
         <v>5</v>
       </c>
       <c r="D361" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362">
-        <v>39649515</v>
+        <v>52415407</v>
       </c>
       <c r="B362" t="s">
         <v>4</v>
       </c>
       <c r="C362" t="s">
         <v>5</v>
       </c>
       <c r="D362" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363">
-        <v>52415407</v>
+        <v>1018416072</v>
       </c>
       <c r="B363" t="s">
         <v>4</v>
       </c>
       <c r="C363" t="s">
         <v>5</v>
       </c>
       <c r="D363" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364">
-        <v>1018416072</v>
+        <v>41792338</v>
       </c>
       <c r="B364" t="s">
         <v>4</v>
       </c>
       <c r="C364" t="s">
         <v>5</v>
       </c>
       <c r="D364" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365">
-        <v>41792338</v>
+        <v>79655003</v>
       </c>
       <c r="B365" t="s">
         <v>4</v>
       </c>
       <c r="C365" t="s">
         <v>5</v>
       </c>
       <c r="D365" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366">
-        <v>79655003</v>
+        <v>1012339758</v>
       </c>
       <c r="B366" t="s">
         <v>4</v>
       </c>
       <c r="C366" t="s">
         <v>5</v>
       </c>
       <c r="D366" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367">
-        <v>1012339758</v>
+        <v>52467510</v>
       </c>
       <c r="B367" t="s">
         <v>4</v>
       </c>
       <c r="C367" t="s">
         <v>5</v>
       </c>
       <c r="D367" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368">
-        <v>52467510</v>
+        <v>39766098</v>
       </c>
       <c r="B368" t="s">
         <v>4</v>
       </c>
       <c r="C368" t="s">
         <v>5</v>
       </c>
       <c r="D368" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369">
-        <v>39766098</v>
+        <v>51948917</v>
       </c>
       <c r="B369" t="s">
         <v>4</v>
       </c>
       <c r="C369" t="s">
         <v>5</v>
       </c>
       <c r="D369" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370">
-        <v>51948917</v>
+        <v>52871913</v>
       </c>
       <c r="B370" t="s">
         <v>4</v>
       </c>
       <c r="C370" t="s">
         <v>5</v>
       </c>
       <c r="D370" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371">
-        <v>52871913</v>
+        <v>19403690</v>
       </c>
       <c r="B371" t="s">
         <v>4</v>
       </c>
       <c r="C371" t="s">
         <v>5</v>
       </c>
       <c r="D371" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372">
-        <v>19403690</v>
+        <v>1119837983</v>
       </c>
       <c r="B372" t="s">
         <v>4</v>
       </c>
       <c r="C372" t="s">
         <v>5</v>
       </c>
       <c r="D372" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373">
-        <v>1119837983</v>
+        <v>1057463163</v>
       </c>
       <c r="B373" t="s">
         <v>4</v>
       </c>
       <c r="C373" t="s">
         <v>5</v>
       </c>
       <c r="D373" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374">
-        <v>1057463163</v>
+        <v>1030592009</v>
       </c>
       <c r="B374" t="s">
         <v>4</v>
       </c>
       <c r="C374" t="s">
         <v>5</v>
       </c>
       <c r="D374" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375">
-        <v>1030592009</v>
+        <v>52193850</v>
       </c>
       <c r="B375" t="s">
         <v>4</v>
       </c>
       <c r="C375" t="s">
         <v>5</v>
       </c>
       <c r="D375" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376">
-        <v>52193850</v>
+        <v>1013654418</v>
       </c>
       <c r="B376" t="s">
         <v>4</v>
       </c>
       <c r="C376" t="s">
         <v>5</v>
       </c>
       <c r="D376" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377">
-        <v>1013654418</v>
+        <v>53061033</v>
       </c>
       <c r="B377" t="s">
         <v>4</v>
       </c>
       <c r="C377" t="s">
         <v>5</v>
       </c>
       <c r="D377" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378">
-        <v>53061033</v>
+        <v>1010105222</v>
       </c>
       <c r="B378" t="s">
         <v>4</v>
       </c>
       <c r="C378" t="s">
         <v>5</v>
       </c>
       <c r="D378" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379">
-        <v>1010105222</v>
+        <v>80373332</v>
       </c>
       <c r="B379" t="s">
         <v>4</v>
       </c>
       <c r="C379" t="s">
         <v>5</v>
       </c>
       <c r="D379" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380">
-        <v>80373332</v>
+        <v>79049507</v>
       </c>
       <c r="B380" t="s">
         <v>4</v>
       </c>
       <c r="C380" t="s">
         <v>5</v>
       </c>
       <c r="D380" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381">
-        <v>79049507</v>
+        <v>80381272</v>
       </c>
       <c r="B381" t="s">
         <v>4</v>
       </c>
       <c r="C381" t="s">
         <v>5</v>
       </c>
       <c r="D381" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382">
-        <v>80381272</v>
+        <v>1031143424</v>
       </c>
       <c r="B382" t="s">
         <v>4</v>
       </c>
       <c r="C382" t="s">
         <v>5</v>
       </c>
       <c r="D382" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383">
-        <v>1031143424</v>
+        <v>51879238</v>
       </c>
       <c r="B383" t="s">
         <v>4</v>
       </c>
       <c r="C383" t="s">
         <v>5</v>
       </c>
       <c r="D383" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384">
-        <v>51879238</v>
+        <v>79540912</v>
       </c>
       <c r="B384" t="s">
         <v>4</v>
       </c>
       <c r="C384" t="s">
         <v>5</v>
       </c>
       <c r="D384" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385">
-        <v>79540912</v>
+        <v>1031129085</v>
       </c>
       <c r="B385" t="s">
         <v>4</v>
       </c>
       <c r="C385" t="s">
         <v>5</v>
       </c>
       <c r="D385" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386">
-        <v>1031129085</v>
+        <v>52804545</v>
       </c>
       <c r="B386" t="s">
         <v>4</v>
       </c>
       <c r="C386" t="s">
         <v>5</v>
       </c>
       <c r="D386" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387">
-        <v>52804545</v>
+        <v>1005680418</v>
       </c>
       <c r="B387" t="s">
         <v>4</v>
       </c>
       <c r="C387" t="s">
         <v>5</v>
       </c>
       <c r="D387" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388">
-        <v>1005680418</v>
+        <v>49788445</v>
       </c>
       <c r="B388" t="s">
         <v>4</v>
       </c>
       <c r="C388" t="s">
         <v>5</v>
       </c>
       <c r="D388" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389">
-        <v>49788445</v>
+        <v>1012391699</v>
       </c>
       <c r="B389" t="s">
         <v>4</v>
       </c>
       <c r="C389" t="s">
         <v>5</v>
       </c>
       <c r="D389" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390">
-        <v>1012391699</v>
+        <v>1023362717</v>
       </c>
       <c r="B390" t="s">
         <v>4</v>
       </c>
       <c r="C390" t="s">
         <v>5</v>
       </c>
       <c r="D390" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391">
-        <v>1023362717</v>
+        <v>52463280</v>
       </c>
       <c r="B391" t="s">
         <v>4</v>
       </c>
       <c r="C391" t="s">
         <v>5</v>
       </c>
       <c r="D391" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392">
-        <v>52463280</v>
+        <v>80152532</v>
       </c>
       <c r="B392" t="s">
         <v>4</v>
       </c>
       <c r="C392" t="s">
         <v>5</v>
       </c>
       <c r="D392" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393">
-        <v>80152532</v>
+        <v>1031144303</v>
       </c>
       <c r="B393" t="s">
         <v>4</v>
       </c>
       <c r="C393" t="s">
         <v>5</v>
       </c>
       <c r="D393" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394">
-        <v>1031144303</v>
+        <v>1127580788</v>
       </c>
       <c r="B394" t="s">
         <v>4</v>
       </c>
       <c r="C394" t="s">
         <v>5</v>
       </c>
       <c r="D394" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395">
-        <v>1127580788</v>
+        <v>1024538310</v>
       </c>
       <c r="B395" t="s">
         <v>4</v>
       </c>
       <c r="C395" t="s">
         <v>5</v>
       </c>
       <c r="D395" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396">
-        <v>1024538310</v>
+        <v>1001339034</v>
       </c>
       <c r="B396" t="s">
         <v>4</v>
       </c>
       <c r="C396" t="s">
         <v>5</v>
       </c>
       <c r="D396" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397">
-        <v>1001339034</v>
+        <v>66767289</v>
       </c>
       <c r="B397" t="s">
         <v>4</v>
       </c>
       <c r="C397" t="s">
         <v>5</v>
       </c>
       <c r="D397" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398">
-        <v>66767289</v>
+        <v>1019003621</v>
       </c>
       <c r="B398" t="s">
         <v>4</v>
       </c>
       <c r="C398" t="s">
         <v>5</v>
       </c>
       <c r="D398" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399">
-        <v>1019003621</v>
+        <v>52853078</v>
       </c>
       <c r="B399" t="s">
         <v>4</v>
       </c>
       <c r="C399" t="s">
         <v>5</v>
       </c>
       <c r="D399" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400">
-        <v>52853078</v>
+        <v>1094921141</v>
       </c>
       <c r="B400" t="s">
         <v>4</v>
       </c>
       <c r="C400" t="s">
         <v>5</v>
       </c>
       <c r="D400" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401">
-        <v>1094921141</v>
+        <v>51857036</v>
       </c>
       <c r="B401" t="s">
         <v>4</v>
       </c>
       <c r="C401" t="s">
         <v>5</v>
       </c>
       <c r="D401" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402">
-        <v>51857036</v>
+        <v>79364316</v>
       </c>
       <c r="B402" t="s">
         <v>4</v>
       </c>
       <c r="C402" t="s">
         <v>5</v>
       </c>
       <c r="D402" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403">
-        <v>79364316</v>
+        <v>79472664</v>
       </c>
       <c r="B403" t="s">
         <v>4</v>
       </c>
       <c r="C403" t="s">
         <v>5</v>
       </c>
       <c r="D403" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404">
-        <v>79472664</v>
+        <v>1032368478</v>
       </c>
       <c r="B404" t="s">
         <v>4</v>
       </c>
       <c r="C404" t="s">
         <v>5</v>
       </c>
       <c r="D404" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405">
-        <v>1032368478</v>
+        <v>83093422</v>
       </c>
       <c r="B405" t="s">
         <v>4</v>
       </c>
       <c r="C405" t="s">
         <v>5</v>
       </c>
       <c r="D405" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406">
-        <v>83093422</v>
+        <v>1014264344</v>
       </c>
       <c r="B406" t="s">
         <v>4</v>
       </c>
       <c r="C406" t="s">
         <v>5</v>
       </c>
       <c r="D406" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407">
-        <v>1014264344</v>
+        <v>77141618</v>
       </c>
       <c r="B407" t="s">
         <v>4</v>
       </c>
       <c r="C407" t="s">
         <v>5</v>
       </c>
       <c r="D407" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408">
-        <v>77141618</v>
+        <v>1022414609</v>
       </c>
       <c r="B408" t="s">
         <v>4</v>
       </c>
       <c r="C408" t="s">
         <v>5</v>
       </c>
       <c r="D408" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409">
-        <v>1022414609</v>
+        <v>38889772</v>
       </c>
       <c r="B409" t="s">
         <v>4</v>
       </c>
       <c r="C409" t="s">
         <v>5</v>
       </c>
       <c r="D409" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410">
-        <v>38889772</v>
+        <v>52366958</v>
       </c>
       <c r="B410" t="s">
         <v>4</v>
       </c>
       <c r="C410" t="s">
         <v>5</v>
       </c>
       <c r="D410" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411">
-        <v>52366958</v>
+        <v>82361683</v>
       </c>
       <c r="B411" t="s">
         <v>4</v>
       </c>
       <c r="C411" t="s">
         <v>5</v>
       </c>
       <c r="D411" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412">
-        <v>82361683</v>
+        <v>1012335755</v>
       </c>
       <c r="B412" t="s">
         <v>4</v>
       </c>
       <c r="C412" t="s">
         <v>5</v>
       </c>
       <c r="D412" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413">
-        <v>1012335755</v>
+        <v>1004754990</v>
       </c>
       <c r="B413" t="s">
         <v>4</v>
       </c>
       <c r="C413" t="s">
         <v>5</v>
       </c>
       <c r="D413" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414">
-        <v>1004754990</v>
+        <v>1032404829</v>
       </c>
       <c r="B414" t="s">
         <v>4</v>
       </c>
       <c r="C414" t="s">
         <v>5</v>
       </c>
       <c r="D414" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415">
-        <v>1032404829</v>
+        <v>52766353</v>
       </c>
       <c r="B415" t="s">
         <v>4</v>
       </c>
       <c r="C415" t="s">
         <v>5</v>
       </c>
       <c r="D415" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416">
-        <v>52766353</v>
+        <v>52179957</v>
       </c>
       <c r="B416" t="s">
         <v>4</v>
       </c>
       <c r="C416" t="s">
         <v>5</v>
       </c>
       <c r="D416" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417">
-        <v>52179957</v>
+        <v>1016945761</v>
       </c>
       <c r="B417" t="s">
         <v>4</v>
       </c>
       <c r="C417" t="s">
         <v>5</v>
       </c>
       <c r="D417" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418">
-        <v>1016945761</v>
+        <v>52302476</v>
       </c>
       <c r="B418" t="s">
         <v>4</v>
       </c>
       <c r="C418" t="s">
         <v>5</v>
       </c>
       <c r="D418" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419">
-        <v>52302476</v>
+        <v>79845252</v>
       </c>
       <c r="B419" t="s">
         <v>4</v>
       </c>
       <c r="C419" t="s">
         <v>5</v>
       </c>
       <c r="D419" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420">
-        <v>79845252</v>
+        <v>52762480</v>
       </c>
       <c r="B420" t="s">
         <v>4</v>
       </c>
       <c r="C420" t="s">
         <v>5</v>
       </c>
       <c r="D420" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>1032462056</v>
+      </c>
+      <c r="B421" t="s">
+        <v>4</v>
+      </c>
+      <c r="C421" t="s">
+        <v>5</v>
+      </c>
+      <c r="D421" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>1012456193</v>
+      </c>
+      <c r="B422" t="s">
+        <v>4</v>
+      </c>
+      <c r="C422" t="s">
+        <v>5</v>
+      </c>
+      <c r="D422" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>1033709681</v>
+      </c>
+      <c r="B423" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>52833488</v>
+      </c>
+      <c r="B424" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" t="s">
+        <v>5</v>
+      </c>
+      <c r="D424" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>1019078158</v>
+      </c>
+      <c r="B425" t="s">
+        <v>4</v>
+      </c>
+      <c r="C425" t="s">
+        <v>5</v>
+      </c>
+      <c r="D425" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>1014280042</v>
+      </c>
+      <c r="B426" t="s">
+        <v>4</v>
+      </c>
+      <c r="C426" t="s">
+        <v>5</v>
+      </c>
+      <c r="D426" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>1032422754</v>
+      </c>
+      <c r="B427" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" t="s">
+        <v>5</v>
+      </c>
+      <c r="D427" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>1030696421</v>
+      </c>
+      <c r="B428" t="s">
+        <v>4</v>
+      </c>
+      <c r="C428" t="s">
+        <v>5</v>
+      </c>
+      <c r="D428" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>1030625472</v>
+      </c>
+      <c r="B429" t="s">
+        <v>4</v>
+      </c>
+      <c r="C429" t="s">
+        <v>5</v>
+      </c>
+      <c r="D429" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>51981761</v>
+      </c>
+      <c r="B430" t="s">
+        <v>4</v>
+      </c>
+      <c r="C430" t="s">
+        <v>5</v>
+      </c>
+      <c r="D430" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>1023022985</v>
+      </c>
+      <c r="B431" t="s">
+        <v>4</v>
+      </c>
+      <c r="C431" t="s">
+        <v>5</v>
+      </c>
+      <c r="D431" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>1065823978</v>
+      </c>
+      <c r="B432" t="s">
+        <v>4</v>
+      </c>
+      <c r="C432" t="s">
+        <v>5</v>
+      </c>
+      <c r="D432" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>7687522</v>
+      </c>
+      <c r="B433" t="s">
+        <v>4</v>
+      </c>
+      <c r="C433" t="s">
+        <v>5</v>
+      </c>
+      <c r="D433" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>4232651</v>
+      </c>
+      <c r="B434" t="s">
+        <v>4</v>
+      </c>
+      <c r="C434" t="s">
+        <v>5</v>
+      </c>
+      <c r="D434" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>52937919</v>
+      </c>
+      <c r="B435" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" t="s">
+        <v>5</v>
+      </c>
+      <c r="D435" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>1024464825</v>
+      </c>
+      <c r="B436" t="s">
+        <v>4</v>
+      </c>
+      <c r="C436" t="s">
+        <v>5</v>
+      </c>
+      <c r="D436" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>52014965</v>
+      </c>
+      <c r="B437" t="s">
+        <v>4</v>
+      </c>
+      <c r="C437" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" t="s">
+        <v>8</v>
+      </c>
+      <c r="B438" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" t="s">
+        <v>5</v>
+      </c>
+      <c r="D438" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>52117538</v>
+      </c>
+      <c r="B439" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" t="s">
+        <v>5</v>
+      </c>
+      <c r="D439" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>1116787759</v>
+      </c>
+      <c r="B440" t="s">
+        <v>4</v>
+      </c>
+      <c r="C440" t="s">
+        <v>5</v>
+      </c>
+      <c r="D440" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>80068797</v>
+      </c>
+      <c r="B441" t="s">
+        <v>4</v>
+      </c>
+      <c r="C441" t="s">
+        <v>5</v>
+      </c>
+      <c r="D441" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>1012438799</v>
+      </c>
+      <c r="B442" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" t="s">
+        <v>5</v>
+      </c>
+      <c r="D442" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>1087123902</v>
+      </c>
+      <c r="B443" t="s">
+        <v>4</v>
+      </c>
+      <c r="C443" t="s">
+        <v>5</v>
+      </c>
+      <c r="D443" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>1032431085</v>
+      </c>
+      <c r="B444" t="s">
+        <v>4</v>
+      </c>
+      <c r="C444" t="s">
+        <v>5</v>
+      </c>
+      <c r="D444" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>52767787</v>
+      </c>
+      <c r="B445" t="s">
+        <v>4</v>
+      </c>
+      <c r="C445" t="s">
+        <v>5</v>
+      </c>
+      <c r="D445" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>1069720667</v>
+      </c>
+      <c r="B446" t="s">
+        <v>4</v>
+      </c>
+      <c r="C446" t="s">
+        <v>5</v>
+      </c>
+      <c r="D446" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>40938792</v>
+      </c>
+      <c r="B447" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" t="s">
+        <v>5</v>
+      </c>
+      <c r="D447" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>1023871454</v>
+      </c>
+      <c r="B448" t="s">
+        <v>4</v>
+      </c>
+      <c r="C448" t="s">
+        <v>5</v>
+      </c>
+      <c r="D448" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>1020774130</v>
+      </c>
+      <c r="B449" t="s">
+        <v>4</v>
+      </c>
+      <c r="C449" t="s">
+        <v>5</v>
+      </c>
+      <c r="D449" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>1105670978</v>
+      </c>
+      <c r="B450" t="s">
+        <v>4</v>
+      </c>
+      <c r="C450" t="s">
+        <v>5</v>
+      </c>
+      <c r="D450" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>79575549</v>
+      </c>
+      <c r="B451" t="s">
+        <v>4</v>
+      </c>
+      <c r="C451" t="s">
+        <v>5</v>
+      </c>
+      <c r="D451" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>1001201905</v>
+      </c>
+      <c r="B452" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" t="s">
+        <v>5</v>
+      </c>
+      <c r="D452" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>1243138302</v>
+      </c>
+      <c r="B453" t="s">
+        <v>4</v>
+      </c>
+      <c r="C453" t="s">
+        <v>5</v>
+      </c>
+      <c r="D453" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>39796295</v>
+      </c>
+      <c r="B454" t="s">
+        <v>4</v>
+      </c>
+      <c r="C454" t="s">
+        <v>5</v>
+      </c>
+      <c r="D454" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>25283164</v>
+      </c>
+      <c r="B455" t="s">
+        <v>4</v>
+      </c>
+      <c r="C455" t="s">
+        <v>5</v>
+      </c>
+      <c r="D455" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>1024488967</v>
+      </c>
+      <c r="B456" t="s">
+        <v>4</v>
+      </c>
+      <c r="C456" t="s">
+        <v>5</v>
+      </c>
+      <c r="D456" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>53032861</v>
+      </c>
+      <c r="B457" t="s">
+        <v>4</v>
+      </c>
+      <c r="C457" t="s">
+        <v>5</v>
+      </c>
+      <c r="D457" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>79311020</v>
+      </c>
+      <c r="B458" t="s">
+        <v>4</v>
+      </c>
+      <c r="C458" t="s">
+        <v>5</v>
+      </c>
+      <c r="D458" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>1010208890</v>
+      </c>
+      <c r="B459" t="s">
+        <v>4</v>
+      </c>
+      <c r="C459" t="s">
+        <v>5</v>
+      </c>
+      <c r="D459" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>1022426549</v>
+      </c>
+      <c r="B460" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" t="s">
+        <v>5</v>
+      </c>
+      <c r="D460" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>51931124</v>
+      </c>
+      <c r="B461" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" t="s">
+        <v>5</v>
+      </c>
+      <c r="D461" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>1014198009</v>
+      </c>
+      <c r="B462" t="s">
+        <v>4</v>
+      </c>
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+      <c r="D462" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>39582697</v>
+      </c>
+      <c r="B463" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" t="s">
+        <v>5</v>
+      </c>
+      <c r="D463" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>52710819</v>
+      </c>
+      <c r="B464" t="s">
+        <v>4</v>
+      </c>
+      <c r="C464" t="s">
+        <v>5</v>
+      </c>
+      <c r="D464" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>1032407537</v>
+      </c>
+      <c r="B465" t="s">
+        <v>4</v>
+      </c>
+      <c r="C465" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>1012346670</v>
+      </c>
+      <c r="B466" t="s">
+        <v>4</v>
+      </c>
+      <c r="C466" t="s">
+        <v>5</v>
+      </c>
+      <c r="D466" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>1032487801</v>
+      </c>
+      <c r="B467" t="s">
+        <v>4</v>
+      </c>
+      <c r="C467" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>1020758854</v>
+      </c>
+      <c r="B468" t="s">
+        <v>4</v>
+      </c>
+      <c r="C468" t="s">
+        <v>5</v>
+      </c>
+      <c r="D468" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>1019048905</v>
+      </c>
+      <c r="B469" t="s">
+        <v>4</v>
+      </c>
+      <c r="C469" t="s">
+        <v>5</v>
+      </c>
+      <c r="D469" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>52296733</v>
+      </c>
+      <c r="B470" t="s">
+        <v>4</v>
+      </c>
+      <c r="C470" t="s">
+        <v>5</v>
+      </c>
+      <c r="D470" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>1003627344</v>
+      </c>
+      <c r="B471" t="s">
+        <v>4</v>
+      </c>
+      <c r="C471" t="s">
+        <v>5</v>
+      </c>
+      <c r="D471" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>53132054</v>
+      </c>
+      <c r="B472" t="s">
+        <v>4</v>
+      </c>
+      <c r="C472" t="s">
+        <v>5</v>
+      </c>
+      <c r="D472" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>51746879</v>
+      </c>
+      <c r="B473" t="s">
+        <v>4</v>
+      </c>
+      <c r="C473" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>1233500926</v>
+      </c>
+      <c r="B474" t="s">
+        <v>4</v>
+      </c>
+      <c r="C474" t="s">
+        <v>5</v>
+      </c>
+      <c r="D474" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>1012333426</v>
+      </c>
+      <c r="B475" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" t="s">
+        <v>5</v>
+      </c>
+      <c r="D475" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>1045677356</v>
+      </c>
+      <c r="B476" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" t="s">
+        <v>5</v>
+      </c>
+      <c r="D476" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>28765618</v>
+      </c>
+      <c r="B477" t="s">
+        <v>4</v>
+      </c>
+      <c r="C477" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>1052406153</v>
+      </c>
+      <c r="B478" t="s">
+        <v>4</v>
+      </c>
+      <c r="C478" t="s">
+        <v>5</v>
+      </c>
+      <c r="D478" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>30517416</v>
+      </c>
+      <c r="B479" t="s">
+        <v>4</v>
+      </c>
+      <c r="C479" t="s">
+        <v>5</v>
+      </c>
+      <c r="D479" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>1032390779</v>
+      </c>
+      <c r="B480" t="s">
+        <v>4</v>
+      </c>
+      <c r="C480" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>52636177</v>
+      </c>
+      <c r="B481" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" t="s">
+        <v>5</v>
+      </c>
+      <c r="D481" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>1109297506</v>
+      </c>
+      <c r="B482" t="s">
+        <v>4</v>
+      </c>
+      <c r="C482" t="s">
+        <v>5</v>
+      </c>
+      <c r="D482" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>33369308</v>
+      </c>
+      <c r="B483" t="s">
+        <v>4</v>
+      </c>
+      <c r="C483" t="s">
+        <v>5</v>
+      </c>
+      <c r="D483" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>1073245815</v>
+      </c>
+      <c r="B484" t="s">
+        <v>4</v>
+      </c>
+      <c r="C484" t="s">
+        <v>5</v>
+      </c>
+      <c r="D484" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>1048281887</v>
+      </c>
+      <c r="B485" t="s">
+        <v>4</v>
+      </c>
+      <c r="C485" t="s">
+        <v>5</v>
+      </c>
+      <c r="D485" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>