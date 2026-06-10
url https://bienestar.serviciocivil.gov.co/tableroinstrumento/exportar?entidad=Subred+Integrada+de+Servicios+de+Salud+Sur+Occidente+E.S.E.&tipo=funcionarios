--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -380,51 +380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D104"/>
+  <dimension ref="A1:D157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52427029</v>
       </c>
@@ -1841,50 +1841,792 @@
     <row r="103" spans="1:4">
       <c r="A103">
         <v>52308539</v>
       </c>
       <c r="B103" t="s">
         <v>4</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>52016005</v>
       </c>
       <c r="B104" t="s">
         <v>4</v>
       </c>
       <c r="C104" t="s">
         <v>5</v>
       </c>
       <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>30204400</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>35512842</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>39678644</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>1016081979</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>4232662</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>1073152751</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>63480744</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>52074412</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113">
+        <v>1022336479</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>73539555</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>79423323</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>79759815</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>52761318</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>52198215</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>80311231</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>52973584</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>1073323041</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1018429103</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>4606000</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>91436688</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>52305455</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>52374846</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>51645811</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>52048511</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>52798302</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>79293976</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>52447191</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>39755582</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>80470956</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>51973317</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>79545283</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>20455664</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>79390700</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>1003822878</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1015401411</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>53892512</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>52067880</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>52072181</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>87712270</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1016023778</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>52769464</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1030604185</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>19467505</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>1070619017</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>39622720</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>1022446945</v>
+      </c>
+      <c r="B150" t="s">
+        <v>4</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>39701792</v>
+      </c>
+      <c r="B151" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+      <c r="D151" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>51770278</v>
+      </c>
+      <c r="B152" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+      <c r="D152" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>52472646</v>
+      </c>
+      <c r="B153" t="s">
+        <v>4</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+      <c r="D153" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>79210848</v>
+      </c>
+      <c r="B154" t="s">
+        <v>4</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>39652335</v>
+      </c>
+      <c r="B155" t="s">
+        <v>4</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>23682238</v>
+      </c>
+      <c r="B156" t="s">
+        <v>4</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+      <c r="D156" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>1012345804</v>
+      </c>
+      <c r="B157" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+      <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>