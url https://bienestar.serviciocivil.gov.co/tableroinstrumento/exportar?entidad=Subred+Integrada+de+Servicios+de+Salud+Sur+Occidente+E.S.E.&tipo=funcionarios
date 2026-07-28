--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -12,71 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Subred Integrada de Servicios de Salud Sur Occidente E.S.E.</t>
   </si>
   <si>
     <t>Funcionario</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35422131 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">51899032 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D157"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>52427029</v>
       </c>
@@ -2583,50 +2589,302 @@
     <row r="156" spans="1:4">
       <c r="A156">
         <v>23682238</v>
       </c>
       <c r="B156" t="s">
         <v>4</v>
       </c>
       <c r="C156" t="s">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
         <v>1012345804</v>
       </c>
       <c r="B157" t="s">
         <v>4</v>
       </c>
       <c r="C157" t="s">
         <v>5</v>
       </c>
       <c r="D157" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>52890808</v>
+      </c>
+      <c r="B158" t="s">
+        <v>4</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+      <c r="D158" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>1091533505</v>
+      </c>
+      <c r="B159" t="s">
+        <v>4</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+      <c r="D159" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>51892852</v>
+      </c>
+      <c r="B160" t="s">
+        <v>4</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+      <c r="D160" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>1012397782</v>
+      </c>
+      <c r="B161" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>52078629</v>
+      </c>
+      <c r="B163" t="s">
+        <v>4</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>1030537331</v>
+      </c>
+      <c r="B164" t="s">
+        <v>4</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>4</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>51959696</v>
+      </c>
+      <c r="B166" t="s">
+        <v>4</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>65813347</v>
+      </c>
+      <c r="B167" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>79420187</v>
+      </c>
+      <c r="B168" t="s">
+        <v>4</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+      <c r="D168" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>52784130</v>
+      </c>
+      <c r="B169" t="s">
+        <v>4</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+      <c r="D169" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>52409715</v>
+      </c>
+      <c r="B170" t="s">
+        <v>4</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+      <c r="D170" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>52464336</v>
+      </c>
+      <c r="B171" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>1012367806</v>
+      </c>
+      <c r="B172" t="s">
+        <v>4</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>1030581806</v>
+      </c>
+      <c r="B173" t="s">
+        <v>4</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+      <c r="D173" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>51745140</v>
+      </c>
+      <c r="B174" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>1024508272</v>
+      </c>
+      <c r="B175" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+      <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>