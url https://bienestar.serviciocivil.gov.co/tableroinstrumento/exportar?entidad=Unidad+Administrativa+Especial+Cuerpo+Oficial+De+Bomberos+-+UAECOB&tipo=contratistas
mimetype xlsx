--- v0 (2026-04-23)
+++ v1 (2026-06-10)
@@ -12,71 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Unidad Administrativa Especial Cuerpo Oficial De Bomberos - UAECOB</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53905553 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">53090333 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>93471619</v>
       </c>
@@ -567,50 +573,1870 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>72140467</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>56084731</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>5</v>
       </c>
       <c r="D13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14">
+        <v>1031148574</v>
+      </c>
+      <c r="B14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15">
+        <v>52263695</v>
+      </c>
+      <c r="B15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16">
+        <v>80095136</v>
+      </c>
+      <c r="B16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17">
+        <v>43625765</v>
+      </c>
+      <c r="B17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18">
+        <v>52435389</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19">
+        <v>1022419420</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20">
+        <v>1033733813</v>
+      </c>
+      <c r="B20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21">
+        <v>1193435294</v>
+      </c>
+      <c r="B21" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>74281419</v>
+      </c>
+      <c r="B22" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>1030526432</v>
+      </c>
+      <c r="B23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>79790000</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>80240789</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>51940961</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>1032387535</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>80258127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>52124034</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>13992636</v>
+      </c>
+      <c r="B30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>52350084</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>52859532</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>1026284612</v>
+      </c>
+      <c r="B33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>52349730</v>
+      </c>
+      <c r="B34" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>52811639</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>52784225</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>1030530204</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>52006958</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>53096821</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>30394097</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>39542628</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>53905181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>1049634843</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>52202294</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>79882943</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>52832697</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>52816532</v>
+      </c>
+      <c r="B47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>1015401726</v>
+      </c>
+      <c r="B48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>1023871602</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>1022370081</v>
+      </c>
+      <c r="B50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C50" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>1085264920</v>
+      </c>
+      <c r="B51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C51" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>4252232</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>1104934230</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>52704878</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>1124023852</v>
+      </c>
+      <c r="B55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>1070327699</v>
+      </c>
+      <c r="B56" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>80214054</v>
+      </c>
+      <c r="B57" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>1019040598</v>
+      </c>
+      <c r="B58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>53907440</v>
+      </c>
+      <c r="B59" t="s">
+        <v>4</v>
+      </c>
+      <c r="C59" t="s">
+        <v>5</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>80779455</v>
+      </c>
+      <c r="B60" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>79956137</v>
+      </c>
+      <c r="B61" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>39661847</v>
+      </c>
+      <c r="B62" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>52786670</v>
+      </c>
+      <c r="B63" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>1018427531</v>
+      </c>
+      <c r="B65" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>79855879</v>
+      </c>
+      <c r="B66" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>52444875</v>
+      </c>
+      <c r="B67" t="s">
+        <v>4</v>
+      </c>
+      <c r="C67" t="s">
+        <v>5</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>1010187467</v>
+      </c>
+      <c r="B68" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>52837012</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>1015412193</v>
+      </c>
+      <c r="B70" t="s">
+        <v>4</v>
+      </c>
+      <c r="C70" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>52223482</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>1019073829</v>
+      </c>
+      <c r="B72" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>53071476</v>
+      </c>
+      <c r="B73" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>1013628991</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>32744287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>52837397</v>
+      </c>
+      <c r="B76" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>80191938</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>1110178520</v>
+      </c>
+      <c r="B78" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>1022991934</v>
+      </c>
+      <c r="B79" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>1022422494</v>
+      </c>
+      <c r="B80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>1016052814</v>
+      </c>
+      <c r="B81" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>1001272410</v>
+      </c>
+      <c r="B82" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D82" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>1073677803</v>
+      </c>
+      <c r="B83" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>1016065341</v>
+      </c>
+      <c r="B84" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>52047734</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>80209048</v>
+      </c>
+      <c r="B86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C86" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>1033803876</v>
+      </c>
+      <c r="B87" t="s">
+        <v>4</v>
+      </c>
+      <c r="C87" t="s">
+        <v>5</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>1023867087</v>
+      </c>
+      <c r="B88" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>79638237</v>
+      </c>
+      <c r="B89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>79601607</v>
+      </c>
+      <c r="B90" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1023009069</v>
+      </c>
+      <c r="B91" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" t="s">
+        <v>5</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>1033694752</v>
+      </c>
+      <c r="B92" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1030672203</v>
+      </c>
+      <c r="B93" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>63469659</v>
+      </c>
+      <c r="B94" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>1001171663</v>
+      </c>
+      <c r="B95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>41688395</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>79809866</v>
+      </c>
+      <c r="B97" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" t="s">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>1019084925</v>
+      </c>
+      <c r="B98" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>79852431</v>
+      </c>
+      <c r="B99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>52731136</v>
+      </c>
+      <c r="B100" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>80181832</v>
+      </c>
+      <c r="B101" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>10881736</v>
+      </c>
+      <c r="B102" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>84102005</v>
+      </c>
+      <c r="B103" t="s">
+        <v>4</v>
+      </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>1017127970</v>
+      </c>
+      <c r="B104" t="s">
+        <v>4</v>
+      </c>
+      <c r="C104" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>52166594</v>
+      </c>
+      <c r="B105" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>44160288</v>
+      </c>
+      <c r="B106" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" t="s">
+        <v>5</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>1013661418</v>
+      </c>
+      <c r="B107" t="s">
+        <v>4</v>
+      </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>1032410859</v>
+      </c>
+      <c r="B108" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109">
+        <v>40188367</v>
+      </c>
+      <c r="B109" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110">
+        <v>1000852017</v>
+      </c>
+      <c r="B110" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D110" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111">
+        <v>1192898589</v>
+      </c>
+      <c r="B111" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112">
+        <v>79788295</v>
+      </c>
+      <c r="B112" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114">
+        <v>1018492289</v>
+      </c>
+      <c r="B114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115">
+        <v>1010206682</v>
+      </c>
+      <c r="B115" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116">
+        <v>1018511681</v>
+      </c>
+      <c r="B116" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117">
+        <v>80211529</v>
+      </c>
+      <c r="B117" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118">
+        <v>1024573717</v>
+      </c>
+      <c r="B118" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119">
+        <v>79423264</v>
+      </c>
+      <c r="B119" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120">
+        <v>1032471624</v>
+      </c>
+      <c r="B120" t="s">
+        <v>4</v>
+      </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121">
+        <v>1014258251</v>
+      </c>
+      <c r="B121" t="s">
+        <v>4</v>
+      </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122">
+        <v>1050036831</v>
+      </c>
+      <c r="B122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123">
+        <v>52936120</v>
+      </c>
+      <c r="B123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124">
+        <v>79598889</v>
+      </c>
+      <c r="B124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125">
+        <v>79724176</v>
+      </c>
+      <c r="B125" t="s">
+        <v>4</v>
+      </c>
+      <c r="C125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D125" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126">
+        <v>79343306</v>
+      </c>
+      <c r="B126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127">
+        <v>1023898437</v>
+      </c>
+      <c r="B127" t="s">
+        <v>4</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128">
+        <v>38140523</v>
+      </c>
+      <c r="B128" t="s">
+        <v>4</v>
+      </c>
+      <c r="C128" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>11442117</v>
+      </c>
+      <c r="B129" t="s">
+        <v>4</v>
+      </c>
+      <c r="C129" t="s">
+        <v>5</v>
+      </c>
+      <c r="D129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130">
+        <v>39783272</v>
+      </c>
+      <c r="B130" t="s">
+        <v>4</v>
+      </c>
+      <c r="C130" t="s">
+        <v>5</v>
+      </c>
+      <c r="D130" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>80063180</v>
+      </c>
+      <c r="B131" t="s">
+        <v>4</v>
+      </c>
+      <c r="C131" t="s">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132">
+        <v>1070922201</v>
+      </c>
+      <c r="B132" t="s">
+        <v>4</v>
+      </c>
+      <c r="C132" t="s">
+        <v>5</v>
+      </c>
+      <c r="D132" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133">
+        <v>1077841633</v>
+      </c>
+      <c r="B133" t="s">
+        <v>4</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+      <c r="D133" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134">
+        <v>1026293599</v>
+      </c>
+      <c r="B134" t="s">
+        <v>4</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+      <c r="D134" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135">
+        <v>1000625135</v>
+      </c>
+      <c r="B135" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136">
+        <v>79921258</v>
+      </c>
+      <c r="B136" t="s">
+        <v>4</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+      <c r="D136" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137">
+        <v>1019144000</v>
+      </c>
+      <c r="B137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+      <c r="D137" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138">
+        <v>73200960</v>
+      </c>
+      <c r="B138" t="s">
+        <v>4</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+      <c r="D138" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139">
+        <v>1019015181</v>
+      </c>
+      <c r="B139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+      <c r="D139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140">
+        <v>1022398949</v>
+      </c>
+      <c r="B140" t="s">
+        <v>4</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141">
+        <v>1022336567</v>
+      </c>
+      <c r="B141" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142">
+        <v>79752720</v>
+      </c>
+      <c r="B142" t="s">
+        <v>4</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>1010175848</v>
+      </c>
+      <c r="B143" t="s">
+        <v>4</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>