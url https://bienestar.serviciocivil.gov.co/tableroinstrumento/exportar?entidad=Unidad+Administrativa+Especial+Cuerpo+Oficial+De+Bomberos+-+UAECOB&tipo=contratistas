--- v1 (2026-06-10)
+++ v2 (2026-07-28)
@@ -386,51 +386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D143"/>
+  <dimension ref="A1:D149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>93471619</v>
       </c>
@@ -2393,50 +2393,134 @@
     <row r="142" spans="1:4">
       <c r="A142">
         <v>79752720</v>
       </c>
       <c r="B142" t="s">
         <v>4</v>
       </c>
       <c r="C142" t="s">
         <v>5</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
         <v>1010175848</v>
       </c>
       <c r="B143" t="s">
         <v>4</v>
       </c>
       <c r="C143" t="s">
         <v>5</v>
       </c>
       <c r="D143" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>1024571510</v>
+      </c>
+      <c r="B144" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>74323807</v>
+      </c>
+      <c r="B145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>1083896569</v>
+      </c>
+      <c r="B146" t="s">
+        <v>4</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+      <c r="D146" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>1098724460</v>
+      </c>
+      <c r="B147" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>73583511</v>
+      </c>
+      <c r="B148" t="s">
+        <v>4</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>80035058</v>
+      </c>
+      <c r="B149" t="s">
+        <v>4</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>