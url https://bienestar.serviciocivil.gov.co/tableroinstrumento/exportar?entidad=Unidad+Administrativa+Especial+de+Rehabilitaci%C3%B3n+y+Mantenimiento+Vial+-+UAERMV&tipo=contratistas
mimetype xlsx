--- v2 (2026-07-28)
+++ v3 (2026-09-21)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>Número de Cédula</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Tipo de Vinculación</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Unidad Administrativa Especial de Rehabilitación y Mantenimiento Vial - UAERMV</t>
   </si>
   <si>
     <t>Contratista</t>
   </si>
   <si>
     <t>Presentado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80114206 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,51 +383,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D231"/>
+  <dimension ref="A1:D294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1049626730</v>
       </c>
@@ -3619,50 +3622,932 @@
     <row r="230" spans="1:4">
       <c r="A230">
         <v>1010183066</v>
       </c>
       <c r="B230" t="s">
         <v>4</v>
       </c>
       <c r="C230" t="s">
         <v>5</v>
       </c>
       <c r="D230" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
         <v>1073171199</v>
       </c>
       <c r="B231" t="s">
         <v>4</v>
       </c>
       <c r="C231" t="s">
         <v>5</v>
       </c>
       <c r="D231" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>1022434812</v>
+      </c>
+      <c r="B232" t="s">
+        <v>4</v>
+      </c>
+      <c r="C232" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1033758122</v>
+      </c>
+      <c r="B233" t="s">
+        <v>4</v>
+      </c>
+      <c r="C233" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>13544479</v>
+      </c>
+      <c r="B234" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1049642469</v>
+      </c>
+      <c r="B235" t="s">
+        <v>4</v>
+      </c>
+      <c r="C235" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1032457943</v>
+      </c>
+      <c r="B236" t="s">
+        <v>4</v>
+      </c>
+      <c r="C236" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>52841518</v>
+      </c>
+      <c r="B237" t="s">
+        <v>4</v>
+      </c>
+      <c r="C237" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>79848122</v>
+      </c>
+      <c r="B238" t="s">
+        <v>4</v>
+      </c>
+      <c r="C238" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1033770877</v>
+      </c>
+      <c r="B239" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>52016465</v>
+      </c>
+      <c r="B240" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>79644492</v>
+      </c>
+      <c r="B241" t="s">
+        <v>4</v>
+      </c>
+      <c r="C241" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1057593786</v>
+      </c>
+      <c r="B242" t="s">
+        <v>4</v>
+      </c>
+      <c r="C242" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1016058728</v>
+      </c>
+      <c r="B243" t="s">
+        <v>4</v>
+      </c>
+      <c r="C243" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>1049633079</v>
+      </c>
+      <c r="B244" t="s">
+        <v>4</v>
+      </c>
+      <c r="C244" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1024475959</v>
+      </c>
+      <c r="B245" t="s">
+        <v>4</v>
+      </c>
+      <c r="C245" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>79956546</v>
+      </c>
+      <c r="B246" t="s">
+        <v>4</v>
+      </c>
+      <c r="C246" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>1010180997</v>
+      </c>
+      <c r="B247" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>80000843</v>
+      </c>
+      <c r="B248" t="s">
+        <v>4</v>
+      </c>
+      <c r="C248" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>50921723</v>
+      </c>
+      <c r="B249" t="s">
+        <v>4</v>
+      </c>
+      <c r="C249" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>28951490</v>
+      </c>
+      <c r="B250" t="s">
+        <v>4</v>
+      </c>
+      <c r="C250" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1018440944</v>
+      </c>
+      <c r="B251" t="s">
+        <v>4</v>
+      </c>
+      <c r="C251" t="s">
+        <v>5</v>
+      </c>
+      <c r="D251" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1032395569</v>
+      </c>
+      <c r="B252" t="s">
+        <v>4</v>
+      </c>
+      <c r="C252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1052405169</v>
+      </c>
+      <c r="B253" t="s">
+        <v>4</v>
+      </c>
+      <c r="C253" t="s">
+        <v>5</v>
+      </c>
+      <c r="D253" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1022374935</v>
+      </c>
+      <c r="B254" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" t="s">
+        <v>5</v>
+      </c>
+      <c r="D254" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1018482183</v>
+      </c>
+      <c r="B255" t="s">
+        <v>4</v>
+      </c>
+      <c r="C255" t="s">
+        <v>5</v>
+      </c>
+      <c r="D255" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>1022426866</v>
+      </c>
+      <c r="B256" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1075294362</v>
+      </c>
+      <c r="B257" t="s">
+        <v>4</v>
+      </c>
+      <c r="C257" t="s">
+        <v>5</v>
+      </c>
+      <c r="D257" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B258" t="s">
+        <v>4</v>
+      </c>
+      <c r="C258" t="s">
+        <v>5</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1003912907</v>
+      </c>
+      <c r="B259" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>19487024</v>
+      </c>
+      <c r="B260" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>79808194</v>
+      </c>
+      <c r="B261" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1013589180</v>
+      </c>
+      <c r="B262" t="s">
+        <v>4</v>
+      </c>
+      <c r="C262" t="s">
+        <v>5</v>
+      </c>
+      <c r="D262" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1024477033</v>
+      </c>
+      <c r="B263" t="s">
+        <v>4</v>
+      </c>
+      <c r="C263" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1019108703</v>
+      </c>
+      <c r="B264" t="s">
+        <v>4</v>
+      </c>
+      <c r="C264" t="s">
+        <v>5</v>
+      </c>
+      <c r="D264" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1031157291</v>
+      </c>
+      <c r="B265" t="s">
+        <v>4</v>
+      </c>
+      <c r="C265" t="s">
+        <v>5</v>
+      </c>
+      <c r="D265" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>80094917</v>
+      </c>
+      <c r="B266" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" t="s">
+        <v>5</v>
+      </c>
+      <c r="D266" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1010206363</v>
+      </c>
+      <c r="B267" t="s">
+        <v>4</v>
+      </c>
+      <c r="C267" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1075542891</v>
+      </c>
+      <c r="B268" t="s">
+        <v>4</v>
+      </c>
+      <c r="C268" t="s">
+        <v>5</v>
+      </c>
+      <c r="D268" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1033679697</v>
+      </c>
+      <c r="B269" t="s">
+        <v>4</v>
+      </c>
+      <c r="C269" t="s">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1076660551</v>
+      </c>
+      <c r="B270" t="s">
+        <v>4</v>
+      </c>
+      <c r="C270" t="s">
+        <v>5</v>
+      </c>
+      <c r="D270" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>52104013</v>
+      </c>
+      <c r="B271" t="s">
+        <v>4</v>
+      </c>
+      <c r="C271" t="s">
+        <v>5</v>
+      </c>
+      <c r="D271" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>79995939</v>
+      </c>
+      <c r="B272" t="s">
+        <v>4</v>
+      </c>
+      <c r="C272" t="s">
+        <v>5</v>
+      </c>
+      <c r="D272" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1024569985</v>
+      </c>
+      <c r="B273" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1072714591</v>
+      </c>
+      <c r="B274" t="s">
+        <v>4</v>
+      </c>
+      <c r="C274" t="s">
+        <v>5</v>
+      </c>
+      <c r="D274" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1053587648</v>
+      </c>
+      <c r="B275" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1019042741</v>
+      </c>
+      <c r="B276" t="s">
+        <v>4</v>
+      </c>
+      <c r="C276" t="s">
+        <v>5</v>
+      </c>
+      <c r="D276" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>31437124</v>
+      </c>
+      <c r="B277" t="s">
+        <v>4</v>
+      </c>
+      <c r="C277" t="s">
+        <v>5</v>
+      </c>
+      <c r="D277" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>80119858</v>
+      </c>
+      <c r="B278" t="s">
+        <v>4</v>
+      </c>
+      <c r="C278" t="s">
+        <v>5</v>
+      </c>
+      <c r="D278" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1033749239</v>
+      </c>
+      <c r="B279" t="s">
+        <v>4</v>
+      </c>
+      <c r="C279" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1110498739</v>
+      </c>
+      <c r="B280" t="s">
+        <v>4</v>
+      </c>
+      <c r="C280" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1024516448</v>
+      </c>
+      <c r="B281" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" t="s">
+        <v>5</v>
+      </c>
+      <c r="D281" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1032499546</v>
+      </c>
+      <c r="B282" t="s">
+        <v>4</v>
+      </c>
+      <c r="C282" t="s">
+        <v>5</v>
+      </c>
+      <c r="D282" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>1049640297</v>
+      </c>
+      <c r="B283" t="s">
+        <v>4</v>
+      </c>
+      <c r="C283" t="s">
+        <v>5</v>
+      </c>
+      <c r="D283" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>53101791</v>
+      </c>
+      <c r="B284" t="s">
+        <v>4</v>
+      </c>
+      <c r="C284" t="s">
+        <v>5</v>
+      </c>
+      <c r="D284" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>1121902550</v>
+      </c>
+      <c r="B285" t="s">
+        <v>4</v>
+      </c>
+      <c r="C285" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>80729099</v>
+      </c>
+      <c r="B286" t="s">
+        <v>4</v>
+      </c>
+      <c r="C286" t="s">
+        <v>5</v>
+      </c>
+      <c r="D286" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>1075689452</v>
+      </c>
+      <c r="B287" t="s">
+        <v>4</v>
+      </c>
+      <c r="C287" t="s">
+        <v>5</v>
+      </c>
+      <c r="D287" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>1015444807</v>
+      </c>
+      <c r="B288" t="s">
+        <v>4</v>
+      </c>
+      <c r="C288" t="s">
+        <v>5</v>
+      </c>
+      <c r="D288" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>80824878</v>
+      </c>
+      <c r="B289" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" t="s">
+        <v>5</v>
+      </c>
+      <c r="D289" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>46683566</v>
+      </c>
+      <c r="B290" t="s">
+        <v>4</v>
+      </c>
+      <c r="C290" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>1071840329</v>
+      </c>
+      <c r="B291" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>76307318</v>
+      </c>
+      <c r="B292" t="s">
+        <v>4</v>
+      </c>
+      <c r="C292" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>80024103</v>
+      </c>
+      <c r="B293" t="s">
+        <v>4</v>
+      </c>
+      <c r="C293" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>53009701</v>
+      </c>
+      <c r="B294" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>